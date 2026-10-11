--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90267a3cdfa047e0749c48969b8d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e719c5e25db98005a20a2c2cced9b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57d9bb4a53ac3073a7bd8b6fb36c493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce5fdb460090e9cbe27105a428e8af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6888d172fb3c161c092b6b02d287dd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c141beb860c5fb420421e0545dbb1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc205e7db4943b47384ff5c7805264207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ac076ffe3aada827b40564e8f3c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906a2f61eb8460c1972ff9fd8697099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a3bc193bef9268c3597e5190b1ad010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfaf8904bc7a0b940d926220ff63e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b5b21053cfd6d13c801e8b406f1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c70d29e069a844ccfb2d3278b96713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7524475b72e7ae9d5ae5d7cd73f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80672057c69657f952f483c2531b48ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1900dd7494f91a9f5eff1ab50fc8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd214b45aa08481368dbd0ad8cf6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edc9725e4a1d6c00b899969c8f291318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477b4fb72097c5949c8ea03aa245c2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36d40d7a5ed2d9ed38091216b393420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8caa9d228f4731ffedaed2dd0f6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d340116a956086bb08b85ac2ce1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de57662e9567c455ef194d6fb7920223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1803e745b175cf9402fd719bc886c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d8d0bdd1c3f2b7910a81b96d047b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba772533936dc245efc9e35241d72126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eb501734f2bfd50a48c3b0482f7e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e492a8f06e1108c7ed7026513a22d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83614181893d700673ea6b40c33c491829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e05ace3b388b5f8f5126f0c9d53f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d297862a371de4898411d19049c12f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900ad1d9f2ff3324a10e85622df31732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4771f92d879cb00151fde0e261dabcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b8f9f601df1b9e19285d3c15db9f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889eb6a708a7b6f456b39b576c879035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1583ee317cf3a5fee402a978ecb3f8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24ca4438994c19b1e695c0b73e63d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457db0a9a699d979a6f8e84496fb0fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4309bdbbd1e093cf351b904eaa1162439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffec479f2433426c3061649284e0ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5296186e8356d900352f08b6e76099841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965606ecae93654d031499104ea0539142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f36afc9a5dfe2b544b7635f0b2bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d49692103eef828f3ce0a4ee9a5a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9dde5446870992d85bcbc9d2d6e2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafcad5977483586a5f631d10ecd3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df95795df2c183d80245ee6f4f25ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5ac64aedf829db3da7d6555020c2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a1e448492f971571d832ca5208e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a3fb937463af9a1359781d1395e8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d88c8a9cf1f7d8fcf54f661724db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da17d26af66082d4c79c190667c0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002bbfb0c967058369499d5f315f65b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafbbd72729a652cb4b7be1b4074c0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452e18ed70f19c09c13d6b3640218055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c290b1bf0b649026dc02e3e64b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a486ebfb7fa3c7ec33c35a641f384b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817e4bf99a65c11cb3119bdba3bcb5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8e00ba9639f2da08a295d55f261659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bc60d571df2ad0b67b51e9965ab2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a6efd0a6b979718db626908d57c7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4455c150d67c15297db3ec64af4d4cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d1ec0f93d6bca6a7272ebb684d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e1f9550b882964d91bdbe7f6363564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b3332c0a05c4dccfe690e1e255e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575549674df14c3c2a76c0284f39fbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2362b89448f06552de78a452ae348167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16014a0591ce39e229ea5c64546120f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823f219fb7da3e6118977781b834e5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f99578acfd548aaf9686fa4faafa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211077711314b6a84fa1863d562346c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49d305698b1ebebce9d4bd7b0b69172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2dec78272de72a001cee5714e8d6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447f86b63c4afbe9cd49a4996d874174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df14bd489106c90226457c58fcc2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5043c5ce87ded21414eba7e9fa664df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02582bf0be3d31d87708f597e1502f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb053e4762ab22492190baac843c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e364e208328137ca9a9be069b5ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331501350f121031c866c34beed0d67580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba519367de7475a46b149b26ef6b1b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86127445ee28eb9b400bb3bebb63dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0121d51da9fc461a33d116afb901d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393416b592cc5621ee6b0b127b2000e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ec3110b408979c0180b4ee7a6067385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce48fdaf4667183325d476d5e3a32f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f986b7bdcd9fa0cce4c3ab1bfbb8a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9340b2f71145d00921f2eacec5612988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f6c27baca73f28cb7df33a534e8c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ef94ce543a7ba5cfa3f137ce0002190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc531a18ea849d757252f4876f77391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b0368dce99747306dee15ee6901892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fee40ebc6c8bb746900b8b36fbe7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c943285f779ae3725a9d5693fd0834e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa35c15b26ef1bb12898ea2e5770bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6b12084de2f5b7127ca6e8c175ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d28aecfe48155e47a1744a3597a0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938fba06799763af1198944f40f0c4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a73a640004e9931de2057a80d1e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd103d86be65c95816b8bece697a1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20202d0014627a477e8fc0c157595101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ebf0ee97c1c74ea8ce7dc3e13983c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb470fa568045902022661ad0ee60ec2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6341986bec2721f2440a49421fa706a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241e5e2fcc45c3fe37cb31a60eed251105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405186e3e71fc1d47b9876235486bf1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddef9ca6884880e1966ecf81f655c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7f578559b0099773f18f5016e0971108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a5b7c8139a52ab89230126d1a1e7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed3b8557a6130480a74719d83848d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e9ab004f1844d70c8152f4638129111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a514a68c873a9a11cf0adce93d90c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf644527e3bc6f25942250a69dccf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797824ee0e4ffe27028dd5568f3927fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80850507bfe716f7ae8af133c59dc55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29147db82d1ac7104f2b423f8d53d43f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bfc0552028303b89ac479dfc0074d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f64f1a0ff637cf2b396aa536f2a0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642bb3b18d960423af08c3f7a2974ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23613e9d418c89b6e4769e15153e25a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cb284310945bade64b3500c089451121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f0fcf33fae9e2b15b376188118c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec9c82824b0f3dfd841d15c949ce0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de15b8eb3d5ec4b0f5df88cc6cc33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a219d839605c8e27ca73005ccd34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d5bab985c2c34bc7a3aae6b73f28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350738c4955608846f6bb60a4232264127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e15281b665f237596e9ceac66403128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf41044928e9127ca60986b3eedae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a3b44055bfcd20ecf776aebeae0bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098c2da68dbbf2cc331afd60f4e349c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9879dd0a8e9c3087d232b92c1634a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b699c92a6377fee5914c2a617e9a34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a630491371325a03527c555e77f4958134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1692ff757678480f8c74bb9ea0ec44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447be377ac39bfdfe2add1a07a1fed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7025f0ba77545e7dc3901717e71b80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440951b8ad019926a2b8072a4dc50e21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50ac5117fcf2c45b80c22a9ef1f3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb232cfb7de1a8baf01e35f55d0b67e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3069ca07a04dfb17f37c24b2b04d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d350113be8e8a58d42aba51ecaffb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7f3c485089bb7679eb1ea5cd41507143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039925e33db51670eb8905e6fa31b7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a89a8b9c059775174a3768ec740097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fe5f7366c391ba7ef28d5636c546146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1843f7fb5e8e981999393520fb4897147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dacf6caa6c9928067aa8674c74851148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453afa2cd94b1cecc1f5e334221af0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac803aa0befb31db9fbc09aab8f813b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dd40fe646563826099933fae07d4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f75befa5c6cb5d1ab28266e1dea6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3431fbe51472c41adb58196978bf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3279dfa5c52484d93204c05c6b65e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca883962b8916f3ff1386996538e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e5ce7958bd54ad0db3c247068d6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c009a683fc04e9e06cc35b30fa5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a76246218ab545996b817d99cd89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e207711831a3b5987ac323fb486f83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb186dfdb6edf0989647f48fa715db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af160ec4d20fda32f1e495757e3ba1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f7080117b975f60e88f144027936d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b53ca7c04c7bb5c716bac85b0387d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579679f335bb69133b66739556e20b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30633099c26388aa07ab67d2b3eca06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665910ccd1bb80c85d6efc253d420b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abdc0dc6b5b21fcbbd5be77249e01c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cbf773303947b827f535ad422f991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dccf2cfc29f42c5ad4c11e94bf2012169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c0db10dac2f8f582687bef65dc02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c3a0a05d12da80f1601737b450e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bff5f75acaf560a24ae074642f14b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0cb590c88959967128f0f3459c087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e448ff72bc60db7532ce9f9b2904174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365adedf78b0bb6ceb91906da4a75ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146787c1ed17c3ed3e943e4bd5dad16b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbaaba222a201c3000e98c9c5ddf7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ceafdf6438523237a0c916887b85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e58bdede799b933c21d0829281c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253ee9c5076279247d1d7f017983b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4501f363718415a5f82c8b2b9ffb18e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e17b243404e15822d090dbbef97384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd37cb0cb8a60fa732125070317bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd389e3ef45d953d699223242a6f49a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3dd754de0ac74ec1d221d7198b246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f15d2ac0f33140748c0bf23f0922f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae68b95c3d1cfb9387e3dd124783e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd8f1e2272d084e282160249e1dfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71e540b0ec9b0278f1c0c5b6a1a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08002daff2ad0897e214f43ecccaa495190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296dee744d892e11eff937092677557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1a8c54f976b43ebf62f97b68d71d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f59a56b408fba2e9026c25b90cfdd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ccc90d3e3b33419c67934bd7d6b69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5525e450a0914843131e3963a7b27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198b4b3cb87965f14c98e2e6a8061ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d70904a0448d0837c33729c93e48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b770b5b0ad4ed3038ceef2b37dff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6bdd6372b662dac725127bb1a37c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75bbb4694b18dafa444e6fbe960a68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666ef68433513c80e16a262c0442cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e0ec44c36ff4c42345399e239822202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a5ab6c495bcf9adf605f7a46a7e76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b256e9a23c01cc26454b51edec5b6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691dbbe3124532cca5fe7a1577392c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb07f24290df28e9e3526af33a1a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e9d7443faf6fda57fb57d817ad6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f102ba48cf689c17d6fe08adcf1db3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5027522f98b823ed1350533bc6c557209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a8864b40e3e86ea8f93df87d83e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3b554ecb48641467b9edd5a21cd3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8e4f33e36e9f84099d3d97a110dd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d9e7b2a3b961195b34e31cdc6d798213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe80e4c037ac92300a90111e3cd98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d528417e70f6d71e374406fbd2fa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688be65da150dd2f224213ef08bc63a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b226225119936eb0a355df17e715a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a84f5100386e86c1cf3702f3c64f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028450e464c4e58f395ac8794a71c7f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683e8df52330417467ebee3165b21d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72ab80e179d22b4baaebd9aed27da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b737e5b39b9117db76ce0f199bc1a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86734b7cdc97317f8b488a5a040e90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8805f68c8f9392fe57a632b1475d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229eded92b67f57a978089e21b6a42a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7094b102488b0379d117492d682d44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3b12a2275738ee08f7d89a893451a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf4034cac2833a5a7e48a576c1fa53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68106e7aa891b3cf8799f410b52632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf941fa57e9fe8e2e1fa5fa04d751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead536e51815b35d698d2905f5d84c62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397535994f9fc977770d20162f47b840232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0925e8967e9755e4ff6a015af73fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e1f3016663d65be4bfe02c5de11e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37964d03033cb162c1836e42e2b0f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b886c689b78a65ba916fd4d3be6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ec3195e71a4ddb7391907f87da7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb72d27dc1512339659f98401acd03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3c1f81a3094943bca7ca1f88289c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d193a2fea440a84035132a441d398240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de52a106d14be9b356d542896305e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475977688e65d1334e3a4b10856a2191242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5c78c7f577ab164da11c7ac77859243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f255e53ba4a1a59d339fd13846e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d25be8323d2d589c73f0330d9affc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a69d854aa1b34eca4e2865a0650a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ab12c5da02aa8f4bf29de597e3ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca016e7a4b52e86a8e7de1bda40d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff8fd2a016c954ce217bb5d3409cef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178a3237f36b976d405af2b821db3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed853f9d3ceebc0390176af02ec61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ead122faea938f12d96c484bf1bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024862939e9b4e0e8c7172c22ebd5a01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e82f133b1f167ca8532d5bdc3b46c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fbbe85f094965f698f3c113eb4b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da690e28cd6741ef714c25127b9ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc036eef256e32db775f32cb9a79af5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357f36b948f5027cf4336d22489fbc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9c256678feb4e1352cf43714ef92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0bd3fdfd13aafb98f7b534478138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39cba602715ce9c38deb059996b602261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2fca6738c03a7bb1098f6c5904edd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d2ba38c8ab6e7c5235e828b42e09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462527013341db5c416ec0c70d256b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a08e1e2105529b0243b809bb39d81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d576f8568351707572b4743b2e19948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac1a1186c18e89becfb68eaa50a84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b45ffbda999b3339c70147b79cedd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324be6e44f8a5de5bddd0ba6ab433217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedaacbc4ef9b3859f3b14b8d9cc25c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d3de36b241d32c810467cb7c0eb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3006b3ed346eae95f9b4aaf998ee49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4031c1c7f08dededc7e91994dfc67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf3d93dc888206486a3a18b4e97ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b8ec8c361acfd493ecbbe732b2cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608fd88c24e81e5fd968e34220ab01e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a85d1da183cc6265ed2e2e558851277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c76ac794954317d27d52b7853e4763278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42443906026a1b6755944912897ef51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372d2cc0048f5918b1dc6f6f96e1b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a0b4d2f2bbde5d83a23e42eeaa2c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02989d40ec59b27155b46116dd62043282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33109daff6fbf573b23babb7f149e39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6d48838d47477314a76c7e85ef63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb507bdd078088d2f9111260b99702d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b107d5010ca9dd8c6cd5fecf4ee7a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635fe712686816d416e68e14defbe2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e51ae6b71a3f057e20cf21653d9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efc792a160e7fc480a9c7dcaf447f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4810a53daf798753bf9a3f32bbe3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962ab08e4493c84078c4098917418d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972f59d7aaac8d4a55d6a4b4139372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28beaa92a41002ad60fbfe29a9ea1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc4f70f8d2fd30d30febb4271f9ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f9262f7347282e52b4c069e720d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8204b911213c9d4e66afde9cbc0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6edf8c9662672b1c7717058ed8cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b1d6098d6fd77f4f2e85aad12668298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0991a527646f8ccf5dfcf59b67d06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a845fbe2cd58b0664378d1373ad09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd3a10051c977be5f7f9a452910b56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e9f7854fbb64ffdfe88e006c5032a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b2afed78feb6efb5b14c8fec9066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c571ce83396c60beba003f3b0754eb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f49a4ebd89861201ad7b96685eb71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d80353358d3137d78cca08e28f566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d802e968a19eabc463b4160c71701e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e884b040b264f2c8244a0e1a6a51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a91086a933df486c105d512d40bd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbaa5525ae61b5e11272cc5f96a3af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2db753308cac6d8d55b7384b31112311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ed301fe72b5c7d3c23680c0e3c20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7bc1754c4bca5fd52bc44de10b32c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e72050a8d2710c20bc5eab9803394314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5861e28ec1801c6b3b9eaabe372813d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c27777755c714d855de9b83af98b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44251f6703bef92f9c587418c566c614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4759317f74ae5921a6e3897e43f1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e841aebc4ef20804afa6300ab801c50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ed5e14300f9b3e06dd899cd26cab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ff67b460fee44fb488cf50569957321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97903a2d5f22e4f780fc5a9a25769e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834bc8a930705483bfffb1952340127323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd2fbdb7ec366c90df4e83dcdf0d79324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f707e1885ece8e5292565452b84a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688020887b12b4ade8b617067099d380326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce18d69b7f56e9ea2f7db0ecb0e1b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ee2739a2ca5ce75063cf670e6d9a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175abc89f0e1f920da439ee639e5e912329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870412d4c9377f9e2fa160abf766c194330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a36f7e1576f547aceea111a5b2513331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6edb30dc9910e5a70993c17f3be9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef3851ae6ad4488e9ba60fc4edabc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad130f30c54cab04dd53b6cdc4a3a73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d05dbc458c05145add4c5b3451ba4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25df4f32ac0ef26fb316e0c993d33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe31cbdfd77694862f6b25196fe0df5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b23a77258d69020473f7478b034e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a238fe982656bd640cabe408509b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e0cf1cc8191e3bcf6a006ab643b04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f004e84d5ba1519de3dd84cf78fd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec25312a35cb554027d890605d0d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f9f5d586d804644db681b50d88f9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef652f1494ebaf8481d7dc8c18b3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4455d339e354510f7ceb9c9faa9cc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f68918b2b15cb1550ceddc7dfaccc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c307fde85c350e62057c3c2c8b4f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4238269860a68f0b0ecc4a135c34a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ad89343e28cd3ed9658bdfd10a416349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41fa1e2f07cbb890f50f241b3b7ce5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d63be4394664ffb6c17fd1236c96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6fc268e915d8b0d2d2999d56c199c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8c66e0dcaa4303920b4791f82fa0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f02b50e2f3314c64e37b1106d1551354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa56605f61fa19afd249389224a38b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4044c87bf38f0cbe752c24e2ec1fd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434fcbcfdfe709cf170303b9b54e6a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09d23bd383d7de5e4d6011ddb6ffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb1cb0d7cc5057798ed003bdc3c3df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26a08a4cfb7fe6212faea846987c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d9c82d201a5db3ced08b6d5c4a83b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4ad1b4bb55d44b8ffc7fe1d89312362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3fe2685c7f0fed0bd9f97a4575d73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e981dbaa25c5c54d239cd9bcdfe62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22ee479a517b57205ed07b4ca55ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b57f364b205ca70f1a59dfa3066d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777481744864b6f5686dc83d1f43869c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143dc930991f75eff62f088532888bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d9e3e14eb12325090a84ef0360ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b561fa2d49df8ddbe1774cfd0ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd73c8e544a6c873ea7af080d08bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34782dd2029d7f2ce6b266f92e6892372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b3a8d01350005e66a7d5de2ad063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dfd3e8f011f98a9bd6472e323bb24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e06f117b628ba89ba1ae70d771b0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79504c726357abf20ce9ce0af316d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8f03e7c9c809fa5df02427b029d4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6e490620871bc7c9efc9c17ce492f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682e158ccb71f63d73eee30dbc75676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d2feda063523bc7ea6492450c07f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99495d1fddfe14aa789dffedcb0b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e61e3d316b04fc971d208c7b73e2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e966dbb7fea5ee5997d262fa91ded383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97338b8d64dceb50eeda2f2f13a85dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8323d9c4fbe64cdc20db1edd2fb28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c73dda0fd9504c8396e4ceb4ec5f65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e4c11c29758d3a6e56e0428bf09f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e65790c8613966133133fe64c5e270388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3cf52357e286742dee0057e10477389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208743dbf1c9b9ee56415b7682b93af2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48f985d8636a6a699c00eb070056ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e6132c285806d3622c6f407713100392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418146484c3b2c13b475c79fbaa0d5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d39c7fcf292eb67c208d3c5ee5a5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0c62b19999ef4173ce9efdd2a062d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a56d17dac647b60d7190eb483dec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2ce2d3b0ae1add21ef301e34ae68c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141c363ee95fb980a431849132f43c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca154a9b25bd5c3900b803b1e4f619399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3ef26137f82fa1f5cbdc6579b057400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550baa34a405bf33f8df610483ecd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6402f80c269dca5278089bc2c062c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e490c13e7afbc9442491bff982020403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bffcb971d1ce13c008ae09616c30b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790802dd372e8e252fdae65b7f643517405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d335a49f17258d58fdd9234472b171406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aab2c2ba41ff2fb2d51c06a79af9bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaa5bdb39acd06ca5f588ef010bd05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a9114ffc789635bc79bc08048ad69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b1c05904271e6673aab91008b4b48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7644061401c2fcdfaf61e68924e97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9b3adda8301f46bcc84b679f38c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75a112ac3dac58b8d0a1c99b09c023413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c2fe5f217375540f7fb8ce302ee4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da475e2b9bb626d85f0899ade83b9c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e8d787e0c928b87d80ab49431a68e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd534a47d76b0f35b7cc735632fc7231417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329cf8dcb17373e9587ad7f99d65c99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8d6fdf5671e2c30853f2fac1a7b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c4b46c6e5e6576fee7c0ae91079cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65baf46a6b7de92b6abedc18fe90ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30078fe1ffac065f6cf54e4b8ac99e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a750aee9377d6171f3255c3889ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d5bad31dccba6631fa1076d9765a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a0ba3d71388e8a0fb5a4980887304425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0717b8c304ed81fc5342c335de82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a0d22e5fcac5672c2c9af1366ff7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d86e3c814105728b74af9c0ff392f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb359b93000dd59b7a329240f16fa44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2979c62e7d6d34aaf33d2faec781a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20eaea015c0165024d15956c17f64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7dbfa9a44480d88ac26b0e5614cb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d921307c4ebfc2eb8a7dbb82a4f8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5703aa1ee30bc0b41c5bc75bcd05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c624dc0e87e3345dc3de1913d8694435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab5a2c0ad4bd73b8f86a99898546b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db818a6ef0c861c27969568f0166970437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924968b771b2920a08ecd95b4c8a60d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf4864df85e81a9d0cde291be8eb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de34c168e8904ddf53d8016ddcf57f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de72e496f26ed8a8fc46ec483b28ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f845c3ff3292b95d60655f7dbd6ea7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f58a638f6ffa285c1300bbc2db229d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519993b518a0dfcf42a5dbcef4ac1155444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b3267f125fc3fa5cff5b263a070d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220b005a011a8c75862eeee981ddea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da054a2bd72d1bc9d08fecf47d8061447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091435b46de14fa6ce4c4066b9a7f782448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410334b7b1c068c901837bccd113df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fbbbb9fe21076b48fa98ff4c27855450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adac1444b1f23473d30f63068f48d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82e91b58e21d5d6d9282a32b65744452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb71c046abf770716a62c6c9e1f89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f90c2a94a53a1f092911231e2e3eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5d30c6403fb80f8f3d2cee0f4e467455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30dc8c4f314bdbc2bd5ee865de7f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d13c979e4bb147b4d09f74747a931457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f76ba3728b6e117fd7258bf9e589a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4d77d3d5ea5cc957deca01511f0aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea321c981dd99a6abde943a3c49e0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41faf7a4d66c15573440c62999e2445461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c34032f91d33612fc7b1387bedff2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90056b6e5d162801658f87e02c61e367463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acdaf516ec85756aa57179a725b003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490066bda883df0bd70882ec01ddae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b03cd0b00143bf5c65cad0aea7547466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b05aea73112fbc95aaad12b181538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6cea79d5ccb4c4fcbced71c83b8a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c7fcc332b1454912d9c8b1004941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e612209d04a397423a1514cb5972a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d8fe618cb872aacc541ab0cea16e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599ac541779ab4ef70b4d716b471e0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ccc09437b7f5e29ed8a41da46cf7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e7a75eeb08d03c0e71f5dcb3aae6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89087fc9eed73c6388f223e4d1c5de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d94151cb0d83ac1b6af3679860815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91965d15c5f7256125e802e0b1d1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335296a9d65d51899f5d7c30d431ae38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73517047cf4c45516c5449e40576671479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3669f5854ad2b382c500842421bb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4445014ebd256a28452f3e69b255481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c6d664913ca3a6a1228d0adf35a54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a511d27cf4b14c30c1832a1478ece483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4b0b3ea65c81fbde54993c893d2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384007c8533245f76ab98cb9a32a9a4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e0a303fc76dd2aedcb92803ffccf4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c662fb18773faeb504435668fb7653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a715fd4ad2cf8081a838849352795488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968774955988aee193529256cbf48aa3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f842c03fd02d164ea45c64116658533490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c405a3fe1864bac425b50307e7848b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b8597dbafb59f181d97967a70e17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468e531737d64a0641014daeb3698a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac52657de80ae6dc5f603d415b4bbbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289f6a199b9337bd54f4ddbb10deb85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e89c47f869acf016464fe8806807fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0e083f01873c567dc23542cdd48a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8e41d1a2a2b0d1f4f2d6ee37f3dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a4fc3fbe7a631eccc7234b31fd9a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286adaab9a639519dbca0829f26222de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761b8dfd26e21e82e8a2dca306a877501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53de1029a62f4302c1239a5178288e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9247c01f0cea337422dd61082116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663077dce2249ac1390ca73345df1b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65bac3f144281a9861b2178b7de483505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810e84f092c0c0071c71fc7444ba607506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0abe3ecfbffb3d3d561bddfd3bc14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6fe122b2bd33db0ebd95e44148cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cda447eb827556cc42cccd80460fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051c05941b8e298bf5d2ac94ca7809510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081dd3a66ad03229243b1927322e6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365080ef8f13f62437cfcb0a7d240e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6bbc34e15e9554e02645bf4637f2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6080a684d48e8fa5d6e5a3ca9043679514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe118639944fcd9a29760b282cb9041e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45e65718e3833d2f72dd851125dbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee836950c80466f71165e8afa2426aad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b2314f6a5d283a37dd3134606198518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff8f72b646a5e7c4de23306efabc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307cc1c57b7701f41275428dfbd507a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0decfdb7c4eb097e3166d4597fcba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59721156ebc4e9a610216edd37517361522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7baacbe3de9c0ffb3da89da5b3296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f48c5d51c2fc00596fae91580bb62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6286b6722cd9d66628c59c1c7e962525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec19e91ac27feb8222ac5f84ba5e7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf6011eacf0d2c49911e8bc3228dda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca1b6f60cf2621f86e070ad4e53ff0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f47484d8e6d75d8da1726ddef118529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9e022f19a5c8e69e5a2f50e88dab4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee8074d504d9fc86eb5b83bb1913f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff1c1f759f5524bb886d910371017c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06560299b619dbb85841f38e7146394533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de079789325bd114ae372648c2e4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a9056691b32b359d8daed9acc0c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b4ec499dfab53343fd5300e31b93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50be30627156f2324a7765f1ecf8dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe113781ce7e510f35bdcef51fb09a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af89aee4ee4269d1f8bd5df8a684c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9373ae7f4f8e67462a092faf39334540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549cb2fb0f4f6247c565313120dcf8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19faba07529102c47b7063216ccffb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9fbe13e61d116791d09bb12d0396543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25812f1d75a56af06aa629118f170329544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd943973f48ea487caaa30ccac4dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68623575f09e93326e0e392a62516acc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db237886fabc2282f2d7a8cd498b63e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd71fbf18735c9f027455cfe20c541f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2730e2b7a7972a9129fb7efd82758f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634035d2d232547dcda0e7af8fcee1da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43116da6eeaa2f08502851ba4d2c9dca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6611f544afb6f7cc3beb6f666335d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2c1c4122cd10502b6671c3cec7f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fbfe418a7f73c3a22270e479976cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790477766693e3f1db49d84316cd050555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9362b4e56b39e17614afe74fd3d5059556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e06456a094b138c443a8dd252fb54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3362d695e6b8943ba2edb9d282c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f79abe2cf8fd0caf85ab66e7b1e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa80610f1a5541127b81ecddcdd5c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856eeceaf36741096b640d45516c8fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db763e309d62af67e2bfc5facc278b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ac615d52f464e4b3cf210b98bf91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9396c5c4214f41223a2902a1a95ee6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8dc958d59b838a62747532ff6fdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a9ecafd958382be2fd0c44822a6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0321e7db9b63de586a083948bc5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63b66dda2272ec59dc51433bca994568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64fa973c321332dedad6ea3a35c704569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533092b180cf8908555a2e99c92bfbed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0f0072da15b6d428dc439dcc91d1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac309b1e53e8f83b9a7c41e41bd127572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568878b2b61e6e5b11884ade874abff3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e558ab8cd22c89ef83410369e2a09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eeb2878e812a2511a17b2e5fdfb64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447500822b07c3416e33be7ceca6f68f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69bd73dc6a44fb86a6a7f809920942577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ccabb0627e7ef81f0d79bf2ffc66e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477fd77a015eb0306512281b63dc6c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71c7b76c0d489c3dd7dd2d16a48c7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712ea46d6e30bf810e087e3ffb84e12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb27afd5748223142ce162696cc212582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebce060c773ab004a2c5dc075492f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969c14cf840847b04f10115ab7eb30d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17602e779ecbe665689cf1abe6c958585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d146dba330d536090db76865b6009586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe51ca76327534eb42244e23b4c5c95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f3cefe8d0f92fd3d0ceba459f294e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe579e1f6af00da1d34b09c109cf94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231178ad65939fbacc842db488d7b0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d820669e22d49c7a71b884cb72a87a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb8f13d2a953f65cf83c5f1f88282f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf833af24baf996b5eb52132e5b07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05d738c04f14ef578ac4e1fd189fe1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea746b592146b0abb48393426b2ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df12c28bbe9297b2291f45f71ef31e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94910d04d8f0cdd5c63d401ad7c222f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd71713f76bd35c1fd89da91274630598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05318810f0513f83d3705bac6344e1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c87d735368f8d07fad49374e0a0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d4201a8214121d52b5172ddbea0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d22cd85315c07623fb09d8e8fb7eac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb55acfbbeaa87350bf6c76fcecf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b256d61ef10d1d6123391cfcadae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2cc810825d3c3ae75828eac663cc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6cd5c9450ed4bc26c050f92578823606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d727470b367f8852fdc7fd83c276607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0de10c6f32e913657b4b447154659608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e6b1f765d674525f4822f6f9314a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2fd89dec77223bb873e661ddd99e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448a386a1d991dab1c46174ccff818611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10630bca72fd7ea33a559e6878dda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07054584464006acb37266d0d2234e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566b59b5b1910d219432998ab7424f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6e9f3f550c535f2adc13ecf910610615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce14af997ec7ce22e4c175ef01fb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093a5ae1184c926b8fabce91063476617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e605acfed9ea5f887b11b2d57f00da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ddc60576124d65662581e9679530619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd410cc926489a8423005bc87faa95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134a8b56a6e13f4310da9aafb8eacb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2597148e4cacda89441d3df483d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e5c9fae09d5d560e570b16b5aff71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8426dc913845196187d2f29213e1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f700a17a6c3d07526c48743a976dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9019b64c1c668267f94c444f0de4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bbcc39b3b5bed000e19704ca1de77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9968d9b3803dcb4595bb025832b4d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d59d81493afcde9464eef523669106629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a4c1599a56fc9361ff3ea5deeff05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f2f695d40826c6b253a9c3c2885a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd793ce6a16d21b4b72622213c6feab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49261c0c5166dbe4c7b5d016077629fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51464e7a8e2e44d0f6ec94eaebd18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000edd631c33795547087318d6224e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eb97c73e86076756d999c35261837636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd60cf5db25d49d4e74b58f97b563bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7be10e4ca8030642e9fc0d2a829b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745a506847d955d584448760fa0a49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3399bf2cf03db495f8ade1b40da6eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9326c9f50dd4ab30f77e13999b17b9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a02e2cc251e2ccd80b68b5b9f38e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc784ff05a7167cd71850527b1da31f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a757e45c6e9e220ed7b14e4ec1da0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d195d22f7a4fe6466225c2a52a322645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdae3fb0c2d3f7a93469eb67498994646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788f57dff9845d961fadad3d112485647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c663234c0276149305f43d896d65c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60835d0bd2a7d58e018c5cedb895b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d312aef655f8a473fcefd8692d122650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee6f05ec3f1aba6f97f6984205099e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0871b6a2a23dfbea9d2cc7174871a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e81083f2b079159abe34d9703bf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24daac5c407d0a121d2c44bf67676f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6819ac63c7b98f77a15246ea3b1745655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f171c1ddfc1cd6b6d724172a25a38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c03549728a0dba66fd11c1df35f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af014f90e1186b735f13bbe2c7a598cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9742abccbb9a0c75e3107fd29d5c91f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d6c5debe5e37083ecaef3d001474660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd03ea83179648a767a650328c1f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5f49067052955de18fbafba64bc9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6575e38b50a7692f7d8abe7a2adb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e72389c51626017bd025eff9c650664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7870776491ced1f5c89edf611cf66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef2184e61dc3e6bff6d3b80c3f4c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349931155120ef3a7ed62935a1e44a95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97a23338c4bf65cbb1da208a788f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0df685ec962f0c48732ffa41c34f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786639451e71699118de5db29eb20877670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e647715b6cb44788a400d6e4d45eec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f1b30cd2ef19d31ff6f6a651bcc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5632e61a20b667d8865b2aee20ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8632a0d333832c58513c1a5eb23b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6a4f3d4e2636737851637107c9e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318e98e62b88300067fcee7541b38a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0bdd3acd8419770fd3e02976438b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fcaeb1b366551941a0a85548dca6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd031b9f8f47a5b773bf5600fc0e2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1652f888133a4e96a5a6c135101a89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1941d8362d4f90df67c47c0dac4f44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73389a534451835795f9c469d1d81a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ee71f5f29a83347a7124c87d1742683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bfc4543da355ba3c8fb559e3612b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df70a63bd1f222a975c9c6f9ae6eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b77cb9a0b32b292c6b19bb2becc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8024fd925d805af944fe7b532c26ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef435428e2e62766cd1100ffcc684a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530269c7acdcca09c428bbbe61686c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b4e6c78a8d49fca916400f03ed0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b73fb377bd37f973b9b4bf820a26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81aa8fecd1651353f908fdb10a01c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139552e397f5ef36abb2ad05ea7cc415693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a176d04f9e50fb112af3d23a5a3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710fced9b1c76a7b9ab81d2a0963be3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337beb6b0933394ce7c0bafb337bba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b97cb58f33df90ad35dbf95ae8e82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf38585e3cddc8877c14606f33a639698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef937158799faf39e2f491a337156699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3147f3a402887aa372fc2668ba0cb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de796a77fd9fa8cb344a726a6c1bb171701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f384a1b5aeadaa7e6b03a08914c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37dc91874d939ecad92e3f88259f4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7beeed73b7b6cfab297a405dfaf0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8fbf1d55b352819fd0ba8289cc1c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f144db8070c1f5c2481ed68d55efdc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915b6d44ba51b2afa53d6e9e257e65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d078cea8170387ee71034b1d7a07e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba8a4834d15d57f36d5ed191afa6e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1fe8b552ea9ae4a5b1d60b169107c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313318609a2a1c0f32d8ff8a45fb76f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0aef884d8db5e696bafe20fb2844712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f7c5e46358436882a42f1201f7985713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560aa1673724ce614496b04acd9f79f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb1581be62a4725c662ce997cea14a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fcc77df5578cd2a75dcbd4334c47c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d217cd94839a5cd5406cb8220f2b8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304a57f9c2f54ac35248683ae962f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe62eabccc8cf5363e0eb08689ca56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768610b1dd121e855b35f8499d49216720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b37dcfae8bb66fc71ea0bd90c10a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b902e10cd47039252fbff2e2ff2de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1813727051adc9b9c83854e6e65c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff447345383026f4e7ceb1df6c6d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509430d2505b2361fb175203197e9ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0813835ef6a0324d3cef33e4e6401726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9112d81f4ad74ea358aae1b3dde7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4166eeefd84e4906bc3ee027564ce1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4c1b215410ca9231f0f98ad2d7a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c192d3c02b6fa64038ca4361e6cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5723a0a0ae5023fb51017f89538c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1db6391155f6bc7e2056f6b4725a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371bff9019f1b43aad033becd5900a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e31e8ae4668a15dd66ca606e16b05f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d801722892b64dc6d00a59c9ec10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8da5c3cd36e13fd864da4f7808eae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a5cd54cb7dee118996275a33442f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0e7a5d0c619f0ad6c18aa61a65f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51fcfe373f239a793d74d80942faf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397cc8d0bd5dd9ce8638cf903ef566740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb3f5052552f04dadef860b99df7e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb15b6e56c201bc67645759314e7d3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450beb11332bf936f59fc30f2a7d2f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4229cca930ab975d424a75f98769e9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33dd58e532f1bcd9c3b4a53d0560a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d354c0585bd78a7f18713a737b1ecd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb72ff4e312b9eb7529c7193fe8f8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da77ed033ae26b0d208e732376c51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadec0b3bd96affb4f626c2fea0a5e01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ea134c5a6e71710345430c61f184750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411efd8058c68aced64d9bca30e859c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b6ce3dbdcdb431b9fd525295cf6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b4b8aab0f48636df1138d9d451583753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703f70c63e277a8578a1b8f1eff7b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c57702440878fb70fccac8e6dc5d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a80fddd6257c3363c6463b422e20d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24f6954e374f9a9d69d5a5a74d706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f63e90ca52fb684f1731551d07b280758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2afbd80f2600c095799869f8cfe1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b3635608c5e8061b79e1192de1075760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846ec188d58c0b76a44b4965945fad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681528c56bbb4ef246b9cd4403dcb095762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a76e93ee6c69b89a4f3eb6ece4ac22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365d51729af57368a8e1064982c967764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced619aac837450646e825b8a22c1c27765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789c4c2465afa193c6d86c1e7b988e5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c4fa6e5da2e55951a214dc7cda79e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e352e139b7fce32f2c723667ff2554d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50d5f3f60523565e5a10127ab639c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff324e6d8d3110531ccc222c706d549e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455e7db37d570212aa95caf682f050771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf02344b3704171f5943981d09b42772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc781abfd526c3d0da76609f8adfe4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d2b694820dbdcba69e934cf6bbe26774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233bdb6ff9786704919f288343ff128775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445cc96d0862cadb731abea277a1163776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe13ea3e49ce0bd5760f1477923761777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de58566615bdbbd57fbfbe4bc4546778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18ac4a74b17d745eed13dea11b40cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e89804ca024e2ce1ba5dc6a8cc925780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754740ef01322618c537e1ca4cce53bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8527aa273e150817e5de112f7cde782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724c5677e6410a3c8c241bb417cbfd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7f513344be530ecd7d4b76c4c160f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaee8f8b6263bd16610aabd1875b0b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ad087352f09ab35244c9ec12a76a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19733f888ed45ccddf5ddbe99e7f2b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec170ce410c2fadb536070e4c42e8f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e446d8604662eb2a89a2a3470433789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df3eab98e9bc7155b83cae2285d301790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499f25e560bf6f9a2f333f844f94d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c459d032621096da50048ca09829f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eae6fe96ef6754a8b2f847d991d37f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f30d22c4acbaaf69ae9b4083508f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc29191929a478159cf8e9a64a221b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6398a0665fa6b3e912f65268526eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d82892b1c6f3050d2d00ca7ac39d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d24ac5d654a08bf64bd97b65263a06798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d1d19717fdadde36436a91e9bd787799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d4fe183692851ddc1a11e5a0ece2d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983404db06554003332ba8417227f65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb84b3820c84f78f30ede461c1ca700802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3bddd2f0174ee01b5877e4eca6056803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d15b708dc3e93d60d355db891bd213804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7ab4bb4e3509128bf99c27ee43d4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a9502bfc0a24965a4c1f7294eeba6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c60d3ff034363caf91b3b0a13749807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14943f99be9fb95b889ede3356d8eaee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792af7976557e435e712ea3cd14e3efb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c3fed993f85982e85ba98bab6d40810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fbf5a1bf1229ea75fc24398c5476c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dca87dc8b1de335c3ff650a172e9d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec15d679ce26f84a70be5a56fc909b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bbe694ebc38ca41340f598c50c3d3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490723f771b03ab06e1c0c9f2c5cc269815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737a1911078444e9b04f610929a86c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe85650279287ac4cde033986a38c0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06bf642764c3a30fdf587c0318f33818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a5a470110a70eb96bb52ef6242525819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98293c6b21d6efab21a3932f725a1d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b89529f9b75e565417a988f325e9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c2a346663149409737f1777d2e9a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f3e8c9429e5399a60035b7ed7753823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a930d0a93f088191c2544b6b6ce513e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad5299f7192efc8089f436cff4f4f3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb996a4c99bde5145262eb7b4702e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755aa5099bb6646eb87f6734f1cf90827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93594737a0e1ca256e235a4eac7c18828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9cbd2874a8d567639c7025e9a8452829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9103bd48fea68a9a658ffdf80debd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25119829330e669f346ba83774424fcd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17017bfa4dcb6b9ef6e646ce7ba7d3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25317ca8b5f3c68a80961e651bf15c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd00be5f6de4dedbb78fc3763e86c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b1528c556f8a0086feff75f3346bd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536714bcbf8c5cba03ff58a7e8b42e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cd202cdba0c0d5ec37f88274b4ce9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3189dd71b056123996c80e2417138838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c9ee5a154c6e0131ecc4d991359f0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7fd181fdad1b533b7852fc1d8ea7b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e96b86893378c48a97da26dd2cfce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d4471c50332874f903b82b0a145c2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c400e40206e5bb5cbece32f1a7f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f568c9da324e530ae01b758a8a17a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0160e63a3f0820b8f2de45cdf7f2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc65f2021634aed25969bcc1bc4d223846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4202bf445c35b91ac9b07fedbecbb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bec4f6d75b07f6638be3e97a5fe7e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a89a6b130e5ea0699cce1173e7662e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83c4cb5e10a30c2e3dbda926acbfa8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39322fcfde854a69b39f035179d3a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3b6b2e68b0dddea2aa17edb47b502852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a3fbd4741afc63ce8b2e2afdeb663853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1746e4c277635bf92daf837bd7c8c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e0cac74a0aef3f712a8a337ee969855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b287a8e2fd74a480fafcf19cfa48856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6019c21d4983831f7961aab51f2845857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5819cab5df9fb04cdac6db8b9593858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba6f16438067705a12b079715c6c4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d2f66da254e852954ef272a5f47b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e419b6c61ab7cd26148ee6623c79ae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c9cf1b19d3037c26d1dae1518cd3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68334072f1123013d919db1a104f44863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aef98bb5f89c2ea0edd7b73e60a56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043c0a4ebfb9debf1a238653f8ea493865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac66325edebeec99eab1feadcaaf9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc3c809b3cc2fe5eb9f536bf4b2f62867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba857b8c2cee1666e2c93d1994f3a685868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17a500d05c9fa520f84b406472650a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b373b0de06ed0533aeaca9d2c4f6e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434d206e96d3c2e36cd79111a2ab99871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7caed32ef6e31d52adff8514e43b6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcce2dac7e012159db0afcb71eb34f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b602bd8f80739c96df74634806f49874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5dc50e1ffde9716284ecb35dd20c2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb899bda540141736d5c208f6c9eac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c356d6b07750f12cd13129bccb0d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c888a1d15aa8454977419510fc876e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3af682162603c27b2e4e4d63e682879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a2f8ef23543f9c5c5a39bff1dca7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a98db0a48f3bbd9d774a2dd94522881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e619c02f62d523f896120c4a0af8703882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d6cc6c0dcbb1e1694efe8fae5da1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e800fd9430d1bb65a3e40e0824ec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00dbd8905b788be424c0aba63794cb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2201bec3e597790401206e95a23bf8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ec5ff7da4b0791954937a47f0303887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a5a9b63957aeda175a768cfc6608888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f3b7f16298690f70b0b57241ca776889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6857bc6090635704e1f5e4794f228c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62666a1b0c59cee6b987c8117f0550d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58296880d235307eca4807e63011a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ef93b6a222af9fc4dbe181f72998893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ede3b3abc169d2ca1da1351587a167894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe42c75d6772d57431fa26c5e09ae895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d3ace2c282829beda5c5575b68a8e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6638abb0a120fe51bd9a6010edb2f6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d929769d704e6176887b10b30f93898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9fb3a036780c3fcaabc3c02aa598899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551918d745d252b118f7caa8c63d237900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4ea2e6d81d0d572e199be822ef1f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acce9463728a2bba71f0e7b6c4c23902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb914ae4f2519d608b6b769cee5602903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e42247642016bfac51bc361885adc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a96b5ad4c4c893d9764331de8f75905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09bb092f65ab0fbe2be148a407db59906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d758de40f39db78d8ece785f6925bf7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aaac87870ce1828aeec2bffeebb0c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f53a3bcc587979b783b8e767915e1f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348fe93ad1ad495c9c90eefc8cfddeb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a6bef291119ecd83c0bb1178bb93b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba4af3d13205fdc6cfe8e686e2ff0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3142457cce29e08d976a92bfb2c49913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852fb84b5fec4b8c653d38f9c8e06b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e01312f9ce7e4c6d073404395fadb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a6100b4438afb83efa4bbee39124916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47555ecd16f8b9bf23d09d74380cf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d7b2c55fed091f219042a7c49fc3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92db2b9f417a74e618bf8814fe2a4d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd00728ee00772a0b9f26557ae3b5ed920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1453f2dc71676ca13cdc9b8e12bb2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d110e94d8bfb7d07354a4b3ba919922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5177d8a981022e941490a14b3d894923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3a9d0a0877f9745f14990cfd38bb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b20b65fb7ba9c29e220e8e956152cb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058815ebec83c54e186e62d855bf882926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77fb3012f1e127593629256fe1af5f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aa907db7b2825a652d6c00f8d6a54928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94374bbde5749eaed9de405f0a02df929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f504c95716b1695b352fdf99bb23930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed72219696cc7f7bb092c739d4d3345931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23088d0c47c4eb302c596e5f4a29141a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4501ce861f21c6ad8c20df37eb6c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784b1d67bccd52e96d01ad7987af40934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f52c9fa0209bdd21dbd220e7f8f33a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3c675d3db8f39b7ecebebf14ae5ac936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e28d093c9004249d9f3b789df0515937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c41949cb52c87737b7ff66283e020938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19f876e24f29c48ebc56b39b2e4dd6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69971c6d2dec9e76c66f4e1ace9f6d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aae08666313e3e10eb138d1cd4d63941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96a666c34663bc8daa370c7e3cb988942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498449ef80c8d5ef0ba1e7ae1d1ac990943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d7fc0bfc1634d1f1ded0b0a4c8eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4c300120f7581e54c755349a17a07945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16fb28da7cc1f28c4cb705ca9f3801946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171d7fbfbb2404fcff4c7ebae00662947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a15d1b85d2409943b63acf5e04b3de948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e6945c3527c0da8923a424f55b83949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8858f1278b7de3f06346cdae70acc7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687544c7a6250e6e5e108f4ce00f5c8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a2a3fc68df86e73c3ee92a422f661952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45614a2cbf7b7c3c7e0cc5e97c90d7c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2143c06bb2b3eddae0335c9d0793a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a6cfca1e6f34890b01c767af66dae955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d8b2694c2f26085f64f91af2e6d2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b14bbce629e6c0f043711f17df4c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849db12a4ab94a7d46e3ad307cd894c8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8e910a3bdaf16e3d4cc346b8e9e4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54f49bf6664e79ba3a51d2d9814ed960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2aefb519a1696e04ca25350825e28961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d87a976ee71da10607330e639e1d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ffdda85d7b7490547d578ba2fb50963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c48ab5befdb1d6dbe4cf909c8eca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d7606474082fea59bf2071b10c34e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a5062df10f934ccc8c28b384f612966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129077a2f688808f31f2e485f5cb86c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f79f5e5b4a0f9ddb082bd7e3b2bad968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcad7eee11ef92b645f13e6feb1a12969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dd827f314574b2b9fbcda49cb79e1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962ee2082b31ce4f3a4da214046218971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19f9cb1e0c4600da2635d9d4abe59972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1bcaf3702cec1a68c245dbba748b3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd015c94492c97853fd178baa31d3f5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a670a152a3a88987d7bf3ac778905975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7f4ffba41800e45eb3a62a2ac60e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c65483b565b49922a352eb94e029977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabd28d0b13d3bb694f66a550fb7cf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b5bf3b4b1524c618357f11d9f808979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3444f9302262f58bd6fce3a36c947980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028bbec69c6b8a06323998c8ea26890981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d81cdc31bde33150b015df1a33ad982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7380d9f23d91099575aa08ccd9b8dad983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fca62a0b99cf79eaf54213e06ba429984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70b5b52b0367c4cb786eb11712021985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bc4b92244f92baffe2c6f799530cd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ec974f620cd25be995d0b10a8060987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63effc1dd8e6ea1aa775967f27cebe3c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a999d03a92696fe6638481f491192989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b57e09e8e0f06bbccac9810a0d4e43990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032963820a860f2727f469a9a48fb2fa991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d33df0aa3345ef8a1ff9ad11ad8c96992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4af8a4681f63ed0097b8b6fd6de9e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ad86db6e0a360ce6072480986204994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f154e7571b0224fd03e3949e4d6a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab71cad9ab2fa858e88cf245a2f1d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd93eda36ddbb5d420cacf77ad80799997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3bccaf04490954dd5c8dd57195aa998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cef06ea5bc4ba9f0b8c170f78c7fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ea23b3e637e22d4fba78f568cd242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30f5eac8c345af46f87a10e55c50df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc975bfc8cadd249ac4de41b8b23a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d68faa6b03a649336c3c48e75290365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc417f78ce3984092ceb4fda42a056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa7363aa39c780f5b8fee954f42ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f934c17d0fe7465ee227e405293da0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a33cb43456f5908a6e454b30fd9769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ca1d5331197dbf9de0527f89d12410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d0ab521e77048ab96c8b2bb3221a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f66b9fd3e76c76368576c371fcd52112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c516a44fd92bac79d6e5f3d45de1a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e83d17dee07666b7f8b279e4310a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1329717ec909fa2add46f41201026915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63054cdcac1a05425b827e81bee6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42127d631cc25db9456c10acd7c812717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e55242e9a368e317e2e39b69385818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc808c4388ad727ab06556586190bb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85185e38ae7be1892a650558795b9da320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c57213a76cf792f9eeadd8fae0d13721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c5023b0f6b62457146cd72d2a6c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b4352940189ab57fcd3d7833111e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f6dce04f0004ca6a2ffc4a5ace38824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98b9080defec801032dae27f2a83825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9283f5851a279ad804201b9e76886126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f731b2fa1da70c2a33574ba7f288527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c3710d6f3c99d2f377f1e9109cb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761f526304ebf9eeac5c898eacaddd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412785eb54118c8c8bca8e7fe969caf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c749a6a1de7263a68b2544a6da9472c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5079b0366f4e83c9f3cfbf48b4a23d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ccac867fb6dde86fb0c992a2732033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa413b3fc176d5ffd0bb8972505e58b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5595bdc3d247f0e868aaed1053cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752795461b6e3643fc4352555be7f0a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d7c0634d4118229c4697006f4fd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e04be7ede1d6939c9062ccf759c02d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6145c1a585b97855662e20bc4cdb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5cbe655671278332ba5cac0cde00440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef286c505b92181d6ef8a53c8cea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704574a184dd52c4d55cc7bb8474211c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654fc0c520e4151d4d60c689b23f49f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a4350fbcc9715e5b0fee0100431644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6efb59ee66d5a031cc19dbcb17bce445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636720f8cc557e8daac3f883b2a4080946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d3b33a1c7bbbe655246919d5990347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fa0ec419dd9271f8160883528557b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4794503e1b10da7f1f52c85cc1ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65751dd9ae85d0f0108ae9373b9dc10d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2ccd322e9881fd66c251c1cea805051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2392d4c5eda46541c6396728e573352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c14627177312668c3ab37c3e985253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cb040f9e252c9471bedb35ce6bbc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4cbc0d1515c20798719365b53560a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8f3b43dee9312c057318e8c4e60f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385f0736e9bfe0e295998ec230dd41e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904fc9658b079aab9c49af536cf5d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f64f32b13dbcf44bfb4e26e60d1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c8827743b2062b2c00c1279a20ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc11470de1025cffa223c4a478fa4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231b4cddd9d5b36c6d4aeee82b530362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41aa357d4a9d52d5a2d4a93a2f08dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d402a08ce16bfc314c4d3433749c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84defa50920600be6418ae250fda70765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85589fb54f9d927c2ea04c6caabc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e85242e50eb6a769ad5d721b961f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda980fc105c4d78e621f2f42b724ab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f60f596ff69c255e6f390ce8bea169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478be45728512e18468b4b2992068baf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df35e31c7fc3762e3502a268b95f85971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade6662b05ef1870d7fa7a9b57e24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17623b7f380bc280b6bf5fece6105d0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330c28ad22b4a042d11a5debfc9e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b534b2a18b65fa9ffe8ffb28231dd3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb3d3e3f5235434ad92431ac1acf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441cc19e912f8ef9f39485738397e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b075742e5cb6cc02119d47a4be0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba660ec2b5a4e0bfdbf5ea939582179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff97d160c567cac33932c08f19d60e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb3872a6a27236d7ff6c200d3d3a8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8a6391e62d97737ef0f34839080cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31c03b0e998b4682309dfe021e66d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa9eebcdab135ad52eaba7d3e9d9d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1bb55ef263d13a32d902aa755962185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca756acef87e88445e6ae3260dcc85d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5ac8d50e2920cb8f80d527cb3847487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602713a9265f8834175bc6dc0417bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498604a096438129fcdfc416176fe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3439bb85f29fc794707623ccd8bb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55e791d025c4af096a59ca2188783191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421338dcc3ac498cd00427ca68ef64492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c674e30e4848736c5776265fdda4f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185e7a160b9a50bca3ae60c2c0874a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c760ba405c0670065f96ffcf9af5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b32a6fa628b48f64f64d8831bf4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c35ade8ca96198085ec555b847bee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb4f178d4f4efc932c5a234cdb641398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1886dd081a55ad23d09f081f0a7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cbcc893b9e91e84cf9d734417e259100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884f594f2bc0c912a56e1d07978a9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8ef4b4523c8334793a58c63431095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d019c8939f224895433a9ece50f5b41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c983fac1fafc04dd49b92ea7442b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca1930ee57695bb28c74f7ee406fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a50e46d4a5c507ea5d28175f7f83f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c717336844b960f7a61d7317ad3765107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605d78659203edabe2e93d18429504e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04886af16e20fb1e9899a51b6644425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c59512d31562989480f11bab5bed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b081b9232c2c812218f3d4c5ae148111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933cbeedb551758fbf3623111da9287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee10a80d53dba62631fa05cca1a61f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e9eb19d357e4229499fc136648ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c4c0c84556466c445aa85e0e34882115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17ee85ad8d3623421d9d9352760af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4570ee0d30cf4adf3f5650db2cad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df0c212442a4130f391ca5fb201d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e8e6aa722933ea74ca790a3a9b21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d6c8fcb586c80e9be898e73a71de7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb611f23fe24456cb2215d25acdcc640121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749ef05e96e262221ecff0315c900c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67ad481c488d599e1eaccb1e8c2c52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d874ed699dffde8e89dba5583f8e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315f1eccf01b0c5890d5107ff6b2f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852525cd4b00ef58f3c6661558c582126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77467431b67897bd3be13ada02bb6c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca574d2e8f276d5817f1f98fffac895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f30a28f6cf367899f8e39da16a1511129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993e92158ebf5d1bd51403de448bd88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7096d0a67374436cad444dd64d5738131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ed606a040a779509ed352fbd4dd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04fc13ecc36090acfdd9e3f9eade4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1172493935ed68916a87c24de385742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e81a1fa5489cd95541de22257b811135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f62b8bdf7f7067743f3f77182ccf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a51c0f8d7c24df048359bddaf5ba7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c56d6e33fb8906fa7b002a65fc7bc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379366e6016da57d9d971baf79daa90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbfaab48ad7b41815fe7d064f8101c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e6600e77ae66d26f80754657aee55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196ebbf29d39a0d359e6ec1af1c36f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a547b21be6d1d5220170e81c83898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1041d37aa14354b72500f186f347a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b70e218f94083cef36398ddb37023a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf1c8712396e9ef37e62b7616c547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a824394ea78ee5dfd1e9d78e4e74e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb1e5c6ded488439f6c376be7c690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02446c8793d0dbeda28fabd867eb84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09461b16b38079092dfd2736f6cb43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122c68811a1f4c70c9694b83b0e141d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a794d62bfed5d07b72192d41feb9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4519043214f03172817a0406c9489153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2ae43121f4884d3be8516f67d6a08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688e181a3701849636efa4dcc31e88d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa4266b47391fc0269591f9b2fe86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9eaf23e80c1d951807162f6c4875c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dad09c7f7ea8f08dbd2da0aac8dee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1303d97a422af4e64407cf336b79c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fea3470c831cb443a06af8a88f13e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436f6f48bd543ba51c4deaa2aecf6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7579bc05b545e8f62ba84be771593ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442605e80c68db9b5974b0de30da3c48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336778a2a235b64c24276f7b8ab9b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c49d77dc3eed118ef95e0e3be0bc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2589facb68bb6e0f3ff02f9636e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6492382bd84209fd6dbbddf5f248cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf246826aec943d8c13d90c4f0151c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb63700f4b0bb91aae7dae27f5c5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688942f48c6e60073507493fe974f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352da474d68d8ac0cec8163e06326ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd0e41428c421b49d4c116641cc23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb268ce1aa51dac69ba3d0cd7f1b812173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986e82774863dfb225b3c7935b70413174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b43feb7f91b71d09e8cd1f6118da72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ea31a351607f2d95a57072d2a8071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe9640a1daa6f912055fa524720c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbdd5b1e3e34eba2f9aaac118df018178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213a4376b8ba0420117bdc4be41d02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e728d20b3c6ebd86d93bed07e0fc0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c3f662a89cb4d8256da715ec328d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd4a62eb2d538bf0e966b2e3f01c94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f395773fe0f9b36e8d5eb815f249bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be05d6660deabda9475e4dec701b273184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d28ecf61c582dabf4d62a1a220b8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb23b653ab08d82450af872802424d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51be5bbc7c59087d2ce8ea70e71e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8b583ab575f789f83265dae93c61f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310075b84e898a574a23d09f9b20d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bd6dd6a2c9441dadca64978a44dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fac825a845b680929e467adf59275191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29951dd3752170de8f2b79c2a7e24c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250058613a93543ba302f5d3a7e75e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2ac9ccdee21c7f48c3b2307c0068194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613371407afdf94ab8ec349cbf4c9dc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf4b49dff8305019c535ac1dbfc8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6e5494ca6d8fc6049d74c4651285197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f149f249899ab4bada088f2a21c2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b523c27f56093e0a6de739a3fe63b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3ae820f27e22f94b311dc165af84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325139af5d094c138a228facbe7086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a11403bd1caac399ef26095f8ba9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99799b46ddcf776b3a14d7b987d2d2f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd88ceb485ea97264be5c3d44614afe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c05dcae8d1cf7b92bd1af6c9a3964205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7a7e54bce070126aedd8cd2b2db7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52841ff3c420a3e32abe5a87427085207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904775ed58bb36d8d841cc1b624abb96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaaed44d3ea05d3ce3ac66cb8abb6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3f2f207dd127528e7abc8d3d1964210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba924a0673487f31d6791eecd5a65a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfdaee1542ef8750e3a1b9dba173f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd06dd6e37a791550f85318d563d10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf310000e5fc18a3a96eb5df568fcc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6b2437b3ff7e913079d33cadd899215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7c65be0630d5bb8945f7b6740544216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ef6ef4de1a157dc39769396b9b70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e49944f8584fd15c360079d6548288218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811637e07b24d6840b049df0b0f638219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e4709b1ba5d4efb2204f1534e629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b7317273b3e49ade2d32159e351c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f223805a9b901d1806c78bb57dab9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3788c272030f089c3e4e5957e7cff2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c86647b8ef28cffb4bf7155ba4a95d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82310c9d1176071b6935d35546f85fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d10d02917e74d412622256785e00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea2573f131283cc8cf987e312d694227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256542c6e91f6f18020173f642b43714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9ac14b8b3386d8a2288f94a14a558229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb2c0346ea455f4c3cdf9ba6b5ff6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f21ecd9292dcfd0b446887ae55ea1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207167668a71f682076dc0c901089f9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c3d594e9f8e853618b61007aa5a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd4ecfd18f331358f8a159d3f62b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fdbda1de743183c34e9dd0587a7e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc2c6594925317fb2de99704518f1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd381a3a5d9528ef44eb0cdcbb25f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347844907641d66dcf31a56a4351065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dbd7ef089a9b1270155b8d168258e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280cf7bf34f2c25ffb2e6da9dc93d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7770dd5784c7fce74415aac9e9e85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853dc83a8fc571d5bb457366adc295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850febe10916e68d8a4a97ebf26f1500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238941a2a0652f5dcc7a254d4f6621a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a1322a7fcdab456397596c4125c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a679e38a591689759527c2e8be2f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6415d2cb291d9a476cd5892e345c4ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469977fe6bd014e264a5f7a0020410f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bd826f2df4c384a49118fda494d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c966b04e4c632086d337ab27b70f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a1969e528022d216f45681f179189251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096191ff7d4a19035f01ef09cc2bade252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf7c9956831c42cf1520ef22bb487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9afbf3a8c418b09b5607788f18f370254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224455ff4aa84de50a4fcceb9331b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219193356e17693df04d5ad4b113d3df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d35894d2e4c5d53dfcef7ab79ad96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc832d48ac4a146c09be739d75e2a04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde7ccd5513f1b405be3ca8eb3c4ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc354415f88b295ecb0c4a45fb13f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2119aa78ee30543eb91690a9af22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab7a9f67244fb3c58636698d0463a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b9d3ac277c7c0fae490322d3ef08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b886195eef37da2887de9e1aa005e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab191c89a19c39cd0419f2600c74bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b94afd96512bc4c86b972e1994ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f172b76bd904acd3eac951520d80b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562d4e2ce9548f23e8af35e78b7741268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac4f524f0078c85ca9d98212c8cd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b40826d225ae08565d4616ec4077270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b0dc207aabee84613eff6fe3abaa3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379dbb2686f297dac12ce566d2f51a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f070533aaf74f6179fd4cc328d97f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90fdb593fb81aa5af2d441d450ed5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae865bc7bf6a918d942e489febcece85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3f69de29a50532ca78c214e583b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f68d35e35dbb926f575a13f8141d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aca73cc3cb537eadc4ea7c071fabe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc9141766cfbb33235f9b465477dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1afeed1f07de61ec8686c7b8fe879c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d89ce3b651556e3799de421ece782281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95b205f319f3b9b0b8f9a8e73b652282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81ed58f0427d5bb19122b6cf9bac9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05b8b11f41a54499cd28506cdb06e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe77616c1a002300affab4908116b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b95b61a22077123cf6f63f317ea06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335ab03ed62c9292d85f348971a5ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a978b52cf49265e3fdf9398b3fafc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb32651c8db0eee9eb894276c3a5cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd9d3fc6f5cebe430dd97cd3d0da5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34729be3da256c42a26e6095e981721291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600ac34ab62d26680c606b58b1df73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f6cecf942cecea48af16cceee835293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f78b4dd54ea16ecab563feca4dd96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f19520d692337063135c32898a96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14547547738a1c3fc287ddd861674296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b1d75dd52d4362d75e38a7c6f172297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ad520526a12d07d6894c891b7d94b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730a5bc539fd1ed4728b40fec4acfd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd7299abeed97654948896be061d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab83d5cff3fb5fd9adf70ac8451ecee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac32d9d5687525bef49a9fae1065a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933cca0a7ce4fbb4e683148e290c88b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d117c1662699c06d7aedda81bd79649304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8bc3ff6766dbd10e7de87375752be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4660f841eed439cc810b1c5e6f79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8cbcf51f1635bcf81b4961bc40cb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6421e08367c000eccc26337c0cc565e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cde5900471cc9c1b91a14e9d05021309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b01bf816b4e8f17a2f3587f4815b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e497c7e779472eae3922ff7f377f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a378b856c07ea7d12f9a5edffbd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e773d5ad7147463e191e48c11c2f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94419556a6bc06ff96a7bbb84b123cd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5c51b408fe671229736f71fd11c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54320d8166780938b8e77450c26e54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b86dfb5b9bb2f015a9159df99c4bfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d97a6c93297764dd92d6bcdd8b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2365c2777a68aea71e1ed3e2729a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f8238eef533f19c86aa3006b58dc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e9c3473c9eb8288c359b803cfa16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f59f585fdda968e28aed32a3d4c801322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c43b63adc9580022abeb4ab38727323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b522b67a3aa8f0f57b2c6396a3fa21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f46256b3e6d803ab4125ab9642b23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1caf06543155ca97a347e76fe5d01e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fd3bc693f859e3a848ba548da84d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7512de26da16ae2979bb4a7354eabd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa8f8615ad96d13c9f6433594c1bf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec37f7299bb5607bc363826a3ee44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2229870491c5ea065e3a9e31d5ca7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa70f5edcd6d372fa6a5a578979c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718a9770d48d84e347cea3810b6d31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6167fb314ab962e02b4092b802ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a48f152a9d044172debc68786f41b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbfe34d0e851d8f5494863cdba7cea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e6cf978fcf6fdf179a1edb4c0acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7be473e6f845e3842196e4d100da7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409831d2a36c7959d87bff9ad43c4833339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939db058f8af459e14c76a384f019f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6299304df1473d22e9176172ad38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7a94163fd1b0e8a27340815ea11b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383ef3eda9a82cda4248e04672d31b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba17fc2042c1af5b825e10000146c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e03e1e099deea981d73a9fe0ee77b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec780e81dbe6e0e8746c5f059d8af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e935b1d4333d813ba185410c5a7e3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343287fdcf16e22d2a317aaded4cfb48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75698a36282443f001a90afe080790b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a244c5b6f92dd4022e2d0b10cc8826350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1716edbade1f7c710cfccd3968284351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39709c41a3f9b53c700c0351995d90b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42247d63a64765f9d4661ae7cbd2a1ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf956c067524266435b03093803293f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377a9bf221f408cdc5143d90278e836355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cda290c0d5d8b848fc06405954359356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4171125653345e6da5d882976c6c2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4611c5200d7dc4b07bce934b4546c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70a08553b9deaa90be51ebf8e1fff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696554dd944d30d92a3824dc5a956a9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8f5b32167d6fe0173c4fc62baecf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df88b49b0eb3972674372538d46d0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11dda330da21642b2ad026720220fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d19fb092987f7ed7a6b260b401dec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac0c129416af0e547ee01d692c2e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa065c0c8cd4d6d35465a762de17ba99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0576a2f1e9540ceec7ab023536f20d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de5e84dbb0382499c4e1297fd5dcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571a5934f98fbad5d6498b3df36456369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319895b8b261c593d61bb16b826da67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ed56179caf39d65ae3ef1d6054ac2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4faeb2fb344af8583ad5a2db29c50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0d52f9ecb2a7f01c7d3ccc3463d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc4488095f4c0cd1daf7be9be4aa7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309744288741899a662bfb76c9ca92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d41bf59d4c9c6967abcf1221240cde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6073282b24637ba9b6db9c7438aef7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0805f45e5afb331526c42f163604378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba973421978456f49515d943af705379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d64c22baeb4d864300ae631518914380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655553b5255a6d2e811b3f2ad456f25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220a177d52e9ff5b4ef71c76ad2d9d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434cb45852c094adfcde02c4b3b7fc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8596c9b3c2e3a085b296d1c94edce27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f9ca15307a9a64e831172d769d4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b110f8eef84d409bc80b83ae63657386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db0e242bdfacdfe7cb0eed0fec661387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f92f82ebd73991c5671c52313e32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8740926a5ff67bfeb1cb2b4db85f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf37fa6cb80d84d7476c95c3d325c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f97a43080f4a2857beb143e1b6a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98d8341186de447d6ea90465f9430a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a92c1bcd15bfaf149371ba175507b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd49b6619fb52dd798acbb0c9e171f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d66ae40822f19461f8d27f1264d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8841c3c0ddc8393a231d9635f3dab4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d11b45675475805a451a6c1376bbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a91fa9bd41f99aa45082942ae947c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b86f3305e891a0924c3212ce686e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d745ed28ac1f800b6c74cb92904c82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959dd396f1d5c8831c8b30b22e5371e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c817aa980bbe0743833334c322b31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6d5cc2b223b648bc8d3554fc59e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e2dda61936c1fd149860573a58ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f7be88c33b7d86016a5be1ec4afc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b22efcb43d9b695064127d3239ee4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920895ccf486e52a538209b5927a378407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55247c20dade39a305f2717220fe844e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435695520ef6160cbf40afe495636d84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a406a85f036e9d4250785b2ee1bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9e387ac7196c047f1d1f6dba242ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1938b7a200ed85c3c17ec2237e7ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf69edf37cb233df0c3818c0a605be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3e09bb8570aaaa5bce25c161475d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cbff62be30da22979e4155a13361415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27a4a5d06887853f92c0d254b93e66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c283ce97485705a95ea12643bfe292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d80ca4dc9814ed3a1eeaaad7806a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9bf928ec56f9d8ec52a20163804f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633e370f0ffd394556041f6a9410b30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e4080cfa199e34b5f45ee188b4c26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc1a1c20eba26a24c158bb036d508422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a96e41f1059412d637bd2f1e07b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9572246ee33ee0739b7c9a646f3f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e33b2ea27d547f5472569bd146ab6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9335bfeb518c75fe29349601b27ff0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aa3d8d0f9a5fdc1271e58d13522b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc215c2fe611eec532e127f91abb6a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef78e360df68f0fe03f6c87348e885429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2506812a5c49df802bdac711a266f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676234c875d6685b6a40563a06b2c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f478e73052b4a44acf4108edd776432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de57227e8a9f59ec6397bfcbe0f6e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0dfccc32f5c3876eb044234597f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d0af67944024945967b721ce985d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a4ec76215020d6bc4ff1a721dbf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae166bdb23ea25643f29e2ef6a927b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c9a417ba773a1d05c496ab689ef1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756571d2942ebdcde5190aecfc2b4dcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba941b4e869d1f412fc59ccdfb521440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b3e079dbbc8963a4400a801cada22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ccbe4adb625380fa83603017255ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b99a1c19c4882e506ec5ad522f676443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5643da2b078d152e57dd4d35aba2655444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be48d6d7be0c68313c95154ba538b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93bf0deb19f24494d9fea10ba1a6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384ba7869bf9210c23cfcabb5ee17d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e1a324f7e58901f123d65bca6d893448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378c0d37279f7d897a8c5a12d3660aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632f406a61ba9ef3b6e50c37a1f201f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071abc9100c674a3d56f5f9d963f695451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137305fc91043448f37d88eefd7a64f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78430505b436d57446153ea33f4919453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205641adc8b1832c79c0f085c6e71f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2351684be04f6f17a24170aef6e17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435dda86e47b9cd35a4082d436401fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a2774d81226f407caf2750b624780457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99bb83c8d8e82a0eeb8413c567a9d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeae48251e1f6dae8536c02f56b5d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747529507dad7a74977aef6965c7ec1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034e8f36cea9891904d63fe2109c358461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce35fd7453bdd807d1a0eb9861dbce1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0416fea1387a90cfe8c5075b6e01f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a9df27e6af7be6bffb0e2907a1c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b04711c4d3acdf01bfa4ee13204b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b343dfa301a216aec1fb8d5d76470b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c8576f23e9e47b592638f15f27b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dbe96bb5c742c1bf79cd5f6812e07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad6cb943391f40ec347f2070974b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f89b04cb3a972f2292256a92f1210c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240fb1c2dbede80639485b8c2253ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720305492d9c566e370f0414fbdbcec3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bae3ebabea90659c3051549e6ad4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6cb5cb7e3d2d3e3df80edca99a702474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d9c1177d88bea7c3653d02289be43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdebd2b7e973fd72fd68a58c57f6ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa176b10e67e0f6144cdb79cc079b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cfcec0ef401ba22a09d4dc0012d40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca863e1182c209a0c353c1382625492479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3218d0c050a45e8ab0c67375ba550480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac776e7ef1970fe4730baf6beb052b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48861f4fbc74be142cc21e71ff351c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3280df9b18373a91b28fe15c67769483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bea9313c09fba5ebf3b60086c7644484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55ef6eb48aa768fb274152b919c3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bc0d48b88e5fd6b12d5cae347d9f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af534caaa4a692784846ebd001aec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f03299f856c0868ca5b233fd5c009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391e017e736bc5b2d426f8c6f566186489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ed6d96eb50f5faedf0e4fcd1155a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea5ed1695af0fb67c1cd0beeeec53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9fcda7c928e74328f280c8d697c7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea46705a3585a67ef617f6a9ac4cb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5e275170d4d3eee09de135f27c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c9168411339e302c114b96fbf219495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e79f49da02a2c4a7d1ea2f3165c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9495e52747cd9a1ad9683c91bdc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eae50b62087d69c4dc1056ea90ffd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102002616de5ce6cb5d3a8bbb1404b40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b3dfedd2699d270d575a5212fa90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bda6ea7e772b465410e7d0a63856c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae18ed20095863b706be434f19c56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38e738e59a8ba2efcbfb58d47a12c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54e9fe2a6cc67009db6418d19d5444504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1242257afbc74985bb9802ec2edae3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b683f3470b89c06ea4615540a70a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0894a9d1cd6569633ce66264bae3996507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b13782e1cbd2cd2703b78ce0c802508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173434d4426c7e84345f55761080f98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75671311c70d4992be62ce021759931e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721bd5906b8e6fac26813dacaf45dba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db72867f67be4703a6e4147da22a42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99852d6da2e505e85c6adafcc4440f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101d7f6a0ba7d1374282de95ed723f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072fdc4f9256009be0b40bf3715b5ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1b84c8dde13eb6ff59c69fe9b2ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6f583688927786fa9461705b704d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214fffa82fb9339c6a2dcf361212634518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bca24a41c179e6b798a9c9650825bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bf8fb5dbdecdcdd41b66b55f7d34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be5bab5213f2d7606c2ee0b5c6ddbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489217ca65cbce342d0370bcaca0dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b417be056ced107eb57131d7ff3d83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce913fccb5d2aef2293f4b55d7f7c90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f4caefb4bd0260c641c8748828e6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01087eafb2a7b50d1dfde2b9611ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f903c232c1c9f09e8359912a241a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950b9f0febd38514ef26aa0db731dc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c673cdf23aac629a541426b7dc0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8848d8c3037b3fec1d559fb21f4cc2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce10742607f429fdd5e9bd5d511db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c44268ec123f94027d37897dd94ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194668a46c2b7d1fda1f1717c47f2b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe7ef9351af2664a4a775c073e7186534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a764066b3fc197d0b6ac68642562e84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e8a142a21ea0944d15c429ebc32dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2dfaf1e2620aedb3dcf4c7dc358cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ac5caf2664e2ce94a32556a5c129538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707fab8584b8aa30da6117e927eb5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81806f92e68d33466db8f4b9c486c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc73c124e9ad2b1f0a749987409d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f5883ea6a3ead4702f8b95ae73ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e9b40a4a1e557888ad8018fd7638543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46e00eba6994aeda2d4dabb831e5eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69df02af44977217ef17f3314fa99d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d37a6dff4c91f89fb6e1c50a8dd44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f9cd3d8bc701fce410cc64ec160f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4451728dea1b77d70127b6213dba3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ea29343b4d1a0a19c0eea60bc0c86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751ac6a13626b0d76a7a4cef3822a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04a6c1110f8b2d5ace518190e30d18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cf0d1c525ebcee62a64ed9ea80de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991c5f4731397f47754557aa5968ed5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cae68a9af3dcca99af8c73718491c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08aa9def2fe8cc2d5924841ce40ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6312bd9e5b7749d23c93619955d9f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5407ac5a77bc49f2e0ed2e69a544c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972df2845602121bbfccad32ba4a00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf027ea3cc31ca8e6f3dd475c55cd50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365091a993f8c4753acb0d1e1b147026560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8391f96c623868e27aa7251430148561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c8d6ab6ba136d88c4c6807984a11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f646af97f6a419a8397bf124f062d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d342f12f94528df566dd5371f1710564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86eea726dfb3f974f570e6a06d3d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9372a5fbc7a6cb9f4e5e7ca5f82e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cdf0f2a50b9771af61399f9832bab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335271d11a3bebd76daf95f20cebd22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b6f9ad03c3bfbcc0ec9a1733b21e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e95e7ac5bc7adae60043c7d8ec337570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8ee7ef4e689fec28f7e74fa37fa6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06dc9a37e06b2384991568f6cd4e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe2f43d24f2839ccd10edf56b76c9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c80fc85f0d492fd49f8389f8e27b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6a89eb46d74133676c999e6c8424575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf480542e23e277e4bf95ed1038f74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec6973dbc18da24807442642458437577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c5268cb567484becbea27cbbc1960578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c7167525a0f0c738ba341fbf5844579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa3f21d6f9dd2fa117d79e2fa8eed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d757b6644460befd5842b0cecf379581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e3954081c6a8d5212bf92b6a9cda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154f5f7c4161505332f3eb4ad08384583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba264ff74168febca1c39425e044a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e91458ae1a825106afc1bab3d16c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5392ca486d922cf438b8e0ebb7b57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b390d120d9395459bfa635d71e86bbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95821b026b7f138e05dd2fea1a56ddd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d586ad2d50c28e425912a240b10ad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff02e8ebf18022da4d3c7332c88061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61a06fc5ff7048de25051f00ef679591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2cfebb569c0cc796ebc01e333fea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1f570134d4df1e0dbdd022b1c9ad7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73661c3ee07b614422aadd5ab10467bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbb13edf99a0cefbd1b1be6f8b2b98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5026fe6c75dca28ce5dd493d6741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc1c902ba28cf1ae3ef930093e1be7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb51f3087ed3c1e97db33f9c499edb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896680bfe069fb25e29f2f5f280511b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38388dc28bcba2736b26d3991167200600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5546221f560f9ea5ecf376a1945b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae075ef3ca863d195b9e3e66bdd279b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd92c081322e95463a7ce3a93d501b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df2bd5d1f7385d210bdd9545776c6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad59bfb5b618961118831812dc2a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753dd1ae1eb1b7fe579f4b1298f9ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e418fa189248db79f18d0c59d5f7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fdb571b8e6734e5110be69f19184608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a29b59f4e84d7029bbc18697ced1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04e5960e4c7e35df8a315bbd14fae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484da4ab6a6b16676f938c137f778a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefcf97d3d67ea6de807943b2ee926612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e14f7f1fbb73df852359c99b229125613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9bfa185d1d19f88a6078896ac90f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5e5c421e07534b39a081e641ac7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebbaa19a18e0ea28d7ea221007eca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac34aa9c5590bfd0da058aed5ead0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff43f64ae6f7bdc4cc13b80b9ded7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b4a694ac42b098862ffbbcb16000619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f25df724edeb076b05c0637de2a23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1500d03d25b379131b389b6816375621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b9ddbc214511095ab75f557611ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e193cbc7e1de7aa3f9df484c81178a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f48c22e3766ef9c37eb484a279c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f5b98051b0cc0a85ad82a6a320c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e1520779a6a903fdcbdd02a70d405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6c945c5ab5addc04a5ce6f55515f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12315b8774dfe5d711542113a613be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb05f0c866e20609e15f97e1c65413629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c960ee42a7c71bce3a8eeaf193956630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f7ba42cc05eb667b4afb0142f760631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341b13033103f21a9cb305cfabbf73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984e4837eb047d119ce4eb873a18a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5d67fef11b14b5bbc4fa8180662e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940da47f38983b5b77e1909f1466d8a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97f92184aa3b991312d54f7cc23dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffca25984e82e508307d45cbc2e861637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aad97f11dc16f680c29c303f00a992638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba6f67aa13fb987d6125f1a2ea58de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c35b87fb1a11363946d635bf6839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef18c4b528a01ce901b4209254186641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb01ec2638696d59839754a875d26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c84f73f4541d21c661308580d226643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3d6e73236991df88ff20cb72ffcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4012819db9b3d3185b77ffdb69d515d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec6d71e7a5f7f471a9d1ff81e84e79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df8ee6a8ae28c96fda0d4f12e38871647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c328cf2a74ab8cd1705d776113f36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca11d104ba62e18d82bd71cda8c9d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1eeba06bf2fec4380e7fd731bf1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48c7c5479bbdf945d6f5448ab29fb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e31117ab8d9f9841beb62c9e234ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c3565455968867d1c2705ca92aef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b04c618083605770bd9233be31f0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd2fc2224f2897bff0a3d0291f376a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e56fc049143270cb2279c8a69e3a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30351dd6e1de6fc5683db3dd22bb17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0939756fdd6fda64cee4519698018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992033f36e484c77e6b58deeb278d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7774eb3878fbb944c9005df19024c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91a9951de43b98475391c7cef295f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4654a15fbc3b4ed9c0e0845faf2fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac50b31ee244d3afbf936cad2d368a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f69d0d82c829215d2547b77388c9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb671ff9fa0f633f6b769308a6a1906665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616276e746509034ed2cdf290b1c1dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa49506796f53ee7a4f2f3f58932202667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f1a7eae652b8bc3848ac0c07e5e69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fc4c49c2788d30fe1ad992909390c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d952e839778bd98b5775f9f81f9c4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68aec3a3a15c332f866448c55a5828671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c6594b928d0cdd619eafc49e72da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd448c2596e98f6a63541a310a701b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d456b37e19c239456ad533b9809b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe6ef3ca19b9b6b0fe452bc751060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fcb85a75beb235024285efc86f25b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98876773e542ca1a1c23002c366fdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba75ab66fa51fdbfa792079fd295e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983b65d9df5fe74397a97788872683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c7e2a28504e1a38946913649a8a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e129de775984730ba6db1171635e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b71c72d7915530cea74ae178c1e41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1276f2f2e3d050888ab0e0857c6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc51109ef4812559f1a693bd51dcc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c87001f4c243f6c3d095b7c081bce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c185ac24a49145cf3d254d201c4ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d64926e2bfac22500b8ff7a5b99c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55527cbd7e038848ffab0fc120e8dcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01f20cfaf9d96f9b91041f4da04a31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe570642fdc8eb6e45c4161424d7a4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ccb16789501414c64d862fa090a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51aeac036cd11dd1ea8cc81032b9c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74eb85b38e0808c42a870b9285aa67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdc1e4e5e2a635a31172314c2da3c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7428bb2bfe39088cfbf3784a11935c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6020da1b54ad5d7547ce93e921a65b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51bdd25c72a45602110e0c07f965c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc8d3710c6aa4a8583ea0fc294418698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8c3085e7517f890afe24f43cd257699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0cb470105e18661117ae63e7d8b10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c6c6f8d86f771a7bf568487fee819701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410ba947d9aa33f5e2affe02b2a6f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050a0fefc6d9adf226dcbbc594f882703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78530922ef94f943240244a41b239898704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e04d0193edd3e26fb17a71a954bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd046e84c7788146835e32550c0a7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785dfd8b75a72b1649d7b86b9eb30f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868108b9cbd6d95d08678109b7ce9080708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697bef874bfb2888458f15b8d1d511d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b4a5c5a9f4e2545ffb91f2222c6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ace74e14269b06f512a70a64e45aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c394c0a7744e4e7667409412c4d028712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9106e8031a73e361490cf046cfcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3806c820856ad68dab6111d83e6d6c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0663b9103748ed773832ed5653f74b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5783896971a1210aa264f87695c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0705b4751cfd3eaee67cac8a80b25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b69c3b5f00c50a0deb7da27f62c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354aaa8beced1b45ab7fe1ecce2884b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734c6d5225ec953b794d98424c3d47f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f18ee00b839e68bc83ece8e0c3d16c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4688df4360c76d398516a7b43e710f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933cdcc7ce35499abf4ddbc5cef9f52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dedc06f80a1372777c68d083cb8518724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d99c9fc5742c5f5f41918e1ae2def7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a948845f4da5008c596f656932b4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0ad9ac896b3afa2c8716ee470e850727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb7a5f2468bee64ade9659e4ec035a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5acdefc43656167fa7f5a6d9e0d1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9b413fa597a807d87a83e102978f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd7589b77ea1bc36cf9ae95a87dcc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b3f9fec96ab803acc89850cb0d2b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea16b48c1bac167120a85f58d17db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d4c13703a35c873350c96a831ce6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b791048e163dc99717278a0d8cbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e34c63c56c4ec7ef9436e086006669736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b5401e1642add51e26e9f469ec714737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c117be19e09e0ed879fa8d65416e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf5c3f009f7163637071530bc7760e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d19a2d59812b8a631cf33ec13da9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc952d14244dd736272fce85cd8bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17545ed49666a5c9618218eeb3c293742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806636f569a03ad8ac2d512df4fec32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6abcc575eac6d56d14f52975fc4823744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af88a6fdc64a7bbe3be676297be8ef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16901d09810fd4362b9deb60596692746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcc96ea2134bbc5b362eba217b86ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea881b80c74cb2f7b1bd7bb865af5b4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555897b7ba7d8ebbb43e80918cf007f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b180d9943622635807543a44c71c67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1372c6c7c68643496f547e1c93e320751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a43126a5dec4432cdb8989621fa6f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c908e9f778988c4d85ea7cf6e1e534753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0204ce08e791bc8d502174606393754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8137c41f0ab89117597ba9fa614c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bff490750590acf470f4b574a5738756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b497fc1e63b72a6af6db8d6db1780757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0761fcc786939dba40f937d162b58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b1e4ea8f2e9a2bf9146bb56b7420759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9985d050e044689368c16f9d1a84760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cab190598f818bd5e3077ab59ca50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ac80313338067324183f5a102a1a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70301624f38ee9374be6721807b4a229763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a112abaa1d31bf0d5a1a2cff74021764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19baca87a36ccf12f05a68f9de391f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642f442e5dd8109170ed0a3f6f800f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360b34b4466a090a17262aca2f4e1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d64f5186c71d95392c82ada61e31e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af664d80858f7d421bc261b3f0d532c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd053458b1b37d3a520aa9b8597efb21770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae712ec8c58552a0dd86286dfde678e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff239bbf8cf77d9e0bc2bbb8bae6c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8dce724272c2acda9edc5763f8a50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf83aac8485aa71929f1621509dfbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5f9edd5fc96077161087c53eed67775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c750fdf9c812f5dd7b51370cdd4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc116a30d805d56df64c9770c3b0707777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60146816d0d9e4744a2fe56ae480a7bc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc61a7b5f38aaef14a2d9ecf876dc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b0d45109a1bf72cefb8833fd5a82c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97638b44bc03e52152b0094d9a63b301781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83275f46393b0684696eecd161b6ca782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e02a535a21b57933294fb13546b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a9c4b6de19cec9c42684e9865e176784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d37589de6193bb169aa6049e89cfc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095361810e6e81026a01708c8111a35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79f39323889e4340a223e33635cab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a361bef27113376bd044fa8ef68b7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d621e923331eeddb2195527d45cdd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281cf134a92968224975c5616c3c60c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4e57458762b1561e5623b5609299791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f014871c0ee622719fa08a88271480792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2550f3e08c56a4da11e9128b17ebadd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc2714a2513f1755e38a3d049cfca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c46d5f2077ae9fd1298d78e992adf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832e2d66a619819cb834eddabe31dec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d04e0d09062bc1d0f4ed34a85ebf9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74f4115034f43aa3ae0cdad42cc66798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0cb50c4d68c244c3149abd8eee982799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cbd5fb7a2974527620fa97c8cd7b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff46e048f19e4d9955c909bcd9d9e4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143b3d5ec9715248c77a98d5403a201802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0482bbb603bd71a7b46f8b6a7e6a92803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08c86f210e51788c8938d01faec99804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df56c9055a36d1d40ab07a7e90170805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e9301d4a694b842b8248ca89dc1f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e09d91486e976ff7f7b90fa5b683807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49078496d1249b3c274142cd134c40808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93f71cbafb06c1982a73231df4de6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa1cc98e82c29d5ffa9c448af1a357810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaf819e403bbb8ee38002888bf3c1d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7288a9fcb9a9344dd13508b9a8de7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd2c71651ce0beb8aa7f1675b16424813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd79edf6eb11933547a38a8c4b53099814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667cdb0f7031a7a9b6fdd4452501a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564eb1764d9e131457280c1f61a1eef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d6114989512e6da9e50005696c93817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3baf87217dda749f7600c3397512bd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974792130252f1d39a0cccd359fb531819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8905f0e7698da5c177b4aa9c1c4e36820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef1ef87f7621e0d3daf85fdf7e4b1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ab7d6fd0162fa2ee31374f831f919822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4994d356c298b83ad3b5e9f4d35aa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b6375aad66824b7c5d5f6d96b8a0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd57c097a7073588bda655de99cda05825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa7fa891b8ea10c2fbbb5f411444a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f46bdefdbaa5db99f5d132e70c0eb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928294342d444500bfd7d4f8b7e2d683828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a009adb5bc4f98b3e4067d63f9961829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d3e6067b60514a309866e30347e1a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9774fd0ad4f15e25d3323181c1d2dd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443e4c88a3c2e043fc3ae0602cd3349832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f70ac782540fd3037fa0e846cb6b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab385f9da672f690fc643913202b3a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e81ea5426139ac76533f3953175a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2154b31d6036acb3b2edf073c57fe836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684554935a74f9169229547a17d670e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfb2fa54c7600fb5c076ec17ad6ca2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125511c63e77da78ae78e7494f0b423839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a55e38a5c9b26dcc50b47aebb4c7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c2bfea6fd03bd55b688735599029841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1256d723e40f75445f3715a085460842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b4520bf54bd3d580b47eaed031e3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f09e1483bbc09a3072f3784f6670f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954730f2ed3572a18b5e685f05cfa112845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a587e3a590bab89d536e4fab0816c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579658d912acd92e69ae3899e726a0c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93680d7a8dd2cca083bcac011ac4ef9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad043ce9ecbc6912fd378838671ce7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8458d3f0bac0b86452f749b70f4b9f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e34e8e65fcc9b5c30d061606acf71851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a181a9baeafca890ab739dfc70a8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8bc80a260ad48765a15754218790853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c923163c2ad320bf3b702c4c070f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce665a21bb66260864a9b74760493d60855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37426c56260fbcab75f2e523a878b165856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b465c58623546c2c960c5b6a7f8bbd3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae62dd61ddaf3f332ed0b05bc24ed11858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d9061d2c90fcdb02aca2378f198ba859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8fea5646e71e760acb7795cb42e55860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8e8e3b562dae8aab46b6040462b2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11d3defdf82077ed604ac1ddb312b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b442825406331139e045efde7abfee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530900b97dcd5dd604c32f43e8a9432f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb7cd8c6dca9e602afd5e802e1baf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420558d47672810a33b623c4e87692f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a2209b664544a114ca61f09ec5ad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48904d5cc7575640fc908f5ddc944508868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201bee9821b8ca039c13acf8fbf37b2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53f7dad09b9e218c73492fbcf8f15870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f73eaa7680ac07a8abee341f3c7778871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752b28dd0eb14241431f65e7ba9eb7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b0ba94f9ddb19b02483d880d02a2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d44cbedfebeb7ec1f15f6618c3a5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e52f6e1fc715bcf0b622649fe3be9b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb31e6c72fc741ca83d9be6e0a2bf8a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d1e858a01f302d4810982328bd38d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6b3cfbe19b18c24d4b0bab141be6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31266dc25bad183978e46af9bb167163879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec9fcdad0a1a81cee91b2a2e31478880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8b6656d4495795cf1443704d7763881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d830e92de50e4280502b96c4c0111882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162dc35e7461090ff70512afa534ba2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8514695353e057a13efce615728bb34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a191873ef51aca89f80b5e836a651d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfd5467ea1e999db16c1fda3f5fcd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4eb0fa0a3580b3aeeba177f3ab1e0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba48c3804cc9ecd4a90ef8cd5180b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15d4488465c28124788ec6a5296dc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66d4aad429b90a8bd711dfea151946890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529acef6001558f85e91ef83b1d528f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df269d0341b0d9d09e0267e1ee7f4a9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacca1553c83189de9042ba9b06be373893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94a19da72542c43fdd333d06c0855894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811347ad98e3faaf4fd7c080b58bde5c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff490b36e447ac81f310ae9b14173e7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154bf18fdb8f339661ea2d9596fb6dd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c637f6bae25a3faad72ed68155fe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffffcd2f190c7404eae412e887d491899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f1b7e3dd31a877c57dd97d9e8168900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced0f43e553c86cc682ccc3bc1e830901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b40eaf5cae2afc2081542f823696c9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b901a2322f337b04eca28f1c944d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925c687d92d10e3997782533fd0a9b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda22587b9489b0b2c9f984120b068905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f517f203387631baf3e364279f3d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb71d4345490972124a709f53ac17907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42847309d1d680f5339648942e544908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df1f69188cabf038655a75cec0094909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138df076fa1fbc5e4ea87e37bd331a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a1c6bfc637ab90b8bcd3ab9ba264a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caef403387c676b55ec7085b6ff64f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564feaaa205c767ddf7f6fff1102005913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ee9f24f7cd4a2af07578930e81412914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e460cc22ab61cc9ee89e854f6c7cb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4889b2b5db10830019ca6dc266921a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b828bba5eafe64142dd76b88eed86917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12509b050426ebc6738540cecc22e56918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cc30639cafb84c1054a90aaf6e4ff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfb6655559400ee9183003d5945cd9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a556e26b99a3244637bf55fe7587d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9ecf7b80ddfb1214f0e5fc300700d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b78ae76e7264da58fba08c6b7b3e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874718c25f5d99d9f8dfeb9f0db1e4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689276d2bc668e90dd8c8dc4d7656558925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969646fdd37e4acb394d24a50e94e37926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430416fccc5e63f6b26476809eb1153927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557f33bd75d91c75882a3ecda34284928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2885ab044c34ee69b130d6e35eee2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5451b7b1fda280ab6303a56044b5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efa4915fd6aa3afa4c24f8206bac5f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fb084e5830c4dbefbeb364d363a15932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c829f4399d313b5c86121a56f33b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561149e897199391a77566f229b41fb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69eff71dfc2e4dfb8361eeb8e6708935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac35a098dc55f8a566e92665c5dc6a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851364be3ada278160e85cad0a1655937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1382876a0f972419ef7ca43bfdce938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a3f799f6a1934025cfdfe2acd641939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd0b647e73921f8718b5ed927680f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74bb4a32aa59374013c82f8551313941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11460185d22a85ad3229b7229aaf3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b388f932616fc0a7aa6fe70c7cd294b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06c4e28725f20a1567c50b6457d2e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f233cfd16480588c04e748d81ae1bd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a92b6a4d25948bd0a2293f64ed9afc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa4e34e8705f36466d90e855e7cc9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00a587e4166a9f0615e146f230194948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411c778a1b910f53f07a92cd613f721949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a55e63c37fa39936a5be63b4c1fed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5760bb5893ee930a19b06d9a7af92e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8bb6341ab52e369cbedecd805140952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252d0fc830a2182a469572f38796d7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5c77d6d71ac32ac5d1ff285bb8e0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a60f28cc4c84bce6930ceda4b72f7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428a875b6e91fb507d140aa6db7f32956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffed93865603b35f9d60eb6ffb023a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697801917204535bc72d51d6dcffb49958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8696a4c8fc92158856e823d38fb47959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb0a31b2f2c4daf353800ce7a5ed51960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e4e2bde670ee11ab2aa394b0ed07961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0ce5c4167bb22ad735d1c44249ff962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64f891b868ed9cb151b6cb2642e1a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c54ca7fdbbb8d98ffc55e1085778964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0de696e31825a741bbac484ba3507965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79549eefc07ffab6e32ce568ce50692966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac959c2b93cdec3ef5d4c064f8df67b1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bdbab915536eb244ab43121ac21e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1668d2838839cb2cab24ff4f37fa17969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338497ba15c339efa66d0d7f47b333970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fecf962593a68a821099bcaa8d563d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a71c67015dedab24c95d6125e96a1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4fe416d447d6d2f0420bcd9a7024c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e10d31e8f932fb61e18ac401318e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9990c6fff7b5ab24e023818e79da5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7794af5bb27c2575295117fbe43085976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817741e4273209ec7d6a271a7a900a7d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a10c4763a66c301434c70a0450e0c1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7871919c1ef2d9eace361c25e90c6e7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3300ea4ad988f32bc5a69ecccf251980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0bcd6f57032709a580a909a9550de981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb8d3d3e707727f4b9d47299853ca982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f4af04716b1c2e74e214da01da95983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab738116d384ce82c877f53f08a4f25984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769301800dcaa6e866fe82cbfceb27985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316783487a5701ab7549b74bcadc9e19986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe29e6e10a29edc09d4e0b9c7eea8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17bfb74e29c0bf013e64a82e8196c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f084714cfe656ee4c1c26294e463989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01edff3d17e3d810647ed00049865990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804708568b54d0beb1c490dbee24f3e2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47fd9a8d22d166667361105d0ea68992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549cd21dfc0a1ff4cfa41265fad483993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0150883b75ddd61cfef5f8438cb45994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9940ada73916f80d09bdf5a9cf537e1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0aea795f4d1bff389229c4764e3a9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ffa20f6b0b56259042f766887f04997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>