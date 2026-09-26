--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0de820550c9eb8a2fa6c778db725e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b12f8cadd592b2efce172eaab0092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c42fe1a1935e462569add99eb87723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36f6bbf8a19aaa80c184db2e245554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a8f45b56ab99babcf1639380bab25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98aa9a8805dc5d1decbc6283053ddc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34073d3fe33f86df32d5d3184527867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feee4f87854e36ff73dd86be02d16688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f7cf86b479dc89daf3985cbea1d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f0290cac6964795630582ed78ec2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82668831fa8a91dacd8c98fd9bdcae6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e847f27a95ca8a745b69c720aa3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef042b9338c0326871dfa204419f85b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0fc6be5652231dde5f6031ae5223b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e95fe89eda1cfcaa11fa9bcf7ef2a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf0f2f3bb5c13da5fecd1c1c23afca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9a0682772cc5ebff2c778fec0a2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c33eb273c24cb8e298a1a6b2f9c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aca2cbccccf941f984f7fd1c9df6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d10acbb210e5d3ee0b666b94c8a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc08e0de3cbd43b3fdeb594c1608ace21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78866a4ed07ac724761dc8c6fd1dd5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965233f9702e7c0db59aa3586573e0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf67120af59de7f1da0d0185a1d376124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe263f13436d19fc2ea7730df2c8957e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb6a69b8b69367900ef89b339182e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d27b7b0fa78df9f9ea844c7d2f4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe00e35a33e80091a4be30fdb18b9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44808fc1fede4deca3c18b963b7847b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc603fb47e9ee7fdeda14735fa779d5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3114d99c1f678d2205745e1214ac7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f25b4e7fb9968916e7b5f7d540c3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c829ec39ed9f6c15eef9467bcfce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79000ee16a542ae0a42a6a7fb8ed62b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9f2f192774197355d7f6c6a94bc9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2d79abb19d7b4c4e09d6e175d6fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25f11f72a79fa8d6f326d429919d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11088e5b71e703f677c89c9ce24e81c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c6fb1968d06a104a590eb4179b8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778c5c876a0e01d5493458ac3a0c6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb6530e41ec9d2df244692f02a81f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882f203ffc5a297df8e006750addd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223cac7abb6091b2bd194b9efbc3db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69080e5eb8559cd2f1b0cf8fe7e3c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5606486c9745d7212bcaed3f67c5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868befb34587aa9db36d9b86f7af84746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0dc0214f4e2627ddabdeb522e9ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21bd53be5e8fa6acc1882fd1553da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396154ab21a773da30efc3a504812e1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0233302977a03b336c88d3736948ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920fad87ff9cc903461f9b79ec88d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae231169ab3eec8da882461fb11ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231af0e1096d9e4043d74a779e1fcfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd4dcee9a946f335a6fc6046c40e6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564fd239bd3c7b3d82b713809033f5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606de2d24eddb407c9750f4cf9b37dc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffa443dd443f4d772ff4cdf5c419257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37bde6029498b1ff11060b17e341d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac6144c8718dc648cc91c5e18652a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a831434d2e565ac0a9e7c7c72e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add4d2febb9fe6f68f670c10cde4fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d802d2887862c1259b69957b0e2b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c93fd9c32e4643e79792448f36cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa71eee6a36e2176197ba311ebde864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1ac76792a30b36cbafa86ac0901165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbf478d474dd3b260e22637b25d96c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c97827fe5ac5abfeb997ccda62da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f7af10ebe61d254b76e00ede972b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c7c20a035f05494320f486c94b01d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad555f0890c92a85ac0fc13023db75c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b5b0814e2c0011827a31d389783a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2babeef4926f5d47e536d563c689972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304464a27c795b85589aee0a4afc9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac683eeee1827ba6a947489a975c6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7eeff85a1a8d8e241e5d9298b5a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa848dc8b268df380569b00fbedd922876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb6c0b906967aa53bc5250661b3b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b5734065d3fedfe5a57c95e075e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a478577d7c400869e05141fb624379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b38db64f7a9f935a8ff18f8caf77280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05992fcffac0492774fc93bfa3afdf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6f6d0748f8cf73e67f18e911744782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71f31bfebb1622648d3a024a1fb0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449482b1c8341dcc1f59ffa7c8301784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6fe7f6d44c9aa561682e8ba6ba12285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cae1ad6cf0bffc76a7a1f123dcbb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d29a5db03730ee6817eb916ece14487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c55fe1f33a36b64bae41e61fd8bc1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda275da580bbc3db07db1de3f63af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cda1d3353ac23116fccc19f18d1fc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c799754cab3f32fa4f786d20367e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042264518cb3726ae7094fe515c20c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b77b36f0cb43f12ab921e2a220937293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab993bb834133f972fce0dfe6253594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9794082218b3b46e14f238de75855e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d875c8fa469007efc01988c788481b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8625ecf4be55fd4e8152df6077de197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056417276ca48efff2e5bc83b7f2b8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126012d6e40761329d149e4b8d10f7be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee0c19854a058a7f9babd2160020ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8557f96b324f049f3c22b62bce03088101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b6817026f22c5e03bf583a66a77b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be506d5241a378f2f6734ea4fa64911103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07739557ac42a04b194cec3de40d73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e820b58dd87e3bfa456cb8e554848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7cc1b2ec44f6a0e6e2b7483c9ce7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83848d025cb8a236f9ae385ec088b40c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c6b61ef6d5ee135464a163f4af50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707fec45e51c554cdaf409b3aed830109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450828d5745eb1cae7868ef85b9aaaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4348d13e12950d1bf574fcbaf0ba3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7092d1d300009a9506a858e13079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173efb8d1e371d58c4c4b43c985dfcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63774bac63a1e1d416d6cdf2a9ccc71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717383576763772d2ec55805ae14c828115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a163bbfc216039ecd6b35a150008ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb98a34e3b595307367f485bf565a50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f8e387514399604e8fbdb69d13b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b5e2a72d99bffc3a7cf514209aaba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab09bff505c877af1e9052b12d7ceae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e803140acf508a4ae8a2c7ca3bdbf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772514a151a0131f9188926e85717c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb39494b7b8c75249b582bcef0a93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee68896cc7e4c4a026904e140bd7800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30c2b3f72ed9feff1aadd031ced17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ceab5d918cf2e044dfb536599a8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffa1c4e4cc37dae25c1a0a502f6dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732a2ffb9cabcd01cdc120c023c4795128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60612c6bcaf0b1806bfe76402647e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e819e6a6994481d5356371bac4cd7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0268726edf94f97f75d248795dfe2ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4df8e31dc620a2b5b0d3a96b1d6d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc94fb131f0529963d3f2a0104df2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083892ff607f751a5db1204bb5627c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe54a08149574229652f791126208c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9330735c354d76a560bc03e99ba6e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8caa21fe0c42c85262e892c1d156d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3983ba8e2c9da64ec43c31435988f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d8b023c98afcc09f3b211b1075043139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343f28af26d34ed69b563bf38897f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d63d5702cc3731bac169de5e55db5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03e449611c7687f92c77b500d705d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b43fba75ce9180c36744fba003ca0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73700a20b6d1a91952fb8a92fcfaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f37cbbe4a1a4b2a57f47cdfe0dc66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f7b96543dcf15094e2a6e35254e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795c3d0f563bcddee1da15bc00d1ec9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976881fe308485905b78c5b6c20126148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bac2be6cae1be0045ea79ef8e9f184149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f748decb820b367ad0f1543dd3e3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41aa9230288b76344486f2b5d9cb53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6abf05a946acac53f7c80e5c8d204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460aec157996622a21cb327789706bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997835e4b7ccf425bc9338ff438f64b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ae527fc6b330456b23aee51eecd8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2004738330f7ffa84819bba81707b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651639b97605f6da6ad454a39a9915a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99402fcbf6ef840c9e4b18e40b58c015158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9abb1e42b8c64da7c72f492a0e341159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83e24d1e7fdb733409ecdbaacafad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb852306f21108d7d238d12642733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f8d735a387569dd851df0691c339a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ba91d9cdca31b3116314ba993412163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f9dfa84fc39c042c598b8c7f0483164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ee59b4977819005c7c156ea42b0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e89c6b2cec22f039f19c00a77f30a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ebac0c5771f529a02b8607a5c352e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d832226dc54fa3ae45fe783b3327d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b06fa75955ddf864936b2ba40f00ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e54c092b4314c832b0c1ffe7d2052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c82e06bee6474c01996d68380b744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb1fdaf8a2a8ecb2b6241bf7a30940172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4b6f2995a59426dcf12e4b11cc892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a107411f06e2852884173ded031410174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e53b47824d4c7286b773f64ef52f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0adcf23442a388b5f95dc641184a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592d8012b669be36cdaf17bf6d994ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e083d1a01992f89c4dcf791bbb354178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd4efa7f59c96bf28278e867cded99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13491b92c7452594ba23ee684852dd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cad47525bc87168110eace9f7c85f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0107a7ba5357b3648b97683ce218d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828faf2606a92a7fed96819737b34e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7ed00ffd371bb71716584445d1d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c98271bf31a7a4298eb6e357cf817185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d00cebdd0e0646a6fa263b311b25d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d5434b6a7c842990709167fe5c15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed008df06c655e41c2e9ac377a2d15a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683eb734be8192b13f17f5b0e8d0b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17cbacafd6f9e9433e7de10e8de782190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aac50735524be99ab3ea83bae6d7ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bfff95a9aab47080d75d1ca531069192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd807a078d394abf4b139d7c5f3983193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032045a24fcb147a261ce190a9dc02f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e425bb562e88885d2934c25e4826d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f51a567af5d87f0e771e884d54f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf8277778522f25286b84c99f84fb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9dc353a8a90c76a55486271b3c303198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134da298e5da143b05c4638581795e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24846624dcf2b52d1eb2d3ba4fd5654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398df438e5fd86c8fa894354a3cb5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ec347672111a849d5b9eabf546db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c32f5a24939927b0ddf6a723cae38c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d6a02e13e8340170a3a6439e74582204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73127bb2e0047c7219adf80453810e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d6af0d3cf1ca0bce6b69cf4cc2994206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec09a22411c15f1ecfdc1dfcf3d04c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef78b14ba15e70cbc80c7fb680969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4909871e6c162ac86e7ea8e21a4ab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edae0e7cab9aab8da0481dce2c1120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bbccc0ccff9ae2e0c0716e796712b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114ab95b037cea8171d47d200d790d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7201650de882a60103e19a640448e26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107763b3b8e12624eb51682a45b1866214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06683b2ec062f502bb2f53b73d4b3a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452637f473688dc580b8b5e40656fe72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07ea410240c109fe0a3d963f39d29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47fad3fe7c6b4a0c284488e3d15dfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8b8abf603e333c1c857d873593f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d48673be3ebdb229702856efd005220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa6365405756e1124aa5fa150aa7be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff35e8a1b486a8f15e2bfdce3bb01b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643409cc37b2d9c478d0a7b330f8ea70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4983f37f8e31fc07ae844a9ac9ece4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9189220d035f3048f681bd94b455225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee81ac49ab683088c913b9fea2d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8507cbd1cf8dedc78d473cc47d37d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cab5c37e9b75578007c4f5fe010e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee89f15b45ab8fb9672e7f0f1c7fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303579db4da06aac9aa558aacab1dfb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c13d0e99cdb86285e22eb87e554f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddda582452baac2a5355414354d4e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec6a4876715cf92446857a78eee558233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00d2c4dbb4b06a15a5219a658c8ada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e2df1d757cf2934b5243de2b91f57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a044bd5d29fa96ce7033ee7627b05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c421063e825c8ac71bbf695eace3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c5803563ebae25b1a9005ef97620238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc7472c1581d3664df45ff40880fd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a27aa48567106b05b3b5a07e6997db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac20783f249b57883fd62c3e4b9684241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60da7d38b8c40ccd9eb5fd1c20b6d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fba142cbeac61433ab914c44064c5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067975203ba5f7c9ae707fdaff17bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383de98cd410983ab51cb8d09e0a30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3336cebd80a73f73db74ebd21587f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f9f53c8b640e8c2dd1bb7341e580e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787adf0103444028cf61288aa9ca78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3cdacbb2181be053a496e232ba13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c391d46ac2644f5ccbb4a43386091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25184616d0c27afb98a81f23359426bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6183f94ca71f91034005c6ed65abc52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8899e1e6bad4f82c063919be6bf0d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff250c37fa0da7473ddde239cb0a726a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed327fcc133902ca84ff09955316e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b05993d0aebf9977be86b04000f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00d9b2464093af5f7e06713869636257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46859c9bc5b521eaa4fb33dfc4a62ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0d6622dc9dda989682636190e49e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649112e0a56d3296170383fe03b0b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d091f274cbc1e0b95ac3a90533e57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b88b4ecf3cf6c2a06e56916dbdff9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a32c2ec1296d7a87b0d6ff2851cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e5efdad765d594ae3bb3186519eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3df650e586740b0c4cc8dec5312a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c09824b072aa7c41a5eef7f10014e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106bcb4a7536b664fb46f2f18da27d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3af1f8b4251f507059479548b4501268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064dfdedcfd10a3c66c69494b1bdb41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e689ed21714f903dfd405f1e31d3c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece756d88750b0b33966a11aa4ef577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c53ac142bffaa7456ce8beb2a3d81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9512c4efc63ac5752ec590175545b2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9158e38bfe0fcce9c31df1f260b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b892ff146b0348deb012c5ef7251cf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a688eb72c93b10092479068db01585276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe994be035e2f853d0e96672e80ad4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45d7c56cf9eae8c0f06026d8a52e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9410907be783f70bcd07005094a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e8e69e5ab294288621b7a221b46b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65e105c05a304c2ca35a32f5485753281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8dec425229553bd7c99b1bc11d1ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b8fafba03d0fd925602b80dfa7a42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa66984b538a7ac70c9d6455565a70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f82edc25a936e4484ae2b0ada3ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038473d8d24068c40e6b20a0aa6c9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce68dece33d1418dee9981b1de688f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888636539866802859c9d65faeb1b01f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848dbf0544f637d4595959fac55cb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7ecc8db84609c753f848b443cf96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16295c80420fec907ce280c2ff8720291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21752e234612cf03f653623cdf05a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57380f6c5e5122bfc349ba0719e5439293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be71d6fb010d2232bcec2ef7b9befe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85524007e95e26402cfb0b949c227d9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f580c3c16ea973ccfee9500c7a097d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e1b5d141a3f36243b6ae108eb4cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7566c4c0b709cb7339e96955242a63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fac19682a9174f65be2d3720b1cc80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1e59dba649e392b2b113920c7e518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ec345eb34dfca27b5fa447067969301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a334f49945b3953bdb18b9bd02114302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a0ffecf4ab8276f3e1031c6008cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe83e2267cbac3564610e237c3d8bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac1789cdb8edc680148a9dfb80acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15edfd2db1b77c45abcc37ae0b22b35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a3495269c5632efa77ea64b872a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceca6782d4ec58bfb77bcb0488d880a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a03f6c15990bcb779499fa2eb58a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5495d5f0412c1de7e2e1689673fbcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4df2591e3c80f96f2c87099c6348311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358dcddb3396a3ff07100d30a8fc907312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712a580c59abcd126bf8ca1ec589bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c76792b24558b176c37019a0d068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85c6e6dde6d95be70088eccd1d6298315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc750fe040a8e5a4d430bf77d9f73a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e61808163ffb66fb39b569c130d28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979355684d0f40d09212220252d561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda387aa0db19f6b72844dc5668bb55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c662fb95c17e615ed8a871f527f2f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c99b86fd7ab018c05a2b671f938580321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656e3356679eafca831ee85099d0576322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc299daeb5f3d0404490969e04e7ae0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a146e83c38fbe20771ee061bff3f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00a28ca3be9267e7e0a30b22069955325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6bb886ad7ba49ca70c04b45db7e3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10d4d9a6f262d9a16e8800fc44298327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c93d2d1ec17f002d66a49f520f39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b65da0514f64ded3a45a7c5a8cfbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25cd9c7e1c124b106822224596d11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb65dd3f2483d84c6cce2f0a65f79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19e3df487d547ca61d659fe4382a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9140c1d5cc919aa716d79ef393b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71234a4db8944b79bfb66059463f9af7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3753d36e4b8575a16a5c67ff7b79648335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f7c82f4f51b02347783a8eadbca05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbede90c252213f492b1a5599d419b8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389e52d0df9bfde379bd1bf086772e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa6d204806ba76246ac34769597f6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea0758b68e01d875382a81de94055e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd9498469d78039e793fe08b59a06b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f90326291367134576a2f9fe1fac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed130c645081bd1cea48690be976a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818887eb43499f67621f72ed6e83de4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b74e67b8a45f974617e13e4dab1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570556e75cb273d9eb7a884c8531671a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d6cf9503241759a5ab2d20b53a1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bfa7fc1f0427c88b940a67598d37e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6402d41eb2834486ee607e09cb2d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaf6d1ffbdbc7218b5b18192014f64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ba7e560487899dc0a1192739b2c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475218ce06b6d5f2adbbae9e8eb9c9da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29149b6b36372e15ab229b25410795353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9d463a13f653b1beaef5507b39103354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a72a3b5d28c20cdddc7182b08175355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a88ef4eeffb7bf068e07f1289fa1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778faa4d5202a7c960c9343532b2b03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9f58df5b7f054c099f5af0606f6a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a3b50cc18b60565da1ffa3e1f0bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb989471087cb01892ff49afcad5ac1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654f7ec79d0cfc484898dbd48b065e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80bd120579681738d1c5851f5613fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed97d1011fa1676661c5ca7558693363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb737867116f18a08f4e700ef12684364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740dfb1e52f12a2950c65bb6278b1b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f0f4c3cfc5d8de8730a4cd457babe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30272d1026679fe3bc1cc95c69845b15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a6a8803df0728565d19653035b8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797579f7c0751560fedd8dc9adb37694369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45895dbde5f353d643802ef568824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932d9908b118e5c7b1df1d36082fc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f2dd963b467809f0ff4b77e35635372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8138f6dcc3c3d98ef1a4e88b787d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f899808ec19f30ba4421e0f7551c9be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32ca2495f92c397eab0b56647027d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf29b3287feb091279287749b9c1719376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87b343593a0fb7a875fe295fb38ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be30d1d447a099fe8afa01fa75c980378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab2d6cabb904e59ba572b9d23ce47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9aae8ee7a98ce637d446ec26643c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef78f01f4bdfd88eb43ddfb068cd99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39e1df927ad1b19e95ac24a43383f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd3d7dc9c0ad5f6c9180760f9b969383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68492a43f97390d780f04d5337e313384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121519ffa5d3d169b3503392eb0582ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1de37c1cddc23f0178c3f90333c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6471fe313aa01b02c9291556619914387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115f1bc6002628beb00338b0d495ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a8190c33bd41c7f89d2fe58b9cf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1b4e8b5e3fbb6807f93dbfc259bd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d87eb950950f3eadb4f2a291af2c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a877313182195cbd960d9fc517a6b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3d6029c4a41467ca263ea471dd4e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc75391c59f60a6f62b110075274f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c35f163bea1fd9c837c2540672b75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131652d0105f58b7f39cf58208f5b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1d04acde1199c5f257f1e19fe286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9537fcca373e0c3d3e513c86406e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6190bbd856b77e2fe97ea35cc4c70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf3efa99af309f15e47a35ee2eebf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b44ff6a725007a1268f714f6240a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d92135efe59d9a3ccabeb31e13db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39f05a70d5bd0169d76d84a1a28a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db53b66620fd93a9b9445ae6d6b0770404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977eb95f13f09fc3e115a0887d11167405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c15939fad61f54b7ec1aef2462dfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a66307ef4c535e80061d83fc24d92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908292ab561a0938d60adea369b0a024408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b902cea7fc8ef2e8b308881e28de0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9ae1d3041e9dba481265bfc62de98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af6cfa8f21a426a4247d10cb9c5ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0a447aa10eec4827ba925bf9636f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefff727dc2ea6fb07ca02fd63f4762413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead10ce8e88bf974d3dd4561ab4d97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead12382b23ebd6e4faee2ee837f556415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c84ef3653d75fedc9b4111078ef2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04214b9032c19d73225756ebad6a191417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f8de1dbddae1dd9983a441e39ded418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e939a6e3d09d531368b95d1241b8d22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d7d8da21589a8f396c53aef2c013420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792744b6e409d33b1ff5d3f90203cd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69f797fa93c800313550e574d71d35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76d940fb705cd31c4a8e879d2ff5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b7611eda45b002c8a5e286cdae309424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912011f937c602e7f7f056da0e3dce85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a31f6b26cb15517ab9f03ccbbf0c1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263eb46422448bb21bffbe9ca79b75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6609d2457b94926b048d3ceb82c379428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5b9f1cfcd8d3b026ca8ab7ac01daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daff0e1f0a8d05cd07bd7dc3abb3e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a350fefa755776f49b5740a11292f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cfc8baca4c83d8ed8f0e2e6d24b47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e41443a2d988619392b4c60f1a0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7c1b7f258e058819b60b73900998434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ebbfa3ce5e747ad5485a6c9ed522f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b1f892ab87822f24717d885d24e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c58a5ea51a73b18bf447ae6d4fcb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8808f2ff80e742535833e95f80fa85e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e366dd7cd61ff0effaa0ecca3b676439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64204fdc18f5943b917a5d3d8d562c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2b8bb8bfd7302d58e970834b1908f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560dfc7dc3afb619c479e93efd42c75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9320b8b9420c8bf4c164b93437837443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05d4b4219498dbca971446d4c721d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243539507fb41c55f25ee47f666326e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605293dc4baa395207080645a9079d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dd0ece6421509dfd253c1b0642be6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45803ee204fb56d80760488e7c4767448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97d669ded24d3b266f9e40bbee1362449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a9733ddefa148972047bbd504101c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e45c45cdaf587af8afda2dc7cae7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93359258b78475f0dd023f4593dcb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16ce31bea635017932303fbf470b6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28efb3ea99eee0b82d4dc10ca8432b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef039c3402b2261dac2f7ad3e28a2f0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b877272d44ef25456cb6cdb9ddeb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab01c72bc8aaf32fc9be43dcd0c3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c38f9d59303685aea553a6dbf8bbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08428f7a8f4307527cb2f84ca95bfd87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3fa7746d98a5cac4c1773ab8d2746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876a8ba6a290eb17a99202f4ebc6b44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe90d9642156ab85426dad006421d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7eca70524416d42d602d1fd6f6af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc647df9fc9473a0487dbebf7ffa5b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1a94c4f03e1990eae7d33cf85f38c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385de5697818347393fe4bd2efa3987466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c850326e3e2f2d0eb214ba33558b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f6ad6ebed4db9cb750058a33a72a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d9f8a0fcf739cbdc5c7c03b1b6f49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a2ac42173c9ebe44c3c075a9334f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436e399f2e2cb6bf3792e8263eccb47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db311c00f18338c2e5863d320eba75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb280e16f7492c35299752f8a415b96a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd43ac45aa4b90deea5e003a2a872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b352fe64b1fd776cb7cd570bd306bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9861e872dcf0a6b31ea54e88dd83c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114feed5d3303a663d7b67b61c89e50f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bed41e31068dfa73a6acede1b0d7ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394ad19aea30764d3fc91ed0899e644479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390345b6cb038a7ce48f418eeb5001e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0c9a782d4b4fb94efbe98c3e6da3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eafbd9e74fbb49df1382f7f12c1e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3114438cde5a9b56ed30aa468ef2ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6fb6947e36f76fa5871e2d777d909484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643169e5109855ad2917a9dee798c454485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3a70a166ee8188ff44faf60ddc94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a5b3b80ad2b2a53f1d1979b4ba8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c7a0a66ecf05eaad70329c480bb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf068292f93f69cb257d9f6d1923d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934df568a8c7b34dd38616f1acfd7a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58c97cb2016204498b9af4234fed6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7114476e1c56a99efbc37ad935a62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563bbe30a5a31baa7d2dd8d0b96d1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a5ca58f23d05483ecdc95d4a11ebd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee60f16c72f210f94be24d620f6101495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423326c7934a1637de2eb56eca5bc27e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c2ca214e31ac02a16468a01a4e70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb4669930ab3527f364d72585bb49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e3aba38d6a127f746f8cfce6a953499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6cca58403c6bb33f06f460b6aa1ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab9480b87ddba49762ea06d2512d7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0424d4961378a6e267dedc2c5cd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5dce0d32373f7a65aa770d090fa28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc42fd6079d7fd833c419ea8ba209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35336ad1b93f54a4c61370002d609088505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32890852c3b6a704696c888f7bcbd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197eb07db241ccdf13a52c8239913b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6010aa7c5e366e6c6e2d8ddc83a4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc896ba1c8d1fdecd70df5a3215ba8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0047102e599ddf0dbe7ef4da9800c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17d10e15db79feba3e55f2be22d48e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452998a56709a8ff3eda5e57278ec3c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e90756b9123f72882f0a46a3b48b8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58e27b8f7c8aa6c5ad4367e3ff234d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51325d394d6467e5fa6ad3b8e87c5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66c4e2cd7ea30be60a5c218dd47528516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059096b3fb6747b262d72ef6761f1890517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76dbfdfbf1cecb794b14fc2411efc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36be99327914ab2b0c14aadcaed90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d74709d091f7f57dfd7635c20f23b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1af77666367673ccd1ba6e9a22e50a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff0bdd8585302b9a9fde2776eafc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2782090019da06fde9602912ebad9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037883c4202da0812972c1f1bd0335a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427cb40c19d8fd75402886b93d2bd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7972096f420d496e293c5316175f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968a49b92cf06c1d92ac731b0597964527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c63d9a5246e3ff0fd113327c5b13a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f8ec5d402e62e9aa92a356de1261529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c386ed944358be3561cb2244360c1d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c75e91fa3086cf617424f3f2424d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c683eecae13b8855a974b8fbea33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec85a5b4c0648367a7dfc0b9ba12fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084dbbd656194a5e0c1bb9c1916e2a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124bed1ea54836f3db90aa90f198ddd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815f4e1b3a0d9d3355dbd0bc86bcff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2aa6958fd6ecb265508a42ffbc927537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04bff57fac3933d98f6598ec33b6f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd0e1cb4d136915c37d618f3f7a53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c1ce298d5bf44bc71fc1d0990b191540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae4afbf855d84c673bc104b3d488a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7827fab6ceff448b7cbcb47cbbed86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad456075dfd9a3fc85abb7a5598b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817e4e0ac85ac67d95fc33f77e87a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7b92138e52ca0f9fa6c2328b903ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a69c716c6314c6d992f65014d01f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7817d66ae0adec599881525a24fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98b47a07beb98e5ade1a2fecc2620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f31b59e49769bb803147db96c4ff9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec012ddf04fcc086e9335e73f9fcd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36046875300c30eb08552026e19f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb310de8602d870d192f35ab03a503b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191360ba5fb37973f2a285d81551dce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0e9905488ef38298c53176e4669a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023504d43a85b2ab0adff23a930a03c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871b04f769299bd61b6c6083f515e8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66021b9e01254ef4530e9bd998d9a69e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a4ee88285accbfa289fd44b81d647558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc6d5584f394ac3efe4af94c67244559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657074114a78f6c5452dbd6dd15b9b9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802cd8157c46c942172814ba1390f21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44929acecbf2f4d828167dc241010b89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184490d0c148e3a098c81df5910a3f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370594d61a758e4dd517328a51ca52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9ea63161856ad0d53a10d2ed818ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5fde258bb3f20def8e86ac970ff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8bbaf0149278d00c6ae0941b4ae70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b309e05aa35635115e7afdf9c2cd2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d945b50f263ae0a92cec77308814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6eafa2f2df2dfd1a916eeb0880091570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d22294b03c945eff5f8ffcfaedfb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031258533429ef99bf0094c04eb8d7b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbcbefb0f575251e6715b55d8f5ec3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac33e2a90d019459b44da15fee832574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de170782ced963427a765437afee8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da70ced5f9eee57d18f9ba566866e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc088f004fbf6c88490b8a5ef1fd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010e07eacdd5f81de79ed0ad596cb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db5f6d30917c629673189d860fd3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63d1ecdc24f7a154f36f6a6e9e2eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ee5a3ad142c1a805ea97928b9bc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ea068e2edecc9dc06b62e1617b63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa133b3e93c1df7f6ac4b928dfb11091583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ed617c779c3e15d859cb45cb148d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691524b429da0f72e24dff5dc268feed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611eed5d4e28cdbe7fdd200c9b92812586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cdfbec88a25ab2e5e5d43a47f7697587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda14f75cf1ee078a95366af0e851c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd12ca5770098feee578a0ab12b58c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5175eed4a1b885e310999d69187279590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6276a5615f6f3ea65b22cfdbc28106591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420f77ad2962387fb04bad2de3dce8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d13c88eb8cda651704032ae267915593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0fe876e0dea84c5d32ee1380381b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f897b93e6d01c09f7844727eb6ebc47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201f6208c2f448b661fa599e8462336596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6254167a26a258bb59f1349dd7e2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18df92c558d8a3ab9b10d621b1ca59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e852f84f47662eeb6a703ab16c5f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219461bdd8448bd63e43553af37823600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41ce27fe2d2dbbfc4bbfc59ef5686601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c0dd294c34e6daa6c47bad829639602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a418854cc93f83ab7d107741906b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe193f30ba03f3df724860960affa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a9266d967af41ab0d605e0da8b083605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92e8c3c1a47aba784dadb60350cca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa544cfb32fc646b07711abdba8012607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97f6aca02d789ee01262480a02f45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf4378f8608938ae2ea3167ad4bb4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6ac88dbab12c94304c769c5cd4fed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912458565554a3df7d272b0232127a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a9821a575dbc234a66c34e4598fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5212a541e6cbd4828a5437ded17d2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844be512ac046ccf5cf5c696918db98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b264907ab4224cd5deab23c2f36bc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be526d14fd8fac29acbfa816b429be2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea25418b7735722151c90ad0f461920617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab8077acbf649d0cb42b5157d7079618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dceb9e19235cfbfca62e32bfc54fcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a786dae688b1938a2a03957c716a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c7d4e4f9cb7e654c6ef7e00367d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030724cd5b86a017f1d6391ed367fe89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75187eaed1919e94a7b2e0791d59b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379da8302c1fc10cd9fcc550a3547fc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af597123703dc13e33554a5251c2de69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2846f57deaf2ac57207c339b56aaaa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2206a718ad7962e19af065cf6438813627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506019f8fe7bd0fc51c423c68a00709628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbabdd5ac5b6da2b418cda6f4d023b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9159a3c323a33584ac52d2b5990c2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c5c3a5452a4dca4cceac7241aaae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc213f2ec4e64307f76debf4433ac3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cd3818fa8d36c6a6861146ce6e33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134c2bdd30b34174ec440798c7d9c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a7d51fc2484d967c671c535d446d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64845c271c78ececf4f6e135bdb1df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10bfed8aa784ff94b74569421f98d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11057e164de4a72a9e44ab8617b8e2ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2edcfe7c515f0dee40a6271fa67883639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07289fb6262277d75b418be3ab3113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f76232d1840b7a407ddb856e14d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc7e565466faecc7d61d0373f81ea1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203eeb05c3566bf0fadd08c7c8f7c0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ea9ed132bcd9b9b30187d78c4a7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaec35b6b8dc435a1eaa868131b2600645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81bf20ff227fe11e2e2cd62078466646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fcb40dc262358883d37f1b27d84c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550119213d39e283347935cad3e449648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a9164c5e8e21e72ab82af9b020dcb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c0060b34784bf4b6b2fc2bb6e35a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f03142ebb38cb4ece9a86b7be91af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eb5d23ce5f698d69dc9fa3f8c5ded652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6075cd97ab23e7450a2c27d66af41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aeef0eafa75dd097b0de275a8107f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e84134f839a5f05355817b86d564655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bc88081286ec54654c51b41896978656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bbc0e058a95e44821f21cb1cacc03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf028b905e9ddff22325a5e89ce26f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01777a17de324dc245c76b69874a7a6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e000dede62b3233170cf3a0db346660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c29b7278cddd34c470b9f6308011661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37eba5623fd97ff00392266a4048e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc09273b19304c59caef6666b917383663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319214f097eed9cabdaa5839b767f49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c7653a6af0333b95f40ae0aad70d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b4711bd3f33a1e617f2aa63ec59f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90777434929e6e3b7ee0a9a3bfb7a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838351f632fd0f908cf09a0534c8a9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c980aa83d81fe568a7fac3b63fb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9475d561b4095253d9017012bb018670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592201f8e196f858b9b3fc755a6800a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702bb7dbf9ecc9ded16497df8fcd152672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9930d913acba0e9f8412af5267deed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec338898b18209dcc1d5714356440c58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d2d9d3c130d10ec585710878faad7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274005f13a9c9c056016c7d92de8f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43502b2e40bf59cb3a859b561ff8f236677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a196c9bdfeb3af3da839064a2393678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfadafe74fc18f95b40667c267bbf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509383c6266ce0dbd2f73abb10a1307e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f40f44d67a434f04d049437b527f08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab681a09ab58ecaecc79593a474006ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb996f232f2d7edb08c4f954adcad3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e0cd61565e1c095cfab8a7f8405fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd1b3c3543994685c2b726e460d5d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f245b30eb908fdc3aa608942a6552f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d4950cd2d5e28ad1f3f683a0941c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e209726c333f244a76cca952f1e2eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baadf3c4eddab543fdc828e8d795bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff77e052ab67b111b18f173673e81be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c72764059a2956a6892b225591c3ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8489f36a03efef49c298984d6d7b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c47b38995a76f196afc03bc28e79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f80439f536c0bf2fa33fcce63149c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6504b810c7caf50f7b04d73de50e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50bb127b3915b04590b04dc9579b61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f50f6fdfdd6553dc8547b91226eba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b9da39cc85c7bca11dad3dccb87b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0e3f38622e808325e294c4b7a502699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748b01adcf196b658b037b82fb5b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94c06f5b1ee7851b021b9df8876f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b3113dfffc2f0f8d33c7075c6b07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc0ccaa8e0aff326e14bbc46f6c7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a7c438bce29c2e3500db3c5e42312704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd81b83bdf0ea59c3714462df8a83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3ccc9702c251ec306173a546267c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e596f297262a7885f4bc88cf69c62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38733461500ca05dcb7919c3d02fcc47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669778b84aa902d2a4786ed2923b19b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dca7ee78b0de453ac308b05175411710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83bac3a324b63c5e87a5fde293a017711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d843674555e91eed07e509cbba6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085c0cf8d8e47b3ac481a684354c459713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68de10969adf8409572573ff8cb90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c58c975ad5b369bc3f97e9fd05fa7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3995f49d56d64e1e29e4228e66d1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca0ec46c772e9261b9d5f55cff8e70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a373e0998355edba73ef205dbb6791e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5aa1f7381525c6a0c39f225416b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b91d208741df57c60f8af4adbe8d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8134fee5c3d50be6443404413ec64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50bd06e6f126db9bee7f4dcf0a4e4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1dcf0d4980e17c18fc20bb0c9c5f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5564cff79809f928a6050bcf3ffb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb79b845acc75f370a54850966ec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d84c06bcbaa0983db48bd84193c1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748205ac0ea4f2c5a3c5699e7e881e53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594574959c0dd05e085b06a17bf74ce7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb65354bcb54dad96e062eaedd1aa4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e73d1bd8d265df92b3621afbeecb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9ee8462f40cb4f27605313e316c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6cfa5904aff774374008a36dc792732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a44605d828a7b5fc3f52e9046caae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d98d769bd52b5448ef00c65be91d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd196b8c8b83458e3b7c3a87dc6d6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795641eed9fa1ddd3f2f9bda8685c359736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f0d10221fa3092bb8253fbffb7896737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ebf0d4775a90cb2f20ca5c00d1905738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963e44e2c233df0fdd98ac6768ad9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b66c9d7cffdf8fa0c5fe07e8e30e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4cfb18d464168f524649bbf20f9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0481611b65bf8a8983d1dd40dbaa1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a63531997c6c4eb3d10c4c346c34a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf54d781e4664523944326d69140b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6ac91a92dfe7688f3c765adcc91b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2bd7871990a1f44f803fb3ffd36cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fb0ac68830ce71fe9cabb1385fbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7704f41776d522d4938853668352748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9fd35d51fafae5cd3ddf3f600e854749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207828bc303121f2df0f25411adfe4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d35bca49a8220935581fe4a5dfb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c2541f7b97f9d7c8da73c33a3f3d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dc252f79f08bdc764d1a1a69cdcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a10142b2eea6af062c057362a74067754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18827f4048b652b65a82da9e467b7e13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7bd9bb1fd6f20614c2f5660fd7296756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec72b3215ad391bf27ebda13a019d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fcc5aa36dffec0b7dcd6dd04c25af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3601de261a3dfa3d250c97033c7d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbc9c92c9c164f09e736a64f527dc5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a349a1d0b171221997e5c0649daab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589d7a3c4f9d555100b00c8fccc562762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b513833518b538790e799772ca98763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a899e8330d3c39c1c0da730c745d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d0b5387c4dbdf46995c576912b50c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e0067bca93a0e359c1fac361afc83766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c91d56a673dd71bd156fefbadb095a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da2cfd3dcfe58d59d55e9b3888fc30768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077e4fe062f9e993076ce7671633eb9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1a5e90288c832a498074c5adad0f0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787a378e61ae1281c1838e4afb1c86771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f60568bb6f032517dbaaf4b6e2dd0a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dedbe16f4bb9bf9bd5a7db1c136d85773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d424eb6ebd89a2004e02e80603d9c58774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40683c32e14dcdb217999e50c42e11f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0849416e28e5d6e02c9d0e71b243d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990a93b7bab73548c91a17327c91fda777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03dc69007cd2c36ef86a3d969a7c9a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5878ff92a52c4f43f39a191c358a4e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae528237009fbdcecd2e9ad98eade780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb255d5c1dcb94ff5c476a75b9cf1da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e5e59617f29a878eb962f497a38da782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c240f32dbc88ea7a5d230fd9166d5b0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6eb03194d58388f9ba47c3f402668784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352c56e042b688c5432a2ef36776e53785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf80be361619293d223ac14d3f58c3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d7688822441d6ed3cb9c8769c52d0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e89884eecbf792884b8806d09c37fc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cc2f32d2807af1edb05db362ec08b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8c33df5ad69e94bb8ef6ac05847ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb408dd4f11c43f6684e85b20cea9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66faca51594402de694c6820be6745792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861442358b1883f78961bbf8af36cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8ffecc46721da82a28056640ede2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dede851c1c99f52a60e79479cb694795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee50ec804ced809449d53f64d89db6a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c79155388fb7318c6976d844ed802797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840708d2e7e065c8dec28ae9bdaf31af798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb1cfc077594df034b1f137adc1991799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a013f776f5b105fd227ccb81a8d86e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b393cd174291d7ce803162ee9cef801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36045b3efa13e467287717c7a803b4a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e4cfcf68f34a11f1d312edf5ef438803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c99020ade3da5f6538c581f00385d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeacf688e6c2c5e78fb448c6455da4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4835c5833d55b923178fb51cc3dff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6364c5272c2a7806eb706685d8571a2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee0d1f8cc4e3c632567ea85a8c926808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92044c3845d13b491b6018a993a4b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed611c3066752147d828841ace1e32810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da196c632e6309c1399eb0c05b90661c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdcb958e86d7098a04ce524d6bc1ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70076c4df97e26f9cef402cf9e3f266813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9874787e294d14d56fe8b4491837447814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2dd87975c168cd5f37765e2fe933b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0570a32e02b39c5730e39361d40fb4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e4010a2d88c1dfd94ce0c0f51b67817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb57b1f01ae7d75d5e6ec9ac3b3cf5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03611ddf51bdbb84092c2c322e1cd04819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad0b0a4cec7a977a5e24ab86fae62c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9d1428fc886c8c3a0dfdd20727a5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe582f8bb0908f656f26de87d25765a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47cf4dab84d6b19541b594823a60f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398b86fd7dfdbde46bc813e07a929ad824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa50fa2b8a2c7c0abf783f77bae52825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323df4226b821ae5dab41b1363f038d9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50ff781b656f5732cf7d2dd4ec3a9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7aa93e75dc3bad03b437424053b1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc5702878727d3bf06be5d75e0b2e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300241edb342ab3207036a0178e1f604830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303dc0b2ea6f1621d76da0c476a1f90831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c775287695a2954f6c2b96806af76832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fbbff4a43fdde08c1a463dee35698833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b3f4f74ce84f90b3c3b973fadd50834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d38e063fd1e84f82808a8da216776835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f101478ded5f86b1c5368ebf0c7546836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc293826c840b8a5cd96811e0ae4240837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbdb034b52d123a9794698376eefc1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f5ac7395e392e2d49d71d30d2169839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d51fcbb3f1688a0ba08b6c635b3f33840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502aa39e59e7eb9725ee37e9723808841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d923f954deeb67c6c7a5f82abf95c7b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea533121f118f2cbba8cac520d752d7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c1a97c65d0bfc32fc494a7e46f7e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d65ce2d443f1ad5d9bbe175c26df8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21987ad20c0327cf318a9b436993ff5d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668561668c9f81f086497ccb577f0477847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d7275d4d3938e79ff0d16f76cc04848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf67b0e7ec6c3b8ad95855fa6c207849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f4a4d313dfb04995dd39ffd5a1332850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b485842767133407de6b9fc736ea2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4938a45bfa1c1f6870dfaea035b10852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94775c5e628c2b1bc62d4afcec331a8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507ae00638918e995c325e4d576f60854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eafd07778e996dbad6ae6e3014726855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8d3c44e154e5d8a5e10df54056aa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3efedee48866655a2909cb1d1482a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed76e81c1bec62a7317edb415da57a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56139cd7c9ae64936d8cbfa82ed546d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a227e85fa13e180cdeef48ca47e9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdf6bb1a52c02d14775b8ce2ceba76861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf6a3c0926aec25dccdafca5e70e43862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840b25173a29d23eacb11f52fbb5ac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b08b7ab697ca371b066b9494acef3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcd1d183c547de573bc4ca52a089ca865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73adfde54fb2149783b788952af023866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968761490dcda1d57eba36231814bcdb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ce6f29d139ade5f9d0541a915705868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a457f89d87fb203813c74115016f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf0c27eadc78777d8aedd017a5d18870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76912864d5aa647e2489bdb6891984f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945331c0968a11a3217d33d229e442b5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940fb4830dbb30ffb84434e13a9ba8b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97496386a4dd90df182a16bbfbb89b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b080cf9e7b3ab5315161a09b400b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89572f3ba4b5c707c9cee5197b3170876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981412f3731db3779217087b7a13e4b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d198c13798e5f0cc7ad73e97ef0bc83878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9132e1e89fd2797f7763ad861c009879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241bf9e4b49fb0d73898209a4bb1d86880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf525b1cc38e3fcc5f586f72e864cb0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9847e58fd14b8a4b2bef00f39730882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd8696de746559ed2f71eebe46f14883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8073c1fde64529418496e5d555bcc7d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad025ac1fc394185473dad721a8ba885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ae084811a2f2b9cf127329c3e6e5f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef18993c0877bf0ae90576f3fde1f2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622dc54e4e45ffb0064aba26cab028888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38b90b6143f20aff45af461159532d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41ac40a3ef42bc313387330289914a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12b4dc664cbde068f783cec5df90a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b521a22eb044ea97a52da76bda4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a067e418284dc56af3179fdc439262b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53abdd73b72b2a6c6dce75a9bf54e4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830582eea400ca6d74a5536a941134ec895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8dfcf2a78dfdd1944d3dce7a3ef9d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee0d7a8ff1bc3a946f205915cdae5a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674d22ffa665e4a1e6e2f4483175c5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b09684f49b4d17b40a1b4e8bbe51899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f01f65c5049feaac0a7edc1ed8cc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cfe107667dd741693188163c10892901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c335f710c4bfe109ccaa7754cfae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dcb1b7d87c0ca8c9b52d01ef2496a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f544bc14575b82668c8c97a68bf2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25dc4e28a859acc0882c66ee39b29905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3c3a535b4b020491c9f23076cfd8d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6fcc8f596f827830db618d7a9572907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188181cd6c76181b0dd0c1d93235723908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a7e2caacc6d55a94d6e54e83a45b9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6529ffab9fc3f6bbba611683f46f03910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07e497c0199c6dfa08b6632a40bae911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da72db5e72fdfacc82fe0845362973b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a073f5dade14f7f967fcad55bbc00913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c91ffb69df0903ca9a61e31b1d2ad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736252527466135f1aeb00a8b0abe07915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8aae0b59bcd84ad51e4efb8318a5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b278ff3da09000f9c2e6ac19203f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330dd60138afe3bd2272a73a16979d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f91c440964fe2a284438b5024a55919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3e8ab3fee27352be3c9988667cc7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908202d0baf8e9da09d0a910857e026c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7b30c28930126b712c2deab83589b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c277cac9f71dc1caa453df49d20e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82cf746fe48e1e71beb8a171239c1d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b34f5b733b5c8ea78cdeb433db5d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791ff087c6880a3f51d0d398af5b7fe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e556ed32a895b259d9e3dd34b94e9e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff9dff448176c2d2841f541facf08928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba056b8c52f65eba714e5083d5543929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42f5e8b6fc4d3adbbada3add02d91f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bacfdadecb5c05724f3b1059031a5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f1a3e4a863c897e4f9963da41b24932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373180a4ae3ff975a7845f496a2e6c57933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e84d1406b21ac27c0aeb65fbf874c6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a291bd6495fa0372ae0142dd81a62e5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2bef75fea544b16e91ad540b8b348936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799399f81682832f024139d48fe15019937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d6b4ce77ed8a0a2023e9fa542971938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc04e4d0960de15f70d868b1acc8512939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a15f38e6b9d9647d59fe1cb49e88940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24abaa3f141e2178f0fe7bb4e13b55941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb4edba13741f734e04a977ca2007942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def315a9347dbe3bba73d4fafa078465943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dde57ec751ff7771db863ac6c7d95944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec815217994fbb8d609709c0e9147a51945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14db7fa29b0f409a3db18a7b7203410946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008e9f87bd998603b5689cb5166cb8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de976ceea1bfaadf1109b0bdd33b3ba948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17fbd37d578ae0be0a85d86e046cd1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a07e04d7457a17478565f0b1b213950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f33c3e0dc2b8c3c4e962955fdda17951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48656abdf5dda924a19ae812c225b387952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95fe3826c3d5f1c9657bf2fd0d42ab953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86084a235748e91e3ab78bbded816954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d399f7f24591b17d87bc4a9d6875330955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2cc074232b9818ee21dd2fcdeabac956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695555454328caafddb4c62cd3d3430c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71881c7e90f3d32f71df2645094242958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195ed76d9dc9d4b23090d552111b61959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380abf78d7a15e29ba5f1f885e51fdc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f6b4c18c62bf303b12ccf8079298961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb3cd20d5b48f6dd85fb1593f53d4f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9cc59d2b30c1625372bc7df4910da963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3978521e69d4133c718673600192b3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc3abf918cc4fd2b977d94b7d4b18965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a234ea5aa055c8904800b64642896966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc927f1747dcf5bf06ed0df6ff62bb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926a7428b1a59a4fcd386ae357e01a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f183dde04308f59e5b264128040ac0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86618c3e68ac77f912ab3e31ff114078970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cffdadb5b2d554bf1ac3d8151be0c2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0508e8266e35a4d0e1ec23cafa8993972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3bec644307370ed1f3f1a56f59e06973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3210b045b2d9fbf82124a2da067fd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfac9d9d573efe0a17b355b8c5e4fd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a3c5a1dcbb9d786a00c5e4c72c04976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d91308e226d1eeb7e6a5983b4964da977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09906972c672dc301b8047740b5dd6c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24970fd2e2abf33db3a5270a1ae69b3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f939ff24359d6c62dc7c47f6759de980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961179006f4241355450d9f93455ceab981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d601453132f64c34ab6a609c3e08e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052aac7c76b5d9db964f886bd2da4e4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78339b366585c01cc89ab069087ab7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c491bfeda6e9b23e64a9c8fd787949985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534dd562e76d2ebf40e07ff65454a51986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d73a9ff349c55e6acfc70e0241db5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d66bbe1ca2563fae7f4d4f94cfde9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ac3a164cd10e3e4a5b183cf1d1558989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf20ac60c343890550ebde514768e6a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce8a88143cd8b755b4bbdb3f3f640d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6411e9a1660ca51fbf977a13cc435992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be851384c82851d5ea9d57d037f68993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea551e5e331c2c075d25616b1ddff27994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64fd98d6f1a0f99b11d3ba7676ca32995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd841f9b4c13c1c6377fe3291da774c2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f91b36112238364377a1696c0c4b6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2078dcaa81e9393e68149f9680a1261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b71ea4875d6b74425b957e137142942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a8f7b0989bc3890a6e45f9d80da613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1116fe9156d6491b11f46a84811b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1376eb6c66bde1a3fe91d70862fe45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6712c932d3dd578cde3257e74ba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c84448d63c0960fafb83de2f6f71d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317d3e18fa511d76f647681c4b68fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0953eb46ebcd9a150acaa937c1ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ab93cf31bdd59eb0b98c7fd8fa8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9625e16bcd6d7023ad9c20300aad911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831ad9270dd955901dc0e030808c5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e8921632a840252c33d84aa7336e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd7c17e1804e64a5237393393575114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300dc254eddb2b1be1c301b7c15723b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8754f2224d0f3ea81922ffe99bcac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac3508da78a2e844b38983929b46c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a10d247950b1749af9fa4c3b7a3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f8c17f38f92584a68a3a0d602e93019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72649430f6315afd2f27592d8d849dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415df5da9435e7d9eceb9a60e7d41821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e98c9f5044fb9e07378eb9ec536f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063c809e3957f6435d06ef9e201ce823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af121d6738a3c9c9032abb287234124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640985d53038f66e64b015da07047425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a46e1d032d1ad3aef9dd7c1859e56126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c5a13895d910212710367533b356a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e5d2682fe7c08d65ead73c600ce328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e11d8eb6f74ac4f35d452005de6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce7a98195a4220fb424bfe9b2c503d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17088b380712ca3e57ab92976539538131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df926bd0232738d6a7c53a42fc6319232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460206c1bcb977c8c59f9be24dd81033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd5f3009bc6b88f580aaaaaf9929c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a510cfaf87fdd4d3c3e119a65e8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec9f7e329775eb4d67fb7bc5c4a1e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3303facc1aaf054f2e84339326c8f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca672c8d9d3fb3b6912f937fa505d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a2455d353b775b2719e89e8cc5c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93627afddd61ed61a08b84a5a3edb3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb428f0177ac92170aa9a2f1caa1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b329d104bc40908b544738f7e82842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a35c6358ac975759af0319ed931e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96cc35f23d8ecc7e46e355c2b893d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd348591b3f2bf7673ed434284659e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c14539ed4c6237e2d7f0d8e339cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8875c54399d1db81a1fba79d666cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed56c1b5c4a5f9300b569d7639b68e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e40ba515104108c980e235fc559849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ecb18bd3912eccc43a9ffd4a6cf4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc55a5da34bd65bb9b9daf480002351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fd34a3740d93a889e40f29522f95d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a3864d49fccb4c8b25d7e4ca049353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e129efae74c02c0dd78f9f2022bf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc7b290ee0c12c0519915c90449e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2770edebc4a0811ad8d5e28f20b38eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0d336bcfdc328fded50c1d0f132857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8a1669bd0ff73309e1074781c87858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec73b18169271fe0fc9d50500442d9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab0c50190dea71fa002b3c14502d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19cb29a7057db117d8b613dc14c8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ea6b19de945c2148ae485e5c68a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f3c8c6421412da06d87462211e6b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa9a2c36e397835c58e2317bf5fef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa715ae7e5d08af02a0bc1ea63ea01565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d98986271dedfd410af83eac3d88966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab8db24f36f246cba2daae0d3f750767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e8e7396322511a4a7b57c5b8322368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977e093c6dbb9b6f61aced4fcfdde869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e456c2250878c73e2daa007b7ee670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7642e9d1d0ece77d1849e357fcf39371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789795569d92879eb63c2eb2ba0547de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9e81c8535b7184d0f0f092492267673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2541bb237b3a762a3be606ec0ffa6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c995457a65aa5be49731a1272856bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b90a76eb020556d98f3f34e8ef7cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc60593fee88436577875280e81598a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f38de24448d6ab74e931b6f754eb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2622dbabdccd2524f47bbf4378ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b6e6432d2b9bfc92f2a8d9915dd4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a8b6580c3bca2c48d544f82ec4e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778db1cfb6f987616143c087294c5eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccbf9fe0445db2e020ef1143f5e15083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89e5565766c8d5a48df01798c0f3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73f3aa7ad55e2320b2c1b9272d2a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ce25aab4ec237f25fe28a0ba8a57a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d893c24d905e1670a7afcc3977b0da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd95ff4cec884a010e4196681c7e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e3084be285c9e95c3a71caf56c2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792e4d9fcc0ea860d27f54a5e1d39c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b637a9003d60faee9a4b72ad00410a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a678ece1fbb4f24344973995ff85992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364562dd0fe01bcd9ec0f4c96973b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f6991666b6c52dcad1e23d96bcc7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6acb727d5a7433b6f7abfde80034fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6fbe82160e20faf2e80841817a90e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba24efae43dfc35b12568c3792a821697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee4d7e24ae1372c3f5c8d53bfd75298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d9a9fa84c91b18e263bec677a0ea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61d6159342214864df3f8cf2b377d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b927ab681e069459513cec9f95d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fceb68e3907192404988819e1d906102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4391155c1b90efb9c4900c9a051d33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844399bd0ba07e4a46b241c7fb88b3ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5879c3bd3e0671e436e9ee6ae9fca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c36fe33ca92fe05581cd3f32f5a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c393cca3e3805c4a37490ee665fc82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da81542b2895a1bffd2b98bd16b324108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e5ef8e18f878e4c5a3b2f89d6bd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003fe5f8764ef4e782829ee05ca6cc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ade526ff5c346267d0cf9bab179a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abbc894a82f61b0a4950bcc3b7c5cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ffaae13badff80fa191a96bac6f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bab099c24dace556048b186d3e47e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeee1fce9a4ad396c4bd48f72a650f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc26ff17a2e7af02686bd1d14eae8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41616afd27407eafb8138ceb55b67a1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9848c7a76c9091f744870f17b58b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a4e0ba633e784f7eeb5ccc2f82aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c93204a4222b1044f30d3912b1cce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea709fbd300bf4a8fadedbb310df4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73637570d804f43008b0ebf97912a954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5eb022f90bf14beb66a78bee832eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d3855bdc8bda5e1b7a0376eae2e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b179abc8cc4898b428bb7cc2cd36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dcd1e37895a78f727c252113e0d0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e48497d9a5b17c6e5570bd0a7f24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0dbc5e015fdeb8bd7ab76933f231b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108fc8a76df512878cc01972837ba37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475e3f6aab4dbacb1d291c293a270d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2658da0e2f50b6ea64b961c6fc189131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde978a2eab728bb3ac5443cc6ed8f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348712a0418f80a70b6ab3e6cd2c4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323b920d3cc93a205cd7b99419e160134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e15cd3b37cff27b349c6c7687a6af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e883fd1a42e6f384294994c9a5456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe942da20ebd71878371d9f98c60520a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc9d694dcf87b0cb333640c720b58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e2977605c0887683bebfa10bf9d2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117770207604d31dc7a647ba41bad55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96db1f4bb36933f33ef415cd23155141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12413ad577daf38902228588d5eb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3ece29262a6b9a08aa48805b6386f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ccc1386411b3ec9b8a14bc3b3ab84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee5f3c27548cf36937098da1b507f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce064cd643de04c1b4dac3da8fdf4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41815eb06d1290a9cd449fb1da242c55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8419ad3a74d10783c0f5bb58827fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484689f83adad8cb9a07f5e6e3aeffe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566afc0e64ed27ad11bc6a4af1114fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73802a6bc3461917bce7b8ff84aadecb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627c862d4c9d164b84c1cd90a5a5053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a612d5ba38ed3a7d79db341bf0aab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ade73bbc247544a434bf67932905154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1da02dc74aee6aa28fd47ae7d22da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737e9f178d6b43df7d5336eec68f702156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f43dde3e162e0c9e367035d0ef1d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbebe5bebfcf1492640334a8b02ec95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5adab42c479f15a78cfa787142ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb45a91a11d2d679a0f47a29e96831160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8974e38c3c77eb42365a203359bb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ffd8c20aa5ee98df21cab71ac0f29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f1f82e4963b4c75610bfedc3f2a0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d0d7f6b39ebe1337fb227d6d1b4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3abf05365d7e4825e3f5893e276520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019fbcf80fb58a9a821783d2832ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f94bbd9c8d8f7503d03199ca7c5bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d633b0731c701191afd5826baee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd5980e391e0c9adf04b310b57314a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd990c5c3009ab1cd02db7807362f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc146db87708ccc44f113c19d06c01c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b741f5b38892b1d66f88b61327c34ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280a24192609d6e18b7375bbdcb331b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dae3e7e031fb1f69d087ef3554c92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92888b5d8a23c1c8dbc7d2f96c0e08ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13195d9ca84e5d130d76f54cd08fb76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee16c5b92a17460e976d9dc8f3d9a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47236d9aa6c34b187771c4573fc4d7bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88841166db04b4b1dd3c18051489fc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd997481d41fdf43587766643d985180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a85a1b495ca30ddf7eca336c17484181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69665bad2119cf0e8fc0058b43420182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8bd18a8b91eff895465040a9e0e6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037664c8e9d18f0eefc88814d13ead98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8632d0d6f3086676f7d3d0a1caf31d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61fb1598acf5348cb62283dcdb994186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ff57fc364a53794567b04ec7835e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e385aa295efae17f7e460d7693f4a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da15a47519d9aba5554ae4826efad5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a77679d7d69e342e53872b438ecd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8fee7b4964f1ac0cb9255bc345661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149e88c679f74449098edaf07a26c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07ef0b3b592bd3a71b8ef3bd1495bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fae15db6999e385b22b5e54cae5ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe842f2388f7c6d6bb10cc6c336a92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec837e84c925b36475892f9f886483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7cec2fd94657d87acd7389682e993197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05231c06f874154de4e8920cfa0d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f597a2a9d4e9bb415242f4ff474d6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d2cfd16efbca94d326d541bd6d6fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630bdbdbf35bcadf19d268fa8f6bd8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31fc04efa3f76525f2ff9224423cd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d9aa58c188a49130b3ee1210af8a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9310853ec9b58c3af4942500864a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744032880d7334e11c27c1418b4cabfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7fde9ec57250089d7a4e13981a45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52d82fc41d73ec3ee7e7a390bccd46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf48488475faca2cdbc6cf24ba2da07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b30b0b822267b7dccafdd093ceed61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ddb4b562518f20fd56b13d4ee2ec6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a70b90cdddc2da313dd8c58cade491211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dc7f62ca6eb3666907a7dd53ee29f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40868e08dbca4ce05c06da2f5e46cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0989ee94b499d619db87fbef50ff91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526291f1860038b977473f8fcc61fbe7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f50eb8b12dcc0f4fc8c9a48192eced216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f07af47a00b1c53a1c3c80a1125e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5060cc3b5ff7f14a40e8286992aef54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661890d39776d426ade642619f2b5f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b36e449386a3f47e92edde3397aca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909643f766e9a4b5ef5772c07f77c3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eaf65f50b1bb0269a0e21b9a5f8fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c309f97b36967462779872120244f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3d74411f5833c59d11daef5e2c01b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b80fd5586777a2187781f16e4102225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a938ff55980d5bd72bd6433d40dfa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d01ac803796898547605742d6909d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2f800d12f3bc50d5b530123573b39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02d995eff27f7ae9e48fbcb8b5032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c121963a3e0b9b6c0e032dbc32c94ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf6b445353716cbafbc2487eae249231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2729d81c64f67086ee59c4768a5b4b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ce175cf24baeac15dead7dc5dfd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b6b1b1ffb0a4991a47ce485073735234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e04063d2c18057786c44bf6e181dbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1389f94221426fb46fbd02636103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73155b09f6a6c37b89fc2b0f4eef60ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5112b2e53ef3937542d8bba0b8454b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77bdb77802e7b563c21c3e72e5cbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca080e751b65f2c677f7a035ab6dae21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700fc443fb45e40face2705f40bec9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e6f5e4198c2e98618f11f5c5211a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c7aa59668456d11708974157769f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb505dbcbd3beade7bd515c19955010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bd256c81944d466cb8013241a3fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745bb4f13a17a4bc0a984c28335e75c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25447b6e2300048dba05c37f587effae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836499b4354eafb039304ede5f5a87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7cbb5cee75b1fbb9ad94dea1b99d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b072539f8a453290375ad72bec4682250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1617f201b89b0eec91d51e7902f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b643f3d42671c7dcc75f828cf4cc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3232da42fe4b0e40f3d36fe4cb358253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9474bcc11a46f2b045f616adf81672254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492375a43ffdfc7c46abf704628f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a86f8781829aae183aadb253d793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b5ca22337aa02b7e0307d19bc224b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7668b72ad8de481a582b2a2fd2379b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a4683368a4934b93d69a7bb81e568259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce368b5c49e4822000c6d5b057faa5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b984cbfb489422692dc14bfa292edb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb2430027a4a4ea908cdf449dc2c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad935854cf0e86efa4d08c21faccd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e63bd024045bc116f8535a511bd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc47c4c2113519974d74e6e7a97ef3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cb5d521af53f7d6b9fdc2c1126ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4165039b6f2a3f1e98dfbf9df0ed0ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4054cb9b17b77529fb4752a6fe0a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b2cffd67cbbc6d22216df55c0350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3a03e5ae9acff1bae07136248f34d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8807e5d9b0871e73b3e74bc30162a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377ebf193954fd472fde4fa955b1b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11cd1495fbf27ed76a9a55d5551c59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1b6c2e9bed73038b2564243243e94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee94f093892ff1aed8b833610c26c5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02f00231a2118bca0add6a37d0a9c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aaf7afc55f5517c79b8ac096733c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150fbd264298d74483ce7eafc5c43bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aafda4483f62084bf6f0c236a6c34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55c5883b50979f65b39bedb2c2469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c05276e0a863e3616329643933179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003890679f0689d7883697af179c81be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69524db2f86ed1157d0be3e231b919d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ba6a672870ceb6372609afec922b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68a07bf11b3faf7c7f23614fbf4e99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a34170d0c1bad0c89e69003fc89bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151754d8a6eb7bebcd33dad9bfb882ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4578fb1444af0eb6d94c81824b8a169288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9e9d656fe08fe8f348c648d6278c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853247155de0734856560da8cab015f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5a41eb936bb35c5e60a67e2cda7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82f84f076bb460bf0126bbf551afd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c490a7b0eb1ff7f7e6f4dfd80734f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e9fc4dfd825d42d7068dbd19d8edd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b537085d3d7b16b8a9f7ce2b41035295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098024f683498c8d9c692bd5bdd64c90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6e11385670607e554c07280a9caa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ce337e002873d38b068f7be631d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc58e8202f799a6f32042dbdd077cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508efdec8f90eee396e259b92f9d061300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c5a7fa16c9b44cab6d9faf510a0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ce116824e8268231ab5f526ea1a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7069c378de53acd1168a7c7c8bfc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e4098f94acd2f059fb39e15993458304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239139bca2ed817e8c1fcccdc9d3d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5039012ee723950137a323a263289306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5677658246babca676f834d93101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece67a613c3f000b17ec65111e419b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e88c5b50263d7d6dc0ffc751d936309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411779e198c24bd6c0ba9fe76dc454e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efab667a8544610a4f4cbf30c8bef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408dc6afb94c6e724db24cb69abc130312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fea2ebe80a9837814f013d9205e5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a76c6ecabe8b4d9750e74b562a7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df266854a26e86d1a17cc2e4c9cf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429e78e338d208114e83c5bbdf053c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e2b3e5e39f5b4cd408a2aaa8748dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68912984be7819b5769edeb048e8b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e8ab384cbb0c9ccbcd7d4c79c120b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65976b31465dd92d8527ebdec9f366320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c6a4a1295ee2a08409ad5c19a5db5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24cf6f4a06ec3a5fc2e4a0fbd450ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033231c2058c78fa87d06ed169d693323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30e07261f91d3a822343713482ecd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede18466d75679902061931e664867e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab3596b010ccb90cbec720feca3502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cee69f8514f5a80f8b7b7659bcc01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49211c8d8de0160ded1a8f60c3ba81e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d30706609ff67b2d6e28372474f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5349d59b54c85a6034fea8ddce32c23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5d34c1d78bfd86018af4138bc926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5be239ef43ef6d1c2f570ae88adfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9c091227a9bfeee023d66d0e8567333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b6f885858a061c9288c16ecef9ea9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8b0a41140bcffc749f811b6c17abe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b0f168b6874349ce8c10c36036e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421419531fcddb8c6cec56b2f714dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67226e9938d28dddf5f62405d6908f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd28a9e584062eae954297a26a52d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25693402532bb1cec2e26c94779b39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedf5235153469c72d2a9db221b42fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af1d65ffb6f3386e72f6f84518735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4337ace63613169d96993809034b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559fb291b16248f5783e60c9f3fb9ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae1052dcc5669531ed4b72c588a32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975ea49e8273c2dbb3053af31fe9850346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047762176a5a83e4188601a91232391347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93233f4a57d409ecec8b664faaa5c8ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c09ea622322450d9c0b44f3b357c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f9270fbe09dbb47e3a464df7d813b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a65b49f648408066a3575d1e10a1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb1c48ea9efdffd64e010ed0c47af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4730929921642ad714c6912999f777353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6d3ba342d12c273279c4e5cbbe0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3662e78d6f73f374afd98adde00630355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8549fb949a3b6b05b4053e3c849a5b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eacf85724e8dfb080ff6745221962357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be0d93670c133b1a11541a8917757358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c238101302ab66216e7f060796067359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1f352c725ed721c84ce3f06805cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f572f58084abd24ceeddc38789bdd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26433397dbdacb42bf344df406eba999362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2cf795d0ae30d41433353f822d8fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1dda8fcb31554d2860a8fa631c090364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f42f99fdd0c282691daff46ea21b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514046d5abba767a53f695b197e2e479366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff248dd06efc9a956e88eb5e9c8d6c07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d1f9c254698c2846dbff906649093368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f972941735f9f4c1e1546b96286f1f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d6539ef6e193e18f905caaf42a1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0aa548d5e7e893188139e830665db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359842e2d77fc6d1e93b110223170f5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62b8e6c8a091e919c257d733b8860373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5cef1944e5ce9556d81ccc091b568374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af3180b69a67b11a6f61b20ee33b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb742712121a09b3ecf98ebf050c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c678d2e1070a851a95bef77e4f027b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d542ca0d70006e0f914e87633b4e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aee9bb8758e17d9bfd8e0b9558a9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19490088cd77db8625fa7606b5474683380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe8d8e0b91c8ac5c16dda3440a66ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12196de3387efbcce3dc656fb3726b6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c7ecf5b74763fce0385a583d94dc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feefe3b0d6f9ac680ed37f571cae40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ca196cfa98e080af4f80cadbf9ae4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c196ed9b38ecda7380cc3c2369dcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab76c32f90a051326dea569c735ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e2b501071158c240966b343476e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6eb88eeaab34c4cec9c41fea0b643389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddfc60340d1449f3eaafab9e1aca92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a778210abb7b7ff32a8df4409b8a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa248107fa2e6da3fab72455a646423392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f14bc98a2c89f477fa9343e73c8489393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938a8c3f7f8853d2685ba03406826fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce62132340990295c91584154291e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4fd7be897b158b0fbc46869d518cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62ca8a371c062be92f95b617eb6ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52997fd3a76fe80e1138cd07c2ab2b34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264216d99c3f0a7c3c16b470aa2ee97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49aaf150f23894fc603dbdcf599c1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f053401004efd31396ea039f0f340401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a996067c90dee6bc496bc11ea0d3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d6d28a859aca6e13dcc7323b7f1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c28072c455060d332f6b0d7a97fa37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842b7e5c4af5d5a65ed79f6bce820c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708deb6c02c042563d33bdc935ce9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb19a662f5c11d4f94c8898b8cacab9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925626a045420d673f6f2c9151e661408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8770f65491da6a74c776de3f339011d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a06da91d73e175f220870563dc749410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ca2bf0da697a0caf8ac5e8c2ae8f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd34c584d87658175b1fe68f474cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b0605175c94912075510153c8664413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eb7003745f827a54cfeae67e4aac0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4abf7142e837206902dc0bcb1648415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291a3c9c927310a4892e8dc7bdfee8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935b2cb1072b59a6e00180e0189a69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96420bd6a4f638e74298ac8042a2d8cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46220e9a1822b60c4407262e0477c5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6f5e2f1f8de75b4842c0e3f850d58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b4d56f57e7c3cee1995be22c1a7a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c656e0a382025cca63a975832929422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c48a7a9b679eda6bbe5337dbcadd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44b4406236b6b215b233f799a3be9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceed134cd1cd47b017ad3de848579c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99d20fd3f56ce831edf2d40bda9977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447a2d4eb083ee9a9404c3acb268e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b635b96537715b90620a20c51442d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a5670b5354755cc0737e5c6671508429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4957166c237eb86e7a887888e1f124430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20039c961946dff48e96039949b67e6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7761ad46e2792fdc6a2c41b9975ef0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4247f38f6abbb32a4284d5e0d748b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c121b231b26d6bd2025807dafd9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f86bea5f9d553522bb7afd9b0774f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b56667579cf51aa70249c40059998d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63f53b80db0173ed61740bbfd2725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386d34b2985c966906b04bf4ca1aec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cfeeff10c95f71ab595f32ba83b28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2312cb4ee8eb9e91b57e08d7a288ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b6b6084b2a8a178656c212e72e47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab261eb65cea1c4d1013655bd6ed5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76006e4e8a9334a30ca3a60b60fa3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b2c8fbd1492be2f2da17b5b82bd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820978fec18f98cb27c35526b2c2745c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130b7947c41be4bafebfbc929cc38f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed569d5a3542df68bb603d688a10b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c912b89a8c2e9000a911ba3f58ec7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ff3e06d003ccfac02dcd5553ce284449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02450ecfd3c3b7e863331395e0754af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48c4c93f4c49d6cfe40f06ea7642f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380870463eef36501a1de757d8b301f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a105836fdedf7450ca8c7c7a93ea6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d02b24d33170be4d91242d6f217ffa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f2bb505dcddebd9ec5c982a84c107455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533db1beacbd2bb96d4302bff547ded7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102901d9a544d5e59e4ad72ee9d003a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e213d09df6b73e8479e449729c3ba4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c420975d14c84f32c21f100d476fb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931da7abac914673cb16ca6a2e493d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26de9f9d8d5ca3723f2558fb32177b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be09a24f2a26ca34d9e4807b60cdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cd19620d53da1e6f4fa9a13ebb96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272275e9e5e9d644bbcab90c54eb5bae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da9897afd624584a36259f33d00330465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ebc72f5d900c72bcaf0abf74c814466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9abbbede5410924a40549b9d487ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74855e199796896cdb1cf4d87bcee8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecbe01e3ad9cbe759cb9a8a6ecb754469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288c9621117fea810cafb3913cc42d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee8031bfe23f0d4b942bf3af396062471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db6be0980e1425e33e7372e278806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da824d832ae65fb5eb04cb1dd984a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d6a283a493be0f60b83a4055a120474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31577fb9f52f2ddc067be85861712a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce878dfe085b071e802d7c03bbfd68cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d217c4b529a0b4627ff87992f52260477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db28dbc8f01ce319ae661080becc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c0e8792552b3fcd1b6471ff541c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5663e05f1664da66eebcdfd47b43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089f1ecbe344a45cf0b097844db861481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63b5977bfeca8fc8f867724bc35b56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0bab1ba3d100475e388af6e2ed15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27dfbf109ef7c85bc3852660980c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34e496f38bd10a6f3b0fe1706394ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348429c6ba810a945e1ec2d81853029486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d915de3ab3886a14118cec0919ea81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421442817a3a82d6c9185d6fa44ec07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129e45ba02eb66c004df08a02ac910489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d4fa41c8ad90772bf6cd4149dfe7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ef92049d6fa09b37b8c9e01015d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc06cb8395cddaf3b8887b3eb95dc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c18bfe9234768525f05bdece46dad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace742d0103fcd19454f733b73142f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be7a871ae8b160775b7f70c8ac2767495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a9823879faf9b81f727a7a1f337ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543148b75e19b9af5d7f0197a3fb236497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e636ef8e264150d99971dbd4cdffd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f079e94553c2b41993abe88d4e743499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18c96203f7e1c2f28f853a6531853500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a25da5b3ef34f943aa9842d07e4ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323cb6a4af25f048b988588c42c7473502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a940dabd1179c1767ca8f97250eb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78278886ddfc6d010c463b89dfd7279e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c09c42161b99b13c99bc15f85dc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b032af659183bbfa26feebdf50bf8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681dfb4ac403239bf0472ea87807bb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c50b008e9681541c5759b9c831e5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc4a12143610e8bc11a43a2a0461c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4159a5df6c6c400f1e3b9c0c9ab017510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a9e7893924fdc537755a68dcd8579511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d357b7a8aa0e899125f70524c714ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218a30616f859a1c3c45b34c51f27c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581fc0794c09c204816a7a333f2fb03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60bb06366e5d430180ba9fe0cb0481515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecedae543df3a6171b181912427197516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c838deeac3e505881d91d78fbc72fee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53db085abea0ff89db37b14e8cf75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60c1126956f5ef20908071395fac2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f67aa691fb4d7d868c255eff7541d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaeb0e0834aea53c7d65534363f1cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae8732511f91920ce9299a8677ae5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78384b1682d7de21a0c4f50d48b769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733f4b59db3e5c3738d3ed63257145524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8fe60a31bcdceaf70069310d2913a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c3ee9140956a343c3928345a79523526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a6f8eb85cd2df8a9c93499f8d16eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf6c4f577774e72ac2295fed96dcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107803fee6f2420784f1ae03e3e7742b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c5da0b3e229f63221c176a152f2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387764152a5a0f7ceb00b2960de7233531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c943ad65143b2d19f278b0ab0a731bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca63a4702b5452642109d0fc6ed2c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb561bb21c201bed396b17a3522bd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9c68a1a3d87aca113e385662367b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f032117fd2e2d7bec20baab383d4b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1dd308ca306425d048b8237dee902537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58103e7e889487c2ebe0962a113e19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8daad8e4f2b24ef169fd4e4fe37cd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f1a0995fbbcbc09b0f815eca7cb93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1033bd18979f2994c8dd3cf7d608d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f54ec2b081bf05c1a2c74914a0906542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c9c676a804eb12a58ed8de4e1dfdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648da8cc8b317da1d4c59e8f2f1b723544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f31cb07e304aa84b89cf0027b904545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3edf29e523aea58fd5d0ec40d8f401546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fbc469f2c7af924137abf2adf97a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ec977ca5306cb9b414c2f88390b94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e57e6ec3798caacdd4809e7da5c26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75da4ec388a16060b90769b0b45c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf9060b810eccc259c8c83f79bb5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45115cbbd6bb8f900bf73ae39e6118e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0428ca97f18f81c651a1214dca0483553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f5f569e3681647891a96e560fa8fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b6b4b104c9b4173c9128be288d93e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a876debe92804a7ba7a30ea90c39a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f98bd5a5dd8d258d78e33728dd59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab25f7f5c26b969802fc442a0901fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e9331a2aae1ce190984c30c251570559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721a8a47de4ddac70785c48c627119560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ca52d3b6d38568b6cff6cc210a97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc559fe94abc9e82e70edb1d8c7bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c230e89bc321e60615a3abfccb14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bff7d71a4dbd5fb7c6bfcb96661f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7844d49b193f5ff7a8823a9c3ed0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f00ca3f418c92d1f830ec88fd64c3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b7f7cbafa699cc9e5680eb76b7b72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b92cf35fe8358f1c912861479f53d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f90f9ccf5b77a3ec01332ef76d874569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5637b5cd8992042c657170ded5739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a0a6a29e4963c862635d4b2c43440571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc590070d465c34097114950d44c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ae7b954ea17c8b4bd5bff3fbb6c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b319e8d076443f84e13c551c0dc52c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e266a2b2c96c17abaf9692c6287c2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4260c511ae9c096631cbd90f63602576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffa2a2d9e042472c8c2390199af14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb463a2ec67f65fa11f661f6528470e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ad938ae6d1cb22c0b36ce532da4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974370445a1d823b602fff646ec1473d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5516eb6db4796519ba8cb0c20d424581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ac44ea0d6e6aae961467d74b37ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9abe2c0fb043db6d823b4dca54c26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6e5a516a06c5589bb3e0ba22730c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb9bad04c67484bfaa4c5b3cd7e8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab608706a16979aa0f1f75105af5ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db7777b0ca7ba489b488305c3264e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec851a204385a419e6281001570788588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7982657b6a2552a50bfd0eeca4eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9da88b70f05216c67ab6e01a6e39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9153ddcb90d87c7c8a28704670cca4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d202357d279e837964bb5b4083b99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb2387274945c2a234982e81f9598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b009032c75c6836c88f921d5b1374594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036230648ed142e4da7d5960bffa5a84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defdece86bb04d10c022bace9af9c64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769fd5667d79e5d6ccb8d6850b9887597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e646d862bba3678e6b73cfd1ca669598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed6e6fb67ff3c2d2df61e1c7a867a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72b12f8c84a6dc35449420ea17957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ccd73d8f55bc7aeba1017cde91ac5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9316d28c9272905b85105bb428030602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aca6e049b78f43340173747ca2d4e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05427786df8512aca5c0317b9cdd8e2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814687d67e633f8634ee14cdba77b35e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da1de80aabb1aad4b7cfa8a552b977606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e20481ae31996d82d02936cd915b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f02ba7bfdcba4e5162160c7d04df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20b4d66215b13928a7ff246582ad2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08f4314e9e6a081252c72600af1eb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6cf606f7e2fe5befb96da1fe7a017611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce568c6a730d141c3d5f58e5906d96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72656292d67c90dcef9f4a2c8c1a46ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16294a192892cb9916e6356aa4625d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428e66401a7f7fe5fcf2b7c0b04ba0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae473c556620936c0aa26b5ebf616f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c8a89036edbe2eeaf363a30cc1fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d730b764149ceceb5471cfcce03b7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac56acb896db99c20f7c0486251128619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b370274cd7829a6a71c5d1112f07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53372b4a1e1c349c2e60d7e539214c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3d385137b968fa24069ed4154a44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a056724bde0a7cb7e3e505181a358b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1b247a3360ad14b9fd7c0146016b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f5212b15b4f568efd2ccda87852d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92240acff0cb688b09afa94e066c664d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c377fa95bd1049fb6261ca714d96f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8088c9cda6e63853fe6061e707ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67d3c868d56ac284938898c8cc7d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de00388a35278311e50183a167dff7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d779cc1b238daa6072b27c83a95e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36a4d5a738b5f1b11626cdb807077b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92474f558482f7223dc1b45c393ab1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d491f88a92ed7827aa951ae539fb79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42010294cce0fce56c3869d8e36199f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a35aee89021958716e0ffe67b1c9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e585786f572f7990444f993585ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955c27b6019e782ef1809ab3cba80c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa18f340e8f5c37643272eb43bb55b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cabda26e26939752d73c8267ad4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff41d2e4d93ea3bc96ea5d3b164e197641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eda71d2912c3e83b4dfd6cb3a78b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc2fc5b14c5ea9e95c699ae3222cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff8081c78fcf6fce9e281874270afa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0844df44688dd4d21e8d512aadff7c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953109559f9134e0f8f50d64dec77cf5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f2cc70d1d587e54c6841be3931a90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29d60c422e8d09d1dd5db5925279f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f717f98dc9e773bca7444db049958d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ab9545204da8843bec7d52136e08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b52ba7d6becc2cdad65fee209a3f4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7f5e2508b584a12c38b113ec25fad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009288da73ade35db847dc77c64ad23d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6b7d894571b3f857c595d65a61a07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986ede3616bbd6a55888d34aa803845655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723240006a93aabd1814aa8658fb3786656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadde796c9daf70938bb39b16005d2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587ce0726c2612aa4e613cd2176abc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510185ea300f4407edd39ce34b9d4a2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98722fbe84b5e1b2c4dc06eb6df26948660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966869d3ef8c254b6bb572104acee38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3deb1a2bb3daf92e558624e8cc231c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ff2f3470a2a84f3175b9a0ca95ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cb939ebeec00dacdd6e8e6744b6c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497e82800f8a8e9ea0cd6900b6b6f8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca5699ca2e5db6c5e1e19b6e8e908666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76db3022ab741af4e860b0fb6f877667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac54c1428a3aaafdff4d59cdc5dd61a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff8e50c0dbe9f882aec0cb933ecf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f863e1018576a6bda3631433af059c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86b4f28c2dba180887cda612f5f8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4f1c23e9bcdc4babf314f4cb25a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb1edb5b1c4a021bd3ca93278a87f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb34623a2d8e12b366ac3181d783d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e20e3a801e6b4bbdc5c2bb9c700c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14b152b73f5f58fa0e37b492855c83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb3a24a6824e0350449837e89ce87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db1c8fdb2e592f697e5c2fd6db5de8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266378f26dc4618090a8d7c32a55461679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08feeee4a07194bfc4f0ac17a74c06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cbbb4b0dca94d6d523660dcc1620e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a41a3c98fe9824f3bd1640adb20c25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2aed818863fbdeeb35c31d1b83749683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01da8ac7bd6ae1352878a9e46f2c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80300435790ace6a8b98cbdca2050685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7fc305eb9fee1c2cbde24e500e4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1fa7a659455f5a1bdc1805dc0ddc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899524e86c7841882db19df473bb7a9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a683eb98b0242a192ab02909ed467689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e721799e97d62143fbce239f1a22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab8b17d7d65f9d2ae00285c3ac23b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb20c73859fd2d3411b70bdcf16074f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821484cfdba93da332103862a74b39e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6273a451209e43ff4f320db8057be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ccf980b8ceb4569c30c200fee63f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf32e136c0c15f0fa06a9e147b706696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b58f44ea797cd2af48e66db55031697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7da2f3f0dbf08c802bfe667ede05a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a3fd0944baf3833eeb9ea2ba2f06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d3491c544422443d5714a8d2f631700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fd16772088322c239410d6299558b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cb5c94a819908a59f6d50c6ca32ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03d2f4d8494b43b6cfa6f9857ae09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9310c8a1c1cc5949d76f8853316a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b349e3765a3c5768ace0dcd92ce59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe846aa28c63145966e2aa55242c85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4dc3602b4f100c3e2136e83dbe67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65100e21abe9c15302d13a7b5c3cef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229691220f1b773a8504cef83ef50fcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ed05ae9b31183086ad77f3f4fbb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b13dc91e4d37edbedd8b5fe3a1d56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6599a0ea968a580cc10dec02bcd0892712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622693f86c0d27d4a3850931aa7d7d40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0187f8c8ada23ada52f79f75a227166714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea65def4974c9ffdffcb441b12d7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936ffe078f56d0f494cc4aa2e795c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7b33e7440a08f03781d32d26a9c38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b597c332fbc985c1fb87edc53c851c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86fa0512b5c36bc728122ea913012719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcbd707e22f565b9e72e7af4b4cde6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf13fc6caf3091c211af4d9e3ec606721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c427446c4f828f543d3cbdc7a3dde8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291eeac82261095df937359d3657b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a147f732cad5ad335fe459d18154f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d823d364a3a4005ebcb784ec1c5f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d89ed66151a7ef459902de5f891a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26436d8276d65b21b036eb0acb2651e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c423dfaa6b71ee8bb707acde16a0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191dc88c4b3499ba52d0c43571d2cca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a474810c6b8c877e66f850e7a8022730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f1b39eb894dbf65e502e28a74354731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b4e1ef3010a769cf4195b920bec0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65696045949fe3a70a0dcb9df141390733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9cf15bc0ba738bfe852cd9b03ab21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ebf270dc0762ccb776be064066643735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b26a03fd66800301fac90d20c4bf6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5ccce1a9a1fc565f206d1b16fe048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279689729278f4fbed0d8ed1c9589e0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d810a64855e7b83ec9589af688b31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a6fab4c7e832b99ef86b66495c1fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a4b739c14f67d49694ef643917966741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2ebdca6f9ce803aeadc0d23097b0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3ec977dc6823aec3edd19d6fc58e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05495ba1fbbde54bcf14c6837be1aaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1a1c49cc48b1a43e7ef77c6a8e268745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e673152b94fc519d725b2b90cf5a54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f126ee98763ab86b925dcb6d9b4945747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ff984083ce55699e51bb661db5a59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac38adbabda8d822edb469613c3d97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8166770f37f8c4c18edd05dabea1d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d1ce13cf5fa1c559538cceef8843751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31e559e07c4925c519e1ac39fef07a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a980a46fcdb5ae6fd2fa3a556e2599f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc45f171eed52bb07280c196f815c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a410bfb8c1367db8d5723659823095755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4b2da69da47e8868bdd2d332a9df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e813abe95a2fd061ddd9abcd8e491757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae500b1317094d06405125d80af3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd920fa20d200da5092891bf42cae2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ce0d798594dae35da1dc063e6858760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4327f130f0c15eebf3fb98419f97a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b8bba122029a2d1e9355d1333b89f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e413f42801adf22567e994128dad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69738517c0d18e25facd2d18ed57e51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab6ce8091b634b9ae5e3b9e5f9edf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ed9015366371e0c216bc12d605b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b6387d13aa7d62deaaeb70a621d2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e57e7ef7ef8ac143290f3d8d58bc2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894089fd72ccef60c0b2ba697ccefc5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c7c11a5dfae2be0ffc1a2ccfafe7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833b88d6d5048fca6abe04a4d9a2926771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2102c8ef63b21de8e52752b12fce38c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bbbebd49ff51003bc12e4cd65dbc9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435d41fadfbdaa1d62453e233754d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14f3b3c9225f766917143c1ba86b0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d25ac1d102405a8fc301b5b2dc000a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b737e3f9c1c343d4c8604fbc2412777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b786f7139924b7b3ebef98e1002c6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806bcbc0f8efd6e0657e17c46952c2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e7d1fdf3c4e3bcd1ecc772e88bf34780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8c4c1d74a89d8eccc7abd27638d3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bc52a676aaf3ee91e5733325af554782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f72c1b9541db7a151137e8aa343094783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90fa2168c8738e1ba665644d59ee1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568765e7253d9c5d7e1329269242267785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e2dafa3c5cde8bb95d00ea7cc1dc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb27780ea24913ac05a70e04871a80787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6af33df451eca2832ec77f8337d7f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed747f89f3ba8bbad462354fccb873789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99249740e1ebe0c810d916b61e233db790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58826e45212055de28ab10647cd10b03791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca57ef3be64c901d91fcc67e2d4213e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f6a2f20dbd8a49d9ee228263a43c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1cae1f63e3804c2e80cc386fa1f67794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bce56033cd98756235c8c055c36ab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebe9ea0b066e892a6bcd48a300f8ac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c77e99c190e46fec32989e7beb9406797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87880c15254beacb8e7e33ec179b4c7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a26c4b3c3faf751d21c546575d3dd0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6140f060d082c7fa28b0e122adf572d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b287583c2d96d17f5eeea4a33e5e3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10657ba46a6284b2312070d365ccdc5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b2907caf14188a3d0ee724098ced803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece495d1bb3ee6af6500407b97467e5e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231183c14c784922e1da3660845dda805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a27b121a71f7991c33b96d746618f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c1ac5414e68b05777669eb57b47b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d2dc4ce7bddbbc9c59b780650f7b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87ac7a14736494bf44dd09cc36a29809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f56e19fe19c4f023749e4327d0d70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88487baec69c69296d832534cb4653811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bdfb349147d46aada54218668d207812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d2bec4ba9c072497025e9b62fb40813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164b0a5fc47f4190c785b081bfb379814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f2aaa6521307d45158d068d732179815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558572c265566a9dd489148869216ca8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18062df802eb81f06702d5f2afcaa7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884517be6c4f2e4cc38bf75f3ee5726818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81918fa9b448b78122c3e2a40be6766819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb0b346a6c15ae49ebdef3c5521466820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41dcaae32f3f2634bcd54b3167f8d7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def31f7cf57f1c46f49c013e6101fbe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d443706a9824ec77fbcd1af4f5e931823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b8d9d4c1a92b2d969ece32ce6cee6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343454ec8088cfeb490945000892821825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627425034a741101e4ab011f15b2c6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37c0dd9f20825d8ede167c569aa76827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67496e7db8006f8057d1b3530e761828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d445bfafe3ca189bb0d2cd48cc61a3c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe63f7c7c8b16afcb0a04914482ff33830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112fc66a447ea75b4a50abf9548b9ff831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4688e1abcdd828b99aec7d1efa4ce5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc1f8b8cd2ef2c8008624818cdb6d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a0f209a6282985a3619b1ebe46ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af3ae800395b0e4f929840fb6e534835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8f1bfdd6d037fc701390ea8febb28836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e07674382bf329a1540f33826e11837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3335bdd39e3a58f589f31fa280ac5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3fa79e9e2e3aa896ccf4c466597aa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd28a7dd3fce88cd43ee8cee3653aa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b32f4567f643ceb57f1fd036a54d3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe985a11bd25d835c7bd450f074e2e4a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730269227b8f1b22299a06fad3b60d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc60b988fd9183f6353baf108a293844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae946514399856fd8c7b7710ceb22d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b980c130a7ed4c4b94e6cf461f6ff63846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc28f8085ffedadda03ad433f1d183847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbef7889e727c9b5feac78bb7ae9230848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d919b19116cb797b1994b8807660849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee567566d6b257f475e1c4caa36d761850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b69f26f81ef70f525c60ba01b1b56c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f65bc6d8b5b284a1f58bf61295519852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af3b9da77edc932e7638fab25f116853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdaacc074a496410da7b21263ffd6f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1c660474456e6bfac5a44464bdd7c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e99cd065ad9da08562767ee3a7e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897725d6f7ff04f73cd634cecdd6a3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ab85e4f423c480ed2c68735ca359858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d25467980bf6aed1a70a106f9879859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a699925f8ef82ef34847b1a69587860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2833aa23db6026b30bb167517fe63b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc65f43898e09fb2d0fc8f2acff3a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204739801ae0fff031942c7ec499632863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d98df03d0fc8210255402b06de96ca864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35acd0c88606c63a44feb718c7cc9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f759556223aeda9cc3dee50efd74866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b18564b8cf79abffc0beb7665a83867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ddc4944f3d319670abaec4f50ba01868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be2e1c4eb798ba1706e862cb2a057869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dfcae87e497349dc1c19e1fd71052870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79cea3f57d0083ceb0ef857c7982f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3ed7b5f54a483625d4acbfc195ecc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ca52bd629b26faa45ab4ba11c913873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f327f9b7c83a4d2ecc6f6861fbcef1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe2fae4c7c582eb168e8feb7d1de12875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecef6316f982f0100df142b8493a9a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082fa68f433959b40f8ec14f2500f33877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061e68340dc046ca38ec455df0be74878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8d41ddef9dfe0759bdae1b6cba8f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac20490ceb3b29d65d687715e364d2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d5591576abff81e2fd58de6b1b0e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390122d7f1408d29c7244bd1f1f9ffa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0103a898882cb9f9b88f4d6b8d01e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b138c4c3bb409362cb4d6a108f8b4b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd5debc9d1301013e7b14c2e8046c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ebdba42b983a48419609e21d7b397886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5121103f52b7cbe23f9c0b123372887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d043c030659ad5d0e767a650606a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da60921e1929b3770769b2a962840da889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003333e170ac9b14f80ec55cb24e8586890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fff2c70887d6a9b1dc5ebc01d6a7a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76196c69205146ba0912c628a084406d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9634cdab892708644fc54c5e55ad893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d94614f81dfa18f358f174a9433850894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e728f9cc71972a464acac69d1ba65895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbea217d7e538e96cb2a0b0fdd46cc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db13b6027f434560b8804363970d6b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aee5f04392731d851eda82fb89131898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b595657fd339ad161d420c7880b094899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b134146a59c450c02c007653169c644900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5289b136d8d5536b6fd7aeda6185901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25b4b855f02bc102b035cbb00d0c5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3255f9affe23b7d75af7ea5e010b40903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298c786bf9cd7dc69cca05f90c82a87904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee766025b6084179ea20eddc61b12905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6d8f10f7788167a6524951374a96906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13665296316c404327d327f7e0ed4489907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4835f22a47437f7854f42ec6f37bd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab41b06e6207d6ca9bb87e47e5ba39909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c270ad429a9e91a3696c91d8e4e128910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116d515ab5dc30c9967f552ce9ac2c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220acec0017eb1c247426bcd4276fd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4082c8de9b5dab46df1473c7d443913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533217720edc771564e7f0d0873b59914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2430da83381817adad002d758730f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63810563170fcade2727c63d4618ef6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52175fb078ec62508488a0cf3fdbf423917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2ecb6afba6a26aa1f31058c1f432918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b875a2356b8ff8376f67ad2325996b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81a710dfc98dcc213c827fe2995d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717aa6244d9775170018b020871a42921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ec33578f5c95d4f6fef8f1c8320b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e51a688cc89f2b241becc6a597a37b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8a4ad45245ebc4f7d566c0fffd79b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868adf261af2235f51b39659dc37ea6f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2419a140a1321e6b4aa813ab8ea3e7f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7b9d54235f307a6f0987fed73a4ae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737567a81411b3065c978766a992989928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efcca6fd5068797b95d5f93fbbbca7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e4eebaee9e6757ddf89d75fb12e76930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52931a1f88d87d7c7829ec9d48d4eb1e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e620004a203fa5836f579ccb7f2aa932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd991dc16315a1a2a2568e5535c32933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb6dda44c2adb9e04618e79595bac934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a1eac6f5a649c8cf489a974c79585935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f88d113c3fac648df50a011897dd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171f88a572a9913a33702373bdaec6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d65bcbff8789f0485336300f0613938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537695268600cd02b46ef5b003b6919939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ddd86145a783d138292f1d2bd6357940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f1fe4294b746b78fba059161a31e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d860ae336d84bc2b21fc6fbfeadc5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad0df2843d4533fa9ccf5e7c21769943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025ccdfee35ce50596409ac4d78391944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880856eafafe91c5d1e29131aac71c0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda717a39fbc2fa199040d29153ccdf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab2e3e5433205cc27697d60dfee17947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a77c66db75bd631f5ca69c87281619948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cd8b32ad2cf812ed787aac2bbe4b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf6f4aa4c5ab3caf04f7129a6c2db7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f886ec609b19a431fe1634f1afb912c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a190384f8a9b12e2fced1c6d628c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50db170a2545eb110d7612c4fac270953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09bef54a8b58d30388d37df43ed00954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd2d129ed387c6dab83beeea5edaf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392c7212e2957242d266e0d2e91276956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84da123ebf065d6ea93ba500940df09957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a997cb8c35151f78d19882542eaec1c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c236e7c4bac285709a974f4ed4c1f4d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0c806d1f9ea4546c8c4aed9099f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3d3802e657cbcc71d82c3d58c7f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06c0097e43977fec1ab94a34c4735962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db918a39c71c0286da7091e2ff90bcb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fd11b74a7793db22ee57a3a2d736c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd734ced11ae94c56a253c7b70c87b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc5daf909e8dac79776b4c76b7d294966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d8eab493024891aac82ba253ceb6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d931f185fc88348250ce6ee37fd6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473619bb5195af74cc41c9d195e523969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012333f982527757ecdea9d5545b47970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62a8f92cfd5fc919aef7f8f37c40b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539955f79cc60dd968dd141424a9c4b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60df42d6b5e5b51ca1e78d504cc4bf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ace8a0a7ef379ca58b662ed14279974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc8a3ebab8c94f60626cdc26b2a93c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c9d80e9bde523d3b18276a020fad5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923f5785f21781c7ae4a81574e386a3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69becf0447ac3fa8c38071650bec3df2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b7b846bc671f5a5e4089f80eb0c6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8141f869b3bf9d202baa71e159d5ee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f275d0789ddc5530e566a7f5e62fc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732279163fcc0e22f31a98104374098982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ed7eef8d8b0bc4e2d52939218fde1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73118272b73e826fa5eb67204f990406984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17bf1f61f9fc59dabc0e236b8def4c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af05165d54a574de0c23b4897808db986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca257f5b9a13ddc17ba836b261f3cca987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a55ef37bb64fb5e68766f233984db4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb880110ed883dbd047cc5465b2f197989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e8a8e17f4d9c764e605c248cbb4d3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76884260ce5a51ed6b3838e4e41d3a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892f6029b6932b75bd767fc0438a89d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b586c9e5aaf6c93af201086bb0a45993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697561211f344913b9dc8ce8425054a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5d97305e47e24427358b93719b1f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cc3091e6f6b731c92f89a09ceb63e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f61c9e65d1f4efd5e7fe6236557e01997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>