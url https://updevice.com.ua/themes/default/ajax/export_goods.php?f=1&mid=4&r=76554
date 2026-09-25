--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ffa68ac19715f39c147cf2d950b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0bbf6e1944b7db38b13f15510c0d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581db140444005f6d5f803845d63c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5152136ff3446af4c8020824e0cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54404c91e7cf2ded037a8c853e8334195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac439c4331350de6c9dbd9c4fc74416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189e24d7eaaf5d51b62c271aae3f2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46ddc154aea053d20e36696bfe8038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f47cf869de5d407bc913eff17ca29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f6ca1bbd9416e32946c03484ed7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2deef561b5b2554ea72305101dee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a4528fd90ef6d892818682bce4f7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b276f3c9ae84eac200a53f0de6d13a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea06e818d09a70d5e8a406e89dfa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e9492053d52f0cb5b627b0428ade15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f414afc06dee855f012f8a8faf841b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3f4ef58dca1278be16a4d9cb1bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3701a08729197a1e8dd1a8a72fa2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e780c50e3368dbc4dd54cd361dc2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba226bd532a843894a65ae58f6a99d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb27ccdebcad44a490c9e05178e87621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ee502ede1f8aef995f082c2a670622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b6460870c42c1182eb6ca288d91623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb1ccf66af9ac1de228e40d69196e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f82204d1f59e924f2f2f599b706b1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426dc52bb2fdd39d8515339559ce52226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ff1397ce0a2d507872b80e0e3aa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd38fa165ba87a64432571bea361728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206a16dec7fad3758826d3744ac604d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18aea8a0b348ddad42ab1815cbbeea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93590fcb544a675de0f6b4961f064f7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f7f36c2e3d29024eece8f365e58bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14f1b12f5ff28b42bf25e1e8bf28733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719e1547cf32900056761bb7f4c5e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e65f4839477d6a6107f638d82ca5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1935d497fc7cb2c359521de7e580e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d3d1405076fbcacea527117dae02e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db7aaabdfb30a0632dc5dcdee148638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a76bffde68ef0d693cf6168fa4ea7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a5ff7d559d95527390529c91dacf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3844862e0e80895ede9a0b26b2a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc68fc495687e98209e5a250918b0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e23c9e3f08d5d7d73a7b159a1851043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0db7776fb63374f7492cfac90b2e7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed69dc31c6c67b5230de8d80291cd0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbae592d422e3f463224aed94014fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903ba61d4b9c6fdd7bb62b7df9fc2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893d770bc65302f0949f95349f5e3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a0191781a2818f4791306d8a23e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5014906fa54c3c9e006ab91f7e568950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e7ce4f07fb441c3a8ca8698ea47751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff806ede63b6bada62fd32f243c93252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f1d92fb56292f3fee92aa445780c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158467ef362de0678a471ac8b292dea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd1e40111800af24b0838c2226dc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f90369390f6f4ec6c37fd873056156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a6ecb5d94e518a081950777780a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02801afde1d29f819e90be0ca8e27ae958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a8605edf06eade5a0c34f2101318759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceb50c1ee5cc2c040ced2e6dc68ab560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3ecc72eaca87e945518234ef2ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292ef3d3b4f823d5617f9ab69a8b3d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ea09243c047bccd52f7b86a2089863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed123a2c7a8385b3bce9497f562a02c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de416f408299c9ea2963ea3bc41b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5f242426e8e782749462f210d12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570bbb1f0ad3d653e92cefbd919bc1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d569630cb02d891c2d4564e9f184268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5c4f1f411541d1669baf396af502769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a27894a727a70ca5c84f0c1ab6d23e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902da9e4cbfca7010985cbc783beb53471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f08ac49fd66d0970b7a10bf26359072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cc5102705f23fca685b44ffab565a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9051d252439f03e74f773f56236afec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace3840f41f72e664c32046588a7a9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67d1d9f3baa75b80c7118f091d4b2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62d2a9d51e5036f5407ce5db67ba577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea7bcb912efb1eb018baf06ad7632a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc24ec073d69549688112f3d1d03b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b02dd3c69bef1a026084835c78e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be7c241c833aea07ebb2d46df4f7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6433b45a6e08fff57522477b06af682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c637895ec20a2952c6ffcc3010a25483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe94e668f4982e81b50b7f8caec1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc412a657bd0348cb8ba896ed31d01b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1586b90e3d62db9fb23725681c9059086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd72a5b981421dc88f07600499319ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b5ce744b9cb3487740dbae1ec97088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17b0b6e142d0a24ea4dea6d6cb517f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0e815858bc92034ff2a5560ae13a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a728a087696a809a93113861de8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b67336b1d117e616fe9a655fa37c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54720b55aa07552392c5f96bd2ee937e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564391bfe804d424a2ddf3414ce11794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353acf2fa88cd0481e287e38c20519695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad69a2cde683e8e819c9b6596808296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1e7ac7dc724a83451e98e22827bf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9bddd730e5ec4cd4e848b5bf3167998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5745cc451eecb9d647fedb88a2b0f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7a369cdf3bbeacc9bb403ce9af2b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560539e989dac51bb3e8c44a6530523101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce63c4c5363cc998a25f8715bef8e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58807dea4814018ad1c099f268d3a03c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a302e1c645848fb0ac50fc4de45369104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110d8666962715434deeefc15ee457105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86fd159d366eb2e7b626d8437f2c99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae057506b695581a5b7811a1293ae80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf564d3bd87e14c87bb77f227a664b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73ca78ddb75ca52e6db7822d924cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe6869abda9be6078626449999681110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af5b694ff3dc52047025154b390af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c69ef72996521ec996d94cfe4d49ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f4c65dd7ef0dfb7ef849f2434aff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad78e630d9f0b081d1e43f2a096fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f5ccd651e6e7e8542f655d9381d07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5237edd6bcc1a757583f4d9026f4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f08a1187d2fe188f3d9f3df61539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e9f08e15569883e1e929d612ddf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1041485c5120eaa5b47229adfac818119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abaae40c7542886ad952dc6f1b62ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9cca16333a34df4148dfbd89e9d8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b0a0b2afa9e3e5fae0b730ac95fe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d9aa21f7f0188e86f8ebd09f5a0d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921f20cc38176ea4f8cbeedf074821124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945acb946ef2424fbdd6c78feee5cb67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b630d7754bc2d88ea580f332100e76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d3938c11bf7bf68ee0409c03d03fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f096266b86cebdb4de722ed38bf26c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c313dcba960cb61b1f7ec553bf004129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0e7919f638269034c1db8ad6d42a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7544b7686f9c07bd37fc1bfa465b10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cb90722f0d210f705ded2f4d7cdc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e45c3d52efd7997e2f1924ea79cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1b56eedd2a5fd39f3b9e86129e85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b3eca2f1ac7eba57903604e6ef6f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63747bc82d3b64f129ef0112c897f7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c74f4ca280c6b5c26a91a1d64a256137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cee4df01f25dccac17138af0553d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c12ebb611452878c57728c487dfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abda07fa9f290aa130718dfbedb17f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45eae44e139350b33b75202a9e7f5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05ff5d1ed93f792f34ef5043ee6666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654bca57f2b798dd97f43c7aa1650d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903fcf757fb4fd567b13c95161f46c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce78e082a58da129ed3adce6a3841d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b62f03041ba18a7301e34ddb24131146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68014d9960718730ba60f0997d85f28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf2a561d97207d78b71685a4ccfa33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f9668f47d43d8fc30934d0613532149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a33aede2176f617b6eddbf5764ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb76068d9a6013eb21c6be277fc174151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37332ef652c7452b818b96af00b7e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f68f2661fd21bda4cdb657893ff6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c356255263d4f494890c29706d7ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490b27c97a5129f8dfef6091aae51f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f94fbc99178c4b31f427cca1a9c78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e642abfdb09c6439b2643b31f609b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931eddcb524f88c3f8fdfb533788505158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cee9c80f9bdf2932fa448892879cb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d51a6235ba77c843e29a71dd0be162160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336206635a6247a2376af5d5a8fdf920161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf14fb87f3f14de0e557dd75fe72a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706fdd469ce41269bee4272753e38e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc1ad5515359d43c712c6c5c2c2fed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963306dec63f49544e14e10692d66e1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234ce9fbfe5c14502c8b179e40e935166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466ba23bf25c9cf61c68b7793e5e1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348532dfe9302552297b89ee29ee62d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda0b9292cfb2329dead59fc359e07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577ac67d8d9cfcc9dd7f25a9806804170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff89174802f6afc0f3fca6e0df428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182ff9ac179f4c3ad7a54e1ee0f1b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab74750f049cbe2838bb3e4e1a8fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f42ddbbb048d7bfcaa973afe205b7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f90a878028705663966ef22be9c161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d3603b9d20b9cd134f10fc2ae1e39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a129a7c6c466f6f281a1d00d2bc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600f1b64201db6d3c23b935256ac73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652143496430ee0f04eeb614e0ed4ead179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9defb6e257f81dc956f5dc5516b49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4d7e80f61be45c950491d3582627181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da61a3b2482271f9e4be4ddffaeaad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214c80c538b919bae74b26a4a206a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de355da4448cba6dafcdbf570444c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba64ada30f055fcdc499245e1204674185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f13a09df09c4f81356bcda5b9ac0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ca80c86bce3ad60024b1ab02b3e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4cfa34754b9f6edbac3f55a45605a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf560ebdfc9dd81f0e90bde528f5345189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480741865994f55260b9b8f25b5e1e50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f31134a5ff12448694d132d8da16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aade1de0af659e2c313b09e45171a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62c8f7b7d7d72c752c1b2e2fe33cf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d72e0d134ef8bcfa4b96ec0af3efc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e903f3c60dea4e50337ada93df2a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e351fe2ead6fc51e5e9106a42487cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34fc738a19369441af6fe063f9aed1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db65f5af5771d6f7778cf7bfd73e57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ea9daa83810384e718dd67118f0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3712aba0d4e58d6bc0d236acc65e96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851c796d9b16404d1d9ddf1db7290d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803f457871c0543882c5693e9c8786202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa32dfa6155f0f76745a272a094d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3934afec02a6a9c5c2ead4847f349fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a4f9bea0b83ec0e05b4010195866c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3c5f6cc9030f88c099af0eff12cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f028a20073aac0c2ec47072914e0adc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa91c5f2b7c283430e0164ea7a1bf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa6715d1845c07f61e05a93e6a000d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbbdb88eb7232676021abe705420c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d62a9cd6aee9bac66a7f10c8faa7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c45e41c36268aa4fd953d0e483efd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee43e6fac4d74291f10457e6479ae1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62c9c660824618cdfc3e58da337b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63674399d3a733e28fe0ebc0786d5f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa3740e3e81c6e361cdf7d0cb3e91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9e79d56075f152030957471719c5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e396d7c0b71261fd5f47a6284b6fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfed32481be40e0c36e68edbd81930219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca152cf6384491a554e4c28c1993854220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dedd339d081ddb2ddb272f0c9dc36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42142b39952e1e508d0d8fbf071aa2b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc3af39a5116e449a1fba805d961c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1233b0e0924da734f908ab31f862d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b14e1caa13885ce5532ece5f1f54a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b4157fe1169f852c9810427cd1eee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7989f464e718ca5c135e3cc4db3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6de9ba78e93c7e495f38b1feb4d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63eafb33f1754b4d2259f30c35f00f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19b7651c05912a28526ebc56ee5960230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c0f5264d3ae70091d13dad63903b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8604b49acea41cb77d2f5dedb9d251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade92d1cc27562215c63409d7aa64285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44198f94b59c1e3b53ad0c43297749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8658c52f4818284c66bf3589d6599235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d6e62bd4264e823e252b38f6440b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987086b735a465579ac6eb0b9a6fe7cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7fce0579ead32262a85ddc5fbb822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e317985badd5337f347d293603ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9280ca9778c1bb5ea75cf4c4ceb64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590fb20530a89a062c8981e6cdcc2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9187c9e455432efdd1c5df82b0cac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4649fd4ef502c5ad4eaf7ad8c7d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d2fe5f2dc33a36c89df63ff168fc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551f663fb57525eb2f4ac8fe4272c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaa299d3d3eb216bdb76cbee928f28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67492f55f3cba5a7150e50d800fc922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb84352996c01ebe006163327083f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a90094a70e9d5274df10c2148295249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4fe928296c59a94c4060a9dc7239250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb75343f138b6d48c0725a4169c8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c29ea81c6db7416e7f25fdbee59e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749297d3c48748332bfb24808f8d5697253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbafe81bcaf3200c5061a97ea927bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756f67e78dfa4c4daa65f206004d82f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d6ee38afcae0135dd2e5cbcfae12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae32b8bc0a5dcf4ea34c492fc1fcd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a65143a9c71cce780704e779910d10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8dcaae5295de9d4ee7343ef951d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7420c506c8795619c7088aaaf52559260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f872e5f8acfbfe6a514fe65db0f9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cdce19e7ced30c0af2a5bc92f80b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5387fdc297f60dd4f6d90a4faf4724263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc733ba1fa9fab2a23310d72b0de6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cae676d01a11bf3cb95374ef81238265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17ce7acb99156575b2d29b866b93d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274d262c4e72d3015bdba94be028f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555689dedaa979cfefd4cb095350036268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efd4118347c4dfcf0ac17a2e8aaf05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885791762d8e4f280e06d97fa4b23fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cb6fd8486c8aa774d87f175e90dd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bd825b7280c82d31fb998e0a78f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed845f9babb9e9a616608956eec944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166fc77afabbd833d55f614330497b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00138f365884f2c535d26af187634fc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203633dde2ac7ada01fc6861b6603811276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14a1d0a1ebca4f61ffa40f5b6978e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81660d48fc574f832baed11695176385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3e1e889d18b85ab7d9d7bae0660c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439501badb5e820af34162f8a3be39a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812aad7408aa3ee442d63ee5d50afb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4d23005f3b4fb0e067d36ad8f9675282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac10c5f21692af87ccbf4aa9328b7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e49519679d73349755c2f88c14d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d270782bb844215a741988e5397f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68c9560da8a363e1ca8bc752c00167286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fb42bd15fec20773b5108f6395c94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9cd43e52fa74adba98fc98cb5197288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9be2b0ae2cfd6eb37f87a5d59f4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4f109c43ed1417c818c99b7c1620290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89efc2b183cb5f437a31f9f3237b9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf20d5c15830534b610e4eecb6f4a25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604685dc7fbd1fba4ff0b8cc700006293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fcf1bfc299403f9f251bed2e4194e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96881601ac2366ec7f74651be6aee4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b08c79d9942a288fbbb7f7107b1bfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc358db46def3d8f74417c74afd128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee448225e5dc4554e3dfcb6aee15f7d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b8ddcea5c38962e108c0d11b47fe4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af1f16d25c1a2cafed16090a08e80a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bba72d882b07db6feb6640c4b9b587301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310436d21aba58d33025799385b9e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3797d196734f268600d5df86526af3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3bf458bafc57886f8efd9cb5a57b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0554a27553fcc9e2d7dd63e0a383305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d2de63e11cf53eb782bdddd5171ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124eb40aa51daa642d526c5e1e96c54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ae5bd4c91f7867d367afd4cacc9dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0666e16df4e3a42c72a83cd8fc28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e62f24c349b78f5ae71a908e2b6547310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf8602b1a84ecf9d878d14a0a5ddf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b76b974934e26f0ed5294393e752a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ec091b9685e247e2ffb1e7f0b025313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc72618c0cec8db7772b9a2c0efd55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5959cdd8ebdb295435763bc68226e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d72c7c26d711b14e7f85bf001b16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a7eb9a5beb86bc4048a5c768161c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5967082e03aeda842f7f8e2dc59e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573299ad26cfa70119156fa301d4f730319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e2a4be4efe3032e1e8045f702c11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ee0907671a6c713d3104d1910659321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188edd69a7007fb189f7f4f50ef08b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ce93eeb56d416309651cfef578ba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d100fd9876a29e0a8c02426bffe21b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc71f5d2e953a33407b342061f365d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a5258ef4999cebe32ad73ca0a353326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356ed99dbcce8cde2ed63f749b9669327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3740786c44407e77b2c4a6738367f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c2a7868ee9a9647e0d81b24deec6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bae2b0dac72e655e3b0784c4b4ffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780471dbe8992bd37698c8e6b03478f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb7055cf2770d49ea4d9260d4f2f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db3626d289031353063928156bdba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7929685ea854ea32385abfc138a0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d1b8c2d693c63393e8a47ef51538d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86ef89f314400859b548a4009f0b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3415f82c64b5a99c255166ff7124e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6a6d59014d82d437eacd72c208462338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f071a68d20b0a879284091b027751339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210746aa1b25bfc2fd49934cdd3e67f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b9f8225fa25e6838fa4661a7167b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f788d574f7325c81deda49e36a485ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de437797eb8f53e2806903e94634af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71bafb822d16f06bfbd820d6c3573d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf49cefb74f1bb20b3af98eb21c04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ede0e892bddf03696c64d76518fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df31a0c9e390f384ea618b0da2108347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b3e0ed24267913d3ea0ebfb1db2c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb694460ec022766e1182ef40be88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ecba3c1be5bd4ebd14e58753add2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af122779d885b3640cf7c72fa6860a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b69c5ae125df900f5d19c654ced9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd524179554bc419736ebd7b77ef08e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b240a1348875562512a191e0a35f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2c7d26ba72185c106003cd0c9984355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0c5e3b90154753ddc93c64ad66bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bcdf8ca9c18789c29c4afcb1ff2e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99415e246fbc79a4fb77b863ab21f4e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6982ddd031545d770a5057962f9e65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6611d18ed3237e6cdde689d814c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ecade2fae38a31d8c7888f82c2d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb880bdd68d42951968f380d33649362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02d04cb9dc827fea506b9dd0911aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4518178a9077c07c947b2d7b35d16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351546d81d7c431e1e11e2a8ad46d8ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a884fb264722807018123371169f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4fb8a724ec7435ae41de53468c93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c344a4d9acc5b8fd0df213493ad1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099d017d715d0b9ffd4c55c251c58e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efeca986b8db909e5135f71b026c18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a879e15371ab613269cf7c0d0f6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe1f958634f22aacb988ddbe1edf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816468a8fa64d58f3be41e70038dc4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8c0adf884a7b5e55456762eae867374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc1ccea513945b4494c817fded463375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2887bed1bfc7f384cc4bd35223ddf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3553eec438b46bd97fd258ec2f81c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f468b5c5d916254da0d5121fa6e602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754fa4aa107a44b6dc3db3ec7135a2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa561cb56b2e46c7b2093011c74d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e311e8fcec8fa25032e08f28f92174381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44477887d6028b30caf4c3e1a12f19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2451259cbc1dccfb468d2470ed8d2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4bd951eb81f97c15628aa56d2b7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634471de1c285b707e3e4d46b95db40b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d228539aaf56bd424c0e598308b86d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1720c20a937c1387f9e27f1ed6ae19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb09f15fd6f5fac5891f9d09b2497d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55a71b72067749b9aea572da5d304389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36059f910add1d3dc8dc7aa123fc9798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a50cefeb551e146c3e936966c2b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ddf79bb5a4717957c9f61c75e08c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75197a62328f70a589d58321af60af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda97c6b6aead879ee704ec30cb40cf6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027acd7e4d875e8eeff142937e51e4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f02fb155e79f0b4b2e67459c09180396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235a9274d0e56b0af5b4f294ba2620397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e04a67c74d722c2d7efb704eea2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd5a3f045b9844f7c109e6fb21c4d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31411bbc28909d7b82ac8b2660da87bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176008f0e73d122ecf272892daac5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ebd9796c88986b22b4954079c2fff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7168871d697e43426dd591468fb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a4bac5bd4571b5775693dd6225bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd875e33a284b4e652f02cd91473d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cebaca8f2bfad40f5f3f11c977dbd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b9acc3013df274d7282f0fe87ea0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a47e086f54fe3a9390031ac2572548408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ce07a2b55f78413035da05d6554e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5d3d82c8148f21455240952b17542410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c08e0776bdaa002e8c7aceda7956411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ddd6f7494b3e7b49e5c27bdf4854412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47d9dd411e291a945dc3f4efb59480413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97bef9bc461e7b04b492c1f73fb63f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb701658cf6dcbaf07e90e7685777415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e6d70875130509884abe9b545aaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c8c42f9e19b11012dc30ac8a44e6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f1f31bbeacaf9d2df0f00ac1be21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a24ac1c9c7a182bb0781b0fd4dd5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12818cf975847735e81193af1e2b14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f252e285b2758576d73152c1c2cbe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d521eedf4e91830a600bb2416926422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d66f2286474a4dd0e2137d0c2ecdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19233963c160d05d3ccf4d2fbbbe8783424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0cbe9dafa6a1978e3b27932e8863f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfe6581a344e37771bf54f48cac750426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e51b805f3c3868d91f45f756ff58ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d60b6c3de0fa8c9c24e89496b33a7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257fe152d4dcf9e1102572ec87246c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c15139f9a78328b4cd54c1e752cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04079bbe2b8ba4097d2acef6464a353f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843f71a4a4dbcac0d5c6c02b5f5ee1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1369e460ad19c039acf331a8fa040b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee660c1a308ef1f14a479c534206ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd06881037380f274c772b6f2d3b8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa98491c1dbadf3ef32768f96414d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbb76d3583ba8e01631f2a404b514437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427babaa50adafec89b5e7de1bddbe7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb331ac904a984f2c1847c0b57faf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7f8010c5baa40a842e16585bb9f36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce13776003c5f53a6c6c5e81a935e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ee7cf3b275ea8089be50270fde3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5c3dab85984c5cdb541b1cd95c10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575aa16663f5ac9ff65f310634f2ffc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee743452782f53bf66f4326d3eabf1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4fc83f6be52e4a8d5aa2dd7537ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff830358818d1d8a87095d001730d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2d2f0fb80ab3c940b7c6feed8fac3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2e2ee097bee0b0a77fa187e1a80a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338ac181ef66b70eb65d7aeb8c7df8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799708c8535fad640aed2bcbbf5805bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406eaca445f09f5d9dca7e3d4a80f62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eece4b2260531936c1903a27d6126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83d7c2ae3114b73633e71a74fe7575454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befc31e015d6d1f54cccb1f87c36a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a77c1ff4abeb13b0bf276cd3633e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95eecdb3ef599922f5722471a807ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68180645e6995d3a5708c923145978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b039cd12606d20f4faa327ec6c373f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf20b7abca2a7b31bb3727f66db09a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb988b8476f3c40232a88cd3d8cffbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50f6c84196f03390c51c104e31fcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa336bae5463b5bfdac2948003f16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4809046d18b5d506da0556a5f2bb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785d9ec555b2f95dcd5e7a572c7c6e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e90a7fde3354ffdab753fc606593466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622efeb869147e10310c637b301b17b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0949a71edb4dcc530bd3d0533ac605468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9746c13910b7cfa3370fb36e20e0932469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb9a1344703dc90a842d9a4a975f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621104381219e1902481320a1ebbd67d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c8e564b6a89ed6e31935d41875d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9535da7ac313c1df81dbdd18941465473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af32910c78ea8abe64a66f72c8489474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc8cdac7223d172aa5da081562d71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0da4dec577f55d864f2a4fa97042bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66916fc9f259440ff75be86f0cb349d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca864e2801c66c08ca45999f459bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23a47f806b1443866c76d177f0824479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eccfe642b6fff114148ae938581654480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d37f49c14460b123c524034561d5d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5238cbb505ba26c2f9ed03509a8af0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82dddc35dbeb7446581170933981b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b09af8c7150f8981594ccccf99c22a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbafc09922be72ab4058c186090e9e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704024190946b3f58e5c5d26a0348e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097f1662f647d26af6b2ee79a6c0036487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ece9fbc282094f43c285e58413619488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aaf2735bf77fd2483f25c3b43e033489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f2cbc05efb4ca7fae47ab755d7a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd38ab79b53f7490787d0cec0b41fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e36e318cfd5237470fd1bdf6cd671c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce7277001ec3b036e34e1e8b67a0c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af5c4500c60b5a226839596552848f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afbe63f8ce375198888a21d503cc31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cc0f788d6c974e4cb4bb601cdf325496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e95d4e79d2f5e31c0ed60d3a9dbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc61e78a214c0cbd31411f3e7cf297498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cc490c33a4ddaa67028ba5f3e865f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633bfcf62b15e59a68f3dc31cd12d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722a395873b2dbff264cdd4a7cf1070501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cdf6e688a1eed31033a197de7462502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f988a56cc2db4d40b31058398f549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e090ba135e2dd72605f517705baf6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d338850963e477bcb922e5d4421a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a6d421342dd7a8c825a9677fe37f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f46eaac385a5f4696f38773fe63c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca44d4e162963b45b9a57ad80f07a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8daa4e0a39ecdab5ba00b19f2f7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34506732cbf68a74fd63ad2d76e90f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a1aeaa05362cffb11607285869c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806a67b81b6b5d1bd59b5c974657b99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59bef31d91240a84d1a643597be0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897f5b16cac7478998ebb515b01654514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546fbe750c252ed4ef0c1ba4c62d87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95351a55153cbbb1db0aeda22be6ab2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba49f358ffcc18e66b396e61e06887517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c17763e6a133e0e78a6a6efdd895518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5b884cb95c7a889c3461f0f7e09f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959eeb567331bc681254e6f489e8718520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b625436197f9dbc5c7a04f920ea480521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdbc7e9e005df0ef697cdc930d4e20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef073c16ec45c3b352d8b4024c210fc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da174f9ef5db17c47857fae289fc6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9262fa1df56546a50b2801b2f5eab9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319332738ebc2d3144966b5c51789d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3daca7e39fa6d42f307400a6e5b704527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83939a30c745e92f4531161228d830528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e8d86523f3230e20dc0b62a376cec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829f30537be05d2e9da146392b4040530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499ae60736f6b632c82a6e0910dc61c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8f956908be05cfb5f87474d0f6a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80cd28894e9693b4e36d7dfab0ebb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f322f6ca146cd6ae661997e7b35f53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c2f84ca9c49dd3b04bb2b056bae22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cea8b997e646ef7e6a20c5823291f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a1ae36197e983bd75a5c151b0d6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21080e22b226732f94470a0d42b3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d638e1e02ce782ab2017c94f127e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fbd25e8fae3d5821f4c5bb0a4ae1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e966db56d7de592e40f61e48a7b12b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669aa0d77f7a88690173c94c3927b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6841552947a64c43f068880d2a3a5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67532505a352ccc1bb955a1d3fa0bad0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf7fb5ec243b8993d5f783f9da836545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f13fcebcb03236c156b671d19b8a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e4c2f538528bd86cc9b4d77288d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9cc4eed3ab176657707e1ec01fbac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90b51a322010e469ccd4653061b23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd599998eee5e2fdb51083d2ac84d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff3620417998a54b26f32babf54d49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161401dd38e8176c10df87ddb4cd3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3cacd866ee5230af8958f82370cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518674b3210539733efd596974d0b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca977f5fc015606cc52a79bb46fc85c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3be7f35098c34bcd4673e1d9e72d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803728545b0a799ce8d7dc18fd13bb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7173683478670a6ccc48f5f00dc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787149161ae861fd9da306e823419a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b41e1e12c19df6e25a97454892561560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426566c5a3748dee17d42d157d7a05e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187cc1ed8cf93b3fd561348fce85876562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623ebf8861bdd0bd8f031728e62fe48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f12f23a8ddc93e19fee516073ac59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427ada677e87bfa8ed2d713caf589f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da048a998111a385d3c0a39e457212bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66500527f2bd33ef8bf1fcba6abf904567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10831c62ce49373f7bd396c5782869568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753488d7728b82dd4c63576729b6c13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9600c8d4feed255fe34e8ab23e0e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df427fbffb1e41d971e00357c1ef59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434998e93c65151b4f95c507e188db05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75afe54cc1fd59768b5aea3f7ec8f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766fb74c87dd18fa48d0af83eddd9f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa1ad8c2f53af5b3efdcdff1ee61d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244f58e6532123e8fdac696d7d02f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62b8f0dc28e737e0ddce86758dcb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6466c597aa7b5265120828e0fe27e94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a28238ab1855ea1af3580eeb97478579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296cd9217abe3d094e6bb1b8595b08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b4e3adc4f430e6374b346c7ac0aa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e222075cedd5699f2c627d1d43e67c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8344f6de7e5793615a298378798962583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488bc13efce11541a1509a4046180f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc1a6478c17df4492d7911a0533a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef344ebd3776f0366be638c9b557df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ccdc25963805c5d1450fb47fc8ccb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5312ae72c738e7fa2ee29e7c7de1997588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffff648375315b36c194fb04679753589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c65d047435d4f8b47e7618783cb5cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e378f875ce2cd87ff25d5f9522cf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cad5cab3da4b41f3969b2abcfffd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78413cf8a26565d66e62848409c9e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84448a029c7824f12bef4c325f425e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e77142d9a3e9fbd34d5ca8fba822595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea4059c24b6037fa4be5b5fce2ddf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f75b3e63c2a5077d62bc376f2e4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde44366085c1afcc1ac1b6bcb6e2cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6187acefbdbeb87998ebcb268fea11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474319d29a79a6e92100f9cb9627738600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a904251313e1ac31bd085cbba53f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1abbc73d529eb9d08b3573f7a323b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df3f857fd07df5cf3ff1547e3ddd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87ba743fb36fdf2d297a50db0a265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07e8f3e5b0d9bd5906b16f0b165eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ff6e14f625667b96da8b339456d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1c41db480141968287ab440db1b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697a769867896a29b298328f70d0190608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172bee5b7d5bb0377ba883dd9deb9bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2406e1cfdb59af1c89b522778ce8a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6964467ec8d56e6b660d4fd409d0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670e4fbf08a59c56c89dca7988c6cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdf995ac9e9463484cbfdb4f143813613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c45e627bd78b230bf05a2f2df4260614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd6bb9001ddcb77d74852aad0bfd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8bc30e0534d1565af2964d2654542616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631c9c80696a18ec2ee35557661d79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49b028fcca9fe2e34b6f2862eeb3d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856ce111a3b0dd8d2613984def908b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4df09dd969bc89da9e4e072c5646620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae5005e59b1a309095d6e54b4445a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59161b80728687bf3a4e0eea01c4e7af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e426aaf77b9a9e508f17e05eb496a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb10f8b4dc5629fc8c77aa5a7be5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a58d2207c0be4c764ed849a8bb54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fd4aa46e6fef471198a79507c41ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead850f0a5a10f64f730bdd4497e7421627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb3fe5697fa4a94344c15219103285628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5555ce00860f90b65daa1c1d69db14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefe9877b363aa9584a71f48e40b6e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181dac1b89af14c9979f68fdb026c82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a968e0e2b24cbf6d3751325239f6d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984f46f4cec9ff38d403ebc2564ccbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af698b66f46711c1ad6249a8fe4567634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4689c94e16a02dbee793bcd15eceb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fe690392840cea6f331247be1a637636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b94ead38c121df144049438f8059f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467a4e1558993343c8ef66142ab334638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506f407af684ff0a8b4ee74f9cbe9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb0ba3673a0950105cbb6262e6697640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79883361baa8838e08db78ed88c9d02b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c95a1e791e2cdd4e80953ce67894a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48d8f63259481fce91c9b82e743bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489ce90d34ee44d5839dc0477a202c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3433acd255a54b95f688de024df7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a560ca5491177f350100aee089071f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b537c2d1d101bb15800eabba7c7a11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24236ba95616b418761080ac3f41ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c013e3505433c9f5b2d138f0eda778649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89b1138ee4b0d89a57e135786e8e22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7259bbb6c251e3bff5a073ab83239b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd5a7f6832c95d2f1b9f64be914af9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be383bcbf27b307338155e5e5b81a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c7b39aab62db1690794c4d81a14cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494459f9f23efe120ee7aa1a274c5fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ea2e35d09583c570b112d1fc6ce3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f925c101988cdcfc11787b715cabd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1435d884796305dc512bff70c63d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbc45562e2852f17bbc2cd91d20045659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcab2beb43466a64ffc7da7ef3227b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903779e3ace31b7adc05fbaf711b29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3352ae98451a2b450a28998309a762662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f72d6b1021e91cf17dd1fd1f4088663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166589d0a627ed4930a7f440a1c544a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a7f1f9837d8a2a21a65f40afc706c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086efc519c1bbe1f28025c28b55ca17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e84e83217ca9efe74900abc0da5a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a278203b03dae110b2422b505623ed1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbe0fade0df6d5575e09f97ad9eb33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded9334784bcab34142641b82ee2d06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6fb28bcbb994115b1d1529ba0d2f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61cfad6bbb2518dc8a3baa2a5742e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd31819985ca32e9f7c7978b8a1e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd81db740bf7c803bd03aebc7335d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdb52c7f86ce1a82e6faf722bc801675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d3bff7eb8ab42cddb97cd417d4141676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c19eba97bda7096bca09d30b70bb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fcb16c3d6cf2fde6b5953f18a2197678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe9395ffafa88765bd3d48b8323ead679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2710bbc3aafee1360fcd62c80f25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf9b8383644c718ab2d6dc03cae246681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae6651f9f75871bf319cecc2771a4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c7222cce4ef4b0d2818f2c0bee193683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1b4ccb8f5041e4e958bc670b1b96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9cf9bd146a0559f2a107eb22009c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842163335da0087469cab2d04a798ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a506d80a7b32a6273eec29d531532687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507d9d2e1f0d8b17ec08812ebcfd26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08967b4eae32ed686227683b0e639b33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363eb2ff9e655082d22bea370de8a6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f652af90751eca517d17d659730ab3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d9bc5e6dc445e8ee94e138a40693d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d299ec8d02009ba3614bfeee5d1cb01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e444d4dc0a8088fa1f255ec2d8008694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff2977e9f60c71d4cb14b3416e4a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04f51f90d8fdaa5c464d79c9c42e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87dd439b3f2946367b5e76abeb2d32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f555df7928047d62f3cd68f70cc1d86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5788fd6e0fb17ba52ece4020f1b0757699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e412246aced3c410ae2bfdc4f51d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc80e324aea5f8417510e7c64f056d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e829ed098e4d8993aa08bd1dc29d97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5628320e1348cf6772593b283d7062703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb223c69c302606d99a80e9c96a26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a713eb7afaf95275bdab2be7b117705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93edda3fe3dd8c8ffd83863f68f7cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b1a4031e01d402d63641a20836ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119b38d341b1d142ce44d99d77ed80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35606479b094e23d150286a445a3d79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc216b890a053dad3069e62f6a70c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30df46ff4d1e1c900e067aa1b026df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062e64f680ef9445a6f16de0866765712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad4013555946f51126cfc930c0c87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b121ac20b325e5ea4ccd162d896d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567792dc20387c9a4f520f46ad2f29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2fe861f205abe5cbb983892937db9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432752586040458eb3fed9c9c64907f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280935fa0b8cf97708f9116fd011519718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124bc8c8dec71987533c03311ad4ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e324e628440acac498e8244afd4001720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57ad043d3b8b8e98c494a702e4cba2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e756c3a8bf681cd5f1e3728d8ff7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431079f2291b566fc25e9be07cd2743723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8742770833a8d187e3b4301385b495a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d41ca8248141c09127cecbbafe60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f37dadd140ca782851ed7eb7fa015726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3d1d806fb4b344b3b97df0fd8dd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d53e8b3f73f468ac65c54a0dc04a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453348d696f341e4539cb2135cdf9258729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d308cac99b6a0bbb86d0f03ca86c18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4085ffe8778b75059382da15763d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d448ea5039788166a5d4744424c88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8e7dca0d3b62fa3fae76c960dc144733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5715a73483355b10e2fba0ef25a69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65859cfddff5c5978e19461cd83206e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748459c1b9e773a3ad5709738a7e20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12c86379ddd7dd1c783989a9f4336737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c01042b1c64adbf33c0a699fb325738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5e671f49e662541dace5bd002699739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2647a2f00ad20973abb989e9dd4c99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62579ab98b118affe7bab580c7d91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63479db49606eefcd5cb3344188dea7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e36498eceadfef8b99f49d2983cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b5d6ace0c680a2f5b23ebe7c0c320744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad319899d2a9ce763e3405bdc5abb0f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ed1dbdb70d6c4eae1e06ab14cba5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0216dfef3b0ea87c6b81a8a84351747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e31370a425a07aeba2db3a6d4d4b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f587c3733de9021484a00ff2a4074b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a2fce6787dd42f489114a6af598a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d80e0716f3c9994ea58d003087d2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef270b2a01b83521513231d54a71a752752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96762807d285ef9ce25c7509913aa6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61083d5767bbe77277a42377d5038c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bedc63eb68ab9e1191b3e15ece26b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3173a35351a1ae5808fa4777f66c52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de38dbf12b7832c6e99f55afcb246757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec959b2a1acde7f739eb7219f649884758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa773ee38c1815553d2a46ddef5afc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d2c11d5da5c29ff984ac5e5398278760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e896793174fba5caa749d54c195a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7094a12e6616dfe25e27b92d433a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb902128b0c9978c5b2ef48a01ec015763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0217474105df15518e8aad2af85947764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248b67ba13e32e82306b33d28eee07765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1981b4665696e8e2dda6154a909c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856f71899a848b7987e7a89a84a840767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ebad04f5aa4863e54614ac78fccd8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65897b69a1e38b8f7f9e971e1e4dbd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0c0804eb589c05f459b85a27c0604770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478f74e69144f0fb4961b953800a7c2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f6dc4a184602fb8cb136abc007a2b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ea8cf9695521a89abc65f3837f44773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c788bdf0afbb2fe8bbf33834fa98d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e4132a8da1a452c3dbd1ee53afab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d95471a0bc52eb362700b07b63122776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951164e5fc8182b7487d9b12f8eb99777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a8c265e71a3475ec93f5e265e293778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05310c6f7dc86a68e8cbc994e517785d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d5b5386a2fb64a8be6ef77dcc888780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e37de45a03c00eef2f276866796c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10532465287b35b26ab1a5f8cd413911782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e15ad021c3dc0db5968fb2b3a7e5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580392a029f0bc15e79b44961c9d3de784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072f2f6178440d17e0f32743ab3930785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc79a26e081e76be4f2018ae67698c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f106a4108afdfe2f43b13d8e8f8ad5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9775befc9c31ae7397687ddfdb6fc4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b30205c1fb225fba0c2d6559e251fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea3daef4ebad6de6cc49fa61b9a80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c79a885824aed3a8721c58a58cdec791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcd35f03d211d6642c6702efc0aa57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b7406f54346202a9d098f25567cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fc4a29b9c41a3d9a68fec21251ff2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616ebb0400c21dc78906494e790e27795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2ca3784fa9ff4b4815f7340e514dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad9f864a4ccd355f525ac976fcb1ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7a8ac3f6fff6d0b308c94afb075ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fecf9f834f0f3ac893c37c50be702f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23237288e26ce2b85130ed4167060800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54768765c9f983b61ee9b3900a358801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaacfc46b167a6ce615dfc8e2b8874802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4b557a1b6979096bcf7a7d7731a51803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd4554e1f026dc1fac6b982bad41a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb26267dac4f0d4f0c92f8411d7df5e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585efcb67f063c3702696dcbf674d7be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b05d38843165b9682f9a4da7c98261807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711405ecacd5a94819ebde376cc4d248808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c936d4d39a96112d14ae8619fe23809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa8c54c6c5091e2248850e09d14f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df44ac15a60ca02e56a53e4997d551811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276eaa9c485a9cdf50159769e53c92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e5f57f6c43c731fbb4a21c9cc4728813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986abc8ea1eaf6b06abbda11d69a1af814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cadd8a0a0b4fa092f0b9aff465fb0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee6e7c6fa9c07e1f4d6ed1880e3252816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1152bff0de478f550bfe4ff04bd1f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622b6b6ea8e38550505cf3a981cdf83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6e937de1f3fed754fb6589e47e78819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e5d72d6fcc40a1c6cf85a67a8ce04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc1b27d0ea7223224e209f30ea974821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337a79f4e0629970b668551cd4a67d7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651e9c144ba1123f6887b4bba75c36a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbdcd2c1eea8134d016171a1b738e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9b1dd85f46450e3dd3888a8d6321825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c98cb944b296db3eee4830265a5abe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f623d3be936fd1a1bb466f6f894500827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effedac7e5f510cf2a503e96a3c55041828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c497b12bcc0ae6e28d4a3778c39e56829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81f2b24c6f3419e0a160c6d193a32830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c462473c198680b963db598afd773831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44af76fa72a2bb3a89da84243f0993832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d34d0bbc9b80c0178acfb74c0303c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf50e3d19a4c8e7409624b2b86138d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a87100e1fb4863e27363c7f602fdc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829f32a9c45b426d235b2158dfa672836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c7bdd68eef4646857504099d1c019837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fea73a7ee53fe0b77704ba3340479838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb21f13d0dd089dd7e7f19a16216d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a7212e51bb2904ba15b5fa29c549840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18579dfd68356925702136d932c42378841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477312c73802cb36bf1974706bf1f29842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae0448ef89399974e7cc30a804dab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192134a7b952decd23118154c6ce8e5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96bd483cf0694bf7fc849d6042f45845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa881c7ddfedee17c6825e1de9a515846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce434f265d0d66712ae9e8cfee85a7fa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e74fcd4abe592875c3914cca068a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a5d0d72f76b4a96d1fd3c60021676849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae4f154304c212a736058304a9dc3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7860885a9ae44c8ef7c5f3140cfb8bf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db2d8cc9dc3a4ca078e995d5e64f2d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0626fd0d138b48023330e4a3999cc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01302470a885f9991d22d444c8b4d0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e6d40d7bfcc194c6c25e1ed766629855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da59e6e5570ff011f948c58fb60d84856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357c3b6fe67fee5a27a2cdb7b7d460857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a7f3f19eec6995c0be30af407e7d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b684eabc64ffc8a4e807149c0130be859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa07a58c873f53d06ea3ad43d8fe2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66488109969ccf8595d4ff267546c34861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d25200832003a7dfded255899616862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b314bc8036c3d24237528213b7fac2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5ed22c93086458014c192ce50a26864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150d54065093f8338e57a471a881edc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c806aa9dc75c763e0f6f5689ffc7d68866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1d3ea954e05aeb5b32cc219e2c01867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f65b1caf8b5c1257f0faea449886a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0240c980da117a8e12685da60d3ae94869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f7eafdc64d4b75c8c87641e69710870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64875c3e9d89f74d196f98cd9ea1c3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70a6c455fa34199880e16dde699fca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090ad5da5620f3ba61a98d0acecbe7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa74f5688530481a5f8b8e87190d5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700890e66ea5289fad2aae49fb5e8296875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e395b3a1609b0389c7c245a3b640876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335491604a6e7dc01fc572302092c9dc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d72395c7eb718180e8cdccb6fe97fa878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8afb90ac6c89e30422f758833acdb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199042bc90b8a283dfe7ea467996c517880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160013e876d054ee250b3a912a60f16881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc933fcc10433406d71d5006e1b6c71882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c897385a052958aafd2ce9479846909883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f94237739b2eaed0226a580e12b801884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb4a38d1f855f013bc3e3aa4b3526c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f8d0b1e2238d5c69ce54da07ad3f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3c7339a0d4ff637f11e5f96aa82c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65014841d8aa61a376991ac93e710d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b19835d06d0fd80d2c95dabbbdfc6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f72decf954ac79c0ceb084e8f17d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326423b84c8a6ff7907148608352cafd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5270a1fef72aa2d2447ce106bafc48892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c316675ddcc0a749a0f9ee4fb8c5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd0d585e9af922ec68b7d27fd0d21894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1e45f36b83ee780cb7b230453eb53895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26295e2b51166602a20ef2b0725de7b1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d9989fb59ce4efa3bcb92e7d1fd8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5ed35f0bb0d6c73af9928d2e4dd2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ccd2058696757974f515d80b737e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dc07192c8811e5042dae6e380e951900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57fedb342e1fba8a6e2bbf7004e40901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f327bba2c36edaa74c88e5ba31d6a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688334658becccd11a9140c51dcfe3a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e816b2e1225a5a61e2ce397874c39904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d581c97d04338cf1b32849eebcba24905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff986a45f721ad5ce7ed5ec63a3fb2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4e8d5435bf40ba86a63c8ee763d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074beb5affee8a1411407736389a5986908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe43742de1ef2fac1003968bede3a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4edb218d04cc17ab65de212bf18a4b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c3bf5fb9393c3b343a0fa875f073911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c945028927aec87ea28a05fb8e263912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9cf510b27eaced443b5f0ddd9c84a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b7e75cc0a1faf388734fd6e1137e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c4706f78ac8b27e41afc298e74fb4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc938b728810e192d59094ac6267945916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339297f34a19ed18c040a2d992883bd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a32e8d7f74dba8c2c222e5cd6678d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f6b2010336825c85d112e3f53afe3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666b7f38d2e8fb29acd959c82050839920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f765ee698c1afc6b5cc067d446de921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c8c831b19b25380d38317be79d980922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ea49febf2b2fc892e5faf8fa337a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c1723ac135998e5422ae790d9e989924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e1893d6de71f2aac3160cdaa5b85925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b59953221471029dcda3a522d2e5b9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4adef3b8001417430e8f59552c5d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7c34dcd29acd67ed75ad1f26db75928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566961464d34e5c50ed600f8bb326a1e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b0ec13dadfc1b2843c0cbbb0730f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e03f12d3cb4767c5fc3ab24b67687931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c135f861df02bfc954da844db672e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c03b589ce492e60ca64d7a4bd610933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c0914e77bb094f47f7a83084eb093934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceaebd267eceac9e5cc0da3aef77de935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d44bd0db747c142da125647d8caba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc38fa13c999d05db7075fbfe88de5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906217f6c2defbcf5d7aaa1b366bc865938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b65e818ea716e2899651bb601aa1c7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9652214f65da79dd52a188bdd04dc5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1dae8989932f85b94118046569389941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3fa9966d3c22694b54caeb5392c62942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946301f5d8c902cb9c6cd41ff28e2c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9337f84840e178a87d85cdd70d267944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519e1e5b98cf28fdfacd74871fdbe7c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e42b9199a15e0db613b109cf12ce32946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87376f956f92a76ce82e437ad0c280c8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9ab19011d11123a7977d10e26de6d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581b4dfe4d5cd154a1c5d55439d0e9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae2939e0f0dd543e47767c0262171c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754c410bfba60f17a0696b2f5dfa80951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d636201fb42ff4a7ad4b0ff2db20e1e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb277b8b68f3c16b07b87fc72198dee9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af373a11c1c0df8fd10f1333afdff84954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ca77f3c096f4a833520467917433955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af981640d294721b190ddae30cc00228956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d8308e08546a200daf38c3593b68957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f395db198459e216e0f594dbc2090ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d5de5d2a8a999896eec98b39f030959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefec755e7ea86533177f333c79765f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b11e264cf77c89e979a68cad3e27961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf81b45968db90888777bd4e56dd6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53307031c027bfb249786a1dda7bab74963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0202e22945466284c939052ae30f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf240cdfeff85c9c70ea5a6396a140d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc191e457a56e76218411cc8127b1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc576d3528c17fb244cc6991127fe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf6a49d2e246813391d0c47ff5bdb1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3ab0fc420f72c03fe2216be59126c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a26ea5f1797bb188287ba5857ccff4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b328585c88ca72a5d47d3fce91352971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e82400e168e8881fa5a0809e71aff8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188451670c74f2c3ab0b1de11b2262973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cedf24ca1aa1eb71dbfc57316f6682974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817892e3e7d01bfafede2eb1dea28c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f7c0e6e9f3d48696d876d666a85f0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69559b675df5703c6f43cac2f110a1ba977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156631e71817e2bd4dbae6c0d32b7442978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62de8266ceed6d9a3e8e50d17bfd6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3b43db5d0494e7d4b8ccfb843772980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378b4b7e3ebc378f045be7034b795d2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148d8e3a2bbe98b2ae7a726f9119fe982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51c50763943d584307376a4a1f1171983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64fb8559d1c9abdc31c49f7ddee7e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca789db36cff223c4162e00332a855d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a216064224d1b43ec84e92b29a333986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d2d76ddc0acc514fb8f62397a7ef987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405f7b3604a469101832a6207fb8b1b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb756045f407a34e0860374b171da02989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670d3df367a9ca9f8ffd4f7f00ca401990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d94896e984f378b1cf5b1a3764a9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72add1c61354495d3ff63ebf5483ef992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cfe1d84325c3b09d6ed33a0b192ce993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be70ecd23bd2652920d070c16989d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5173cd87d0478190ed1f7b01f00a24995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ffa4544de70cac68b98284269db7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39497f093d4e3f7643674c408309114a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139c4f2d5f8ea1d2bcb3fe7e6be8551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff06a4e6ab772debd133a07173bb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047a0b23c407b418735859eeeca473d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df38837fd83d9c85d4bd14eb908da94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2634705f434ac0223a9307b132fceb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca49b2e6ed9edec9a64225a508840e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f902057ac9a170f4acbe7eeb51b5957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff72d96acc823f321114866cea1c368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19304ae5c79068607f122a1ccb4dbfe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014ac79ac611c28466cd2d83c818e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50846dea2c6f4e07ebc2dbb3153663c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864914713663bff0723dcbcf116f02ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe44ac3ffc18ca9956ee47acfb6cde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a16314bfb8c4cf9ac188bc10cb0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4f86bd07b25c0412843b7c79940715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9d6c3f11b1e48679ad349daa49d2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f17ac3bb454e8f1676680a3c1fcd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6761f22dddab62f6dcda41d248a2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be9d53072d7fd353319d8319aa853919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6378e6cd8858fe4ed8886af6da9464920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff188bd1f7b96c5cb6069e9855172b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe03612e93a8a284447382cd8526a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b946b441f0c40cee3383b534e923e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ae3e43d766d961c32ac5e050df8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdac28ee899653a0c16992a9ca66f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073755d39c13547b564b9c87b7c9a6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844185cbf7017c22895391e926b5a29927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cc155ebca05a21700b5d3551ddd3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047bfa80115b6ae691a8d603608ced429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548e7eefae27570ccb0b99e39d8a4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fa059dde19c5bce139037f159be031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891abdc51c879ea874d0819f46a800532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed3f63a1e62f463a3bc6a1beb62ef633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776a9da96524fa15d902a605f2482f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff2e27bc1db9a7b6bc09a401512f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ddf7f834b3acaf1ea3f8677a7e7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf46b113527d27f65abf7fa2dc24ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0972ad9891b90b57416eb98ef05e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25c89cf991d6ad07d945f9f4e56a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c2b65ff1ed033d81f33a9d0f414240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d77a098e25f05eb4df497af45bb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8110608c75e3440684fa968cd46442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997161adeca3cea0e5602c4af5578a9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51fb98a5c9556c5ff427503f223e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f7d105260c5b1036d4e1e37f3e2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce332ad1354d215520c8aa3733c368646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402577fdc73b8f10a12319df0516f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84169096b6fec78cdd5bc8aaa6cc4a2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229faad67e4d4a635b8849522d5b97549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe7464e07e2c72af7cd7ba12bbf3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c656a6c73d369da3862cf8d847ca44c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ce8dbfbe70a19294e6fd93524cea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7ccc5df30571324b2797d00a9274b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b4fd8b14edb5c39ed7abaf8aacc7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168677e774883fb5c0bbcd9b594c5ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7a6ab42a7b46f5efdcd385d8427756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c0ad2ca1b263e83d68eb5532d7fbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca870f70e2b9f6039233d07842128158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e43810ab9c19bf86321bd1db520a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06434592d9ef5482fe48062e6d501960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08ad6e967dd1580a0f6898d8c3cf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555e3b7a988f563f3fc4d123e656e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a9ffb506c355c945d895758ddf9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dea1ba29a59304ddb3420874fbe0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28161e73464d01a8870fc96b41306b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc527699ad195bc986f5773ce64c2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a068ea810fb3d26c91bd94b400d7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1903dcd97fb3e9d6fff8a01d02fe3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe139f045991b809e930481b016c78d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ca280ee7d1f4f4d11492f971c1e3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f939a80e8a8e0294bf448e35d9ce8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d19081c1a188bb1e52c6b7492e81a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ab260442c2c18747349d05cd795673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179ff8b25b492d5f01d87651ee090974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa24fc89c2d6acb566d10af6572629c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98c9cb32e9c5e791ebc9137ff066276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368265ae8128503d11a697eb3262cb3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1b53395db11af7eab01f5b8c6a9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574261dcd6c93ac12517aff479059ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc0bf59b8615fec5867dd6122e11280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f45c0eca3e9f4213adcc26a9a186c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdcd9097ba9ff384cf16075eb0f4fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db08cab8a5ce748603d53c63fa615283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860a096185080a8deee4b125c2819b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9b1ef33a596e35267b1ea4d0610685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02faa88e22cb90942632351b6b26986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541aa11d949fe2d9ac544ea2179419f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998bfa548f2b7ba70cc06076bf2931f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32db257ae9392c84cd679550f1f39089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112d1d696e10c0931e6673cf55ccc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b701bf7b520a25c7617b4bcd9598291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e36871a8154814f1440c74f3a82e0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d5bdb954ebdeeceea0b05fc2c7c8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da283b0cd7312a9d2c31ba063a383094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e910ed53d35572f356d1566426352995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b634961c0e0c87f25731dcad6b03b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898334cacf6c8778e64f1be13240ea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a286d08502a755c0baed193d0c96198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61d89d4511ba668d85d290d60794b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f500f7f8d7cab28111566a2621080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233813ef8a86b054be6cd97607656cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ba29e59e9375b0d01afd7b300e4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb25d2f4455bc35a386dfc8ea398e18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db282bb7a4a5dbe43f1ac6a0cf0df0fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f035f425e0dde3069e695a48c3689105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47263e692748086947f65c1d6627cb46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f65be600f03403d443df9b276c35f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e3ba4e7f132b48c1862908abfc09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c973e6296c1b5921e71816126ae87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c3482512c1c8811def8f482dbb25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d9b0d42ad2c5b8c99f6539950747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc52e0b739549e4dff6aabc22f5bcf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a22793ec59f2ed51f5cc192ba60f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765f1cc9eb39d12961c3b483a70d3d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463de8de993f1c60977dd3c7b269e12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9049671db2e2369821ad7fa842cc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbf0b936116dba4e9f318bf395d499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7b30e7d82d6b8a272027ec9215c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae20d13417ae22b858b2f3f51c4b6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa45da49f72655de584a70a1883518120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e693a8c209a6c4202703e4713c9af7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14fc9687ae82630b4949d71fa0ee0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077293b8cd324736ae1fe8da6691d072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418948dc39f9337c31bb20ad6d05e421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e9ed1aa1bdaf8be5e7a185d9a4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c6e406327b66366bea3bded25c21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21432df2c0fd4f17339d1cb700be261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c94dc208a5bd10360198d592ff58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eb340578be60bc8b006573ecc0040129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20670e656efcf68cc9f239a3c6118130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f1405a032cc044b92ba757ef66ef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e1380faf1def50c12845d9884dbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87214614d127fcf35c5542507130a63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa6d5dca098afd7facc1623727eae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290eb4edc5badf48324f6ea8fc1d481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e907794f6a8608aa850e5717b679b9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0873b830e10f6c77f9eb53b7b238e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02290aae25db447127b9fe3a6941d8b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdccf235f78ddc0c6d00c2f78b37c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d711c92928f1dff7dc433aceec27253140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d2054f8b09a964270d0ace60d0f15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49362c41dc9ddb78eb9c0df4d4950ae2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121580f7c82bd5373c2898722270a238143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc436cb089d32400f9039bc53bbf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366019a62240a21ff9238b48384645145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820511d57ab09517b357fe88ee1d8b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195e5663145946846f842c8e3139a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7d572714d593e0dd631e0f90ee05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b7322d4ba52f84ffc37118b35590e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a187a05a12bf999d25d6efe20e46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96671d969121d7b30ba1019e0528359d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d430c5c0e54beeabffca458eb602d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92947dcece8b7b785c203d20582ec9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a4aee38d242a8c4c2eaad2534c942154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88fdb7f16ef4aec75b905c650a76e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ebc4faed6096d71f253fb4a5c1fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b05107d013bfedfb6161d5091cc89c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c601da2eeed614f2ca7b4ddd6a3df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84c2e803ec1b599515662ee12455a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d347de3a8b03e1f813b6af9e2e4c61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70266f8735f2701ddf35240fcf93b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d668a3f7818d156bec064d396319c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24abaea3a77ca6be9e41eb8a48e57f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737020017c6e2f59dc066759f16531ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55cb2d295866253565fbbac01b48d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7cbbf99bfc47090cbdfbca9bcb96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b0a3802625f39f092c0314d3f3d9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134815a7d62e84f2b5803ac49ac4da06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0116b74d21fcfc959f375acb056509c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c0a29a31be2abd24e906ebdb3638b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b58bca13c0306fc3bfd9f70213dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8e55153a53a2910b8e2771bcd3d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c11e9b3f949db5e07450b122dd5eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270cce6b1eae432c52ca2ba1a395155174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3264236337c3e4cdaa70af2586c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df83bd56b32978559c20eef6c1bf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8558dd577ae2a8271f1f43ebf1b20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2804d7fce1229384635869a153ab8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42116cef4a74679e0a7b1f071d67e580179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023bc29eeabc0eeffa1aefd50cec981180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ef089991f9e3961c7fdcf7828d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b001480aa55e76dfd04a5341349bd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f4715ffe0ceba19f991cf1f5e4d28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287318eecb7652c83e602e4a841e7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099f36074cdf8bfb833343ec9f3fca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6756003a4557b0db102f08e5e8bc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693793b97d27b3111175df0a4cd8e180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf20bfca87c61334ca67c25b391d2e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538bd9053dab86e79cd718f2afcfbe9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda6184968223c883bf7a4242a7246c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c241ac37924a07d3d8b621d29bc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900b527cd6ebeb55d6d0c13c410a59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34662088d0f7624c041b791e64721ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd43bd834cea2a5f93afa9d369cdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c79654ce3ba4098d97ae79da34c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a6351c06dd3ba86bf029f4c41c6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a9c7f80b5876f9ac72202df810b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf5789872e12a12e7edc3c04ef8514198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d6d0fa5f31f5274a90c4490bec17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760de3a411ad6a3edff9686fe955fcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0024097d734053430a4c27b192cb4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3867b62b75dcf11f647d330009881202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25fb088ec2b0cd3c6717c667f36d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b7527801216bdd69c1aaf661c4f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe30336b7d42b5f909f2391b5a17dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d9f81b945ef51796f70fb6127e73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a988d268a84db6cb17814228e426dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601926ed13ce2e6869f322462420ecac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694fa59edcab1127f3d3bb9210d79f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ea747bd4464d5699e0ba77069ccb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c571f16d919d84a487c269a2cf39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de734ca4795ed61a0328a8e3f22d4291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4d160bc2d0dbb041ef5c406bc8bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2609bfb408e46e22d4f691ac89852214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86611a10ef07728bdb30b8390ca714215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a2401c2b00459fb6c17080e5dbf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a24f7e9aea995fbdd326dd9ed8a47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5a46fa22c559f9b43e0093add94c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658e93ab002b829017937d630cc603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc82f236b8a86ab55fd3a332989272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0e24e4f4e69a4011b7410e007d52c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bce59c005184d2f1a629efe48181c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41798e36050a2cd55da5cfd522576f24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84b2fadd3d9036fb359222f1e1406224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366162a2dc4866affb0ed86161cf85f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772709f6412b1a9132e3cfddb160fab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c522d5d5b1000c2b98cc00a0d3f77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97263c50458fe5d0cd11119327df9712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3441a892e3917ec8ccb6a504315bfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf880ab93f7497e2057bf847d59dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a6e4ae017bf3255040dcb76809a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ba051b00398909ccf2f3b56c8e87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f641d329aed189081ced7b02761d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d4bd9942433c2a980e06f15e16d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040851a4b671adbfeda293203a47081a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ceb62a3dd0f67386cd7b8025e713f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3239a38f1f961a28b4c82efff9cc067237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02ecb022e53e7a6dfbf6e01ccaecd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d102e76ee71ba9c80fc4bb696b90f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62bb03d5b97ec77f8ab91be5359578240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef8b8a99ccb9b8b912f7ec2f67f324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2dbaa7e881f5df1251865f3dd901e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55579f38e00c87700d85d0d50920ef90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980a302902af22f89f4dd5970c6992244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e231876b68de72d12a69768df61b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27d693f58c0089747855dea5f41fe3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1e37772e52b5556bf23a401644cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc14d0c910cc03a833ed05c0c87bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10750c12fc01e73829a7ac6dbe0c71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca2a3b5629497d20c0084362392444250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcda8832604583e715f6d4c7f35322251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a3251d8145d271ff730769703f4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9ec56218355d7dfb3db34d4d01dc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a8c393e10df2f39f88f473c31465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e49dcad0f60ba0a469fa6fae67bbff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211ec3fe72ac719b47c8b7b9253c5db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358c1f627dfc1be134101b572ecc89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd306ee6cc1482e32260548feaa4e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b192b3842b420bec7c55d7478172f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f33291e91dd17eacb4f3d1c2182de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106854c9e9a76d252b0c51c82503f185261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b53d7d2a9f5fa1ef6bf5038f82fb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3481b558ed6f9923f254d8fd491de5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8cf3c013416a493715b46923695b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675896e0f047e04e97a2154c10c825c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25045f4bb37520427e4fd363bf626266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15296d6b9b2cd791bfe46ed5fb415e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09100c72cac75729729f00f8fb52d9be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cdb7340ad72d94a31a0322f596504269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc50b61ae1044a0c23a408bfcfa4c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c6f83d14aa1d5843ca97b05b25c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26ce8cbff883c2ff6de33aea2cb738272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e0db9f9d5968fdd03cde4ef6a0827273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63792fec01e37eccb28a036d418aff30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb11693f72a55e11ab34bcbb169ac66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52976785a3b3f417006073b3c5a24d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082e5bac8628a06c5f40c02d3944f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c54f6197035684b974375518be860278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21d006ffa795172ea8c5ffd52700a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0002f8e04502477e3a0da60343ee6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3875b41b677ef673006a25ba3e8d2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841eebcb27fa4e3f1c372dd9bb59eda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed9f5190e6effd98509043fd9e3af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1663a67607722c5b3c1380b7bf1c41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99466490ac1f3b70daa1d56dd92f50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8bda95d3bdd3ce727da416b1f5929286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408de8b03fe7f30378126596dcc9272287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d4e2fe40516c629f1569ed7afa541288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f99349c82b211dde9cc5f13b42e840289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fcf39945f336713de32b3966aaa42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e08dd396c8c13c7252a3998346d9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f7b1960e2b411ce92dd6e0ffc57d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74959285eefcce1a3642a856afcbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e448bec2ca9057654a2db5a3561fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe33e78fd0b848e13429ad9b22e910a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310568e2f1f435f7a899d6dfdfe0f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e291552db1178f1058d96554916df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9aef993925e83b07379e9de480cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a74eccad6fcaee9911b813d5f3b4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e1c8962dba93e137b445d849c0164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219e72bf3147dcf0b73bd4357e7728301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba92ba6e3cb0690b65fa4cea264dcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3754e9fe4e959990d58785f4ee386b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5989ac73830e2497a434d69178c93ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366fecb446d22fab2f4f25fb4b58da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9332fa3965bd71541e126031869cb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710486b6098d78120701932d502b712a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba4ccdbc260be96633996b4c314c70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff53dd521cd1f0cef33ebb73a4e2e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8042838fe8f323fdf37bb2a5a78b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6722b2a30cda5b7c22196567b47db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab683313b783cea5e529bfcb16f73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89d1fbd26152db4763e3964896f0bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0466856c3d3c8e57a5bf9449eab2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d712e17658bb22067569e2aef8e25e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73fcd142ac9c21701cc80f407f3215316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc85dfd747be8ef684992dc6b5b52a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145e615d9ee7e66e52d05456667196318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c32846c3fc1c4cf5046ec8fa0f70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7563ff8b115c5d22e189266f2de31e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071238be9ab22938005af9ad4d74bacc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3142540c06c347e8bc2386a92543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d94a467c261b631f3cc231ee279b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218d353d4de742166f5ab2961e6cc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213fd56ff1a5276d0066bf892d94164325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ceeceb58ad2a57db4f53b24f398f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e099d1e571e9b2aa1d23bb875010327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bea5447aea8b3fbe01453e905f712328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd1804e65052421dd93c68b5266b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32289382c207a5f8fb66f4303d5250330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592c45792a17347924fce415f47422331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1450a3323eb91fd77e362b124dde8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b75d9500ceb2a5136b0493a289a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad400339a607bac20f821cc13de2bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c749f44fc838bd5b0ff7751208309335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f255e82de8941ce17782ef6f0bea7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd45e4da52d41029078bc555c05b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18262155dffcaa7f2779906b02593b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e8a51cea359427e8d1467f2e8e60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbad8069ea435781802803b273ac43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5babb3ab572d74ae385e6df6269d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f72d10b302e5ee8cfd61c05e23e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15355445bec426708507d138d15734343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ba745247d625ab860c20ecf5a5fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6032dea26bf777f55bd121fed6981f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4119a78fa72407784619ff714b3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c15124d774d5a435d3ff57f2160b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00989a8b0516e9dffa30bf4c119ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa993dcbcfd5ed195863eca2ce7cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfd9be7d1240d09455f12e0c1c1aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8beaeee4764de04864da4de670d06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4bf651e396dbd7462799c105c171c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de04f04accc0ca16d4236d2bb238a23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618b3baa906e89e716de59f2992215354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa87a41aaec9118e790ce458ab433c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee8802b4e8c2439d67fc2de704f86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e23941f88e041da3ad84fe6725ea0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b86e8a84d2ba05fd7e5210fe38a554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc16b01b13aadddd7ed52e5994ff3fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcd128c9b5fb51af1a2d171891e646360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d111e4b70d3e606ecea4071c92265361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3e094ff2ade3856c1fdafe381eaac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80f5c9f293229905d0eb3758cc25b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd82e1b3e7f73ca06f57c6657e6474364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd292873c6d0763ab0a716ee3649d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cafa2eaa0bf6c3bc883c7e44983a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310cf340920e03cf43141af2e2a1ed2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c9e50e2908e4b9cca58e5b10e18f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11e92d81244ca0cbc7babf14aa5d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d82e9128e54f85680b7f4228dd95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd495617f8b7148e8d6ac58d78f90b81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bbe87269981ffa50582563819bd31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5c6127004d5bfed558e127c076633373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa30c791f4eb478190bf066a78979a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23337b0079503ec8a2414f4c4d0c2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb524422f40aac894389e17aaec051376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ec8a5c7aa44a97bdc450b13f4ba98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a2e2a7f1f25ae36f442ff82477190378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee5707e324c02bb7972e3ebc92f05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af543896b72652c9e27e09f3258443380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4cbf90a12b799ac1872f54b1203db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b5d5051a153ab807dd4a87e1b6741382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552256f9fb9222cb3a4b71adfdd901383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45299aa5b249cc35e21887ea00c67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674afce9140ba5211f42a8d52cc730bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f22ab27dee68f634b0bd45390be1d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da660d9e39e4141685d6d3040ea1920387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f503fd6599269ca2f13ea6286c56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a298a6299896b9f7824c6a503273389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c92006a828e104ba52be4dc8f8952390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93583d208cf18880a12b877e680c12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd2381fa0816ad31aa4d8035fd8a29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c174ccc827207300bd9b214856b3a9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299102e2986cef4ad154893abe9e2c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90ffa76f4e2172cf0ad5cb941866a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da76c55f3851aec0ea3b7dad835ef4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc296a21f4074e884ca665b7fc473397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5addf7047032c8a5b7aacdd0fd113b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027fad77cd06457414ce2410a90da97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634a83a951d7570a10ce426216a53b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ec080885180c84ace1ff55986c20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8279f4439d9f707b64a56a1206585b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47368668727cbcdc23656df4d749a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d58ac30b30d97a3784901707f25b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9009c3eefde4083e98581a04de77e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b02cc577a12faf0ab69e1534f37a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35972e9910bfdc77a89dd9d88e4b965c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f930a59db28f74c9bdc9f5031f973408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb4d0639d7df3ade3038f4d7a38c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ca69de41f0aa51db82beb5911ccb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da01f830fd8e478256b76acd35a31f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688e2698af1da136b248991d51c305e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859aca32d665e038de5858945e4c0ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74dbe78819da1fe63b43159fdcd5f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ff01a9c1454560344089c9d8e149e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bc7516330d450c19c81e6ca6c5b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7df2ddf063aded180f036594b41a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58303a7cec19f3a04f4c1fa839a899418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb89bb93715bd827285b97ee1608d7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ef2e416f4e9a2226b109e89b7415420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4369449d2109534f3253a406891a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bacc84da3ad539c9e3e9b765adf27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9a227ced568ada6eec160ab86515423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f165b5fe1601b6ded442622c3b950a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb844755c6ed2c5c13cd5bdce5a3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706baf95514fec854c9fc09f9fb6b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4758508ec75d5113c9cbf86877cca33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c3e736c243fc3342362bfc7879316428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7d78cde5b39c784bc36cad932583429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2135ef95d480453d660607ab27f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784516f6822f29f3bab98e3b6bc2a7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2cd482bdf9c2304f4386bf0fab3ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98dde1b0c67f92c624bf121931040f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20205fd3af6cf3dd109783278075ce1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c00073af2f32287b83d4b8f2888816435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09807f9360e1fb09eca10f31a7b737d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a50215eebaa7a63b1c61c1f2c550d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3936a0dce1ba8514109be21887d920438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cbc9515db6f8fa8a617aff25b5987439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65c62d1b970a157514d010f1e9b9df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6305837cf72315f08f114c8d9740b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8762f86dd7da2c9b1bd30c46def3fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9f1923780aa24e9801f5c8c3a91a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d756e5198b2f19c64bbe04b70036f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46abcc226afcbc16ba7ac4c743b1e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b207733bcc46c9f9694ceb35bbbc12b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cea6fc7ef3ab7b1dfe3e0e0300f723447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2ccadd3a1f017760fff217764193e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d432c15cd775067eb3001b9fc448449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe7884dd63952db4a67cc648baab4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4963d05363c07bb0597fb775c89208451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210e8795011d16c294db14f1303433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fc65a42a58598b867415c9a0fedfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd08205fc06cc40b802b836fe73b98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4cd449d3b462e249d5adcd9f8a829455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a78381636777359b5aad063ef2db8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b7abf6e4826bbf37259ac1b801a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a75838bdc2ccc7b05eca88ca08ca6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505083f981ce5e6486334a5f977816ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29a707c3a888ba888efbd251039d6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b04986e08d4b250ab9e9b6a5ac8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cded873a29ccddcee329eaae892199462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5ef6c9d7e39a8a9fd95675e92e15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84fce284c3ee0afc28dc1250b249b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd8c0255e4c1fe9df78224a4a6a68c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfa6249b51580897f3c575652e5a08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abdc140f20f03503a8a742601bbc8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008e423e597589c0103ff6f2073e19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3f564022f509f8ce4859d3267448469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf32edc946de47bbab83eee0d05386f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c69e1c8179e335ba911d53c794be38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3d1afe4bace0622c646553742063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d9dbbacf6c8a975e0697d6b425ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9966d95933d6173a71b8a28c40d30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b518d87110630c9f8a04a036a32a3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f9594ac4908222e3fe27b3c3a0ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c45d181726efa3f5154a8f338d0b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6183209c7c2a95f36555a957becd4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0067bebef5e31b342f4a849fec2938479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e500613094fbff9bde587d66c83a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2e845fd5f4c87deb78e1a04a1d567481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a4a614ce3fd6314604206e7dcdbc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbcad725c0e98d20912078f4079cf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5531636a5c62a201e51a289021c0f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8682b1ef265d507d561b6885e2ef4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77c12878fdb69371a54142c88bbf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33211c6577e0a359bfac1139d77211b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d77395f417d85ffb79ed2bd08319a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c522cc17f0be4cb2636b0c2687046489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee951255fee5bd1363fdbedbbd5c68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd2b91089df23faffd9f1447533ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405d2a4c6f0778572f528376fb0a2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eee82af643e28757cbb38349710c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8405c483fa8ba689ed17a5425a31e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab24c850b0de8246629a7a60901262a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3f02036a617ec363200fb44afda9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc1b67bce5a8f90ee749c7ae3db98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa512ec3f1c63c2fd048d98b9d882f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05dbe01f531892fee82ba3a36ab170499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167267034324eabbff048d1b94984dea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcaa2845f4555019576ebd9fcc111e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd9af0d62fd59774cc8c02bb15ba7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9e30956c5b8cfad4d546c3bff01b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b266e1136211a88db78eed3c75e0166504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc11e4a6c39aad60e9ad022822532505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c952426faaee2a6e89f9ac73f3ca7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb896bcc7f390dfb981e93e03b4b20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efe5296db923f2798de99d558b400508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a41ac08e45e1ad1b62871170bbf92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e7d8e937bf75cd4e51d853099bc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d34b2bf2d433034f740c90627392c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17bdf96f2c3825df8c5d197c694432512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2211e93fdfc77190db87252581bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602869abc0d3cae5e065bc7f9feaf739514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e418ea3e7019a2093982f48e8bd37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a980c1ba9b77d4899d90a09c52c478516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c20c4683a4b99a196473fb7082bea9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6ae5fbcb4b5c64c75f49393ddc1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f073eec020e05b2cbc31d94e05842b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc702d07dc1304abf1f3d2eb7cef52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca2f370fe0c7b76a253d9af465926b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310592d4ccccaaf27edc14ea43e1176522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121550a347b5b3f010d4ac5951ee8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77014e82a587224547c2f9f93b9ced524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bab5e38f035564ccceda288fadfde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a3f102158492593d66689e723fc31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910a6caafab62756284fc938797c95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ace3f7d8d857fb2154e29b3a9d21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdcb3575f3614114f32217ff8983f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918249bb107895d9d96eb594022f7f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82655fa154a5b191f132a627b246e65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc93bd7152f9c7ad1ca33eff8285d22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b55f8ee8757a568935d72cf0b1cd67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff056bbb3b9c098dc16a3008c2bf28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ea38daa28fe6825f6b211377742d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae057ece3b14c547f4b3fc607f843536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143021b5d3841f6f8c1c52498607c6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ea357c754588e99d7828adf3fd8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb029df855f2b29e77310e60e2d1fbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33598a00f6f6547e37c5777d4bb0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15882dcc4d82e53a85880d807dcf4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07e0796837957c537976374c36a1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df6451608581b4a4b9c39802edcf81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214c571af60cc7dba7bf8740a927f3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef6f79552a2413955c4f3797be5f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f21c79497e76db6751ea6ca8dcf56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bd09f0fd9254065d3c639876f73d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d9b2faa9b7b69433e1aa325dc754548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73033808dd7be05406099643aa22566549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec880892b3cebd287ecd80648426371550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d33e0b3d8c791353d33254a8441f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482024abfa363c2f0d8e789c738cf47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc22342e060f89991ebf3b0aba5500553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069387ebfe7ce9f623f727892a0eaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820384a92f72aa74d1db0f3e59a264555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1f37e230b5ec9437f5f69d94bed4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a71972a76f90907921d41ca01fd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ea78d30fdc5d2afaf5d1be92ff6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a125e09161592cabde3ec53e9636ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e87bec57deec5aef5fb718ddf5c91d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fdf1ad0199d4dda51a76dc87b0429561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c502a07c32c242676edcbbd40796562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2961325d034223ec1abe65e827966e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50901f1b2ed97b92d78fc45cad364da8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5d568766fcfd6ebe396a525a76fbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a5397886fdcfed32f94c73c251ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7b7f9717dceb43d47b5b76e9e96d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d399289d18cb4c129bbf38dd4f88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3411850ab77659bb854960e00312569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf38546eb3e44c86140fedfe6ccf98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9da3eaf0aabc7d44a6fbd4f990442571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f428dff9174df8445e7c1a4e11efb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0eeaf4e5925ade2eb617c97b496b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b802749173bb51e1ab6f72e17095bbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c715f9f74591c0d456506e98f61a476575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a63b889c1da869a980acec4ccb81e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b492558def4df425bc22655771e20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4618b601189cfea41996f58a011c67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196168491ee0869a2bf0859d87dc5e5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248f373a16ec0e85631e42cbcde0b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b465fdf13c2d018f82fbf4056958a4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864b11482a3f791f5668c8f3ffeee4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415954865df41e0895e038a3ed392c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11faca69059c30d4a1e39e9d6062aef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2034a3bfbe409b92327899b3db30d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f8918ab9145267eb5a8fc2b7876c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97afabb9f0847d8673388928acdd7de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb0c86ddcd8b5babfbb4d9b28d9c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15931df36c7676029b19dd8faecdf229589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077892dd5a7add5457f8d88d0a6f8fe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae790bf5d477abcf51d64b1bc526ece591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d6169618b205753bdb45c3ed96c20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23e1f527cd9f9b8cc1273c2dd39819593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529308c83d9e3d07f49beb4ccf962f87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70335f95202f2ba2c9d943e79ea624e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7074fc950aaa76609682522ab112596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553d19c3e463ba269a80a96e0bc6cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ea97fd04fbf2d9a00f74a6d0188f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a6a3efa234efd0e43f8248b46367a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc433a593b67f8fe8dc49016548bfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba064bbda50e84f0592fcb8f97786c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d7e6be9c4cfc49ae1a98854ce05f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77d4bc6c44980852f13fdde1bef9e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec66cac2e126b461eefc9a28ace987604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efac5ea601333d0d59a5f8bfa627f42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae2b3c32527cd357bbf2061272bea6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fc2a9d2336de5248cc82f38c5c3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc6cdfbb517959770fea49a9460894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d447665c1486dee23c43f4d5b951609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54274bd24bf48677a0eb11b1bc8b82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379261ea12855026e9416df4e47761c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bf187bde529a496ea546d5cef8c04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e7cd23c842ac3d07a530c9851ff7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7e17d435695e1ae7148948a0884b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3049675d6c0137d5d4eeb0a6a6fcef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e950c43bc91e0dca6c2daa74d6b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b675cdf0a52b0685468cd9f4fafbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb00083b9c2a0d84c6c88bd1a1e87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff24b5d1a4e343f957d43813de6aae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effba7adc2d336f9aa4a9141cee65ff4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc72fd7d37be48eed4301ad7fdab91d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273db8bede753c8ea48f5dac4e9cc89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ea68450f6e50ed4f6a55bc65a1bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4fd16830bb01ee1e80d1348a46c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bd01cb8ada28c53cebc56f1820099625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c298e1f076f3d048f43bbbc01f97d38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0151357b32a500628f43e026c680f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d995ca1aec2d436f87e0c256fab6ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f477b3eea1448768fa5e470cb603a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e7f13092cdae0dc3abb2587be260630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0748b4c95e46eb79bae8d418ae82a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff90efab08e0decfdd7beb87e0ac735632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc97fd40f172fbee16ab940cdc6326633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8073c0102b8d74ec323115f1bb0bf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451b2e84eb2589e076d870b3fb5bbc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834afe9d11d2e17bf79462d191beb103636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86030800025f62d247a9d317ad388d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf0778b90f6d33a2aee9c6405f959638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb027249d3be05aaca070d15b71109f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5810a3662ea13b2541d3b5134c1e30b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a59dd8e8d2bb04ba281f3f3a584d17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06034cd5f8a8410692279f397f0d0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ecac9bc9ce762d13fd7b6c5a5eded643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a5be57a2727f47c479ef68b2103a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58afe03971f2ee44771723e4c795363645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208be6aedd71a1a2bfb316b6844fa63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a5b4d9e482b4c55212e5a7a8b9e32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec971aef37c6c2676911765908cd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8931bffb7a1f53bd5430b4bc92b952649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617265f4df03f1a8e1e0b5aab96f65c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb445437237a2c37b963d8cbb1926ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894b971800b7634d615bd980550dea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20683ae19b70177ffa5167d952de3cd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8554bec362725c408c16ffa8451a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40cbd4cafad7ded79763bdc064e426655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c554cd2fc4cda7abdb2a218166130656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89901b9ad0bcb721b0db47a4dd8d2858657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db03e5fc73c91c627fb10378c5628d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e64036bcf22e8dd6bb6ab9c32e9d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca06682cbcce414e9d0685fc33f140d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d8b3b49121d2753e055bd37b93581661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ffa8767a43d2f75c1c95157f5164a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515fdd252297ad7efe96738add5bc52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d241099be82a8d2e5000f1914e2542664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2e43e89c259dd29ba1f6ac65f52b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4df7943ce84166a10b3829ef661a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f58d802a6ae7079b20d8b7275970667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258112e24e9086f59be985373f57e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c902a508732206dbb89cc920d994bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269501e4a09983b28314d6c5d78d01ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f5642eb125c9dab721363c051e263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf085bc9127bab03684978669fd1ecc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be7eb43bdf9cbe8c1556185eddb83e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884337b0915b0eb779a113419fecdc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d32af4cb47ca0aa0165b5b38c71b71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8db29f820343c7c9619c9d6c8d06c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919169ba91f57258fd0e6e79ccd659f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db70646c5015e36f7c398516ef2548678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a7d771537f0cad78dcdcd284d410679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d28eb3e2cb8720872d3189efa292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41b000a06271c0a41cbebad3380c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8980a8fccc225ae397738c7015e37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a2b21f4fbeeffb68c4287571f033683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4428538b71f7d506f16c5aac027b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0da96e9a56a0cba3256745bf530e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc29d1502468039f2cd642d1b7c25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30a509e592e2d387be5f05fa2b5722687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf0f45d8648b0a1fd528b8edd436ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78de797e5c63f62ebdd3a181e7f377689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac79b041bd320ded3a277541c1099690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e61363d872f22cfe662960ae0f1222691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ef8934e3e5604a23afe57a5b39ced692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db04cc1b78889a25c0b6b582b3a9fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd80649b0764059c222ebda3e3a93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df049ef4b049c0ae5a2acc418eb09b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e90ad4c26dc59c135a8afdce57e99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f39294f99baaa6b5de14ea8775fcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0f56db000293e4629cdaf994a1d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b1ef6bc772fc1fa4f2fd657f43cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b51f9e097c3997b80dc4c5716cd8dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee3f75129320446e6dc01169c1812701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ebfea069dca1513d894fe6581072702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8f77da52181618acbfb76f9144b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ec3722ee0c53f8b470260a381915704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d432f6c5bc69cb316b48d93a7650b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197c8081f93eeeb8b7be8b48e2a1b75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa92d0cd53432c275778f513d85cad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5a3597d366097746843c8848f418708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993b4822237045cf51b841d433e58d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b1e98b112fc4ad7b43d23cdb8e390710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1fa9bfb4f34b7b1c01c7a7c5c3b2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931c0179b2b6bd579b6ce928f978e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3089246d9f2c2dfe21fcd6759fdbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103251416617127567d5eb9074bedeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e229abb45289435d700e32ec617c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae2df31e8500824c9cf940148e638716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751239be1970ccfbbf22380215ad4f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49195ac45ae4b861934e8f260f5c80dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef3afa38343cd0929cd2c85e31c9a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd775439593e3a3cc0b97b88d4409dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8d380ed5470efafbc2a76c38a7294721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd81c307780c5e34958d4b3f7960f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8fb46a012f70fb059a91e0de07e83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d36d094b2c2060b3f3be0ad5ee194724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe78024858ee7ca44464830841574725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda0460c99314ff525867f06bbd20a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73979ddc79148975d4d5663b22076727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9091d958a5ead35b45eefc6c528ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb351c222e69470b809d8d81af8e8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1053583e8a7202dc05943989a94c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383d2b18a0c91383d1525b5f00621f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bda04bfd7c00fc1287f614567f058732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99036746c5ca3f4b896b185a128e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cf9c29bbf4ae5fe559699583ddc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526608d516ba62d3e8ac76e5673a63e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f9717840be0ad66346f213eb4bde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821f9173e215c8616e03c18e2ae204737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328af3757bd42dcb7850ca796a59a03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd1c9377e63ffdd909a78d9d59e0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689a3e671f26e627a28a02783fcd1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545710c32f964170b53e76fa488c5a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae3f3051218ad7a40d5922d280360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780bce0bbcf78318132939442f39bd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef925b8a4fe16d3ccd9f8c79eff53e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb8c03403c8632b040d2cea629546745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9559b952fda96263a146b605c2cee62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42af011878dbc14bc5241efd9cc9b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb692cd92ef6d1eea728f59e8c428748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840aec4c151faf800912f53190d542a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33d5d6eb630c1a124e88f00a00b64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e8aec09a6c923870393bbd134a220751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095620e48e268aa28bd39509f455d1ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3eb4b7d14c4b92a6c97234582e256753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efc4ff8f8fa2e85f1b5bbf88af955754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b41a6049994d0b4630ff49f5d4001755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936cfdc601ace42a398352e9878434a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d76433b57ac4747abd93baf7d04d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a67afe01cad109fedbf4eb0fddcca1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222fd4fb306ab451cbd70246abfab02759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4534e73a1906fdc957fb1af33f6839760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efd1127e9f6bba89b8b63b6135374b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fadd002d0da49d7ab89262bda8139762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2365c56d1aa8b46d0ebc5f1466eee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24d0595a8fb68a0f1cbfd3a98f5616764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbcdbe7014c8a00d73f53038b65ffa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd93daa21ae5dee021f9a9fd02a1e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893b600c802d79633540fd2117aa53767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d63f732eac85fbe25b902f08a3b6c0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caf38692b410a4647a41db2043bc1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498811eea53ce076322e1a123b27f65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4aded41972c983c786780584a7ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033775ec7eff738933494afd43c500a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feec0b69662c34588361d083d1abed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c6a2a5e536c08b0eeae4b71dcfe1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff394039968e9e0a8ab1a81ac99e89775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa775bc1179064d925d8673faa7de7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3ddd400dbc07d3c4e4c464cc14a1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1fb03a6919dd3a665a557f5f8eb00778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b86c49cc1db87508cf951bb96e09c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b0a8080e64ce1036fb8219f22282780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11261757b0c8b64df9dcfbfd11c6f65781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe07a299ab7cfef84073630c48a86c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548396747b0b86b0356bcb6936b189a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a370f5a22c9593a07d82c10470489c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba809437844a475660f1e3c48534c4c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa433d0681bcab7f890c2b40ea7f62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcd0688cd8a7a6ad494358fae36489787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b5be38f0f4ede27fa02e857d3531788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e67468cc97bd435dda1248569a1be789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa4c436a6387f1a87ae579300cdbb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc70f823dea8ce3694766fc9bfdc5b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780de41f9972d7c9630e206c4c40993792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f70a2cbe4b120fd9896bf9dbe4ed7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527b2f894e3e513f408ece7cc385eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb26671fd3c831d9c7dd5fe6e4514795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd58fdf36cf33ed075c41121945249796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431eda8ec9baa1c565e0d045a8942f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef8f47d6c83beaf2ab80774a55b86c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde79a9c8b831eb037027e205e036f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81043dde43aaba237f64824c1d781800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e0a923b58dd5cda64ba27598754cc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae429b051cdfe644d7ac2106498c47802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e1e360ba79c05abbdc546c6d0b950803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8128b1e3c9c544c799d97748c1e02f1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5026b08775a1bd3f5bdc58760bb65b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b944a18df8434f2209ef41f80209d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da877141747bf45616aa7b38a176c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f3147b75b17de1f605eeaecbf6d18808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18863def72e5b6c0e5029f8e1d597e34809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841febf28183fb7cc4e986ef43ad9939810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b7e45367b1c50c8713add6af9ac29811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26aa3b28205a60d219cda64b774869812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88d0472c25cff1b860a4872e514a46813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377755785e10f51b62979371649c5b69814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd334e18c142c6fc917b829b0c9b47815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed431d417520ef40cea5d4d17b6fdb74816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703cff2070ea885ca8495994b873acd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb3c2b3cf8624b29e6283d559558e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94a8b787cc80b4846d91c517da092819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22f3fe8b9ae09ca3ada7bf6a2c694820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4a6777cbb7c29be2c053a3f3b4a43821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c13efd636aec1c6ab2467929bf193822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87c94b4168d63daacdcc242fe69a3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf067ddf0d869e3fe2eccf048e60e5b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5af1b5cd59e086999bc3719291f16825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854bb9239f5738d4d3a97bf1ad17189826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2195ff8375fd536e9f375f9f92e6d1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676434981350e0299d2e75e1f83e1062828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19270c6bad63dd29ee2dbbe55f9ca0e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642947f55c4fa67fffcb44a842b7466830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cacec84aad31f571438aa74c4d208a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a293af8209ac8dad7dbffd768bf7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7101127956f01bdd2dbcb9d3a2beb7d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ff6988f84161de942f6b0fa541aa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ae7b85dccd7a0cbaa35d5ee2fd5b5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572b5b20665d116fc7f6dcac100dd2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3debd3db78e67fe787d572495845f68837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a0aa66170db6072d8f449f6a760cb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b75b518621cae46d3076ea8eefa3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f4d838848296e1c0f869550c6fa3a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ec5d4fc537c9f21e168b1abd7218841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccd13a9ed74fa5d6baff198cd77cad842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214beb315a9f7805355ac662ad6d3954843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a12ee6ac9414b3047e66db2816a66844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e1cefb75e79f654cfd0872461fe4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ba3a4d23e35819d624a1bf2bb229846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd28b35ab2d576270cb56528534f7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3e6d68f4a469d1169b9a6e78de001848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63d0924dae24db970b455b1bc09ab3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e089850e4bc0930b6bf997178a1fd7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378e8daf26dc43c5dcd61d163ae3b3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8d2eec8549c3c86c27a839dbed4df852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc98ce4587e27f3244561417826c0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54767afd06a0ed23859d9a0a47378854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233bc70e4a6f9846bf905a03047caf2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5e76c0f9a9e082bfa28e83088ffe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3596cc85baa2121436a75e206c6a6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d482a24b5ffbf89e0a4bce188fe98858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c8803e9ecb0ed25aa8ba55f96ece859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef42ed9bfd47215d05d23e1dee602d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b63ed531bf792b96c6f5a7a8fe05c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6744fa9c0c737eebeacd7917f151e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670a54c5ef9e0dd9987eea144e8c34863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76277e1aae4d5afca89b1e17ae5425864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2fe0c1576d2edbb86383eab3568f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf16efaf4a942f70ed13883c3e0704866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6981db54b9abb8fb9385c340867108867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202997b998bd2b62001f1781eb4e4d9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a2fcbd9c36240e93279752d7732c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e2831d32f69d16ffd727257771b1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c70944b03f4146bda12228a71cd82871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c115f7fff0e9b5c7a74d2433ddd465d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3a4e542dc5f8709f6014a6950be49873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4437afad76166cf3ede7553ed50260874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec31c82419b56dc13a2fe80248b66f1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa6767635ed973365051a95a2f737d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427d07b9b4d62718296a4a6c74786c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8f7495cb6862024a57869da24988878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a91c1bd6095e7df67719f3f5300ed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67386604bb6343705f2d5a545c27b236880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaadb1c5d100f55cda1001117ec033881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c6d63375e5ff6362a32d398ced4e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631373e6804f6d8ca0895dc509f1ece883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f26aeeaae5abe919ccb985017a192884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacccbdf18872ab011bbd003ae3f14885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f509b677f53bdf13c06345ba3ab2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db59941945e6857f0408350eb67659887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57305f009e717030ef35cbf97f45618888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dd96be97ab58761ce09d09f0cf3f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581285beeea3983701b9a17767a290fa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07927069173b4405849a93f0408d44891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53305d1b89cda2cd8c0457e5fefee0d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938226ebaedc674a54158527f29352b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c36e1538499d0695651115e5baf0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde4c5aa4fa13cea30c460ea34567cd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce5aa6ce9f8426f941892e9cccfc6f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f2ae815a81e715fda95a13031788f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0bc670bb51b7e191e83134d5d90dc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c98ca35af1d00ec3c298d4e8c25cb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19406bd0d3f3a3d4183ee613d4227b28900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319d07893e457eafd0ffa5274559547901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761153c85fed9bed425b848420c905e9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212bafa4c47daaf7ff03cd96798a62903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb9331a6e77bade562fb847c0938a9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3d5e57ca209a8fbcba226425a444905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f6d8a45353d07ead4d33792f9f66906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d68780d00ee2503c40d4d664bdbb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471cc9bb11b4bb3f008401b2c88321908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691698b531588dbc04db3bec7aab195909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4891691cf1604d8e94de7e4631b06910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb70c94c79ebfc85ac509f96158533911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d2a4bae7bd591c5fdc265871f9af912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a607990a45d123ce7c0b74726c4cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d6707a7076231561944dd080687b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3397451014b67584afbda34db898e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f6ec7c8c823531fbfed9c1a15c209916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e79cb68e699163b161b0dde3d63c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441deb3ed6c1071766d7fd9bb34c3420918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bccf2fc1f24381089d4e28a64f51d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a444d0d7f459b45e8b6544df0a6f2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9dbed3d9705d1da794b62551ef4e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40051269f4292a5ad67b91735e0d9513922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948490fecb4cc40afc17eee4c43647923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25178814553964bd21d3a28c574d1902924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985f9ff5f61692fe4a0c10f4e802db9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12b165faa86025ecafa4bdb93a550926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2edce64be14345c291858288e8d667927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09846afa8c6fb6aa8c0d6002a23bd95928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97444d4c93caa9ee362f66802cc24f6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c371c9175e128f0cc251c056c88305930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1df3f2f2b569f54f90606b2c1eaa4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283d61f375f69e130fbb24ccef099a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247c7ade69bfe59630eb5fecb23e508933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e6f1c79590b4718523d90c0132df934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab2896c2c6c6662cf94088feb2132935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaed6d2b3b29098329a37d8b97a29f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c75f4daf40216d941b71e7b9ed51937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b843af3b991e9dd0443cbc70f7b3bef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529678e8de9168388fd64ccf9037c20939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc25b9fa6d102ad5a66bf5c638ca17940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9b63d95d85e65725422fd37326e6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5a9b36ec0faa7da03de55a12ec91942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7359afd00b101f48ae94bbfeec129943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ac4ed6fde7b12a4fcee99ff69d32944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527619318f10fa32265abc3033660d2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5f4b9a53510a9a56e3f45ea69b77a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8c3fbabc871f735941039362a3e6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64f81ba4ff0bb755c38dc3c2d3970948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24e2a9247ac692c08f4deea527d79949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb18fc87378f73a1db51a56ad14f07b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2ca8b8946f015bf74cce04fa402c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f5b64cfff08bc1ba4f5513bd7850952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9a0ea714b9679b7f22e77df1d2649953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488caa143f575de33ee8ed49fa454e2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a69f73d9a09940a953ce14d68fff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b5fb66150b0ce831ea44684fa22f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56fdbaec8d0158bc5d250264c66377957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd628450553266b6e587da35a811d9f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f24dd861e64773ad6f018e1df13755959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc0914204e37ee07820d969d94fbe1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b84c3b1f367ccbc6afcb0b16d2587961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726126f9669effdb41bfb35b1120d0bb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead384dc1a28c031f96ebaadbfa2be963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8669ebce6783091dea77dda2e806e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94d9db74cd188154a180ca04060c1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091f4a1ae5e3f4b62cfe26222d490f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc8ea613514b34fd2ec6ee4593c6e7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86c88406fffa86da9e5b63efcb6a86968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929208e8bf2fc7645524860ba7f585969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb65cf43f730d068a567aee7a13b9db970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256096ad3e439c0d58514680f0fd9827971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd72bff1048f85560ce07c5afc711972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdac71aa67bda341f57d69f6dae61e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3685265c20b2030ab2089f3e3082974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43ee54abb1c636f16b4ad95176b619975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc683fe90baf18255be6dbf650e898976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078412103b8f927ae1cdfb49223c36f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68753cb270c79f4a725084c1aa047aa2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de404f58c345b8ae6669eebe794576d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97d12f6b28174f6b63643f398455d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb97bf0e18825cf9d85b4b4015a031981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9b1c2fa4577222f23c633763d20f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871dc995183101c0e0009d422603649983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e3ea6c40ccf3dcac41aecfc90778984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a87d6e570508eb1e53aa9e84e755985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801ef64f1fc9faa1342951866af6f3a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d0a0d50a678aa36abc181b08e022987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0135cb26644e7fa2f968e7ae5513142988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911402999e5262c5aa856bb6dc576b46989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c00ff36000550ed6c2aeccd283d44f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c8ae1c4af9b0268b5eca393d77b3b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac56866f89b81f423de04a6ea3c57992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f71db2b11500b9649ea20271a58b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40e445a912db28848adff43f13e023994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d618e15286a99c6a8215f5d0c08275995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d12572df4443a2a1c2834ccd6226c8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02829668058bf4e9c6145dfe81158ed997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>