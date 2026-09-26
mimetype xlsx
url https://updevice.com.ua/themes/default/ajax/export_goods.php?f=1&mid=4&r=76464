--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a364c69a677c837395b96ae5610651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4f9320b1c8701bec9bed006950582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda13339b92519801b16e4a107f730043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8a0105cf3f3cb2fb97110ca3d7fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e417cbb470241ffc5f00a648274e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7eeb9edd31b6138dd198e65e3f88e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125542c6946e2c88b0599d85a8884b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc08c9cc8d5a57afa0f4527e4d7d078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedab4818f5367e424268071b662d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d4e55313d34127d81c87d561b036e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852becd6c768b964dc43e254058b7e3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652c0e5f283e72531d86664cdd599e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadcca088a51e91156df6be141085413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef67aa396b352561b00e652409e4aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4acacc259a2f09f144d7cfef9887215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1a43c4ce8e48a740ef13a06a3624816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68487294036b46ed62326c105c0f6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f10cdbe28360397b533cb5994b523618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce0aaa5cd5c3b3a68be307644ea5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3569f569d759b676617e7195e7f001920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc77c8f81a48a6e3b5784e130762821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007485afa50771c19e9d502cacf6f4d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efa84792b14265e0aed15f3d8eb46123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10974fdb872bd756191bd82210c9dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b60b588f3cf2529988255a0ebee32125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d4751639f278d7ab779600a4e2e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a94e5a95d77bb22dce3a73e0bb80b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450cf92f9e300f46dc58e91d6d6cfb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea752c7c8de5b8e3dfe282ac70dc35c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc7cfdfa17fd6b6dfe8145a7c0f4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a7a430418e5d9de210fce64c569f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480c29113861050095edd7731f9c2ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b1ad9e297333752caec45b63a19533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a078709e258b55ab63a704ab60f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f88209f05eb4548b80de15cb153df835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f095678ce4d1d201cd19e42e52b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d70398d32563acb84e98e568b9b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2706ef7a0481bca7b02701f5506aba438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf100be03118c749de67c7c25c4b49d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352732b2cb890b3dafa13140581d6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a4ecee50b586712c33ad9ebcb591e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632ad9edb28bd7553cd88784790985042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3b22529264d127053ee420a9a26343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ee9cd4adc2823d51204c2360912644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71ebef6935e53c30ffdc0c1c3a41845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c61b5e2b5d380c82cb8e64b3c020c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ba008bedfc376219660a1417f0b8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec25ba1435c0a21d58d3015596c7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523947fb684d5797ac84250856d7b06149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a6435190d1def7c914fb3aa751e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45101f9c9be4383a0814b7485dbe873751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17219c5b987abd3766521f40d6911652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870adeca1d7726f127048e261c87f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a575c2d8e6335286c7f4073f5fdcb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70045964db0f1b1d1ea52a9bdcb44b4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5382fd21e3b9bbf069b863d90e01ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8216e164980e11bae53e13cb5ba957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58aff602f6562fbbdb09a4f245c1d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ced1446a83d5922b86480238348b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce261bf0676091befa0e680dbb0c3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea38ee19cc3af135ef0514103393f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e5b828645e7eeebc1f904abcc74962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83831934fe1d0d6b7c147cfb2b96d35663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71a8e0437769ec4ef6b6e3a2e590464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9a0fb44976e31cda3c7ac13286f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d35eb7eac80147aacc3e5c9ac998b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb42887ec04498093ddbbe2f4a9cf9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a405fddfcd68a634f7d564a8e5c7ac668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c7cff9cd45fa36df6d6d6f36f21669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce516dfa5a5b46f9e7974c1bb693b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fdea3ba598c51dd376ab6625d751471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd7f36eb718dc8f61c0adcd7ca693c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe65cb7996daa7fd47797d21e10da373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727995eaf3cb019acca703380cc6679074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea74cfa9b71cdc9312d3a6d75eb1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5272cf65cd74feaec28ef6b9b3801876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441b8b6e95b69746cafdc5ef12e86a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d0446e8881755389563345dae30aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c45dcbd2a763a05e3bbe3c4084a4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a20d75de560d8b430dd2378f7eda080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f2e951857b695507e869e6b4caa7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a100b89c343b17bb7b49f9ce18a5f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a551f151b3f5d57015fba8e3a3efb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e4315695a05039c416dd5dd017f7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68795c9cb760ec668e41063c588148e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c34b749b0cd58a08682ac80503b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162f7a9f98ca35b75dfbb50310d81e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753306c28dab8d66ce2afdaa864147a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bdbbf8873393a858274f7d0c2562189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27039da05695ff09890583c9afbd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b9260fb791c3caf4a8a7719220f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800b3776e6736a6ab897252f56e764892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c80b954253f5c470ce884d7c202793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717615599f217a523f399f9df2d8f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3687e6548111beddc3e139bebc2df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d93328e8c476fc90f5429343087396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8303b206d9cbe3c7981f6d46fe7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a779caae9282ca5a50e2be2decf5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a930adec8bc2b5816eaac242bd6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe66ac705552c8ad05f1d99fb73c830100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3332c6f6fe1dc2191f931d1bf06e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ed6bd0c11d15c9f511df58c00685102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9541fd530c6e1f0a28a18e04458ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46df698af37652d07be465db354e57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5990277e7849f943983b1c2e25a814105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76d995810d206002b6fe0afe89520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d017bebf5310ffa0ed53a577f6e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e8c10f5c36fa9434bac8cc9844b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cdfcd4375a20d9aaeeb63194f1108109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b55d1990ce6d9fd6cf1bc0c60cae6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740e19b57611b1ed699a3a1e6977247111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e662041b6586e7bac4329e761f13819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd033d49891528b495030415b98626113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d2b329a9af673cd691cfc6a3d4133114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9430c4404a70bba32c911eb2ac03462115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0083df0607f7edf2f36ea02a76347116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d0d545c0bdecc0324f246f9d6cda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68fbb473f382ae335ba7d5371f5ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b19d579b74138a48bb42edbe1f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848afa1c142d59cb29225b79d455d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009fa6dfe768df60e1a5294f725b1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34ac4ec337be3bd9b6bb62975a64d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3de10fdee0aa1f2d009061a1d47e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d05553679b68923d38f8dc8b8290d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b4f84f3179676a163c12bace102ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd88c96ff32d64b78a9bccb2f62234126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307e4466de5ac36a5270ee275e0419127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e853dae57d3ebdad3037b542bf092128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa01a554065fd20990e33afa0510f0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448dc28b59da3288a051e6ae65bbdaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a55b078fbc291b53654b772f1d59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff85ea64ce85e37a7c50a45563f0f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170a9fcb2dd5fb2406b35370221ba8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6525b39c75113229f0e48f4b9f47847134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765eb08b3155e3daf213a205a4e8ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289bed3118f4c0d4101b4ca3a60754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2787e63a9348e01e1b1a179a071f29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf316658c785328c402a893a56b8f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9745b0145ce8d95691d7e4f9ea76af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af6c81d93e7cdb30f0a438263f4b7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6f3cf28ad1e11e154e643a861c425141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e99ee8cefd02401e23d4d77b19dfba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709635dbb39a9f4c694a0c962df01e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709e87407e071c31cba5a19757c805144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff4a01402421121235ee9080bffcb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850113dde63fb38f8e1fbcf8d4edf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b04699e3b58229edb3402a93667b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e3ac08beaab698ed980da916cd628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71beef0bb5b5e3eecdc7586b55dd50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5964c7ba9cd6f5b992846f0b2adb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac246883d18b22ce9b72ed27997a72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a7246ae055b57d6525ebc626d44ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95e1ecb3e9d19ebc49137ffa8a101153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f7285449d5f54e3b26f43328dfe4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f05250a56d10f0050be568c32d0b6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf249469d2178244cf744fea638bcb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df082c6a2c7efe135872aa36a677934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e332144fee3b5899f9e87e368fa543158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e2a4cf708da052a0eb28ad615e500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b0da5711e16f6d37e920329e6c7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe183adae6714ff7fb3ffafac24e95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a414fefd83e2151011d0c817656d38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3fc9809a218e89c370ed19e0b9029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ca417a63936fc8b24210ce9a0417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7ba0f7200c24b731ad015fcc95e53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb97720369e783535240a282449249166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c14ecee79442555d2158bea6064ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad1a3c28de320bf05cad9e0e68a77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afe2162ced6ed6174ab3fdc6bdd4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb3496c5e3cff14d159b1da32b26d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c2f78117d50d7b3f292895ffc97b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bdfae2b9e8f51bafa756487670c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c9339bb658f785fa69bca70b673d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f78f13d89c97d29b57c6fc1a9393174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f70df8a186cfc63955676528ab6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb23ec7ac1a67153afb67cf8d5ee9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078cd28579a910b36d3d48e694514f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c100651a25df4eb69a3d9d79e3690e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dbe87eb51836547ed5a5c95c1e75a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9403b58c56356d64465e824855be5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867ecb3910a3e67ea02b374957a13c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a0cd038d32b86c5619471907a1b79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726314cb6d72b9f9392801547ef89d5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756da4c985d7fd0c01626493eb3cf17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5caa2949d56a2523dcdad01be73979185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c14728f479c6fddb5a9458270a7961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87585a0f5fb4abf8cb02f1becad5393187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83712e2a21df535032bae42d72c4cb3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab140eaec4b7e0faf556c46f410d1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccabfe2d216c8cf5e39bd95f6db166b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae0ec872cd76b92bb05abdf02db7bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5f9268647eb790ce5ecd077bc9891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70f512fc0b70cd65fae362b927795193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c678e9845e9854a0bc400a8c130d4cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65733835a36bc13a90287e8962d1e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa1b18b132cf16d6176905f5968ea0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa413bf2cb64e3fe26a630cbabcb149f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb7a11d94a5ab60c83a2d8e492f9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c81bded7d79665f8a5fa80e60546e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d5b92bf7f9d0c5317f8305fe6790200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d644d3882ad9767fd78d41eef522d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529123ed51aaa0ecc7f65a4628abf47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e64ad6df63bf75f55b53f4e9c0323203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf1dfe746840144ed2d03794f50f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98408f3648be5d45b03b163fd85bca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be917d7f1e4cd2a0677f1cc834c27206206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c35298139028d7d2f8e96683e5b0f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc837b37604c7c3d48e933e71f0aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6f643c6f2dae89943e4503c6bb11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352fa3619660e125b6bb0b84895d845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb7f6fa0432daa2a3e3bbd865e283c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d889c8dc5f2ebac1d3b37ed7b3fce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe4dc5565d4293dae2effa6486c6af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4c770bfa14e77e4b762e1106ee16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1a7a8eae8148bfd6d7fe57ac20507215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed3383d15811c4cd31ca8acd58287216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679dcd36e4ca3729c93a9931b7a38a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ecf08c5995798636c6a5301de8ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca075c8e6791de9abd1b12c77677a99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93085b2df93f211337eac51c1fd18a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d79cfed43f1ef09eaeb4092f26b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde2b7ac6f1ab009753f6816162a7d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfbaf00475312caaa37e3be05fb839223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f109b037e38554ca4cdd7728c3eba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cfed9872fffaf73ec1fbe458fd16c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5d39dae1b4b8db2f3f942cb1efe37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681ff5805d86efcb85ac55ad1059ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061c0cb8a3666f6fe3ddcb093e250e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9e9f233a526aca05f6f7bec9972cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d081373b347c055687d7c9500b3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc00ebd06cd54a806642db95e8a1da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec56422f51c77ddd13616eb8b73c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bfd486f860a24f3ea75681efa764233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed1f0d7355f29f4f2b9bafa5bc98a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44155ece6d5bae1b8b01c7d5d0bd7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44386f5e52e92410aa44c3dffba736f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa8f314ccd1584fed160232060f4e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46c38e4fa13842daf393b6f951d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa3ef5ec43f57cb79c72595e9ea04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c26cbf116d5858fdbf1e2b3ff6e2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e281b432bb29302092080fd2b45e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61325a6b3324aa2afc0716f791cada4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb758c4cb2481a89cafde0465bf276243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0726f851aabf542a763d327ef0b7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b877fa30ace6baf0efcc4f265c9d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be780d9aa50fe436cbe8c9b25ba5026246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7393464bfa3bd7ca1e7c9bc6bb9fc77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ebe325e275d8685fd7e8053ad1b10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca100097bccbcbcfadaa7e3098d3a83c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737798204a14139c77ae87256afbfdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a139ce9cc404892dce055761079790251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3cc655b42bfb5d5c2d9e4729035c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac0b2509334b1d1b9395c38a0b4b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ab88e443c526ff9c749edf8930fa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293faf6e6bc8692e51cc53b174f1016255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9693a4d553c8bb9215777f2ef2b899a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066c64c30a33a609e20ebc7d51d6f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a9abdd2c76a2151acedee860972f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4bc31f6be5ab4ef8f96f62d71394a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efceccf43f557bc4a789f432c5c7690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b3c5c3dfd7e82c4d053a3e6ec4a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e066b86f0d47c1154005d0eaefefc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cae796c0ae1b418685203caa145a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717321fe9ba0dacb76072fbc8e0f0da6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273500353da2b30c2610b2564f4adeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918d299983ec96f2c7bd2ed0a0ef7a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485af77e182a21f78d70438d0e2f26d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a9b220b77d8e72e16b3b61c2a1bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6941d95deeb9cb1fdeacd6522f5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38e111282ce50f9e072ffacaa5818270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ed7ea702761833eb7aca701c9411271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d84332563e457796f61cb1f68f1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93189d503a0d4bd471e0332e707ddf72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3770d97b0460f9418755c14150cb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3d1986683938b957b0be9f1b55cfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd59f1d0f5cd875acabf04b73e257a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d812d169ab26c42578a92298ee133277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981781f439120f6109dfa11f791a140278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afda9c1bdb244d519563a58b8458ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5df87b92690eb39ed1b7ba071ad6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34cba15703ebaf2685210be0a6df31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f769d7e6ce3dfcc7f97d529f87a8bd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437395b9d5cb6b4381ed20c60be61e6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0bdab54bef03e9d42af77aeea7a37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa232a1f9f97afab582df48a1f23bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac00ecbd6e8a8ff8240009147f7f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb170f9ba26f4f75eed3a03293437287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed80af970634dc17154ab2b4edbd2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0104f619c36133d6241fcfbed464b01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ddeadfa8ef0b70f3d7de317752d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2d13bc12c056870476d49939453c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0180c85346bf520166c0a995c78d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b7a7557263c47457831069a3e233a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff17d76be19df3a76a2904e5f4221294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74187079bc3238073e50e76d54f352295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877ff8a36e417d8afa5ff10da938ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ceef881c2e3a2ca9b227034b9688b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba36155993673f22fa8f06da2248225298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90292ee3fab1d4941cd5bc93c255af1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975ce6aa17bf6c6cd69f2b6805d7e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc20c51d29faa40040746298d60d68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded72c64b4e46ebbb10f733dd75f69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328b8c6a3acca5aed40c0930fa125bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d07c67016acbe8d522f122c8fc1ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647422a1fa2fb5df5afb2bce5a2127305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bf9912c0206d6cc4f1cb3807f48f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0302d108ac8741811d458ccfe5378307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7f62554b0ebf0cc24561e95beac5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34410e5c7fa5c6c2c560a60ad4cbf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed4e0af19f2cece1cbe64a944411d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd8173b09055a3b45737ff43f45318311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8643b94c35c5b85c440c8d0f25951312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60071b842546c15557b49375f3d7c97e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41111d638b4265f7a15ffbcd8f76f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71d6b05c3662ff661b687ac3ff3d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcfca126ada0582e344ee11e89083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f7b92f514fcd94561c054539636b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5548f6b47072eae876e95152db52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e74c909269a640695e3070dfe9f2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7849c9d1ecf8b2aae3b9e01812078e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a464bb0007898fa9014a8da0284b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05348b4f1d69d37f0401665b57f1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b137d5f88fdf0e6e34f15895e87d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff61438e93c24c51e23c078c092a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301e579573b65f80e69765280930508325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f210ba93b20ab6ece81b5f269872b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac2ec23a50e1d2fb1bb4272e51964327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ff579e80725eff6c8879742c1548328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b34606a537ad2035b20760e6ba92d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbff9010b8bfc86419b2bdb40a9984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f29e7d4841e3d3dc9a1e305319d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3d64b0fbb09f5dad35b2e555f1413332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff52d6059c5d4f530eb221ab1ed5b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e39451ba633c46929ca3e52e211c00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7aa3934ea7ea4385de0cc985f146d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8345bc516c95a5741a2d5da8db009336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658fef38bf440534294f79776d6149d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648b60481e055e31b9ca2732429e17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b927f760bccd97084a425e44e1c6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e04497d62834181c9eb80201c77573340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d3859c498c5680401d0d7256b93d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978e8ac18bd2e7b580d58dfa996722342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa00c2b93a93c4aed2341eb77c965343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a64f028980921c1f3db80acb5aa10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4224aee25233eadf49ef0496de1d9de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24360c3150f8db76020e15a0d3c31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c21c2482f1ebae18b388276090f91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dff91b2c3897d832ac3c48ffae82a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29babfdf239b59028282136aaf06b20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb082f0ff4f233179d9a809a51e7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f537c078a32e8909a2adc95904e4d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340478f535009b7430ba3dc16d839300352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a8f0245c213f2336b5253dc6cfa48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04231f26e84fa0ef3a35b0e13d644e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213de91acb236a4d947868fd0ebd2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334f75f3e15e75ea91f54cda332a9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58be5d8927bd8a250159a58850df5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f021b081468841e081437f3f14b8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5665f688482c073a847e86ec12fe7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327b5e2800a73894a9660207acbb0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9d292f11d705a68faf36e24c343c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec21780612b433b7ac17e486dfa5ce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce5755df6c575659a8742bfacc3dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3e9dd2059f78b06a6e8530025fe0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc29e01ece2abb0249519850c7646365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702825357b748dbd98fb12b06e80a137366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c045ffd5af090e7fd5f1d6a507990367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fbf94926df86b4308809e1caf045d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d67ad0b659106aa20385cba4bfff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3af9725c13610bb09606103ac4a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fedd1d6c61569c0438ad232101097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc04b31e35a9b278f8e06bd5b4c768372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b0b1ac8a702cec751f451cca4485373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffa33e68eb949764b9addaf75e32c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800fd0b761d10325c337aadd2921a6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67450c205825ab0d0a5b676d984607376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523e6a97f0c7750b7d131b26e77de7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eecacfee808de2dfa0bfad2b78bbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23483dabb305bb50e8124cfd1e6297a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab3a3ca36524056083f7c4286b1d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65619af315ff788591ebacbee885fe41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456986b2ca096843311a3f5bf135495382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e291ff9ba911a8bac877ce774eb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed4986d30c20240d6158a555b3526f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751eeef74011054ac5596f66be2ac91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e91b6381dae8e3223f5b7e6e40ea32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd679f40cd96a3c54a4762a9b32f709b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb65c45720bd744e5ebdbd4413e438388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838489dd0b4425ff9753456244f25bd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec520b24f72f4b9a69a7e2070cec41fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558296f67463ea867c059b33bce49f45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8b85814df28100baf8c152afcfab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d07dfaeac5456f0611eddd616590393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b6544ba078c8d8719b49f7d49fd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903136854bbbb8e12684b8196a474137395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f767539e0ca88af40e6049000fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e750c563fca8f1614a5808fceb3ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5446d4c8454a8f7866f6724ea47b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f95c8ad7e885b844e2bf9656691a17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ccc944d382876830e93501fbb1ac0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8562afdc7990773e99780957b142226401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af93638c03e78a60161ba96554ac5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0eee8c14124322e699ff1ae8490a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241fed2eac73a85909bbb46057ac26d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8426bd38379d9fe3df1f5c503e3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad729f281465230c2113a1fe45f28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a12c7d5bace07d29fc2c431c99a87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28add9c67fee016edb1ab55653a14e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162f3827d72552347a0b29171b802bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4ef8dbc826d59f5317e2f7c9bd1f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35662fe92fd6e88a5010c8e5e549a74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70453372080f00afc26a73c3b6bc2eaa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9eadebe185e5f7821cd972f32f776413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98ef010790eeec235cf882a1a198d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa156220aad30c6fdd4737c7ada31623415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d9458f277771c175ef101a3eacc6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf412c44459a474e95abd4ab770cc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b13d9c08cf4b17c5d2e539ef0709b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35dc53af6cfef0642cb44fc596baf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e692273d83bfcc4c16760523474d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a860bebc8d9250e13a19fecea48ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e04007b74b63865d0543f70e0d4c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e085486bf1ea33a571a38a4bc96f75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca3539361082b67c249b5b3fa74c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323dfca17efd800b218efd9211757be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571dfc461700e7c45554749d77fe03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4362639275815b5ae15150860db7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7631a271f0b3a085d12ca4284699a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6cfd19e5fad2ec63d369361d76a1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb9c2a3e84e2788b1843266ed33983430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168841fba3b785bedf49d006db830fee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95111bdfde22eb6f67926f8181baef19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec164592ecf25b9533a9e78e1d42aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e50758d5673f78ab06f1d2b8665d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca602771781bd52f3f52eb78d062e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f84a49c75cf395e939aa6ee4f14108436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868f4cb04536d0eb198509fda24287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a2ce9be998e0da7a03a3fb98e043438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e60917bed4842e44d2982ecd9b26c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b99c152730d370427644834d3a436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e76ab2c212b07caa249b4b37c57cd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1c764103ab80c6639671cfd850c0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3be56b4a91cc8eb372f436152a866443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8825bfce37fd30c37b38235b078a80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990846bbbf011677f27b777f71f628a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd36b83a61396da123e84858ebf58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b64d4297831c67b137bef2f174656447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59151c4a104e9950ef8ff29b17323448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ac518a47fb3170d671e90ede01bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf51ca5c4c64831fceec809328423450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152366ed22d58cea4f7c4dcd6ed6f1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb32acf93be8b60ac411f48a338c28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8e9dff983056b94a88e0872181e4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f57739c6ced83e356e4adc588261a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9700028872fa79e745233ce6b4d4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a415aca47ea90b7967ebe19f9360d48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b01a4ecc3adffa6fb0aad602f4886457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e356515f3cd97050fee151b7c42a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bee0749111d04c2e1b3547f7265408459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1effe469b54aff7dbff1ec402453c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f410f6341756a168cea51b95842988d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303343c1fca83fcd68de26451b0887d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4186bade6d9c4c73d812b371c46128463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1703a8947be6145f3108fc99a8b477464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c89273a0d43fcf2b3b48403adf8d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c31fb29fd0b745c48a57b46e4dac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f5a9f3411d076d0d7a9eb02c4c99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c67ae23b3a097b98cb941cf35526468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aef0cedeb01a3250a4ac9592f91573469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20005607b015ea077adf822537d003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f399b7106685884322956e7622a66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb611940f420b1419cc167b8952114d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad010e789e4e8a1ac16b5a3db4c2664473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a31a08e445f3992462c84aeeb9ff2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54eae51ba30c00f159fcc4e732689f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c34b94111698bb4f3e93e046126a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a007ff09cea042a6b942c9540100215477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e3141cd0ec8d3ccb2289e7720c1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4214fab215de3962d85ba00efc4b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a59a25e6d63b69957db7baa4da86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2db90be511031b3a6675236f59ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac2bed69f4c5779e385cf7aa43bb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84be278a45a643d55b2e3275c0cb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb30429ad91ec68e96ce4b3e1fc58b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a843e501f0ef6cdc5f49893fa544cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd325277d594615572f35a8d718c32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ab903029274a793e7baf3b5d4ff2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556431d96d5ba827ff2e32f5fdf7bdcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deb5ee2c8efcce60105f5e4f4024a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1ebd3b99ab7b3802daa81ec5498b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660de90b515074662efbfabbb7f762c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c5df6548399d7780e6c81cbacee4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168dfe3f79a3bfc924e9b854ceeccd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee582aa4a525d57d40df24f55da6ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b6b899717c3be6b20376c9c4f7d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca32dbfcf2a6bbe164a6ce6c64739496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8effd73484d3f4b021bc27dac934b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad0d23705584b1d144fa91165df7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d7f1d41b744bab2dd2a0a081a5a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f412c8b248b87ae9262764730f04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b4ba4d319784a9519301e0e269cd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f144d0ed0157f90388a16ca56e167502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7c42f734a8615b362e47634ed2e3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f970d23c54b6544c01a89ccb5e07cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20c9eb18944fb0210cbf9824669ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d69d2b004ee7f707a0b0084593bc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34281c3c9d9bd215c500b09fca84d493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07b10358857f25eb5a22da7a39586508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35d42386c696df750449db2b83a36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54699fe190802e2d806dee4cf2f936e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3182b2239d03f4f697146af199128511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d28582ddc1f37e067734904f4f6f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc1957bf8b41d144c57489e61cfa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f25373eda4ce25d832a0f6ec9e468514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857203d1fb387a133557cf17b82f3f56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e444652b232627ab182725215d8eb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e05a6e576512071ba0c14ca340f519517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea198d12640b96df46ccac9fd086bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d09b676aa00a6d582167e482dd2f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f2f9bcc3581b4c9d8e6ed3ea03839520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0ed2f1031ce1be457f8df7fb0c09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738ff1407954278e2e5546f9b35450522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28682434a7fd4f13593b8c44aa3122cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85c29f5712d36888a264039fd0b83e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43275b37ff2762ce6f67b6886d891525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442d90e36318308d76378d278ca429526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf12dfb7cb3afb5e7243d88c13ea9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5626bcfa11085370af153de76e3806528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0395d2b1fa980282f1585aaa88f65f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c878e8f0f4e5d0c0d4efff3b67287f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6c44baa7ed4f8fec6107c70207481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efad664047ef594b36e5d6d349f690532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a40667cd462d308f781400d765e428533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf43c1bb492db647a2873d3041decd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1902ef68f25b750aec455e620f6df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b65827daff84cfbb4d96940e68268536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0d300ed18d44e96444c7b4c78230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef529c22c60f47321757631351e5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf507205a2cb65f3c187d72f01a3980539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17868ff4b709dd9f7b816f8ee816d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3b92b15f3312ec316553fe3eb91b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e44746520db3fbe919672831ed0876542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effb38dd3b199c9b607c11aea786bd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2044668f8419e283588db5bc74690544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b1b601910c6630761c1edfca1617545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1596a72a3844b4e37d9c94847d2742546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd78fea5c576c0c1c503562878c6ac0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905e77a18b135f9f3cef0be8d917dc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7340b24816bd1522058273d5741d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea8d49d503e14c95dd8e230131619550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0a1ebf716980f966ac23a3578e4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe32a99ee04e760f4437722d52c8e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa140e10cff4e50f26cb579ce1e026553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3b3ba31802c4dbe93d458d59129b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffbc6f309c5147012ca9206106df9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70dbe856772a7753e0e4b640bb3a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0d08f6ce7eeb128dd22bdd0d80383557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4cdb87f23e8b22b86389482a63381558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835d5bb136ad7838411527f1934bce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e60e1390e06346230a03c471ba68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e88260e8d301b04c80d1013aa8936561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9369ad492d94f66b550ad0c89eb9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bed3ae6028ab16a12b4f17738ee12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5974a60bbd0f7c67d6aa33f5e38c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3930ad1709dff32bebab6dd5bf9d4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b73552a0b26e8892d547ce85baca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476d61d973aac65153380fb5540f19b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a1eb9f595bf727dff64740fb4fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4db2f6c0db802bc848105d3c00d93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26975730d58bfc623b1f26bad7d6e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab0d0435611909666e7323f40db56e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95412b4088736bc9b0ebb029fd0f3f76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6472eec80ade586efa41531e8a9129573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dee7f1d5d054c337077c094d7eefe1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca43b4b3991f54fba0218b62219a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081fa01f349346d66f8043c937d3a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb2ffdc0eb99075e235a806b183f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2e0edc19e09135df42838c309d1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ed7b25a388209045a95bad32de752579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3fdd1e0a77bb192b7d0d0ed7e8ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd30ee50b6df998c8a9acec99ec0932581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9676674647a7dd9fb3bac4f5c5e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693f1ff2e98956c0bbdf41489839bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e79f738a5489a04cd4cdc5783961584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f525ea881b7177d69b9086c58a47b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600846dfe995e0ca4eb607f66e624ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694aaca392950459c5376939bd90d84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911301fcc2f6fd275fa99eb160e694588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940f77b74c86c307ce842729638cf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c458fd3f93ff1042cad9b13b0ee9602590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01f8d41f40efd55e4a4ef05c3a6dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ace193bbd54df62600144ebf73c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24dbb25c4295655e22da873b6324ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86204cbbb8fd0bdfa22ecd6379bd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ed6e85542c5bedabb5c681fb8c9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546281b2211a99d5e2dc194a249fed72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b99dd894b6014082b997753a9f7001597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fa3d6839bb362c4ed9a677fc9e6db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474664d81e919d4f42c4fef2cd07ad0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907036545ab783bd838eb4cc657b57a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a525304e7120312d17f2d79cbf8ca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd4541d00247ab15a686cf1b2b08a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f405cc6b4ae466ec70089bfb4cc4ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d28efbfa38645a473676e36ff5788604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee2362a90a485259b6c77261c2063605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d950c5b754f4637b66f3a6619c2f54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d1cb019fe461e3727a374375251e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175be103e7d3b8473ada16c63006e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787df56d62949d6d24af4c7e9b5f03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e762b283a4ba88d5399dbdd27db8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd5aa4d153cb7f5703b8e6eb031e64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09016887e8183b94fbe6abd809c366bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf78e6a806fe5fb8b48dc3f570a370e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c2a051dc1e72b88543b49ef60459614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0df2d941519a7295251b08da6d074615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e35f510088b30e50cd9e4e16465ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff9cf8d940fa460f4ef88d2e57fbde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d78c5c09a64f718d51faf7304250618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de376304c223fdb8df39c2da05027d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c1c26ebd1ec32fd37106c7aa8254620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0321d22dd0ccc4329e9a9078cdd82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa8f820d77c818e31718d521c0072622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e5dc703cf043ab9468150ae353872623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51fb84265661f8d09900f06cfb7392624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ed9a403063b40f82bcaa053af6640625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d855d77bfa2a0d1c8b33b706940793626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed32a6f2d00f1e220376d3b034aeb23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374b0f05b048da96162450a7bffe14e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa36a41e1216b2edcc80654006a1c99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea32b8b9098e26e909ccbfba83557630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46804abedf1c4c9c360439fde710d8bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5796490942b7d453f59169d16a502632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23c5b04faa1ad396753c932d0b4d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0758711222f582078412f4cfee39f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1925784791cad20fa21c3c372253f08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6d7de18a493e36ca50baa5bdf07c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029514ecde41286d130def391e1dd11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4af5feec92995d5c0fdf578bdeefc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae860060bab6b93d8b7b6886783f818639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cdadbdac801b05318262d8731de03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36240b579e34f84a412106c3332b6cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef2ef6ddae46b332b5925f7d087df6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08caa3e19051670515128e053017ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7cf1150a960e758124aece6dd0f67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64a3db68be337156984c7a783716c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139272c0ed93d6ced677bae0e4d6262646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a358f33e07fcda5b70c4e8273abb80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a05799dc67ea347fcb8bdaf87c79bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95702c2b86a8046de935a68f63eb68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729183c8c127500e32271487a34131ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8cacadf32fb2376a9a2865d70a71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1ea4477ea9bd107619e00906bdc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084056bb92289dfe3db76d86648a0e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19378394249531a5685949327774d9eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38f6842362e1df7bbfa9e07ebd646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95faad475919437c82bd8f85ca94de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb885fe0b6095fce8ffbf1e12394835657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d1b70ba79b4ad09e0134845fe14ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcf1b91f9b63e61498ce7b57a0930659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280a88b82d913a1c0bb40e9cc49d766660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d4905fdb8a7fe4556a197784e91f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c8ea3a7f5c996110b791d4761da2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851c4ffeb5cb44973542cb35f2d1c4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d0cecc7581d795b8e328ffa62e3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30eabfbe83cefcc7285c040253a42b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871ee20cf72bf688f2a1cbab975e75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473037ac2ad3cdf71e12f342938c841c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f92849f568364f834c6ce201fb8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257bad545d25456188ab77b7767988d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476cdf55fc544c4c9e658b84ca13c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca15504402e817b5f43f13992988dfb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59126d43ecdd254827ccf5d48868e8a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1eb69cfb5b280f93addc6538f8a9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424ea6114d32119814a90b8ec8c9cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46bf23e400d6acb0db5050f132e490675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5800a242cd8f0f476bb2d5b2b93c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067b32e179783ff8f64096169601ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca705e877121ec3072e97caf0e5a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb7b8d52a742199c2aaa6ddfffd2c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1833094c5cf05f35af545302e3c2ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e439178e5d77e50b820df7233aef9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1096bc051f07c4c83d7f5ab828f55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3304591001d2766e1b20df80a1a381e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6efda60b2ce4d62e4139f6871dddd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc7d0a63e887e56179eb79a5cbe86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc708019cbf085993731dc5015bdd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b419328bf65d30f5cc164c72ec340687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77714bc26bb075aa732164af50fbd19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce55361c025ad9631fd4a0c416b7f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b5981fd5c90291ef350937ef5387d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783575c3c2134fb0bc9c13fe152d50f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7cf94b542d2e1d6bd1c4ff16e5f16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0bfb36882f2bbc7f2676956260a74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d07af8ab8061db4d94fba5ba392a35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba640e2f774c4525481963df9d3f4cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18016ec460d516d51e81276f038bf534696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e044c42bb1aa61ca29f1e55909d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688fd250ad285ca364b9ffd644d941698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85def64ff1b24a201eb3835c49cc4746699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac26343c316e34892d7b97a17d1ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418153524eeb621e549b6e256c1c8af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1cacf95ce5af0a11f16d61e0d9f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d7e44d28d3adeef9f908d9cb2b72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82a806fd4bdd0224d3ee8b4df4637f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b5956a1a19b1f8ad129902819eb60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242628ad67f16461490bcf4597f10da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182bc1b93ab05f4da4b0eac9571201707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6146189263bf67cfab2ac4bf836a53b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91badb1c8d26dadd87d134e35df82c98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f664c80adad65df3ce7025dc6fc09fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f05ac6ad9df0d9824895d29a81a6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26669bb669d96ebc35bbf6d3caa437712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ce41466a3dced1990ace10ea3e50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ab1ae4b8854f51c047148a8c0351714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a564894c75cd28d323454ebd612aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4811bc8311e1031007307598d972716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4861a2cf869a9fa9e51571a78f9ea5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e7e4e27240547e01317296221e78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a753b319cadc8e401b1331ddb1a5f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c3bb545135d04535c3d70989493c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf04c23e4896cc60421b48a2deb70a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297068338acd15a8c539ba915e4305a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc6bbeb0524bee8b4ad21894366846723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb6a2ecfd1a583900afccffac8857f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37c216345ee058928eb0bc25cde71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d507c0e51dbdfbc2f3fc6f515775726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad76b77479fb3d2515f8ef358c3c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5f71db84c9005ed73be3129515ffb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da99f9efa7089c3017ceb395566428729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fcc8f23c8c79d22ea864b232cf89c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2405276f9038b22e0ee9a39ecefbbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f238883b26f5f7dfb87a8cc296a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0d72c551e0d0f997dcfff3968d01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab6e5fb97468b3d494d8ca5b8839e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ab5254f656174261c59d03c63331735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c766b7278d1d3eeeebbe73e27c94d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292bd100b891792dba685f35ec19a6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725a173ab00ed446adc33ea5f710872738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d73ad33f1041833c94ebf0744d04a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bfcfd56d125e1f4ba44a5543b7b4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055916c6d6c8a821d4815eb5be06048741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6c5536ba30fa4c49364bb7deee4d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1139cdb49b1e4b77201b18479a9d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e15b9e492022ee4abf169776d9cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7cdb972d7bbcffae545d75cfbb0bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139c1db4c861f4fa4373336fd9aa403746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b0386b65ea6211b7558247b9a2697747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01f9667b1d1a2c75153eada1e7955748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb5948f91c9743c0126decf0c41aa8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca8da0822fcadb66cdd5578365ad5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840438f374ccd6eed1becc672f417bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf30a1e8011e1acb87618435b5fe4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96f2a8aec372116291247c24c1133753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdedc4e6657d3838ea960c25705261754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd636ca52e112bc201c35ee2959cc5d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d53b84f5eac755091b73caa0aa347756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327ad5eef9ef08e746ad96a046a797a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36890ab81ed9d09cd155f7f6cf8cfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5f7bea3915c34dd9325ec20395fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4bf7b704fcbb2342c8845e9234f6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be1d772505b784deb260ced7bcd99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82db057a46daf127934f5280242742762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdab00c7129f806d90fc3b650461d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200fd6a235f8e46050d2082dc5bd6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813be7acefa2189f9cdb5406f4467e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462b7d6affb65e3626447497464b0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8cc38c9e5a1453a33af048d227c1a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ac82fc3c49fbee4e81046cf86506768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2c1ce41e2517bb3e793a7b5c1165769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0717715f2b1ed134626ec89e14755a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0667d6da2eb402ce4e5e77dca1876771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083380584df92844baa4efb5c957868772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578481c9afbd3e6782c6b2068c6dffc5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de462e070bb429958630d00ebd0473d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c7f721d8784e620c8481ea018353775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c43a76de2b550d47af9e46310ff6e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098613ff0d76a3a8bee1536147d9eee5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959e2572006fb7173519ddf15187caa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea445e2f396bda84afd47d0a9fa6bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e532210f17a474252cb2dd509d886d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d422c556641b4206256b836c263876781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39cf8312d2cc24db320de50846198e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00caee30a7749aeeccd7cadec29df75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beaa6f85126ab235c0271c51660a39784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367f70656d3422ee69858e6033ecd6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7a21fe42d453c5f6b16d4917e7831786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4e65f66d9f848c32bcf04510bb2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5f9c78699f34cba34a90d1c03200788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687c4b50a31512f7fadacc9ce5f9284789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16826341e2492290d60344c579aae2e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850729aa2dd5ada584558f741e0b89791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a522d040d2366ad399e95a983f06792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee801c75da4b61fab09d289b20f7b6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd19760454a59c2042bde6587cf81b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b28a5bad7cc7f6f408515fbc6ca51795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d10efd27ea1d519b46b42a6e280442796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd842e02b40c58389eaf2dbc4407904e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590158ca7e60ed86e987dc05e2b87ba7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620bf5e12c3cc8d7ba79d1f95583a00799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a4c2dfa368579a156c24890013a42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a654dff51993de38a4ef85b527ba571801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a288185ed95e7888956c6d62b8408802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f9a5fb537908baf9371b3368e164803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c6e9c2d6aaf52b5198b2c0c2282d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a80610fbe308e3b5c16af0aa37779805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0878d46fbdfcf0bb4994487eac58cd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac1f2ef24db8ae044335cdf1e42f2f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07e95652cdfc66b21eef0f0b0b456808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4cb0029a16abef39a0efd1735cf2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319fd7a507d2c8ea045d326d7067837810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599481520568d7856a9c8ca6227b44ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a40a5ffefe15e33198f27a61e8459812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995da8ae4b6644121201b7dcb36f66813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a258ee8da205da16e1a2d2852ab5a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5573acf84bec061e21ee4fa1b75a1c4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d998d26529edd6c992991b0df136ea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b45bb1f74779ad1acf7af2c0d942e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f88b99c562482b77dfda6b8fb123b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e265804cc93f5efda3f4621c824f2a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a07a26efab9930a744bb2c4874373820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0f4bd5c6a78c84e589bf80307fe9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf236c4145a14ecb02c5e6135260539822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43b265af49c0d704aac06d65f13ec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b164f9ef63cfe2f98bd2531066911824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dac4572a458dd470c59677dbfa390825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f5056076ef64f040ca83b153ca21b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0791265f4497c88068923892c8aaf0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e80135127203adf656d427502bcb7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97285b9fe228a5954cbd3a83c1ea2929829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538beba5e89520ee103fbe4afd8e58be830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bda4d630f1cafd5f9df2d6ff49dd4d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ce2204ea3a6b0f53d9e7bf045aaf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9782fc62dbbcd89dbdee922840343833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef848193eb40e68bc970c2fb74b9c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b6666828bbfb043e22e4e4c846fa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e53d904d755a2cf2858df1b005534836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257ffd73642b22a89ad5021e927a22837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5fc92fc0036393e297ee597ea8ce5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201095bf46965ee26923ab889320781e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf0c9888c4feb9cbc5f630b45f774840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4ec094f7c3c26cbca4300d6dde74841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595fd260219c1020b135912b23f116a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9eb84c9174f84f405aa8ee14e3ca843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41609a17c143182453c443585c7da0fe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d280ed6cacba9addab902e270e5a72845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d636175f64b16ea13d03a105a1aa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f22131e16add52f75f1ba3ed7f3ce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9af2e655d6c80e44f0745d6fbdb2a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693de35e7d1f1c0694d2893eb2cbaf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443de52eda992c28cd040652741b93850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a4ca2a62728a5e34e716bb450b31851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8faed9816e6229236a9c42c0c54fe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819476cdeaf490b55c18f6f38c75b23853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe86214190d933bd982ad3afef5fef2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac83776c09adb02f729ec76de3406855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baff71ac15843edae53d3e62d3f344856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d3202dcb9eab43f9d73c7d178384857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a60a97fe20334c9b0c4d38df15eaa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4a428b29447f3f0e91a5dc202ab30859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc9fd962eb0b99e5dd5111cf0755b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83fbc9f804240d4a6d637e4ad95d6c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fefac5e48be2f698349868c8ba330862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f1b22e73a51636d4501d865168ca863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece1eee7c3b3ca50f89d52ad1a6ea17864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690cf0abd29b3ed54ae523d179bc661865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a96a4f1ac7fb09382df4ae008fe53866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68be6f635390c9234be116998f4e9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdb2d9cd193512f158e46fe22ebc9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539de41cf50e4308fa1865179fde5e6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341f2cedbc8184bd37479c87b42a76870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f9f55a8534c5ae1150b58c8bb2dc1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685409ee136d4b1ee0f0cd76fa6b8e80872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc233bb98fbcfc4a2ad0e1d57c15e0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8c522ccf08ea5fb59f613fa59cc0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4de0ec6ea46fd86a565aeaab084e31875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0a72412bd61939cc65b8c791540fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a201cac802a5c47ed92ce1ada91a4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075657dcd131a17c5f589436915cdc2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087558ba33fa124f608a1447dca722879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fef4e425ba8179c2a15e68913d073e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4315705a28482a65ac4ff64862a9f2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891c2a5928c0f95cdcdd463a6bfe7ba882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677bf2243091f9469f1d92303bebbd3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437b742c2f9b21949171bdf1582ed23884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a1f7c136b7423fef09cb23dff9231885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c1f02c408086bfff2649d8470179d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae79f23d3f613dc5e5e3c1d1cf5469887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885bc169d2c8aa72d031ee3d98f4a7c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95f862de0fb10ac8d325d68ac6aaa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cbe09b7dc2de5cbd474853a29e52890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4153da9c354d7d63ebd7a894ef0c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd868d59e878b67a90bc2c1328bef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54657c405770b6eb6874459bc4e3f347893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c2a9df3398d2805ae54035dc45df894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f3544987a0ff272230c004aa8503d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695f58355e6909b293b283636a809a2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e40f11576d637e8cda0a9976f0d556897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053975dae710ae467d7ceeba89818b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d06f7077888c5f13264bd502346169899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee1b1637c24ef6749520909773a39a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba66c4652b73955df8ac01178d9a49901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d511728b57c898ccf5d4a59962d7e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b55d826478cf635602316e476c760903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c63ba66dbf32ad87c173a57e5eaa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd593daccf6ff9985be8014e4d26df6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c8bb65854ef590567db8094fa7223906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54df59a423a7b0c174acd61339bfc2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc108e70240e4338de502c65506eed908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30a3247e1dbc76dffbf3986a5d44f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0342ceb8e7d684dde5b76800b97b3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7183adee3952a5cc15bc5b2bcffb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3214054ac42a6dfed00a44d899a46912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb3af4801f8cf3015175c96e690b7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553f6daa2bd79005a262531f28c412914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911310336dcb94f67f71a49318c840d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da8ea40055e2204c1b04e5b01a467916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1719f66e17ece7053cf29c84018a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9bed5116df5f3a88bbd47f29db43b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84984901fde4fdedb2e16fbabfe6d456919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115cb940b88cc79a62aea0f1c2c4b1c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c5fe827a52315a419a8898f38a1b6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50cdea273dc4c21a5fa624d5fad0aa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08039a5e02d982e981615e3dc1f84923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb95d7afb26a93242bd1dee003c80c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee623249555408ac65884be70d7d4ba925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea95e0141fb4b3f353fc8ba65e379926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a43656d17ea13bfd34ebea4a7641927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27839267dd69ccca4907c9b68c2f39a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f5f8f06543fd9dea69bc10aac41f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6fcd796391cf23ac96ce2fc5ef4a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efde214b511136834203901efef67c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161583b6aefde44d68296b1b2327a77a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca5889db42a8a374b8817e0c2cdb0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b5096eefbbd74b528fdb6a02fbde934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0811d0b3c692df49de3cb42abc190935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ef065c5ce31b9dede602632bc008936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab8a3db1eb653b4739b2d33d43b898937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05aed66ecd985e62643c868b8c9de9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb2eca2319e2bf6c10440c16df78e3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2eb958f75f7f8d025ec134f134c3e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac1171f5b8e466faca8e641696d79e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209ae6d0777c35dfd42ac04486db9a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f05d06813c3e428a2217977957f10943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f768f90034d9445aa65dbdc6655a86944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764653c235e0f97fa7098f70471afbb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a048794bbf91fe3ff92bd460562d7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416611d03c5eadea371a27317f487a94947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a07f6bd0c7be772fb1b012a9899910948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe17549d762da793f5ec6ba39b12f5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b24cd29e07c0a751b13338c1c7d186950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe092bad053c01ec61eca97ffc8eb9e2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee83f4c46a35886e51b95f0b0e0071952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c0eb9c3810b2d6d9703e07af0b91953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f5d1bb0ea1fc2892ba297f4c84c1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff3d626cb3445e11e615c012e9a9f8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ba619ba79a0b9c7434247500958d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a54dbdc8e2fb6f9950b30f763648957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c90b78a3a31c431ae9ed425c75eb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeb929dbc02282affdf14debe7bbd8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e3e33e3312fbaa8fa69c2a07ea2b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793563a81e52e41dcb3b5fb2d8daae95961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e787acd04d9dd455ba80ee754cd9c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9fae4bd47c7ca4928b78ffe7603fa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7dc94e621d739123c769485cf086964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e72a8f9fe26170853436eac12bee78965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b091c55c710403c881659529666b3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc98d34ca2f9305c572a0b9c9f4b0f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8750dba8ad1ffb1bc328929daa82296968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc409a54c8e8cc9cf3a853106165898969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6641a0552edf63ee3a35b98aef4bdd0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883372d51f81f5aa61f0c6f8fb6ad318971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0c0b3a7e8d76ce1456aa1c87b6aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da03a3aacb4b27257a706beec3c734973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4595ad36daeb4b120184c8c1233e05974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67c9491b434ce98ecb2350ce589be975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689db6e89df9a0d87b4c03c908570d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdbc7d0df994600c3483bce074714c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad5e93192370212b4aac5897de76e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad7832af8dd546a60299c028bdc021979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a43ff44f7255dd6b8104a09581986980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c40f31e6b2ffd56b3024a19b88f5ba981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed951e84a956c77a691c113dd947f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf571a7dff089b243da9c40592702983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30638454afbd08b503ccf9de0c4392984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31493d1307d67fce8e6e857ac68d92985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62655b615363e42be2497abb98ba16a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235d8dd3730f636532acec572088c7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb740a939bf52e3147bb786d6af959988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c8a1fd516cce47148f2b07ccd8a3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c3ae595bd5411d1d567666720a743990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e22275411cd4ad3e79ed48c2e0286991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ede72f2b3d5d5681dc75de4f07840992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6eb5d2c18ed897d5fcc7b193f5f78993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fc548354b9b52707a0026874280bb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729305b05884063a9fa97dcd7c75365995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4710360fb07f3bac1d280a743e5d8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee29c517989f1c476162ffb7ec5eeb997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f9ed2615cc1d0e1c739126da76f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc914c38bac1c86f3e9dc82680ac32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053171bf068e5b8a280c96ceaaa324a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcf93c64a9501080f53b27e8696b884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344388369e4f4351c1234583060af20a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465492e6403913895e80364ec193be4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428a704870c4117f3e6eee527dcb9537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba5c77c58b82c79fa8a54b8a404c058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a73f25385158271d018c03c7fb57a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fc2e40997ca307a167b8089e5b2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209612e4c5be1b3a227ac97742b7ca911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9756d9b717149b3f18868d483bf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8e5d06896efd9384b7db985e9ef4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f825a1db34f5f0cf3675f7944db7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c0eb432f519beffc2084268a416815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3215e6f3473fd51838919219759d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98607a56d53a475c83dea37c861f9aba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e47bdce66825814f22356f97a967018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72296dd7b31462e534b76efbaaa76f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc3415cc5879267f1589940d1f6dad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a1b0418df458e282fc0b258e428e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd3c17cc54db056cd5592b85a82d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f4424ede220d41710de4083916b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22f4764981bcec5ed8105bf73178a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2e00e5168bc63ac26ba0a9cf68db125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec2355434991d51416f0627c6df3be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72276d2611f0b9d7eea3444ba1941227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90cdb8dcc380119107e9d587cddb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807da0d1ec2ac81b4a16a2b244394a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d415edcee797dd5f76ee7ce5be43b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9d39ab0d1cda3216babac8633c9b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b064024f4cb139a351f0415f79fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60df1f6ff83addb0e4c0fd1d0a01533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b37969d83d0c1f872ff29e4f2883d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e2dee597d69b42cddaa0a748103a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a486b51956a78959d3fe2a2bcbe1a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5cffbcc4be497ccc030a4ccc86fdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a794250b2c6d4e4e25f9986153b7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aabd0c3b7c58e746bb67e8ddbc27f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d8eaf3bbf7caaf69a7d35382721640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d010cc5b5975c9f46e9434f16764841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948a9b9b65ead12a605bc14a640f3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b44f48467b287764ff7ada3be16143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd229aac539490e484051fa3566f46344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d757f16d6541ccc92b517a0ae30a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b5d2095b388c86537aec33d6256446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8819bbd6d2ecd00210a06453d4e8f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b9ccf3678085de6fd6698182ea4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8eecdb45ebb12b77b990a2e858ff049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3723b49db2a92c0d906c3ab27702c7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba977aec6ca8216254ecbed0fa51c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669dbf6564d87784ac530624a5874152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb429d69011ee0334aeffc776ddc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc11305f8d3e246e31dcc61a7286d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb13b0ec08b14a33d0931f619c27b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f80a9b145b9ab0d4148c84ed8624456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb0c60ac76b3beade623586c1ab5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e45a35c5f9e9795455e5c4e5a75e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762b9880f92e36bf168cee3db552d5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef8a58285a1aca8d9236fff4054a2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783383a154b35d18ed36e9eff4df9b9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a4a4ac3c02ec099466bf1fbb5f20f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a97bdc82f80c1066035391523c0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d2ff9ff71d290040eef9f71b7313864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d801906a8b13201fa0fdc18a6b1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d4fff35e5e0587d19fcce2de9fe2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7c16cf9159232baec13794eed6b8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e3ce1cc55e28cd3dd7ef8696a65cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aea206fe2d2fddf31ca03bf13170069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f2f6e5ebc94e0cf3abcd7368384d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b93ddb80c54eb37e1c1fbaed74b6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684dbf6b90fa0ea8c55eff732dd66b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bdba9f3590636da458dfce82e0e5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c99ec36fe3c1e4baadb361ef4c4c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58750c9ee006f9e75779fe1395c26cb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30643f9f57ec8bbb80107f45f9b645076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201cd07a5f6613972f703960b5699df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d30e0f7b40fe45c9f5ae3a66f9d0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5967020f50ac1dbd4241fa98c47a68979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807c4265dbb9be63dc4d9eecbd323380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4e1c7d4298ee178032cd046a1931f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6f4c5cfa2841cea6461753d968c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e68fe9b2d3e387843eb3ee469828383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3cab79e8ec05f349abdbe41fb58f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338cc99b914adabc07d1b1be8db425685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e7228499006ad7a0c6f8b014c62fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffb1210173526264420768c1f924187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52db1d479aeb1f4f488d3c2c6f1ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a36b5bb828912c58c7660bc77e71289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0458ee10e0edb6fa2493d0d36325a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660411143235f7028408c546ba76d8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7fa5b7158a0837ae74acef0c5f5cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b0f96a43b07c71d38c0cdb673088793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfcc747435fda124ab9f942c455da594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508acefbe491c87bd595b226e45d8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8d8e88f4840b8819d46d7b41f0f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485204dd04196d5d7cc728d6e87af6ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc5d17042bddda9abed50b71466b1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad7abe844b75703494839a83ebfbfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb183584fbfdba9b8109b5275c0d931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800f89125f28e44004b3a8f55ac1f05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695ccb24a24b17949db4d61282b1d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb542c22a22434580f1bdc2f5e911103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8a8778f5672947b63e0ec019dd7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81156a2c34abdf61817bb29153832b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662dee4acfb71be6f86180847c4ce2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939922f491ccfd5946bb3f3b5902b6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f06fa28dd783c3e0b291a55f85774108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313362072f43e7cdb17d193cc45abb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ebc8034004b00ff9f0f34c5c93f61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fbb72add6bf3fbbbe16e9950f08ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214ee0e077c20937939ef4722a35ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de722eebc18f4eaf3f0993069cf3a54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d1e5da5c0b7741a10f8dc3f453948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f25574000d7ed097ad3b7d2fc7c74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181405dd4c6d0709f3efeb870170cfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da43f44787bcb159bf2d9ce6837fb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbef5ae73cf6556aa5b680e76f42e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f169e12bef9e44a1644860f2c7875119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eddafec324e2a0d8e41a10bc3ddc90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749d1e3e6f693b9a83ff8d9aa8f721121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa03675ef7802870f75146d7a707db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b85612853c7df0d8d753dfa006bc26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e26a81bd2e1ef1ee56b0a37481f75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412942d413748b4e6d9ab298b8073e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c0ffad722a48b2fba0c0528a4dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c8330e130c5145e07682c818a8a96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459a311c3bba06536d70cd9db3107f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a8713a673c7e183cd099caed1524129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ff619488c2b8d102b34852bc0478130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215632429551fd99926031f513bfc21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24eb935a956c5e1a4fb7ed6ccd320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bf898c6feaa56da5db5c78826b137133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b28dffd7961ddeee6517d83ee4d1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a40504bc13653327656c160bd402135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae2dd11259a0970796fa1eeec83b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf47c49f000990e95d0afe9dbf1c40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602d9632ab087fed339b10ccafccb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65924cdc33f451aee43840f2197ca2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c489c7e8c1ebbad3aa97ab20f4e92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c3f1ead27237306ee7a7a745c7d93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa486e2a3721436195223d73bc1ec1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf131c491dedb1ef1138a823437017f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d300aa1fc80cdc4067ecd9a15ab97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375bb84ec6091526df38fecc3d5647145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9577ae58a0f2be548da15bbce11315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4288bab15d96fe6de5f0a61a61706147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c64014ef4f31012906862c59577f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ad724c8f48f4d6f17ee0ef5bd566b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065e9b3e8131e8a4e93041094867c0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c9ea05fc7e7a18d47149f97eef5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f71f258676abece3f3429c8b0160152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758188fbd9cc016fbc668532697415c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ef2a4f6a6beecdb24d184195090bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d11f1b479312602cd8a4bcc571721155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2778856ccb98fc64bf4758f4902b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc50154cad0c1e44fc8a3bb4fe067c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b31b7119a84bf7a58e49f06f5a65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a30e274eb0aa4ed607d7f1d0f6e2fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ca60b6d3cfb43440a57c6e3a7f89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cacebaea4a63d72ea4dff8cbb273c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022ca35aac921028d4cc696e36fb9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ead6ddaf340dfdc3e814a800cf880163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b540f894b9faeeaae27d50f31b0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e9635fa6bcab6832f3a9928189a85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e154a906fc116cc8447c9b3baf06252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c44a9c0b68ae3240baad266ee4fde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1439978b8c9ca60fc9868b83211b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cd57fed7e8408a596fdfbbe59c79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208c1542f5978c3a9c89c6e5e11d86d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c59b445ff9d3def4ee74153ab4d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33371a4c63f319ea0bd7b0965fdcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1bb58b27354d6772565c5164bdb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e28a358d443f10066d7b32fb08b00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d7243f5e90b28f3b889db1e575cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0fbb5748a7e85751a142187551a23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e34533854ceb25b00c416088a0b20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669738e83e1794ff0e28a124f85e96d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974b4876f900f1037d48ce85b9b6f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbbd8799fcf3909e8ce05b3e76fa94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e0aa656ec2d7ee337303e64897930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85515e9c3cc717caa238ab470069793182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2bf3a92517b4eb08990687cac29ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bb57045d2f689b4e05acb7336c8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1724fbea219ca7653ba1eb2180e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe8e67558e8f2107b567c40bd91341186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73858a8880150f2812aa7dc3cc8bd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a30139e508f4262257d0bc142e9973188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed0e89228e71746127ad12328d61b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef58b4fd27f52963e2222585dcd8440190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a52696792cc54f6994f3a9af59585191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5958ca307d096526ca92db790732ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b972953aa5020b8b7f34ab5991489193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df6fbdabf0088e8bef4e60fa7ebdd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd698458d347392e3d3a99eed1d7ba5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747caf854f6a95abf4683731d33bc14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da5d2abcf580d00853b04a29b369c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d5d0ea79faa560a6d72a374023a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fb1fdbec3ca5b4b16a766b8b53634199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079adaf57a545923aaeb17f9d822dbe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec15227960b609d7d11027fa8d8953201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a54f8241091493a4ea02d60892777202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb313e5b669fd51ce337c1a26248f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c94d2f00075410ccbf5892897906d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026e74dad7bcce24a255639b736dfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a9be927b4ce745635b886e8ace4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8548da3381b6689c155a57df73d58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c18e32cf31a1d6b46ad361cf00d1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83571e82b80bfd1c892cb3a9aff095dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499be7ba44580205c9bef3b2f9ff8a21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7608ef31635982421a85a1a67aaf99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f14be64447ef58eaef8f2ad65af45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68679fc6c8a4989053afb82d265e67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a28c55f4d11d140ca5821f0b368e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48cacca896c3bb8fb88506900bcabe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae0021b386062d83cd5916ba3e5fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9645b8aa63bb9c75bf3caadac58f5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238cddd641643c9dcb258ed855bf083218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be210b1922ed91d44059cdd2b6340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90516794b97355accff713434dab1a00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf37ac9fafae33f6498a9b13471361221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ab4e5ef34cc621256a85e57e23d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed9a4d804a7ff08f221987d19d457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f4459681790793d4eff922600b3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4591b51eafb58944d5a7db4dc728fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba4a3c08bc858fc11f4683ece3332226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921907fd96d19658600bebb624246b8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8e59c9c5b97ae1220ad74e6df139228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2aa4383c5e12f5ad36a19521a65c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558cd7582ac698cc0f92e13a9a14c8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7873b024d09d3cec4dd49d40ee5291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c0cc77e8274498a39932c7f5ef54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae2d56bfa414587e8e82b198d55df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5964b6f21731a6e42370714e064b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd87e64d94fe2547d856aa958d7f3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219f716b99e2e87b7326d17a69aab0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0434f5321cb5ecc7f5f28d48f0bfb9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee46a7f30c39ef87d7f86e91e0e6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8b3ab31fdf2164992b9a39382c011239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afc064996a73f5ea7e31579786064f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eeaa3e53ab8a4563b238a0497842d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356c8d1bdd6666739d74f5d5bbe4096242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b21a1b67dc4455f1590ea2122861243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327d2e6747bb2a2973df01840cbf29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27096c6a4500eb3d7e24444f6da9b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720237eeec9e8df1f466697cf2f2fd36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47885e51612cca08bfdaa535e88f14e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a93dea94ba005cedabb7674121a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cfe63625160022c7f164d9eeeba82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e268b7e4f8b3903fd1d54314e774b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f037d83d437d6a6a354df274d389251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871eb41add74728d9ee09b995b00b5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d434e6c1f16cc92557bc9c2c17d4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a81629eb79d98f6037d69afa9401254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893178b1fc2f3ed4240350ca398b9a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1a9b6119e364a8dc2031bf856143256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a41aac13abee46a672b1202582a96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb13ef47d533b23d8061a187430610258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae4980be81a0a12f4e71f8c8eab0b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503a212fdac32cf69fae2e2976096f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b7eacbc19f651f2ceb32d184784e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758f2f2e3a32695d4d883e87030e5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16323d5abfeedd10a4d6a75240e2ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee35a79299812594ab22650abd587c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f82639ad3f577f7bf2c811fd8ad77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031fc0fc53213b9b22962ccc24158aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3d2566e51db173cb7c66809571650267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f9e46df0cf1244bf1db8d726afa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3660465b957b7d58624cf378112c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d662c27df61060406010498ea01656270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774787367699b3eeef5e5790b6fcf120271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f646096c56d80db3be28f4546eb6ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69878cf82fbade03d0e35ef14a29a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff12d876f0e2be6d9c3ae4f8889c6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85999e56bb60189393eeed2b35595c71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41892e042a04247509d60a239eb3e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea850d8045d67963b0269d51cee6bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db01e002475e08122af6235d75d12d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d37e3a5d31f3511af1469235213a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c070e309f1d48a0e8b21abb275958a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4852d7e130af7635dbfe836909e844281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0764b17b3a671cab3b2606c239d60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51875f0563db5a50ed931187381b67b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb274ad17d2b1df735cd6002416f50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efc342e8a22299af4e397813f98b18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e732cc41a7ed49cbb68d45459d93e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ceb5e3e0db40d28c0cdf4b7a3c3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a053eb4af9ccefe9c2a58b8a09535288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2fa0fe27349c968f33cd405a4277b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b112ce68e1d67b001467174dcc20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dcd9d41abf6e5f508c9ee6deffad9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15ec543c9bc3c64f649535f980dc31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15b88b34dd5de84df1bab19b793e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4341790274259076d3d20ef059d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18725fceed79f7c2f1829b4583ca1eaa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc7a1656a1a0bf2082432be4b8f46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d945ebb4bfc07ff5645e0913ce314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f585a6063b24e01315aed8493181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf84027c1248b4be44e5dff48610892299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54573b7427af23ee12247f1035e1412300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ead7ecaacd0733ae630ac76dea854301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7dffaf00051eb2780409ffd31af72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d32e3f4fa235b7b55ea523d45bab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e8c22097a71e8dc2d76906914ee5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074b7c29edacbda6b501310b482355305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6559fd68609bdcd5d2a5a3316466aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef46f0ea9249442596cd6934d18af2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c4d27d526b64d8febaf2f1726dfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4cdf6ec83d49abcfd1139872a41df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de7739fac0283ec739050c87b6cfad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e7ceea0d04c3c95ee3d5e503297c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1550b44f2676a266556afb71b7046a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4548d589c70c4e157773727beb9fb89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655de77ffafe23484c5b46120a521e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca889d2bf1a1f2ca88ec2e4fba0ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d6fdaa6e8706bdf4c3a1a187eb0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48066583b891c6128ecb582df353af9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3227ba305690129850e90adb7567af8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61941536e301ddd4c4efb8e6619466319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c8b346785c61435790a73a36e3c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be4c715ffb1289a89d339451a6132321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f28818e72159ed37b2a2b8aa16d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f456e2c1035ab019b08c47fad3055323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39a601f2da224c5574019d8e358ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757c863a75b073811c42fa4a8e67a7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a70cb74e8762b489d74947ea460a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccce0208ad277803211630516703eba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc269bb23983b862a53e4f2471cd91c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefe852a3ee0664c5e3df289a2f872f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61f00796acb102d94a789615fdb21c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a157ff5d9f31de616e9737a044931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1885e9504a41ff4e33ce93876dc361332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faca3ce4bc7744888ef411d7fd265a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf7d640a4d6f7171bfd91ccb9cd1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3eef13c96683ab6432502db8e8362335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d930d7b395e916e4fa10c35cb4acd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed097b4930e31f2719bbe538b00b1df3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa12a843b7a01ebbd00b425e5d03a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6f7c7e129eac77adb764bf19c914f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b218332c97cc8502472976aea096bb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54889a5b0d7a351383d03ef2202c27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0e42946a855b144d53538e2971342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9ed717434889c85b23506f4dc8740343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63619743d2598f0c1d87ed5c151b2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90225e3d4968ce1044ee8bf9c51af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278080e40bbb8fbf5a043b94b05e5ffd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cad502ae57c0eddb25d4fe24650b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c50c76b8bdf24a077a8600fa13739348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec01d2c0327b60ad58cc8a29b29f62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c358c0424e1ad077ebeec312a41aab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0902da1f0b40448e4f565033a4c386351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac442f72b055e7931716ab73b1a42b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253289aad59e086e62261db82709ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07a7732e2c7a2b928e4e0f0b486d19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036e06bfaf0b369a568f05bc8b287e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7e6019c17ac3fa03bd4076daa7be2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeaec4f18dd963123af78b43239fa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537df7450b2db7954fcae82b461cf80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e442b27dd0e76826bb48596d6e95e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78113b61d222987828536ae9e9bc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae486785881bc805805cea990b914e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a390416530b5e8d3738a88f71ef91e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e507e7f1bf9f4849196d8721c39079363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf16f2e68e8e7852e6fc1c278a5b9f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291976500bf466ebf0fc37efc871e3df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3c8ae4aeec514a22edd7ecaebd82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a84c2332e5611ae0d394d5dc11311367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507cff59678ad85eb6f1489d766720368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ad13d9ad190fc815d9b3cb09debd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c28ab2c625b099d70ef318d1ba733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368e2180a96a9e4959d3af7d6f226ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eca64259a04eeae36a1f214a6f63c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d73d96cabfb9535a343ba30a9a6f23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc13e365ed151e44c144e43decf3f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8966ea15a7e77f351754316ac15a74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177d0fd747b44c50578d85c1378227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef73205080d4e87df39c70e639c5da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa0b2a5db60f9a91d5b9aa25e655fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f83c00f4d3d4d3032f954305d590c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89dacea8283d5b433e8812cb9ba569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138507c4e469b14fb2a5690c3083c859381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54009c2780a39ac1da3e41204dee7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ad54494d7b4457a70ee200085127383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342436a879f3bf0519799f8e4679af6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339c854c2d9c6071b3c06936effbd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5918181e96817ff0064128d749f55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de4b4c11f74dd8d2e5bf2bd930a0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18b1295187b99a944746299de58bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be132cf2f8aa64add1ecc1c4f63c5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2ccfd1d689d096d513bcb0ebf19a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819b6650ad310226f807504cc53757391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6d21e5348b76c0e6144d402e6a3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece2f7a4dbd1dd53e5757038029cf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1446c8d0e9b14c7f4fd8efb4517f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dff12a496961aca68e637f9106d3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233d522f0c997fcc148643c339e271396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c709ef8b8fd72c8a86e638158eab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807bc843f533ef2f36703532f93722d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e96c84830b8d1fd3b0bdf56d9402399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf892a7702be42e4bd7f1a84fc1b297400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dde37248a383d9d6086f25b555d672401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e139aecd9c574ef2c3991009ccc0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfdd1aefc1cca7df2a980f6e7dc6e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef06baacc2c8b35b1b5cf9d8edf874404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d873837cce1a0326072ed997fa0993405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3425c24bc73516d3b9ce67047addb31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d3379f1a3e47274e826d43f91863407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2ed0c5017d2fc45402181f42551c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec587888b6f6e320e840305aae7c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3eef6d19870cc4767ec6a6193844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3590be7da25bf22298668161adfc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383191435aa8feaba4cbe6abf69eb9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a24367d59b837b2e3c2691043b51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c70f4d5c9eeb9e768ed70896b732414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c44855a3d193e92273cd0fc78f0e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e821d7e35b1bbb1c9c4f825bf6e7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d181aa66fc451d9efc5170239fc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80cc92c34d2fdfb47500f516680c0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d77f64a5a3d600b5d0031c25e9a96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e4b6e8cff190ee0fe617c2c5b4c9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe74858d19e178cc771b7275da67f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7619f1cf55776211b4365855a5e29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70b913da143fd1bd363959a8e90637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5170ed29a850c5566620e9aadadd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e9fdf86527231a317b7b9dd9c428425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf23646f81e1f3480f4cb477a964744426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a674ef9c3b2b49d692a14c15a3916f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7611fbf9e769490ae2b417f912959428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98dffd1269cf979735d06ea352c956429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d7309739683cafbd738c793ce9ac6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72831321ad0377b0a4cef7674ca6d9ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3045b35266e670e952151635a3595432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f0c0630deab6d7b9834063419618c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332810586b4d4776b01a47cea5439e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ca9909e46eac458a842e23867010435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a2aa5681bac56ba42722610418dd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fa0c7d74cb0ee6ebef494fe7f28e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633406017f1bf5380fad31df35a93853438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bcb778247bbd81498ff6b791caf89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4768e00e4fd8b42d422e6834df1fbb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba3c94c9c51edfd994c116d6cdf68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d5d2dbbfa37593358ae94061537a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384400764b0938360c5dcdd8c7e8cfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c611ea0377a6db606d6672d34ab47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24446ade72fa0537854c7997108578cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44b81688431596545f7c6071408d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8712d1eb28b6d97147b20faadc85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1368fd3ea1206d3d358be9cdb0169448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31439c6eb86e2bf90f969940217cd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc86d17886cf5cc8fef17c30fc72e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef24131ec3d2518546677ddcbe5b46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb550dfcd8fc2810a5aacc9b2ad96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4255b01a80ec6177b18a017f6e2a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebbb91bb25143094165e442a03ade454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eca564140a9e38ef6cee1fb1c355a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01dbab8a95a0d0c90269b9fc8927d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f28ae3e70d0447d3e30a5661faad21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162c02140a5a9e1673faa98a768b38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb29e3631dac995b362a6f3c18cd0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435eb86d6ede5eb6e2349a8a03e7df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae71c020361a051e51124db580efc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85740365452b41807c5cccce24702462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa8564463c58adcbcc5808933ed2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba74752d711e455d16ed5270cad33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62103935176d3435d324bee98190e433465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3d8e3eee856145ca567803544e90a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baf1765f2f9caee6253c8183e58c24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6338f80a4f77fdf121f27997b90c06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44b16f4cd98fdc98527e1af3599593469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0104c317fb233b6180e43d6895b61c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17e25afa6d83374f8b5c1433a4def8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce9cfff9447bc0cf17730daa931a65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa7c931a32d2658b7c1e70a9fa56fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397497cb54912c8774eb36f3f85337474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf78899d25c49122191cbd087953f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94fc8cf9eb99558641938984fb18f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb5214aca71f0c769e8ce8457d760477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8f285ba7bf91486647bf1b707f7ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d47c5e5c97e905a08635143a32146479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317cfaf7333996a07aab0344e83a5d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ed6ea7550318a56cc443ed10c316481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2ab82b4bd99e43ce1a43fae65606482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760df0a890d256a66df96efe684aca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727269eb616c50880fc01e0815e6054484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdbbf6fe72041d2a98ad437f404c2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd83db6421fab62f5e7dd942cc0197486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e4ea685138b854ae83d764f131795487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5128ebbc028afbc75759c28c7278bf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e363083f3ffa6c04018e5aac8889f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae253a5dc2c6fc5e6c5bc0f497ddcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0582e0b07d84b2134ec27bd75369f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226906daf519adb3635de55ff16f1b25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0c9139425531bd58229caa476300493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030f1dec5e235e896e5de82536bc39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172d941f8d5edf3ea1e8a1a83c8e77f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8f3192fed70cf53e16fa4abee9860496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6fb9a9c1f303311e86e19d2369de0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac834a4896903e323a9072b57ffb6b36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aca9d82d304aa7d5932387fe27d24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d13b5d16942a45c60cad259f63f9f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760372b3dcec87b9b72bdef377427cd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734d8849f57ef0e57bf8e7b48df7b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659cd0ea1e4af561d33247279242817503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4f56c72a7f322b8e657522ec1e471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20850618e78cb288c6622f43036ef5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5281a006b1e84e7ddddbba19a17f6be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db688f20748b29654c0c291785671e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b4ef326a666b4c6093edd90d306c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9fa1e9f7558cf042277f532f67b68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d13b74c11d461ba53669fc2e3e75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971c4f416c0561948ef2bee3586d19a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a7a4a2f68f086e3d6dc78e1df065512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f80adf9d3a355a44b2efc8304421e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41817207b83b95e856e7cb4dd525c409514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2783a3fff9a7688e9158ef173312515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b346f333adfbaa71e52ab83e98ce1f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e1d16f5b4a06e5f05c93fdd85d0c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e0c6677dcdda5468c7cf22eba91d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84397f9b8e470e132d412a304bfd7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedeb98f6aa6b9b555112ca78f704c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f055f6bc23950b2a6fcc71703bebc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba42f6aa01db1d8a6043abd564c1b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f7fafe4e89133dd3388e54dfad7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395030a8046ecd69673d217c0f9460524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d24d3976171c97ed41791e97a37902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade169db85b44e2edb3a3f07c2eccd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44079aa99d7e68fbdbfa05f514f36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c565151eab2da84ecca072e24699bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add34861fb15dc6b56b2e78ab14421e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3f14e74d9d0bee3137a67dddb829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ac30b8411873d52f5974479b959f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc05d87fd090ceb1d8a81667910b18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f12a3d0030408791a7a9096df8cbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655a5513bab441e0666082fabb624d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd1a4de9623954fb08e502e0262df6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb47ce821e8b47358c7fea5e4e3e6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5424b0158f434db9118b5b9defe6e7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b24329555c7eda131471ffdcdd211f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff59150e0bddb2c251378483cd697539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f5ca52098e153c1e6841e03bd17c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653e5ecf0b00715c16e0542a2c9b741541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2481a0679a31ca71a6d3497b8e764e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecba3c1998ba26a9bf39f8c5f61691f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f4307150a0cb2bf501e396c74d183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a91d49babfe6b9cb910d87b6e8c21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648be413e8017bc902cb5797d4788b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae7a67b1cc2a9db69795f6fbdedead547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca120beecebcd0871b3861898cbae8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66036b41b3ee7f318596a34c38cba41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3daa1d9fc20acb6dce9b03a1ab5e23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88733de4fcf5c6874ab68245c63e971551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022846b436ecd18e4c080e6f33fb16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b2a2a9716bf378c2bf8e5195b152553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de663ca5718cbd45c556955fe726b8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de884a87addaddb03b9e717f20d51dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e6c293aa3fd1da095f156c2ae988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f153c37dc19c9bbf6e29567339fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e6f6a6be42422ae322f7fcb3a016558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913fedcf0a4d0f335eda86bd9a13085559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c64973e542b182900ec2ad6f5c775560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79df89d1bfd7db1b2b020eaa909b28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a32d987cdc4ed540936ef4dd1e5db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12887fe08b3aa17f10b7d78d7387db0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da9d03d6f00bfa859670d49c7e3f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7196b718303e96113f072e26f359565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194565f845a1a205bb0466335838e94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5296d6c343df99a4c0b360d4cadabf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab85a719971d2bbbfd670a52189ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa08c152c465d03d031784264a741569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e7ba5757b423a53d29b28e79914b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8ca087585e3590a7e52d8c2ac55db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743826222e10154f0616acdea1e6b29c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eee17b329af800d19938cf4d4d897573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b86af597cd97006ac6c342d02da7a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b469f8b0cc48f533afe84deaf46b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5987c2ddd16714e8bf450435ad57db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677677aa5bca7e07c26cc17908e1bd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0bba28b8a3800f8fab650318033b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d7f7d4d1b63131f752196bfacc8c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cefbd49081914160f73b23b2337d0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895994cdc7a2c401c96c2036929b58f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e285b18e8793f6738b658fb3bd23e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab6c906c8b4876c7b9f661533bca3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b6d3824715511ae9b00439223f658584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285784c92a7f606c324c8c2d66af20e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0451d846fb666556e5544a862b6d676586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f236c268df3cf4637bc5b84f3da41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1a7d43efa771fbf35968f8874edc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b01932a987ee755f8bb48bd60b26d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1d40210d91e4086dd13fbbff25f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c87f1dd38dc6f851aa3bf8cf0bd1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d87b97e794b2d15c702a5ef55595592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645693f88ec42fa86c4132f3fb6d63bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaceeac5e3737b954c045a0795ad8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec156987f6a578b03243a0a81e8c30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ea84d793dc9a8fc3b845c6357878596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec19f876b42b06b1c2868e1081a7b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578a486da7c7c10233cdea453d406f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e50c0845945913c9d39e660b3fc70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d0e74f09162ee553a880a3ca470f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b677490e7968a419563ebb6d05fa28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0785ddef13bfdb1c9141018709ef507602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a9419a104e0e9015f198f9a12db97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f67cc3078581bce6d6cd1a3ed40b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7279aa46830ad4f9c668683dd27801605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0a86e8fe4575975951c9a24fb754606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0c189d3b0ee27d11104e2d7ac61b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ba61c49e1cfa514eb94ea17e1fcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb59044e22b456404a2a652b929b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258e4b0e592b43c98ab3d28f5c7bc83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbb1fcda9547236a7e0086e57f9b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5263cd6fd3471dee3fe97104a3b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36805f2f08a8ed6bac27afa83b65e1b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a7ef2bc3e01585c7631feb7ecf6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe922a1030d78941e940d241a143b72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28262a41a8327e7ad7decbf5fd584616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701e53863f7668d1e536a6896d2b196617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a524ddd8e507a10936e64a247996618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66430abc72c098c1b5cc9dd1770f8e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe55d425075509120f5624f488f6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e9bfca7f7bb7f4c76848d0afd7445621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ba8bc0ee41a18d2fe758831a1b0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30bbfa42919d0dc2b3783bc585e4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a54c989f8b2bed946809e9b53ee67f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd37c467c79a371a9fec9cf649037f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f3e28ff7243be2b4f61de25b8546626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08da5ba26f8880ae8006fdfd7926696627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ae345e63ef30f3588ee7ab9a6b95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ec6e84fb2fe5ee915609af56cc188629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01943e2890772f50e5f29a45135d22f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c10aec35e9420acc25fa3fb0b21b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbddc68081979ce5e3e52d3308f3aad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7382aa3afc754e3e78d14566e83752633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf9d22bc061758066506b8ddb171d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f780d9fec243109ae9a17404eda8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8138f97c58eb89c4d262c76a3a5ef3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ec1821fff49f1cc649bc255efa77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa13514b9c31d958cd5dedaf848f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bbc055f11590bef2fd95ae3e7432f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a089f22805618bc460d1bcf51f20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221fcfc39688ad883ff78ab2ae419cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ba87d81e5aab1d872afb328b6a42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d97df59bb9a3e1c7590ab890a8d0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168f5e00b2801c015fb35e046c8151644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396428d1695e3b67657cf9d24df5f5b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd4c3fe5a14cd68e2665f1f675be0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366407fb4c3d95e56174d15cfa6fd6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59136ab98e373369980ce8fb46c91a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e073965f55b558d6094b0ee3691d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d056458ae985a9d8593cb3d9f685650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a702b650b1ed150864f928cda813ce4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0134ac7e040dfd948237d9ef84dac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d0386557891da958cff924b104151653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574725675a8ed460e780774fa2c77394654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1665c8e9cd0fc966fbc85fec15105b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ed9f72b09964c6fb8ffe697e45999656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffb38972f9dddbfb32fff64c4f97f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530523ccd7b0978b9041b5caaf4462658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e327e800b1b7855f4210a24af2156659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa41459bc16a16eeb2d3bf102b1bcea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e6b1235514548ee2031e23c51424e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538046a2122d2e272fcc19908260522662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd070660c124e1df0fb5434c4e404ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbca5a09989bc96bde548ac1e5dadf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff9fc0aab0af808cb0f2e2c95667e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116aba235144182369f8f7893079c73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf0515f05888807cf3f06fbb701f82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d7382cbe372af588188c0b5b66b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca377c91f919625204406b36b84b7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa9d2e2a0fd5320e5eceaa54c9e052670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede3297434b6745d55b4423b5266ca0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cf059107dedf7d63fd2af28cd483672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785280bed9005a5a17fb7a4dd2e1781673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aec491bc03cc8684d16a1e9211334674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea78b5326262aff17d60e67a12b76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccfc4d8c400cd185b860590c4dc903676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2a5af20949e28dd9732bba2d0664677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67a8589e797350288d30144f82f2a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d04ec2fd558b6b253b801f9e579834679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020de1ba868f80b8250446f46071d27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d587ff61497d261a19c0a4c5d5870d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c659fec5ab6544eef260f12a42a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd130b4a2097bb57c6628d21feca14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb0c3f8d2c597c25d64fc29da4ec4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9f7fc9fbc656749fcde9390112c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a521b5d44a8f0e77f503f9f3ec29a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955feb32f05dc55ddb22d1a7eb562bbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ab10072737495e5386aa52295076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed49ade80a4bf435ad3460dce44cad9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e4b1e5143df53d55038132e1be37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39a9d0cf3aaf2abed41d1fb999604691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af004954f5990008b8e1bdcab3a4dd3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f90a4513cfdfaf16d0e67f53924ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed03f540fc0f576e590f4040df76016694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692251fd2770dc10ba6712b19ff8939b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54759b767241652e27a60e5ccef6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a3c2f70046ebe00400ca9db021ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fef1cfbe95e5f62c77edff6661e8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3c6876f1e9352ba9d8c0bd70d7c70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604bb18a893438aea11767266d06df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128672efc25145d5b213e3c0be2dc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c4863ef5b470eced331c9f49f25a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879f6573529d1413335425b779a61c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a2e79e74acc7389b70475e8382386704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65e6aead2ff35be86a745efd5002e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac0a1cadfd97799490f1b834d880b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680ebc0022e28d5861d6a4bf80c8c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14ac42d55ff66fb2b0426d2217c799708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553919512c320e84af3592465bc28e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520750fd7e3df566b30c15a6b9a32d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5f57f0503687847a4b24b5fd1275711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a5b0a9e3c3f3cd411a7ad556e91c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162820893d9c8b2869f45bd32a545165713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281317c0f55c806d354df92a733e1ed2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab187c40bc775cdb0ecbf62134889ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236d8932846495a56b6fd9b21d39961716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ad6c7f73a452725dec616f110e78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb7ff5c1ff80d6a13b9f0004efd40d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a76bd3abb7c98c014457ab7c2b1448719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301344b4974eba6e5440d8ce5c2f4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d278d2ed2ca4ea5e2e6ff4511bcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af20da6a101387572f5113b18949ee2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da6298e6a17759a32aec2c75ff2d5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d657f12512aa5b20bdf6243927612da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f720fee36ab84821753796ce2394b47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49300b01d4befdd86fd8cc04f38b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5865dba12326d113d405a2fab0278bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa48cd64aa3d8ea37797b94cc30d87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a0b8c12a478cb3713052be828c0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc565afd58763ecb962d1a3ffc3d60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c94def962ca5dc32554ea3c7d95b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae86dc1cc984c23c440e0855d5c55b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36462ebbccad455e9655094013ddef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bcb7d1a98f9f67c10c8c28f4583b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278cb974756e1368bb31efa94908585735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edada5b06fd45b89ee67d0f7b991d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db931b642aedd493dcaa51141de457737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9091361225f68de501721cc810a1c57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c456548c4ea6bb0f94f90dfdd89fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae6b8b57195c2382ff3a6196a2eef5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dea9ef970c6af7614c04fee044491b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdef613dbe04cdcad918a9a387c05a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b921283e46a9ea60521cfb90cfe865f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b370b55a417a05a6074c5b0f30eadbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471166d3e97e47e5b20ba60475e101a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985a168b1bb2098e3cc07d808554d4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc542931ca4a67eafb7a946746785747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4ddcea2c076ec2433267f68f0cfb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaef426d8cf0407bba1dc9a9d5b17c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23577dff6b6219b1de30404d77316aa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33752d58b6d35e10bde706e55b2c00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044635e59d2b1dfc3c2f4efe0fa03d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4823f738215d7d89d44038afd48fa5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08396c54fc9e2708988dfdb8230c0aa8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734bab7722915b4c8b8f31fd847355c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62c4c6634ed9c739890bc70aba77e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14bf97b254e07307f34a136a689ed1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d241fa20558d07d53d05eb460a79c0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2531ee91ac4753bac4b4b9e7a270e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4675b49c622fcd09f7ffc3308b4e69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb5790da3948dad0da6fc10ecfbd2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f3023f210a6e79c249711eedf01c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd9df7029bfbc08b9efa425ccbfe0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976c7eb17708e1d30a2b011e27ef399764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea274a8e15e46dc72c16fda589a69e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae65478ec3ce2e55799d5788033fd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7abd4e3b3a12191d055690497e965c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d438b552bbb2fc7c56aa8eec468447768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9657bda9346be43f8a36fcffb0363b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62dbb9e4a6848339717f68dd3fa7b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866fc7e00d9032b2be1e1b9a419f97d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85443a7b3b6a1ae4353a2f43a8066a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579150e1433b785d77881f8fd34ebcb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe48700ac6555eb972488a6f925c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9785bd581fb510698aa89b736ea3cce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87947023781fc8c58b7f3215ec0f8bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf319763d6a48544890bd4e4e289ce9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc6a02a82df9b90af45d88c776a2a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452e17e7194498036d8fef83c920ab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc02e65417a091e252a8b9de4616d24780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7383962707dc289e6bac783787cf50781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbcec82ae897efccff1a03d5b571c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d459d5535e3b3e0c64d3f558a542783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee55a496ec34f6b876d0dfe93a95d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff62365b0cea8c42b7246ed38d2f59b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d5daa5fe19f3dee78e9b95cfe2a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a483b6d6bfd8615b8a0a62624df820787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423cb8829aa1977e6ebe54f4491b9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a32ab7a2254f3477d516d5701c806789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118deb943104de230ee7d0768a8a470790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638518d139fbe5877b2ed92517ce881791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed12fe677c1eaf004ab3c15b2a2ef1b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a712862dbe7869f3ffbd1ed209643793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d74ee2558c923652c383268803d36794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f3054f4232a7ec3bb88a457325f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515a365c5bbd4ffa0dc0e21a129b48796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9684e6dad729d694e95d28fd05d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc52340c0a34771f96af3069aef30798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743f62aa1277162693993495a215bca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f842d70345e565afd0b78fc81a572800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b16c7190efbd47fd3a4e5b01f284ac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119cf3a395010dc896ad3e6f07b7b9c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237c697b7ce7f7e74cdd7a0c2fa070803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f52544f22cfe8b786777d1f5744b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bc27d76d007a03c4b027573d9321805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850c091483851ec061061522f64c42a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee7510903ae637c0acd13e4ff7256807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f3e96488a05cf0dbecd6c6ea22706808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5c383311d76e198a37cbc10bca503809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c701fc3c5fc8b303037af5d67e6454810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcdfa15b4008af5edfd8ea823e4c01811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86c57b375ffae9f7a144e3a312251812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886eb63d146477917bc9a2e52ed2ac5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d395515efb8acb6657e8ae9be578b53814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65c2befb1bbed92dc64024f54669c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3125993841687ebdc6b8f1b527474e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffb43e8a63880f3f12bff679785c02817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a128f9b1e65d7ccc9ff49c2d93a9b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ba0d37f5f6f42c72ba8b91dc3f79819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3383dc93307b1b7a46c576671a0382a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5132a769958faac27dec9e6b2912821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac4969939b73e4e7db708bb299d987822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda052ece4bedd638c6a506b158c37df823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36eaca8781315054f829f7385cb8c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9b6c7a4715aa9fa9ad37201f0e825825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539740cf82073dd6ae1c2461b298906f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75624b09e7b2301c28c8b60a6170aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf8b961db123f8cc776c6ae8f99a7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a508a5cc9de8c8fa035170cae5a0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415b28d71bb50ba997aff79ef8c5289830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf4658f716464babe1564ee2335f4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6452d49cba2ad43d24a4d145509df7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c35a457dfd4cc4671aaf6b38846e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75baaa03c0703bd669be402dea58c0b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ebd609771cabf2c1cba3d10e495da835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa9a4faac383e83d46aa2a0389b88836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae503e81610f5dacf86db1bdd52276b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cfb2d9b611e589fa6e1f20ad8efb7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13996244e5ee956f51fc51454ea7c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbed99d853e75f44940936f4118d5c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e67f6562a342d556891eff44a83e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc041b12088e7821424ae818000abf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac238bff7d3b61961cea8a335b2d5c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b156bdade8767f2f32dcfe125e2ef844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb7e0397c9250c97602b01c24810d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba4f11cacaf539f8038e787b119424846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe1749043f9cd8109c1bc763510685847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e9544f53f048d1cafaf58ed06ad8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967789bc3ceb6ab15f35f779d352524849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c3d5fd4e5f5b6927c41df7c42ff5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7d83db666758a310a966319fe88df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735584df51b758ccf19f28627c51e15852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61967064541981b22f74a1d5e2ed3c90853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7f7a774ef71e2f7699894e2711bf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb00a2767e7f63baf31d737d498464855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9fa547a600e516c0aa30b02c34365856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ae253222620a8bd2fc9db437efadb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec542f01dda35bead53f6abee893d5fd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0f7b3857262a74bacf7f33000b9d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1c2966dbc7f0e5cbfa06a18151ae860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d056119271ddd1f3c1ed9b6956cf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c58fe5efc9d410323d344e2de44af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d36affbb8d1339456c13c28c451d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6aff1e9a04ffdb1b0319e53190eac864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf17f68e836b5e363b7f8fcf396166865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a8c4f918d6969b084656eb9fba35866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8bfda4fec83132f2341025ee9765867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b41c886c6a98791a3541b637eea37868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3eec086e962afdb39b97a466e5605869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb23b77c2ffd2e46d55522941fbb059870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd4103caecc1273f977c318611aa6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f959c28102d04bd9f17ab11b6189872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d4a74b15d964951eb4f6cd0804f6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c71fe905d5bb5ca6e17e1c754bc7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16620dfcf057d5282be1f46dd2c9b02d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd79a1f735f91ec4c3b769b40a9f2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49195e243373a6cba0b727dc2ea2e8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a6fe28c86ae780f752a6baf7c0f1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d1a56a0430f1db53a139be0736d9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbe348a46e55221ccaa825ea242894880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07ecc75066eac98c7b3d8f35b22e3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1f0ac50da33e8060cf64d305ac62882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ac55a1ec4cd269e5f541e374032a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005125ec44bfe40be468d5f653e9250884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7d5d1a6145ab83b4d2a4562e6058885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424258522481a000d512222a62d11443886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41ff88e34c500f649f857dc744500887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506b878aeea68d83873ea0d1349196888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a835785e4f64dde46d5ecbecb93d01889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991adf06ae7502b1511ece4b35a152890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8566dd8b7ce5113f44942bfc46b21891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372a7112130d736b009ffdc370a0bf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244463cecd16ea22696f137063a19a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed534ae89aa738b9476b7a7294133a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf5637998249c8010124bbed25b022895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cbb4e349481d06b3f85c5f1117869896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd396f5967a590c086b521b53106624e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302755af19e7c6da267405f1709dbdd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d916ad66f0b149d2bbfa272cfab3f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2cba4e3feb4fce3ea824e3d524c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8961d5eb90bb2d5ea062e40755470a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586b1dbae31397da571b0783930dc5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c685d45c2830a401f5987aa5aa7ea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b939edf564c24a1f6ee14d6af8af904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973200b039b4568ef98bb7c29052a953905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c597f1b03dbf80a7ea03f007edf77906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688818765bb8b1c1c04112a606b2ea907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39660d5efcbc04d1c816023bb0b286e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4a2ed63ae2a30137933077c615d0d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e20acdacc891a65d82d5c47718516910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd043930f49a889adfb9b9a341d2c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f1a86e131a86077496d44d207d1ca912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176450d600a8fec27c3393fe6aa57c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae88717e129113ec8798a82afd05d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac7964d3d57ad639fda92f6e93c33915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294247db164fbd7fab31453377378f8e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd19f0bc44898c72cce0853989dca51917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94474a99c9b910f309ce2fe6a6ee85918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf7bf69758a7214bd403634842190919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8be389159418291e423e8591ee01c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce039be71dcf70e2603158446a98c1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2335f7317855c9914bd1ecd6642cbd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c6758cdb658e9e6a0f99ae71da7b5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a438dbcfcc83d30f447ae0afa1490924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36f9c9b3bfea52a216f32d720611cc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304b8744b586fd3b5129e610cdf8dad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f960f388504ed40957c600e60d955c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ecbacd848bff7235d96763107a08928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266ccde2deffaa6f42b38c9c43144e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b012005f6ae2ce9c610219aed1583930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9615d4b726865f459f5360c04678b0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac4bab21d68507c958566ac7b467b2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5105d3af2bf7cf4ceb6034acc6812a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b38fe65ddfb82a07ac65be86e85812934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744784f801ae684bbbb10c1ad471cc85935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a9a38f3ea0864a95ba787b6acf77f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00afa9f876551e2660cf50817680c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fbec4f09e447107d1a5da0cbc1bb1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c6052f35e294f374a4176a3ddbeb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd626073e85fede6068555926c22f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876549fe9d5797f39fe8152ad71ca00b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21f7761bb618365d48e8cb8d344e31942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3489e049c8f564e0d1ffea5a812c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288c157b5742a2873c675678b7150f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a3bd1210e415bbfa388919af0b7a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ce74898fbb5f3b174373f80c7f27946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c97170e3d2645e15f4e0d9d25363947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ff3eddab739bd83eb85ad3278df8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecca80abb07b47d1de8dc0482c285c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56df8939b27dbfab8bc6c0e87aa8c2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66377172d71ee77d26e303d9ba4b64b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589fa443167d26d5cef800827e04d5e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37a2a09e21374848d0c41b9d2aca0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109fec93b75b66f9455879bec6df481954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcfca90d96b4bb8eafdc5fca34689d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fddac0087a21ec26237e48374a6369956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1b3757dc988effd619b57fee4209957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90164792dabbaf5fff53829435b9a435958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24e1f62e0b5ed872ecfd96f74e810959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037bbaa8e445186b27f333583260921960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c053ac4072af4362f940c5d02dae961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154e47be73084579f9965aba604008962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1a2dd858d82d0ad4b853de44ac9b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b43e084f1656559c3fb3db8efd06964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188bef4470df340c137e91e5515ead9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb25b1cab9e076365e7ba05143240b6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f0e3fc66363a7d8ee7446a901be7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee186ff13af4aca4ddc414ea8211348968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac4183787c1b3e38449af62f66c06969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a2cf7aa4c2d7d49e5253698b3b9e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9472d761ba7e157a781f9d52abde78971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d65a128843daf90304426aecb358f6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a2be0efd4ab3629d1360d966a3b2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e882fa1e7afd832d8aa31c2b0f4346974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e61e4cfbb2dfb7bb97d0928f1be7a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1415093093620d7ca852c5da93f079976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbb9d373f95e42a1e91924c6c93bc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5456b6957042467bfaa2c34b869d62978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc07c170895ed399cda472c4a0232979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc1306d445b638fd39a9cd8e2f1e4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0428190997e22002210c4796043b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc39f0b5c941c1e7c2fd6b90a06548982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a1600c0b7e4776eb222b94d8c8c58983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348ac8227ff70dc7859705a5fd57a4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9cb5db1ef70c08608ea9aa0b42953985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cc97545304cebdc3e787fabf7f75c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e8d78ed0c8a3d2343d61b3b30a29987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e639c0f5fb3384f831fd69c2c90df988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db22873322064991337577f0fd206e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e125ed3ea90b99d316996d79bb661990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a17390a8b3a253579a49908953021991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff963190d741d836210601a1ebe6079992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d327975190e54d47afaac3b67c31893993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae769c3850337cdfab408024bab9ec8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d941be7b95e0e8235645dc9caef065995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12efdcac85b39640e7a73429a967fe2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966387f04890b6ae9f1f7485cce48d1d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>