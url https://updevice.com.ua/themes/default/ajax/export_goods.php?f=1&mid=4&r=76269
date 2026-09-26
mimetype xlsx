--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da337ebd9bb68fc2f9501b15f255a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f39a49f21ecd44c832949f15b631112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e1d95811b2cf2fe571fbae81b9f293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360822b0194814b057ae19d0796162e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418810d098d93c12959408f49a220b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2637fbd501cd3510a8155e4ee5b4fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983307c52dd26d33117450fa5e20eae87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc853bc38629e9dc80878bff9df123f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b330a6021965f0392b4c3e7c1ca659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac213875a7d1f5ffee989df0b13bfcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e38c98a0cf0382e2c06ff56c701c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4f79d0403c91d36c856cc8da0459c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91293a6c6f209078496affa9364b9ed613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d52bc0af28b3163bf9b09db3378bc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c7557dfdc859cbdf488f51985ec8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63696d2e01b364aaf14a774a4b0dc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233560c6b24dadc2666b97c65f320817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d80948285d3d7c865e6cb76343adc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446afda1a7157c98e46a0213ac6ee8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6e68028f3352a2da512079127b4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a460733b490b5249b5581cdd34e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb394d97947510ab728515a7126b74de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d0fa190b5370556761f635f2eae9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2aec9b5f7a44e84284a06a11bc9ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415586056a3a0fbe2ad2f237f9614925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c6444d12cb38f3e241b42e08115b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3529f3323292909a60e4401761ca0de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6b493664ba92d67b3f7e2dd1a818d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44021f3aa9fdab09f86e243dcedf7b6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23368cb70b81b9b25a33e1454820a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de9e40517304b520ab90d8446c8d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad801d2f6dbb1012e1d61f37453e20f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b7841a0428205d2c9e9823de03cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841debf8e0ac54d6281f60c36ec33be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924cdc7453a8091529957a04976dc5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05adf1869cc2da1e2ffd7693d88d5f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c22042726541410f6374d754570b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369cf41e81cd25ba61c024b77cf6f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3110f81d6f1f562b82fc96e20d4b8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cebb184bc466db86df7141df63f44740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd3673e6497ce50cdf1d90042215c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e02d8e4a06b5294d8798def3e7adf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af400568171799aafb72f11c5fa8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b21503ba12daf2983d4a06f8ede13d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c4c92c1001d9c253de663a02d284f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efe941d3e2d96c0599fe4b9e9f90fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b101c58fb4b069e5ebf53b90302b7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c384fbc67c8236e05dbe23ba1fa754248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad30072a90384a2362413720c53fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6010820fe6289b0c6e0026ac1f90f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65083c1d190c6e4fae75595202ce373a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e620cce78d8c8ce400c2220c692d8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465bc5458a7d95f914d86a8bab77ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad51c6017f4de5157e76e08fbba67c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870dca79dc365a8203468d4ba344f2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e3d947a192698271de14df50ec4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af7895a21e1e26d1fb1201a73694957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf28925951a964113736fc5a8f4ca158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6cffb7ae7b52f61dccf378d6ac05959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728c4e7973f099db71af957043ebaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907ec33983ac2fe655dc76ffb30bcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27086cb852fc3aac657ed9db86f6dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb8070f12963c4587dae394f479cac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895104505de9908cf4adbbf78426e2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582076f9597aa8edb38a5bfa0d91bc0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d265725a79510a8762430925f87412766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044ae348ec8d420028115406e8724d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca73ee68aa58eb22346683c0a7965f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d682f6d29e83445ad085670b0dda2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a95450a5f0fa1856cb02fef117c0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5120e0b824164928aff815a923fa671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f5a23f02f6eb3d7ba9d86435ed9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8118fb51dfeef1ff4d0cbd417b1f0bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84613a29b6424c4aaa9e0d9ee565cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd2ded27cc82333f554aa506ddf55c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd88242cf92c480a64d51e50befe42176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ed20d87f97e8f9329b5efd54d3ebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7f8d4573900485eb051c3ae9def578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2c6dd221805002926b64455b31ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df632bd1874259b615b87cd5f205c4f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b1b530c764847476de97fbe2a0a0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b2aa268da82fcfe87fabb99e590082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6e15fd69d573cb233d6023b1c482f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0be6b247a45820aa66b6c6f6716fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208f1ad87b2e41c012bc85476372a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d46032cc15139f2150850ae258c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367206fb1fa394546f50c28f60f21e7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4db3f08a8b3a20f09df7bcb81c5d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383106623135be240f4ffb5542195e5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91a57661c875f0406991f006129c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622dced47a3f803996e7b5e132678a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac0ea4814869cd84c7cf159dc24f6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32159c04ea1f429a3e74f1a02af2b9cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51018dcb023d1ce6b7e3fc1db04ad3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049849915f716fc7e7ad086d8e3dcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dae8288cfde0447ca95d85d2e3c3c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9493e1ee89e30bcb7824d999ddcd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01fa56c9d53140314313630457fc9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9467ec5e64120476ff54fa619f2aa4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c9d7fd6ca23a037c3363c625150f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e39f79d26722397767f4a9c1ffd28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857577d9e49c3f72d43ff3812403751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b635c937113d131191e06e625d27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf75070b9d156263a360b7c66b35b75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd89c50020d8f73b0c269953080398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d42bcc20ee3bfec7fefdc6f37099106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b729c187190d2ac6fa908f2f0386107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82abf540e0f0cc59645d73faa517960108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8481dcddc682f44ef135ba13fa110109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844f4884c2004f8fd057d255a3be36b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520cb5747875e6fb9ceb485551a6738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c066e75d56feabd4992bbbb28cc4e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cba13faf0e386e3be5dd68df6c87f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e211463dad8570eec75b53f00465114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794461a3831dd56535a3876e55307b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9021b93109d5992ed1cafb1a245c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316089a9f3eda01d852104cc659a74b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3741678fe4df043d4a02f89bfdea5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e41bdf658d53c98132a56f3dd17c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5fa208d710b5e53f7e7dd13ecf57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff13a532594c43344c4a4083ed9fb43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db9932c9e1f2fc97da8e6a55c6dee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42654a2f38ff12f0bc1865495fc81e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead5543bc2503adb27addba09d7c970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee036054f0524ce8ce1071032cfc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070724961bec8ecef595d83bcd26488126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158856d21176b1b69f06d60812df876e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492815b1e59cb142310e61b183f47e0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6537e8a4b508cc40a3b5df3f5f371d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3bc1501b2ba47cb6408273f0d6a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db126be3542fb6490a072da683760131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417012c49bfe605111dd1d347aac3cb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ebba3d90ee26b1ac39099ab5256de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd497e53a6597efff0daed40d4c295134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e787823ed58b22e03a0d374768fd0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c0a96cfe7ef41c8b35aa034a02a44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426115901e5f262c9eb1fd5d7700da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824340aa23012104cfe24adcc701a99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2d10c1a4013d1dc908057c7bf08f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f24a88309e561ad61809ca35a48fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f89fbe5f127fea3f6cff2807a0a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57658fd618147701da3247990bcc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d1631a2122ef6c4b8e3e825825989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb0066bbbe059d1833080760dee995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87481dfd922777844d8b65eb1cc61b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783bc3bbc5222c5601a377aacd27440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8fdebbbc4883df5a805d4b8ac957b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a869c2cc324b1c8d40d840958f81e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603661225d91f8147ea77abcf4ec1dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2817ca50a5aafe930549aa2ce40d856150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757965f167b07c78e90a329b0cf26585151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f83698eca8860c2ba78414bd14e32b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557e4f597a58f414774b513398fd3eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0354da8abd69343fc6d3e77eddd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f288f91891a8a4066e204ce4ca1aa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3657fa2c6af4e47574e931a49f82e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7fec97c379e451cc80a480d753f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668addd826de6bcd3480604ad28e1f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716863159c1d12b00888b2a213f095c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39124111ebefb01edb017ade05149a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa684ea7f4381724898f9bfbbf5a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff724e0c862c8d8dcda7fb9a73ff2ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec73e103c5684ad78e6b40f20304b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f69a390cef93eb764888e2b524c88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c8b2de6d6b46fec377bb797b465aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45d16f1109db923c2394b91119b8dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8894a9261161c29da7ac838e1bd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6252131e3d173ca3b57a9ec47923f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e529a9aca74470464c0491c82cb1a0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0133063db8305ba0dcfbfc5c1519170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1ad5773da0f7da4dd10ec05df2b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a8a36ac58f081e6f345084955a14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef48143fd6da7eac1afa12fd53671173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e043e9e022cbc2939a4302ce15709174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada4018c8ba273fa344134905beb64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49a596539ad40240b47c73a759e585176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f43c2bcbe9e44bf2263a2b25430c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5b06e976664c0c8d3a2b4617bba4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0daceb194ff52d6d6904fdf556d1bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476faf1bc9678334ffca6645d5e3b0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbb90156752f444d5d5e42d1331bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a9d38650b5bceb6f02dd29537a97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7d182278c991b3e4083fe1d24ca06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb229779bc6247f6fe8f2b628b8bfdaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c768d6f9eb212319a3bc255c34feaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253038296612023c84b25e430fd1ff50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc03ed64830af3a2863ac9623cf101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f66fa15ac10c9f9f8db6e3d31646a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce526752c8cfbff51384f78759028a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e009c432f11865698670c043a0983190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cee4d7e1267041d5ed92dbabb9916191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d6feffa9742a8625c551b77c6df9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4412c92eab5def805e39d36e2779b0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890835d67c88e764a0b5a18544173bc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2767440c0d302f0b1fc435aadd490f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26761cb2fae2284260cd7c2ae2e6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb444c83bf0f1eee28bcc63215bbfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad24eb0b62fd51e6729f309171c021198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c26884a6673f8f3c6008e0e2bb34e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e235489337deb3a71dc4a677bbde77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8de04020993e8403c2f3433fa56db5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713148b6feb9fb49a11e5c2d19eab0d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b445b8c51c06542163bff835f76c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5975b7dd1cf4af1497f2c20faea07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54725536a09c07c68b8cf03f1d905e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a6050542b242d5491b6d45eb7e1f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc305491a7d5f730f7ce5d3c0c3fa01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103b307555cee86df565fb20d05222208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336f240f6521bbf887efc9f1e76b08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3b05d907e7c75822a441d32cef27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e3fb7697548cec00b9709355afc75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081b90e3bd8d1bfbf93b0861adc81d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f3a8a5da88a8e5916d4c1307b5e99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13922f2074f1a8c2b0b8fc6b1f7885214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e806c6905d7c5531dd7e7d82ac91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301b70ba18ffc7d7befe6723608230216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8ef0723a6e160e80f37b8311b283217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61443c83ee44664ef964894facd977218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df4970303d3e954242857386a80ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3235e3afbea55fd020a6161d88a10a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8174ae57632d9e783aadb95dac3c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a00e287367cf2b72a2a778c6f938222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef0a3f301f96c940a5ab31fad83f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f181b4b7306292c18e0bf06181a15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f12ba10d939e2c13eab043cdf97fd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da127072efd4a08b813891f58a3efa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3baddb5ed818085c9b8d85d400f873227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a24730e12ff0eb1e4af5d504a94582228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac97491a91a3201c1431198042971d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f70fe0ca41623ee74d27acb35b2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4b306688aca62592616ba495696a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d47685425b8a9833e171c67cec88d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050cab12a41335e87a79e7f23badec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d66612c699802a6ac6fc70389e6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca64391557b9a8d3e10b6b6d3e6154235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d1f41c44b590eef4cfbb423ebf59d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570d925052500721cb6e90069f9989237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566c546896565b2edbe6c8587522aae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a49cf2a91c96e33439e66c9abd0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd45ff15baa5be8adeaecc78eb9e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5bf0fdcb0ba7964410c396877da0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798590475696c781a929664fff746b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8dd49503acd8131e764c24fbe2dd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f84762e816f499bcfc51690eb6e8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c82d4f4a4b6b9dd1cf474e8cdef84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc35583dd01fc2e143348faff2a8ff6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751348435b2b8cc6b7a789def3f73ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec13b33ff182a58099c8dd753df15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f07bf4e26d69813d329d4996347740249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d0f00711f15574696ea44f276f21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6648098f75490fdb67027e5ebecdfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceab6113295d206c3ccca0d057241e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b189490d062dea177acb3e4338ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58441a6b8f1e2e11f0c61d377199f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a7932b7edd31137d31dec5e5d7345255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e56cef7ec509045c0b58b5e14eb4c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849021e4a0f93fad68d02b7f4db53470257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae3221d8c7c0985510f98ca2cbeb1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9850ea9257d027cb692b62e02078df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6efe131f7f8f884093cc0eba70ad8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da758e02d2b0a74c6565d49a3e347b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd5e1eaa3214963f90b6a5384e00d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ffc8df931db5c13d419682b1f8e1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712059536358d478a38f6bcec4e274264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9ea903a1c3f84642d7feef2b79ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492224d64fbbc611e3c83aed5726be24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0540062eda1fe3f9a8ed9de47c336267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecd242a2e7c2965efa9fcee057da06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1391f1a74302330eb041f89b0682a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2bc58b8b5ecb7b50b4d798e0da518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b07b2df25274431d0a44dd3eba102271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969831b884bf3c4201f349e6129e08fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a74cf447ce37fceca194f9ef6ed6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969fee76715c6214cc0e35b7d03246f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146954ec063b0abc59fb9ef39f92ec86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6352700d5a6650418da80b3ac0ec8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5da3bd2b716e0d669e8b85ecb41b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc433978f59e2ce48b7de831b5902e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4afd966c9ee00d69bb1a0a3845782f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5badd1d7a086ec8d917c45254156280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537e55055e7ac9f6b655a8a0c5f5bd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d24d0135ed8371333d810e184596c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c85c47c59afe05022551b92d71797283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e72c37742553f0342b7a9acdc4401284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9134f8901753b2df877da7766534285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f46698fbca09ae43b044d6a6e9965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1898eac81e5cb0c08f68964b56fbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35fd08dee7ef22f590e609a610369c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d66c3814501ee96a97b050a8a0742289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64302bcc3dd4d6b0656c0dd5cf414a0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8890f687de12f7bf8f459cf205a35a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ccd922dc6e600eee67509f6228a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e783329795c96dd091544d52f9ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655421075ca1b5a67c9be825fbf9070f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad2e92acde8bb2c3c517987cb07f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e687895be3ac779823adc9e01958a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f605973c0e45c7c71d1e250bfd48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0950e58ba30ac617c718a29b64002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469067bae08951afc84caa275352b8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c6bf8736542a32e00b478450ab993300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889035755ffff3cee36370cc71e7b473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d59e31248f94f0f44620ccc05460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77aaadcbc8915b1d78e440945d0307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28537f91c61b0219a8874bd28ca28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39e079fc66efc5ed495650a869819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b6d0de98f30195fa1ab23897fc166306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b85630b28c3096256389a3d1b8b92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ab03d1df7c96f326b45800e4eda2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b7f1661a1babe3649b2df48bbe40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd888e0a18d23679af0580c3e8f1287310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea2664fea79831e9c8c159265de22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a8536cf5f100e6bd3767d7f48fc13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410182896304042f7f1e423ca0ef61ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98973034fc6014a5a500b2d26875e2ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0e7a98bf40114b7bf6aa8b9b63550315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a437b3c9f1291d79db5846b422e2c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a9f793c4bedf1aea5373527c8621317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c451fc9237836a6d4bbcae399d738318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1d8f5515956866442cc2987a6a4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff5dacc631ea875ead40c57dd2c245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921712f3ad0dd7ef905478a0b1fdf83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068a183bd304897844f64b9cca9e03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e9be3e9b7d13be8ce420dd6eb8252323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965591b8b100c15f1ea2816d9f94be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23791326a3ef851d988ac1af0a41f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0513fbf6fb555893a37e22e106b74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8124a1090befd9844d80754e430a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf860dd2c0db45c1f539d674da2ce8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff334ca4ca04e211dd0d8b170d8a7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20355da2ec5865fa7e14ad6117c5ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58e0aa4608179b3f01b590909bf4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b1ae13ee012cf0828c1cf41ed58b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca9257ddb612b98a9a6bdf4f201599333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd8565ff197655c0bdccdf6da982f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc199eaede479f343b6681db571030e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a988495ec93672fcb03027b391471336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed140dd4e92b7a1c1afe8a404693d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de5e88f725fad422759eb9031898f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706895c657efc9f6dee73bbe3eed0af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe37e3e2a9635d541da7cdc3515c789340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdca298c62d65fb4fbecdd962d95431341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d06eac39d64404ae15b335a49ca0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d61dafbe3a2d111c23d569147f38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0515e020a1b23c239d3687f66bdbf19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73c91e50c0fe216dd5309618a1e6fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54240137932eef8bd43b20f99218fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ffab5c76dd38235adca013e920ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf754b5b41267b5f2814ff60e173b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4863661eec9167226641b0094973644349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb09a936fb8d7ae09b2b2ef208c63d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49722d11149c1a938eaf53206d2b24e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f28c2130051426e3bc4d3fd3797b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba64d3702044069cbef0ab60d7609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1c838e1f1e44f2d9aa3d9edc4f72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0960c66727b1521fef9c7734638e9c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f053a197c18d18e96c943544caaf07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b89eb48795665306aace47266fd06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4aac75aa280297ffa0aaa5bec9b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966eea69b45f70e98dfda4d10624af8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9ff3f8a0169585c39fca97bfb3cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8e007c2e52ed0463ce0388f08f752361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a0cd86b26853d613a15aad0fd4eee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368671614de153c9cc9260a182b34c4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f01d012dfff31b908205bfdca15c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939733542caf47af504705d8b2c4f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f555dadebe9279923a709ad2f577c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe4244791e2fb27e6bd66f6f295932367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66f0fdd1632899ba13c5d03198aea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f57f86ad5d08a0a2dfc4af8df8a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c0852360c38381a49ed4a025e919370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f9c89a0e67c4930cb0f1274fbf629371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575757ca4444114bfb1d7186cab86a45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714092678620ef93887724ecc01a3a51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d486ea5f3edf0a5bc24b552aa35b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8494e2f1c7a8d335ef3ce7bd369316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5cb1d18ffd03ebf40d433c6c86315376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1e80b8f56c8ccf029a42249912c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527aa8e48c0e2098ae4abec418de977378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ec031d0757c2317381341fee5644379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b227b1244edbaf8f25f2b7dba2b3887380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cef2cb8420a791ca69f0fd44b976a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f8d0d63bc9d86a19c43f3ccc3ae9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1cd2fa5bf7bf2a60e3a95e352a938383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca23e114adb594152b049037e77ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f164437db9bcef37c1153bf1b4e3172385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737f56778a20970946bb8326fb58adc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6b7392e9aff2b838c2c7fa246e89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefda372647c5de950a5c019dc81a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7865ab72334ae48456f660178db40f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f136cd1961a130aad2e4fd8a00dab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b59e513bd71c48165bd1d4684602b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5c1f2185167851292ade145ce40e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf50cf4dfe9c4841f156ce45954e4db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048492e26ad76846cb1a410a5e4e3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707840a25f413dc3ba9cdce111adcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a2eefee652296d81de8eef257aec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050f29546c81800972492bf05eda7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08b1851840e8ce792fc5ff81990d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702c36fd941d0d5243dacbbf24e165399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5f3f53918c21e97626e0443c9204f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66ebb706e013e2b0fff05611e3291401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04badba9caafb4d1c30b496388b7ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a58cd0dcc587a380b85f1d82151dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a63a94cd103ec9e6400e89c404872404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ba20e42664462d042e5169103f53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe97046179174d91459b734d66bc18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831e29497fb571c6490255aabe0109407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb6aba2035f9bd11c9c35843fcec2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c914cffb511394c4652b7b5e16b46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a895ec8902272d1710371e1475902410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd76b756fdcf2e71627b264bd79a87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12021663770e36cc44fe748011a562ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5dde4559f3b2401154a580220dff2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb925b4b11de02a328fc20a9ec4aa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637e80a520c63f2b6d2c40623371f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbda2e615de74e7c0f39e6a4891464416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3445491265abf49e2d2f827a2f72e1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589380e50a29bfbe9914327b004cf2c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28c62a86c86621282ada7530b3083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f089b9f6b7e59f9082e8ccc348e6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a3d6450242af554d4aabbbdba44ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0fb89193a5402cb8b7e4f172be610422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e67255694387631a2382965989e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793200f7bc182fe3c9595d7ec8f3e097424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee70d55fa8bee2af495707689a01177425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8ec0cfb1bd327dd72ae06184e846a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bda798b58d00e2a0d4196e8846a7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa27bb0e99e08c2f07f62b3735e004428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d350efb1a96def33488c8436815f49a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409813f67dbdc61a645831702431f824430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a557702426b78d29dfaeb966a46472431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18646b83107b1f3b333013b83dbc464d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31dd3a6e21713d878a048f7fbea479433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3afd396e24d34b248b088730c0ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890c47f1f8d05fabf5ec7886451e11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f95b61516405a648785aea26ec818436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f014843c5010d10853bedd781ac8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a641c075b08ee3f087928004842716438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e0695120e8af815fe7502c60790a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c736ee05c84924fdb4fa61cbcafd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733146763f3ae57a0ee5184b5a33c8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43bc5467f258159defdee56226c1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea0efccdbc33a34d2bda11d2d8b36e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c59204fed2e6cc42599c6c461c897444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643dd429a0f38f0faa96d9d869943a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449813356be22f7ffe651e6c10ac737a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030f689595b3eec05da68d498e2c41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94601224ea8b62356a37ba41556dea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479501dfc214a105966043be181078a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142b48b8b3f4d6bead3e9c96798515450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fa4bcb85934356530f5fd8575dfb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af9de6b0842a36ec9d0014b70c006452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797db795575ff0237ee176ea561970453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791327dc011d5abc6b8fb115e961a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef66e89b8ac190cbe2f94031024917455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8dbb1f8234ec6019a79566f64528d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3691c380ce8cdbfb9d3ffced054cac8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8458a228135b72fc4e33282cc726bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a29f105c363c6c287cfb84c6931f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477375a66ea97d3658b763ea2b384f60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e986403608684cd87441ea08597b51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16be913a4c4f226fda613b2eefa48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf33a6f4f5f8a0e055326aacb2cfcf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b6db15df2793657750eb035be395464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f35e37efdc28ccafc651632cc2908465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bedd5b5cf3bc1dcf245362256001466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b82aea83238cc186b9682f9030d988467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855709adac2cfaa67104b15f866af0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8676cc7f1e1be2bfe57eddd696142469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a332cf241f982188224f02f5f35a8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20441b775902b6fa893c2d26dcf03e7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5112427fa70191b047b3484ee63535c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85c02b6a12c3f7c56132ba859e2d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba590f9ff6f785aaadd5a181c5527573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60e7ae26cfb94046f11c4077955fe9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3833863199af6939dd46d53bae0e6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975ff6a58486a52cd9ac6f598b3e6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57e20f29777f03062fb2e17651c996478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144c3c76a056cb7b53a08d4d6f4984479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f878302db21559dfbd55fd8b8a802c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaee9de0932692449ee41d53c2ee9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22714d3edca498040a92ea189417524482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309fbc5864b63555b1465e46656dd01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf628b50d46c01128d59815ac4b2d95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49df5d4e7fe4d02d3e51d8470189c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380af5112fb44c39f1b058aa7f390c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530533d2c617a0f13c293088c0b0f52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a9e3395723e77f3a9df599a46792f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3484693da5a6f27bc3cc7ab72f5e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d6b7a2c24ab5fecac24ee2cb7b133490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e0d15bd2208d722367096fb2fe8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3faaff2abdbc35b835c6f90d08f02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc04f7f59cd61964e90f2ac00a18c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b814d6583e9bd044281e61ed7b40dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ca28eec18d6d34ebaec3e893a2647495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c727ea0e0bdbb6fbc627bdebaf3d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cddac5df1f879c50bb3a73464a523497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2a0fe9d3611e9754d842e51f0c9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078706839aa8bd4b93e5e31cefa5a74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850d95e9c48a963fb4a74a03ae9ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d87710183bf7bfdca9152460bd6f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616a60026e489beae40d6ed7d3b22bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0490d82f02e8547d8ba3e507d29d087503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677203926bfd837a3c11d84a3edeb88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8bba552a5ba9fb8b3de3b781d3874505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d537946794aba5e35d6c5052b8aa33e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697da82a269dac3aec0aa1f5fbb043b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90707b67dcc1c3d9c77b1677140070f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428fc3c6ba3dee37046ebb74eeac9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe25cb8ad9c8d8dcb17fcce19da06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618dc3c9f30779511366589e1276915511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604bdd31415ad00906b08a9d9f0385c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7053e4b4e1ebdfc368c6f9372bf4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813b6c8136a11e918a46852f92a34c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f376601e2c6ccd17ba0798c71c332515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82093669c0369d3fe36b88a0dfd7a4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd61093fb7ca0cb867164d402ff11c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5af2dcc4fb4bfffbb240dbdf70d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496f09bce82475fb59d6b28c166ecf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b101f2b248448a527e1e95e48b50d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899c40a2cc409ecfbaabd30b7ecaffe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdcf080c28962d5007009925d7818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15a90b91c67f9312df5aed91017a24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57f7c65a1bd45546637e42edeee34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f82e415bce325bf22f38142264d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e019b58e1bd2dc431dfeaccfcd51d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6028e3ea8cef4905c646d9c6d662b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0b1e2f46f537b0fb06153a57b2f98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19647363151cbad0e48b2114c15be1a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de900a13088b16f466f451ab6c0cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c621dbd79fad2b27871247d14b98e4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc85cf5cf0f86ac3758f2a394fd10c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca584efaf502ec14bf1e5c2f0b012465533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58803e0db816a991938732aa7974f55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f0bc204822843919aa1334c2fcb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8dee0ee12ea2e4e37372f51d45d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77674aa0e9a7d47e7039216b3972545537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954660f777407bd8d5ecf98558e73066538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc45316719b08c8bcf950dea9d519b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfdd7a307a881ea0dc7f003c11502b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347ce00f2c3c3fa95d9725869058a83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234639f203ff6ee9f566dd4e5f09b13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c3005f19456f49ea3e040dc61230e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8f3a4883df5a55c351db53b6063fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2521bdc2b0af3ae389b6f00fee47352545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e6840e8c6674c7103782a0f90b077546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c69ed46b9213fb4448fb844a6115b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5351abff38899ad2cbf420315038f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328aa6e42ae0a25b19d78a6f7c56009549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b458ca32278b82ff108d54be58169550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e59c81b33bcbf3a6cf2b69d7db06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0299a70ed2f95c028e1e170ed8db98e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9910e5e49323391d2439fe03adfc19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311e3ed7cc4b8d876e84312be28a7f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f3e64ad14f23d37e10beb301a459555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bdc39e0c560a0c1d87d1562ee2072556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feefaabfa079d5da3947d9b4f01302557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d969f60eb07a5158b90a80a2dcaa59e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617689ecb9e44b3106d8a319856ba5d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d598c35f3333f0d8939964b8db146db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf889fbfe4584bbf599be05f291aa1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25e33e5b330a7c03a8352ff204ba9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e24bfcc578494637da9b01aa8489c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e890e5d8127bbf177a2adf766b0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971cc54151b10a02b8fa8c24786c30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd9780c839ef5cd6daee6695a9055566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afcfaf1598b97864a11dd0e1f249c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbc920fee4f13f18c52e276aa5f91e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570ff66574cbb8bebebb59c6673c6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f874e15c5b72253dfd67a81a4232570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16b72add3df84d7f88d76020fafb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf5b98dd35f6eb3c0081ec0991222572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4509bde9c8968bf43ebc40e4cb2a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae652d405d1908e936cdf531a5caaf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf656bc3bd4052f13f8abed0e03ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e29a8db35ba5a3afe401b5310fd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9dd8601c8767ca5721fb2dd4db700577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2f7d146f09460edb93997574d8332578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102b81cb4a7be8c5fecf3036de1e5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38583097da1a405d99eee5976f7fad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2c4d95b48aee53454957dc17b40b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9f68abc6ab0ed75829a2955f0427582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b37bac578f91c4975fc7db5ba0844583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb050e5ccff66ffc6464e04392045584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2427bf600a87bc223d614e4ec40fdb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67aa2c11471ee9cbf8f2b5a0203df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89ef367fc389b61c293a8d40dbc19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191500b71fb36289a018ed0bc21f7b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba2df6a2a1f3b8efee255b1deb0e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af81de6752f9aa21363f0b077a2eed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac238679a7748e83fedf380d4b36110591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23f7e3e80405ceab4089ed1dec249d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37e398e3345cc704b17d284430f8c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db39ceecf9dc4d6efb5eb79bcd077f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742032e9892402d35b3095e731539b5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db90ac9023a04038665f3735e4542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014544ae82b0ddcfe1593ff9f15a3eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec4767ef31fd220594c4b72327473598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4481b6587bee2ff7b659765ec7001d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76b870e04ca96e1f6bbafaebb9140600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee517a7fa1c2e56f42f2635b4ee29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92fb9b7abb403302be654b41b5fdc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14c2df805575736ff15289047a7ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde7b439c82fd2ade7db8b8cd0c0e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3ccb4e46b6f73dfe180ecc0d39fa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca04ec62851cb3f9cebb8724b4d1558606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5430d2ebc67d89a8935562edd61b3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e8b09d1e60ebd131f6b4dfbb27bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607315c9da6aa7920693fad18224a4d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a6d8753bda5cf171fc22e8c8b5490610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6feaf9938509ae881a1c055afd817611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050bc236e462003cb30554107faa75e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a1dd0bbe2b5829c3718f87229fb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314b97c6527bc2ef0a99682f31500a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec12183e5136493fa76401a23c64e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5225c68148d9c5d8d4534f4379017bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340d6fe0f275818196f5e2f0a02410617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650c897f4c629e7414a2717ba339ddb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11575f44be96702883262cacc948fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2ceff5fb2f7f102e2922256f0c99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96d1e125bd837831fe3be2c5224068621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca7990e209f602b7c97fb080384e29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb71f2bccf62eb446d4d7fa06e630cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e8dd401f2a26a7a387ce421654a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7935ea1ea022d168f763c63d9de647625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7aee223cd008ff5b57f2a588617e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc977a483220f4f32142bb19f839f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477f60e10cca8f57b7dc20293e3717c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dee7d1c038516e2a4007aafa54b77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc159e3390460009ca7e76698bd7fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef2146ba80c39779d2593b2a8ec07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e43c94678951f49279a357b46572f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503792e397d5c1fe81d31e20d27320633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea2e82b63771e7cd8d40ce60051be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af8d8eada2435724418179317f4753635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d5ffe03228c7a00cd5d89edfa184636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc60ab71cf2218a98b78d08f85ceb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ee686b24c153d5888a7145811158638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f663906016ca037bea6eb09a8e7a28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c44509404ad8eea20bebbc5b3b26b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287974e80b7f9b378a85a8e4952c32a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864683c33eff1f39622c5bd0425d5a60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fda846416aff29abce840330eeee8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0a7fd64b3ed5ca57e7263cff03d38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748843b5972d3b3081b15e1e68645157645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941b7bc0ac3da90d178d3469ca958c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835253885414a88c7677bef13148033647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950734d4ec1a48c437fb9311f38d88a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dd7b8c9d59704d8ccf61711d2c4ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b17bf00a61cf56c56898dbd54b99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976eb2199976bbe40edb7b1a834eca1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620552a9978c3d5ff453d78b6bf7691652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90ab58d574c75d9dc8b1f3adcf43c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5df034b08510a91bb35b6817ea93a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f34c1ce02abfef164b1d60fc85a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea2cc626f341d28440fe35e21a12e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd70eb5be03fca3ab0180324aadf43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e72505e195b034f370b077ae4c8a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f698a2310e24849dc0cf2b103f0f78c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5bb01f950b191c4924c87f9506f69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03c04a67deb9c85df26f9ed5e8dbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94261646d850a68b3cc1fa30003d98e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a1ae58ac656202371ad8fdc5818c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be97770a34c9f99d0af37a2661a33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c30f323d044765576efc11bb4c47e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235e82a343dd7ef12dc665746f2bb6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85db1ec61edd0fdc449d6b9b127566667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9930c657e10f605fb3f9ff7081892f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c1459e9df34a95dbcf526ec04ee1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beadcb4dd831d0785e8d06cb37bfe9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d0acffbb82b245a3f4cc973fe3eb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b74a0c29e4d9f6e44e1c6ed97892ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe4fc11340b93f6c907837dd8e0704673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b081c2ed26a1f84280c4cee8042be9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cad2b70254696d23cf66d1ee93a47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcca79498b634e001d56f5cf39cf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25b3dfa52e2a1d6abc9f10be8c577677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca114330519204fdc40b6b59a1d434678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991778489eef9f4795a0e2fd5aafa6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d364ad6ce855a81792089f5851aace3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e568fdb588c5131aa12152ab0ad960681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73430543ed9606cb21aeaad1fb41b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee12fdf060e3928e66550622df172d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102448170edd835fa88a920361fab2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608f7868f9ff9f4a0f06515d7d5131685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74774236db82a57c45f673a640a360cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff5ccf363ed86f9308cf8fc7137fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e014dae4eb6d11f663a61f1f449120688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f12f1f67ecf2bb853763b2312b99f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b56df28c6b9c77382ff3f390ee3cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564df1db1cac327494c59af2ebb2f104691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9184db00764e9bc52c46f2c696c20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54601e58b8fdfbb21c56e02be4c671693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8b801548fa2cefc53a163c3bf453694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9492e12654a0c64a0188d782da53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b0b2fc2443821368e7cb6c45d12d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c2c48744678ae41452caec616fa37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925dd984452ed26ad783ca33c16607698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421622225e58393d4bed8959cd3f329699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad365d18d99717750afecf5b5454a04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4789401287b361d6da1ad0a8d272a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf028b838174e7a9cb980bad136e1585702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c422faba556c35130b8ae5bb23cb86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf0df0ab6ff66564c38aee6d9fdec3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18ad3a8b866b5a2e61f0bf5dc4443705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd788448bef1e41340dd01608d8b9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b439078bd101b2a19ac9c8aec27f1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9b7d3e90bea60858b93c5d28238e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe854da30c49efadfd2d125071572709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e841af6f170c6dba56dc6c154b0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d14f4ee71827b6280997a48a5c77b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1757d8bd865b2a7d172d3d60544c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18612d706931a36a9fd66440e9075c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f3288716c9efa82c9847d3076fee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460fa9ff9668084e0001620e0f3daff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb72f68b257f0d0d667c119a4457d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644b44a1497505c89ff05a2d35a3adb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027204540f0c62575c2a77c81882113718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463d513f215f5153d69523be0fd57a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ff0f98af277a577945efcfa4c7a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944abaa622f4f7b49a362b8e82b14504721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d5209d31c480663aab848ca7ebfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48982bf08795b077e6355fa6fd78bde1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e160c2aa33e0857f59615a30c53b85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa19fe577ae415e957fb87e7e17139725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266084bb31747111c3e02fd83e055e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf64c339dddb3af1f98a51b1c8336727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7216366408d552387fc3fd243eac5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040192721b1763324d538ba6355f3087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f7976a53350b704942bf95fc6818730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2145cded697898ed41dbe2c41971b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e723592be7e0f549f7d511b6602c44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d11ce3617e153598a962baa8331b7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b5d96fe22aaea89af5b52e4324732734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d756bda91c5fcf1b874cff33004a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de8169230a66a3ba5645d188503ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636636f1b93d4dc40ed136ab4217593737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2611b1b10e4c0134e6088d2422170738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab20017f80879fa5584b781f3c61a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2342f1d824866a4e111e73a882ea3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeb461d6e5cc7d3c8e4c425e9d6fdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a867f37f648e5d6d35368f7689b66b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618be7f942e41ebd9e945dbeaa7d1d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069129ab25c964d0b45fd1c0e70855b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c917f5bfad18edd67f2932b19db0fe4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8740507ebb6ed7b44ba079b3b0ca39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c2ed997bef83f2fc85cd49328d9ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c9d0dc9ccbcdd66d38fcfb9c2089748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4162217e19a19c3cafb67cc918dc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733767dc483005ca04e4ea2034555c51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63df77b93b916a27e204bfde6bfdda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a071742853dc90cb5c886cd81af918752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728a120d39db3f02b3a3dcc98867001753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ccaec1e1a2af7e20226b04c61a349754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bc766f18b9719a5a5bec9245222f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681509fa8aee1feb1f6a8680c23efb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba4096d60bdb448d08aea1ce4de55c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caede5bccebdfa9421680ee4d1d8220e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3faa94a60de48f98e6f3ff7384d0c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f18834c2105c3b62296d55d179fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5011ab16f867efa8c2882c4748bb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e28913b44c630bc8cd610a6b0b29762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a396be7fe8bda86c65063b5e0ccf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499feadf925286aff1a656bf9608460764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af533465c19fad5f7d0efe0b268d5b82765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1908a33e35ca98a6a59ab5f0729e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3dab1c7421fd59b2d5890e2c7eedb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dee9ccad67b4cf906107006dd5e3ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02949224ffebb545de5f604c6cbb715769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b88349fd356b1849e366d4e22d81770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06f010fd13b302454f94c060b1381d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6e1a9ec2d26da2bdb779ac1806e6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52241454be76a75225e576d26b55300b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a026da4faa49581f54409997ddc62b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff7877d1e6623a7581571e33a868da775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3e5a664e805f1e2c4a715ac64019776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248552384e9f0ebf8e3cd125cfedc621777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e14866bc8084bc20891ee604b8e1b7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c461c74ffb84290ae759e3f354c8e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22d7b972db1e70534c3f4bd450230780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d9e452d839f1a3834469ffe6d48e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0342f7b73642aab36414ae99ab15e7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9dc581c2e74ebfab38174d7fb79c3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd9eb42c380c305f9bba5fe3c87eb7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7100ff7fb3ed369674e0eb790d4240785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39252e84e641a4e97b8f22a546f5395786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b58824f2f74db8a9d8d5889655c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b175ed82d6c8963ccedda02b987dc68788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b8c02eb15a1eb223b96ea3501dcac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab606575845d62d573fbdbc1d7ea5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e669812b28ad27cf6a0deaef12a1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42f80bdc6ec5f353095d5fee93f7b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7faee6041317827af9ea78493fc7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba35dd473ea063763bbedbe83d78e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d850c7d8bc0809a844198c52db011f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b302b4ba4b3ce641b27f052703bfc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d928545d298e99aa3bd82c7557810797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f62792c6a4c5f226433b70de50936798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714b2bce700cc867d56e1eec98b3a10799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833c6e662fa75410399eeb07174605800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6570c32cdbdfba46785481c3bdf09b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb5154bad7c03007b1dddbf2e5ec8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c0f3911836d1703c557d747ee032803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32581028ec89ad9dd53ac8fa2b6219804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86edbeaf8e57f55dd0379f61c19e71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe55b50c3e2ad5e9ce2dead198caf55806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7fe887c8ccc53f6193399dcedde99807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d796209372c77960fe311f6d7de48e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e88aec8f23dbf73888d052083d8def809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698432ac0001d3ee6386aac6c7e9b1f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67997196a8b735f6c67df711a78546b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3bf1adb446e167d05aa537da9ca8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f373f720f205665c508a8f7869a84813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9933929a98d94d53705f4b80f5d28ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e53016d5f6922fd7df641be1acff6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fcb4819bee9b1923a05577a9b0171816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712a220a51600bc839ff3b22b0d1d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e89de0c76263247805189d347127e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582439f5a7ebb9b2708a1bccee19bd44819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663c91b5200b2f9e29aafab92182a9c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3903c228b5e5950788aa85e3acc7f2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ccbf5c33a5cf13ffce4f5bdc45812822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c98e0f050f91290de7530caee011c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0b0538ebeb3a224fde07c95e0a6bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae7370d8b1be59df6e2ad5fc5a991825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830189e2d0d5d8b674ff0b024cd9bc16826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f42397d8a05596c5c07ef57a4cdde827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7b8a24c8e883b0152f2281d80e807828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdc8dbbda803db351a410bc1ed2fb0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95677d0aad2fa54b1919d7dedcde6ec3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38549841e7e65a1be77c848379afeb70831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9510d6a188e17f01ee936b5214189832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c97fcb21524471ba842b480a70fcd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2141dd171d3b659dcc3447edc4d83a7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e64423d61897cb77fa84d3c13dbc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7fced5cf39108b6fe063493cf4bf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9bfcafe7cec4cbf74d4c036d3d373837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582200ca5cb623b3b5c05e36ed8dcd61838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac4d58cf5ab683938d0df1f3ff8ac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ebbafe8c93082592e1877e7840f8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7b67dea34f748b3348c80439101b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb02c615334e08a25b8b8004f73fc12842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b3a0393e758e2841a66b31689aab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0b08fa0c54a6d590f97a5017b7ad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5444e923f46ea358ece71f57ef21845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90c8a03b4574a2bfeae33607b5dd15846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff9931a21bacf562de859323fc1b5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c130dc6d82aeef5827c62a07a784848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e376eaca9b560cf003fefd6a4d4b40849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449516f3a32fdeb220a438b9e261228850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb2bcc63c2b4268f50c0309b2c1ad851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590b72490bf15301421e43dc3c5c11852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5786df69d8b5d66995a994936dc3c4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a97a710c0f7b9dd7a0de5d0ca4c1a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f4bbf77af170fdb30619a9fc97e5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821275afcb48fdb54b1264ec3b1bc5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4cd534704cd6b1a7862392674ec04857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987d055e30f255d2e7695e2bf1edcc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622445fd6f94591e0f5ba7d270b89f2c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae52d76e0ceafdfc43da27fdd4ea78860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039879749374e3d136d1de34c1355ee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc508020123b2f04ddaaee0609c8c460862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b09f08d942b7a4e8abaf9ce2dfcf5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c639dad3d9e639ce0d41bdbb263fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482d875316fbbeabf1832efa31dc0d2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2673b4d615defaad8cad639d1538cb4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc6a154a4bdbfccee757c3fe503bb1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6aa951203e1d2b3c4c2281d82c14e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e9c39daf512d1f18e316e8d41ef3e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41c5793995abee46a3fbf8a5a7def870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef9393b2f75f8b4af39b4f15da607c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3186051f3040b17af63942e0335a40f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ff0aa99c60546b75e51951d15b00873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f75ab55fc44af1dd8497901d7e71b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e91a4dac5bf9cdcfb34c7ffb4f99875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab25ac0426d5295ef7acff24b3d8e5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c088bf6171a019b05bc05a6272e49877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb19850260bd42ce6b51a4b7bba91878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e284591e3b7c73675c82ec56aa805e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b20c9f3d3d76a24aabd18bd28d1b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8386f27a726c8c0ba9e15301b29c5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370dc13ddfb4a91934a1855e368f52d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e925f45c478d92d02f75e3527dbc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f6188a7d25c33956ff523015fd916884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b57960c29c765617385096c1de26885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e2c0af66a4af91907e71252f28283886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d542699693c1f5faaf65dbb6c4f21887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba1c49d851bbeaee54a1f04af566c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a0826f9d7b6629d018462a005953889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e7298c201d58a0c984ed2a2d0721890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cac0ed05762fa30789f5c78f9e303891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edbe6a052f3d81942a67268b148298892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a198cf44b8ae002ff44799d75923893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0768dd00294462340c3fb3695219c89894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77386427c6c99ce0477b3d6ac9d813b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df900b57a8048a23fa7e32514ae1a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337843dc2b3a12606af3d8ebfb8d7ff5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822b8e18daa8ed59f9c2041b1d89d4c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50194ba5ce82c43315c7ca7975a68899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bdb3b294fbacce6242d621a7bef1c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4939a140f2a713225c816bb52f9f9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5cb35f8cfc3b5d663ae2fc52e37e2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef776cbd6fa308fde8c5a138b09ae2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f466c51c926a821a2e2f58ab73657e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5e7094ed00cf60b04dd170b44705905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4135b77145c948de81c7c2530d56906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea1c5816b24553d8558838b1f17d01907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d6aee1388532a2c83f346e18aa51908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67a313ccbedb3ec5c7f017356548e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c5153a114d6b586022d457978261910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4458a0dfa6c934d5aa340381d430fdc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857814391f4449703ae9bace57fdf8f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093410b8bf59ff71534d2373d38524e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d0f006d62bb3a00df93000dae704914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a74d27be688c5064508b44e05c3b5a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc24148e54637a521e623155b7bee9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a60ac2c2c01939f1ae7a30b614279917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5837ad8e8f77863c682cfc867eef43918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569fa70effd28247073c9dd06a757a5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d44ad6f7eef5435672fbd7aedce87920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311e8d68817e298c7e8e8d00110eba921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91757aec267cd29f379eba228aedfbfc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c0554d35fd63913711698c119cd6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe93a61aff9dfc6e347bc016c30b4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d09f16a7f9a2d04b621da7858bfe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f1372e5e8f62fa498c4ba6efb402926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f547fb228a29a8eadba67d77819df8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d80236445f6f2dab2edc0001ccac2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa5936b2ee44fc8dacf3007fedcab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60dd9264f8522c56126ab6526ae868930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eed6a34fba7ef2047dbe7eed83ac6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a1d57e6b193d2e40b5676f629806932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36836176e46e76181f36edd0fa9f931933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2b1c5603177bd4f8485067d75985d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3418234da11e01ef2148d7cb6cdd4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785ac82f3572b782ad5dff0b91d034936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca589674b80f48964d0510389e69a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa08fcef76dca8ab1d2d16a34e58ed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b3f7d8f7b2ee382b8661cc1ebdc9a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c900f2606d29643eff89b62327b47d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556125993c54f5fe5f40260113e1d6b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6001f65b4a01822ebae19b79a7d3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddefbdb871f39217982511cf36cb44943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2ecde3f48f0fa7e4b83677d328f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab859a41a269716e3915e21a7558384945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665c818e8a0365f29ae626847c22d08946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ddfc2bc07a8e6f571ac5a501bfd1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9502cece8d400150cc60c83d1e59c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a46bc08b91991affb23388c0dc264949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fecc03e93ede64821fb952c8af5a6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d6cee2a4da2c9e73a2a7bcee8dc4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2fa430c1227d05c6e95cd7957c13952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455aa2132ee63b2a0faee646b501e06953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee8640c8b447e5ad90ba016e298696954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30b0ab2d60e4862fffad80c215017955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1d8cb7ee072559dde31ee8f5895fa956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e846086d7e27503fb55bd2fde090d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348200758062c2812c402d2030e5bfe958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be2a0cacf0e37d65785ff0dbf7958959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c40a0dec057d7047ca5ea6ba530eb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee679f820cd9df720ee4a563db57c5f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a71785d003df20f49764e09b8a92962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c671cc26db5033553f8ef1c612ca7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b297c682b1b2ce463e14964828ea2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf34834714e541ab515d94487a6a1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e409dfd2e366ad055b9df10a2533d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1ac9f195dd31ad31b5d8f56cbae8c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a98e47593588cc07aca389ffc5b7d6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aab3468a4942ee9777b6544766cb5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7a8c694231e592438c530302d8ad970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be2c0e508e73be335d59bb04b600f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a9518eeaad00977b58c33afa9c586972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a174f4f5ad658178c96b97e22f0ed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc4efa48227603639be822d71e5de974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7fab9d8bbe0cfd746cf57b8dfecf3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e6a118ba45b511d4488ffa029781976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b577a14960dc27ced2883933772b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9951ec538aac450d5d868043fcc3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d74e5f8520e1066f33db7e2c00ad3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff4edade355edb8e366ec644a919b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b58c27d31547a82e01fbe2a2feab3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e969a27566a3d1e1cd2f47fdc9bbce982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc450ac68c3b157b4933b310c8fa1f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3cd814a251417a0072a3787a451f7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197eb37e30567fd7c50d9b3d23a7c9f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96908e7c18b118cc4901b11b140ea986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ccfb6858618f8c6e121abd0de403c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a56f7f17727fc419c789ebe6d5ef68988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b460ab85359353c733571ceeb8602989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f578b60c67b401f662dc03acb8e9f7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3560bcd5a981d10045ce2240d3dcb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245bd95e5fe81200d15d03391e93a21992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e600ddc93b45cc860880140de93a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4245052da7b69ef4e99d129808552994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b21c1d3c30baae647fce5d81d08e7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa05fe909dd3e75f547b0c2ee08d71996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e58a4974c87a3ccaa1499f6954c9f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32012f090479535e64c684aec02f3141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc1262a258eaff70f39d44bd6a89602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10655925edb1fe5364147d9791f4266b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4147760a84b3d740fdc18c738fc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050a70832e3f1db4cbe44bc89eb46d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ba3d46eb0d53b74203d4d4b6ad716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290195e0b98bf22a861bede21d1211f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c60520f4de8e6c31a35f29297c328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba227ae9c6c80b4ade027debeb26369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6bdad299505aa86420ada3cb641cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e64dcd20879f58a9d10e2acac77911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e09cdacf5cc14934419d91d66daef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c62ae2f39cc53476182b044e862fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e327ae3ed948e7b1c53ee3b3aef5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68130829ad93516d4684f68b0460cf1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd412f57f42c030e9d0f7f25c8524916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4be5ded1d692ee01813f25f89400f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adebb06e5f12f23761d3e6c2c47ead718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2073cf09d08003d4d858c1efc036419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c33b5563d6c923fafc144949801220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee17f9c29d8727e4c8113670968734721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bcf135808c0c7f47e5da3a67f174d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf5631746519b0abf02ac2247f0af523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fbdb246beebf8edf949040b07ff5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82263da58defd7a4c98d3b73721713425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7832f6b49cb231b81ee7998fc514b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6399e56ecee0af6b265464d9a07f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af52d12ed1190326d7bf6bc6b5584328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240defe37028f211fd0af27d13a5175429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f380c2844b22f65619d32f0f456687e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017476188808cdddd289d9ce8f5af5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff486d130ebc8ee6782e4d7cb99f4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abe2fda393743e0eb881166e1a77e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b690984a783e1df8e644104d4fe1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9717df4e7e4257654c208eb8e088735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790305f416dab364e9ffa20fac2c2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d9e9abb16e123a25983aaf4904e4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c17f5a2a87114b5c2f071d36337638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97a1bfc42edfface6b0264d03e73139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4ad1cd860c9b5bd63fca4109c66e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678f3c90ac3b7270a3cd85b8441ab641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5cd41ac2d5b2afcd2e044111f065942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f53e99a47f03084c8b835fd30a65a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfb0a1bf8a3fd0a7e8cf8a76cdf33044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cc72f64b9fba379feb7175ddb88e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2d5520d5cd01f5eff3e4488bea01046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b89bfd75122c3edd0538ae01e67947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b8ac447fe2f1bf7af1c8a7205adf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11de8db3c0afb750923598d15d9e6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a08e747906f08f5d0226cef362762e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6887e36a051be70cc0bcf2a48c7b1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71518f841fa685c852b321df27882a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cc52b75953af572ad19e1aae1d5df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a3897866edf96c106341e7c069b0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42302c15407edb00035c8902de2eda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909304d683c8133a7f6fca712a298f7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aaff68f9b1adb13b350a0b8c1c5d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6c8b4d4cca9fa5cb84aed2ca8c48558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce4f7d6f4e2e4d34cf3727b7aa21d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da314b4f27d633fcc7ab5b8bfc686e1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6fe50b35b98c238391dd4cf2902c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b04150e6bd44cc2244e3f863f5fc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb35105f65e7e33fe091b04fc29f2a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1b8647182c87fc4186b72d7f2299364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792603905e8d28dc250a54b7e2aad0b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064a7b75fdbfdcaca18e3ebdf6a226c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018412c59d8284403209b0b013ebda9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e677e8f8217d3d60435fc6266cef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2b22a90425a04b0784444147241f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede0059c8ff6bdede8ce1110ba049870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36066b3a74d2ff9a7013b8f97312b42071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eceef3eaae673f927d74b4781479872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734916a89f3e15a4816f32f870c49ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36833b11f49aca600a58b3884503a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca7715c36864e2606efb9c51bdc7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc566b203936ad88292f31385403eb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c11e048f0682f0a703081239014977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaca78b6466c4d5bb4c7a4b171d04178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5396fcccc055dfbf4150ddb1c3b5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec317c879ec08c4bd019a33aef1ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f1328423cb2cb341c66d6713230a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb4a1b8cf62ebec9579cf37c5297a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3775f5e154a19a8b7f6b792060ae5bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4af280d97ebb26943c88f1f517cc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a584ef035e274d0d5e2cf744162b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c17b0088d3ba719ef9f705d49d1ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9774e6c91d73d8dbe288f1d4135a7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7098ab830fcdc3d8a001afc52dc6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1bd6489818c9fa609aea3f0d0d4d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729023739ada4247a93e5b580d7b5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f4de8e86dcb216c086c6cd1c1e6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144df502c05788bec538fe2ddb389e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24d8cf2711e561d22f9c5653cb378693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb88a07d7e3e4e851015260f7cb48094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bf683bc5965a211f9944d11750c2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb8718bea9674e8be8a3613c504f7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2dcec17eed7f874cccda7763ed4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f77713ff25122e7213befc91c048098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5837f1eae0c43fc05bf2c463499c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c535592b11c5a686ca9207ff93281100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f030cbc4c53b1e9f539bcab25cc34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06673324da2031b67448879e6b3ecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96081fe534118c931bdc9a0941af9e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372563db6faa0efe33da44a07feccf80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9cc4b7ef5c269e38510f894677be2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2deb9fbeca469723058c3905b9f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ee7f87b2a9ac6ca4a3691d63cd9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b41b5927609443c536849e92b4d71a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39845c8835a0c6f75b7aaec784411d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe07bc080139710e77b64f21037ff7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc37189cc8b74afcb7034282671128111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ccf316ff33c7700440b75978f077112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df4c5c1163b5273d123787d77b262113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc2f7d27de533ba8301caf700fe24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af470619139c7f6fb93d3663c2cdc1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa8cb9337eb00aea193cc46f10903116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc66b510e9cf77f5dc533be14df3f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aa83900a64a2be151179dd1235b63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c867f5fb390b212276dde1a533d3be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c29af04f97c2235ee0072e7435a94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1064decbc292fabf341307a235c3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5d8a1433f9da16fdc0a7680ce8f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb189968a37433bb1d9fb07fd5db60a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8855fff7ef81ca479b15eb52b6853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96f5c10102128eeb1e2be3ff8feb4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856640734b52cef4e6edc4cffe096f50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead88c86b391f84ce32e01c1cf65249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78212cccdf6e70b4b58384c78fe29a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818de886e7243ed7bc71418f4682daa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2fef566c51a8eaf4d4b68462060b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdba71c865fa8c1bd3f1dcf0378a0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d4503f3a452cb5f7ddde297e8410132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04a1db4acf36db82b9d53720b970c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fda47ea460ef6cdb5c285fdf76b34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b541a5a30174442843eb052498c4844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a2a406397ec24e4683b6288f85d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b8c939284f21fa75b226976e301e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d397f39b3a553d1723c5ca56b730d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f41a1de86a73f40a28ed1309b9145139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06ee2bd499b77412ca8f0f4dc8df5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507b59eba60168145086df204d6a1b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265f0c0ab2d07f565072a247d6caae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebbfd449f0b1003cac4010f7bf4f96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec9ca352d3799088698a3cd1e1bb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a83fa066dd39ef6374ac9efe42b2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e5de0ec58d76aa1e7036e65b0e0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8db6c9428b7faa5affe414397aeef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f3368cbfd364a5151b1c0b5e9f5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810af46fb70414b2249412c0564c2ebb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4bd0958b3682db9cc9d060b6ef341150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a1374ab7ba8f92ad36ec05c69c22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069615dde4033249b215495e58760318152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621b12164b519bfab0bd939c84365d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd26fff9c73beae72a8a0782411ad6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f4424a370700a3dc922ae075fc6b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd447ed136110157f0dac8d0978454d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c24a25f1c34c4cdfa0aab261d04b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700a70db09312076dd297d6a163c3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd285cb969c2fbfd76c510193492a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3391ebfa70b78f371cf1e6232a3c16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aee8f4654ea56ac366331ee053644161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cb40a2ec20fbc736e1cd763d87a3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6667d0448e6c0479c5257147a3472e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467b1032b2b87c7fccf21a8632403c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b51203e3750edfad777ae2c38f85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c65f47aec91bbfa0660130e76570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4c953ea2fa181df26626de826e5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d969ee79c2af64288381c1bad3a05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebea62179ddce02436c2f7eef82024169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a930860e747f21461d0de4021803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411201aa5d7212304307e7cad2355ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32ebce28d963e79531a5257831ebf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dc135beb5757d0460e1719b854abe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df256b049d338e2fa87a37adaf9c41a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a5fbddd316aa8086e84be4a43ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e7e3a7ecb4b56e93e5ecb66a751a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe48a4c12e57ab929e442077b112b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41209883eae55c913a144cda65a7760178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed589fa5e8fe6d6f661ea702d19568f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa0be575dae74d30258a452230c1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b75b68b1b44548604f205cde9106181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c8aa9d82740cbd1a1c1c532618a49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e585c1b4b1e0a85583d2f6fa9fd1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3905ebda239998d7e3cd21850648c37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a28abf03447e8b336891d0a7d8e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750827b08242f8a59e493e8ad29fa68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8263894f72cf23f7408c3531285f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b263ae16b9186cc68a7e103c3c6d54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867c0b70bce2d2ce52be7a4f93e9f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5c822bad1b34c7090a348ec5f3bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1144b139221591e0f84f01e9494fc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29e326eb36b3510df62a4dec7ff5bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d299876999f20b6f0a5150f41ac0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801a5fa7f090ef4c4ba7a8286cb09d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964eaca35ba444e64fb5c6777beffbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd655afe9916eeb9995b07579ec2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2e18a132a4e45ded542724f8b2e0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9381dd3b572ba6e0adef19c9f405198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d21fd95cebcc0fea7f1bd37e285608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccaff7253600467776cdb0b17f27ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3634d6699851073b702915944c06ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84ec9fbbcc7bab942de325336a76b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804f528322dc94a99ef1cfe732f152a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4630053b1b59b86233af03ab0d276204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c81c8185cfdb811a00851160fdd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bcfbbfe65625af56f7fc6062746d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b714ef6a148cf1264ef40f3e7a14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c9884703a29f0b43518cc337aa975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ec9160624be3a89a43b85a0b81cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517146987a483dec4c2a627fac4193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2f0cde7b92cf35196a79d6dc99528211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787b1a5b86d2281e1ebd358f828d518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f2fdb58760fc39c795267e85841eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e481040bb1540acec2f43aec88315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7c61f5612207a7eacb6c04518d35e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef631351bf6395e5e11b1a2b7aff712e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc4d35e479a1fd7783672fb421793217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a2a49267cac3652ae42f9407321b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87a6dc5b824f0ed03910267c127ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6e33c47a132d431b5bb6804280f6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ecff05e438acb130b6c3e723291d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7d05eb84cd9e88e287bc6dfee96a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cde8efc29f97f5e502e8f2e74eb5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3c24680c1eb0f5d32a44eca6d0f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3d09c9628d709898c8dcf6e31f53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fa780198212c77b99fefcc5456fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f272488bc6db4afb02ab259b58d439227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3dcf372209ce63c55be00caa08b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a541e2a602a94c5f53939bc94c7e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ea97abf9d8fd672150179cac8b78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928368c7bfba7a10fc005ee062448e84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e427e08f446f711a1d44a201bee0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb849ef14c22244f14bb4fa2da501ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45610a611b44c1cd7e62ddda7a9ac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b846af80c6d7e647b25cef61fe0636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3ddf40a9db7577818e3adcefcab7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1680710fcfd7d2469d562ea46d75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c3a7c22c3e25d82aacbc658306b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07783e72da83af0f78e4c0f3205d3bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600d666e72da3551ad214c4ecd7c015240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de41b837e297310dc63869c3a1043b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b634d4e401fe834abe45f62fb527f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3fd42d2318df64af250bf940416e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205778e9cf6394dea2ea70e3f90b04e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2d6a41907d8c5706bd6350ab021e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb82b1fb813037652f10a0928b10e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700b96f7f1e5e19ed50544abd7c8c03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d780b952a587327386a8eddea75a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210b22fed55869b290ffb9946a588ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7354e42001508614de2ae367163947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d09c93e91a0cd146dd1d25aa1feb0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d48ac2b19043cf02a4545de8d3e35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429290566f642b83ddf0fcb1123a8a1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66de950f74144f72fe713881f217e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc955718a8959d7a451952e36413c50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e3c871d7bd58d543d1663820bace256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ca6fc8b87815e20e1b92081cdca9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29efe892e49101dccd316a83b31be84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76605f08bebf56d3a603181cbdaa6a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d796ee8ef8a5ad273c5c3d57d3c8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb20b7404b81b622b936f916b042b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e9bb9e5f46a7ea619ce007510b8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56da59bc64c29c408212586900b782263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b5e93780224c99c4b7cbdd2c589a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8578de08e9a332b4166c00216d7228265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29981df0e5eec32ca4f50ae27fe3d31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b84747626c7ffe82e10c917199479267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cebb8b1c56b78bc902573283745a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eef91a5048d0031ee32dcaaed67188269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95df071a9e91e78c34edacb4bf6890270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e1915b2cdb0b4391f7e29ffe7de6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da92783fa64e05786a80e2f469b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d6556f3e26eb490073976b531f3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1ad56d90f947c19d1ef53892a67d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c29f9c7ccd01f2da58c3ab231c2357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0c9985e7d1c59ce67ba22da78673276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb8b8fda078cdab2fb3f1ae74e2356277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c852d45c95f5f50b6135385ae232fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf9ca4b42b22b131cc4f24fce049ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9359f07367d1bc59358184bcbc343280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c61b6945fb83ef24cd77ec3e285296281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b97705f951c53fb5c65b2700622bea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d0980e7616c313bab802d08d941ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df931f9b6fbac2bb897038662c018400284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907c7a181b346f3e864ed184bbafff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1385dd11da64304c6da566b01aeab8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39cf111f5ddde858c5f3863b0d46e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729bd2894922e6e2188879acb1a40e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b8aab79c150264fce04c0ec912f81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae75024734e72fa8a86a664c466dd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87271841f4fa7258a3c32e577df0433291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4690eb6029ee89369eb2a2fb0dcc8f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ad13668ec4be9f50c52d499ea254293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26d5a91ec098f95ebd80a16247a693294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616709ba1e93646250447fb8a1dc23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176dadd7c6e53a2890419109363d06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ce175a23a719e9eb346d10d61b493297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb185d1a9bf38bb4465df4feced106a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879872fe7f9787e1723f3dd68dfc0f43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227a3ea833077dc9b4a7ecbd76a1e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1d389b14e0d0f530c6dc1f80767a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0361ad38e34108d2ffcaae0895128c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2690054e4d561c8a96c5555ced977303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be807f99ebc547f8e1c1e44e315e708a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e05da3eee54ba6809cc8ff463570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b14f8c5491e710dc2ec36ca121be92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82e6a876d22575164df7c4db8a1027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d05833f7114c47804e49c948fb3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0de5cce776d2020d235aa7e25d2e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814cea8d9361195f31c26a6cbf183ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5927bf22353cefb06c7f3efb4c44c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8f4c16c9aeebfb7711f9f3c50dbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbba3386484fe50e071a20ccb42f47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac15cf606abfd704bf60ab1ffea75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544c0bc75f5c3964b175c0428df5f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ea4190b3437588dce3ea238ee94a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b99fdec95124a4796882eccf697ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe9ca71806608f1d2ecf43488575d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87603a93cdb824eedc4ea34de717a9b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11c855b4b2e843263fc9dffdae182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e7a16900a9b064ef2e0e07dbe9d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df00da63ab8f73cedfa54efc83bfcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf19018698fa1ff66f2aa0641dc0f32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb41b5f2346db387b2380da3896294c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84161c2fdc1d54ed075188f4b3445325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819e54e6c023ec691e650c0e1101bc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d710e9572d16ab79b9cdacd0f01f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f57db7a43df0812acc44e9c969e4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289343514f3056a7145ce4558fca563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2b132ac491bed37a712b90b3383dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fb86889f83955d7755e90ad2cb78d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab766d64cd313763114cd107356c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b808cf3f8781b6b87ee2101cfeafa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8931c95092c036ac01c8cd3455f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d1599125c8e6a4d2470121908b07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4549521fd862bd830ac7fb4f93b6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf6f3ba920f93ef9d33a5150eb947337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac480eed23b68952d56b38798f9073c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d305b03c2e25571c2ad6d7b70a6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77028208436c74e07985b8a7d60c35f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fc43edc1b2866fad9192380167cce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074cd01b9d95d854521433a0e95fb54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a819459079082136e627cfcffa1ad0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c7327a591c11966980e0cf79fd71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c362a95dc149a93606f554d86bf26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525880990f7cb4c185b4846bf91d646346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f024c9ef64b4a2e0399d21b8b6d7e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc05879438cfc6572d57af17bec4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590571acccbe7badfa822bdff3141cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd429bc07be4493b2e638b3e7379ba81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249774e7fd201a795476e8d6237870351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909bd43ddfe5447ed16bcd36351d646352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5729677cd114d2b08be9ead6a3ac5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253ddad46ee1fa8a7d045ce0151020354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628163966ea9fa63a104d60c333b4e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97822e7b733d496dabcc925aa5f3c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66c7a2016ca3b5d52a9a33cbfe107357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a195ea37da4880af3bbab14931fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec24238ff7758d6ad57b804e12c8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493fa805c0c18123a180db6e6518538360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d3154adf5851659fef5d504dffdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa115f6fdb612445add40b99f9916362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb15e7c592479252bf10852125be5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e5e636bb85c866b612ca92fee273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0f67e33528195ba9cf0eb6a735b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c027cc70714883f6abc0809e439403366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06865bf41111d799a6aee6d53078fbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeecb109046a0fcc93cb8242ff61c1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455929f56f13f5f0f04d1787206da16c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901c68c0b664c90120b133664f72d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593bcea2b7310bb0fa9df02070a6df0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f146506040ad2cbfecb8537f4056372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96855a56826691fede9f0f8aee8c017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c957b0b0a3f47280f14af09a5a3da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7269f4059f653e38552ebe0f2d61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253892aa2637c80a593b1789b7f8e0a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e711b8050ba9350ed39ce752fbe0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ed41d60164ab878d57cd184ef9c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a908d70cd637a27a4b0f748791702d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578702f4781ce8e736e9deef2e03d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd99f01dffba9bc0f3ec88c1f9914381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b563e1ccb597b80e33de450a7d9cb6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764cb675c237661a5742497e686c89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ba0d6999beccd8d08f6388d8c87d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371cfc56265d7d3d02e734a4feeaa5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bebbdaad159eac58cf8beb0a513116386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8dbfd598c14145c3fd67c912cd7af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01bcce8cd94265876aca32fee64eb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380141ef12c1aea65ce29f60b0c112d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1855e92ea9c55c5c4dc0d896e1be0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68f7a12f37428104cf3407569f8607391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89f7de04546414d356dfa0837abbb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa86e30bfc03374fd0ed7f727aa80c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dffb90b5e785fcfe885b4844729c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7599a6dfc5b9c4aaed0f9c6f4b5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a268d6a1c46a4af0f240ac3d19b03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c9a0871c2fe4a68e11bc72687fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a5dd5fbcbd3eccf614f0ce4ae9d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae717db1f8ce31b256079b1403ea4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf45fa0c0ec436d677526f68db2608b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae68453ed77c0576f608d1e2be5877401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58d9dbc1216a61143b470e5514c327402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0d3397c8702c62b839c896e129c8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ece1d8a8207115a8405dc4fd14cd3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f86afc808b1335ebde784c391f10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8913c167e06d76a9929ace47f9a06a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdfea28a5add38636805a4454dfab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efbda3d53c4576bcb43bc6ecd3d86c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e332c554ab37a5bd5c2e38eb0555d28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f350c9fd1461b06ffdedd0e7bbdc1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d0259c38ecab2d33d4d867a14b29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1463d47a3961f3ff07ed4b15d68930412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded01fba97f01cd74f798218c547a07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8d612da4cdb2b472ca70df33ab00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88cd435effd84bc6a4ce2f0e7d666d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d91d737e453125424ad2abd70a67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8f56d49729813d6db42eda97ce31d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2addd959826763a0f5ccc8a02b2a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe38d94f52a4d3e85f8031cfc1291419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47e5ebaf30eb7ff38c31c26d125af5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1531e00dc0b3cd97945a294f74ddba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3e9c2a9189114fe550edfd7b5721422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620e1b969ef3006a20a1e327d9ced0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eddcefc93e5cd10ed89e3e09bc77d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897006d2079e611640f053ac90249ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57888f3336ce30c46e4c300529bd8db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea30e4d7c7afae3bea08c4c8557e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc164deaa98088094a9367caa013957428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442991529c738d8bfc6e27d94b0df4e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc61e2d013336e9fa69145deddeb33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22b8d98c68bf5c41dc4c52f2efce0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e6f5bc7283f49bd1dc77c8ca26a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807992ed346010e93a8827cbb77c99bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11799447cf547b5d46d189851da6adc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a375ee683c755d3aed53108d6fa90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8dafa5acfaaec0b3ba319440974a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774973e73132a820aca8c326a2c92bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd46580a76cf5c0fdf10780df2ac9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e049d0ff00e37b8f5d9d5949c74603439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3603e3a134d878ba8731bef099499440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a369270aee6104ac0c27a636d061d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f066cb6aac853b845f54c3a69d1d6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a9a6c63ad5f34c95190a4183ced22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2054e2f0ea54c0bb5ce773eecff9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4a3a72a30f24e332f4c8289d8267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c13b632e8f6a9845e032a4279a872446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf139530ef97f247fb168ccb55d948447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109dbef30c07b15a0404833a94efb4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af4f25f2b9d4e9593d12b5609dc35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395229af9d1dc89c052bf92cc92ee5ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086cf5c8f0d1ebd19815966bfd77fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee8f68c220d553d376a4ef72169b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556a82629806c6577d177df407359e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b0eab7f54b1697ee5a5bcfea55e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8825a0a5d0629dc0d89f4d17b2b04eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6494add89661a8a36e0b13072fe849456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d5cdba68778033a81925fc35b16b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430d17b0a4a675b5af9215cb4e3c6b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fde8ff56fb4ae1ba42e87021cd197459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876c2a9f5f77393843164606b59f03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083285f8a2ec92fe7e5484a5e1cae4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34defa2453c4acf512cdf30a05336eda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ab665c0cef6f869f07a52fd92430463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05297ca5db206ab614bb3ab804f447de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5f581cc2893348eb153ad674cd3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e86a2652a8091e37029bd2c167ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e5bd5ea8b2d211712c1a4c6cd344467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29be2b987e3cd074898ae96fd804f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a977619fcb66adfa3e3e8985f8e4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3868fc765b2045dc2305bde96d54d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e6e24c345f4584d10ad990c582f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069de759d09aad4733cdc5c18b6b4a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb1009cc207329f22416dc69b32e18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff850db620c1a750c04212ada8ce9a24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93aac41109fe666336c66fadbc4ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fff8b982bde8d742ceeff673ae456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9d29eddb87c00a51808596fcf409b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f68952c8bba8f4d9e0e3bcd9910aa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5a75f9ad3f1c64af359c8691f021479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc4c47301b8f717ebae83d4739e47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c229a339137deef3fc8a44be5266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c7d0d1c8c36e30b70a0211e2729b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36255b046f2e98354171ddc70669bd2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebeb9fb8e7d630000919be9ec5d16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f6b06e7eb8ae244295e2252e80d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c50d28ea8b807d8a0c474947069e36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4d886a8941fab65390083850ae3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547fa8d956585db4c63e474080980e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea4f687734b5eff7ca1733dd572789489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4656360b6556ad63ea8ace11e58df9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b301f8d1fd97acf12fc15f308001491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516d88fa41b85363e57c628ac55d9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21547c34adb8c2845208dede753e54b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0301874e962a6f751472ff90ae1494494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae862d275be83db3e71cde5947bd0d01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1360d3395d73750715e37c54d1e52c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eeae6b211b60f86438a91beb74ecb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0533a42f391020a590f0afbddf31f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf898bb82962fbb0a86adf4acd323026499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4937e15b6d87ce4fb3a2f3f94f39b57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc7066bfda3c1803a2a59a877e91f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84da28d4b80c0ea965f7d8974cb32f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4cefbd9c77a619d01296b5313c70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0ab603d4926af389d0e68450b8bb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91cf1700ed19e69f5ccbd0acbf0d2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3001c9a79fb38c87253adb386e1c52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425dd3a230cccab3db8a709360984ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f81a0c8c1d85115476a544b9b6724508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38bfc9d213b4f351de1a634d0c7c66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910119b56f7cf1392f545c2c2cffa89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e3c42f1d3419fcfe62974409ee767511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11072ad77a7acdabbd6026a3af0ae7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04000eb8bb9812d30cb5e6ecebcbd087513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa7e9491bc1eb4da4b66cfe054f0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea4c287fa7634803685158a221a46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe753515126e132216bd388edf868f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2865278fea80af76bf7bac69721e0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b3ad6639278db397393b400a2b53a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f25e047bb145868bfcf34b60ee63e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2dead5010008dafad8ec00d6dff97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba38a84b69df87a62742a542c05411521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b378d14bf2d36fce5c40db6da724fc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301cae0a66f1fdae7ff40f5f62bda81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3df6fb3c27c25b21318f799d258a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c7f515eb52234ffa325d4d8adc32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed587b49dd131763a8736a54a601f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a569c92b6c9f1189ef9f87c4b1cc7e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dddef5e548f29bc832270e69417cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ae5fb394f1ff284a685309e56cf8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1a0228b53aa9b889d2b33b49e3a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d040eeb35085c37627059fe85e1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9788fa0b754b07bb4534743e0b581532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504e0a863c3d224deccb59ab6e4de6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369e8261f8bca69cb72f1c339e9725534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559387d68dd57b52700441d6ef3f493535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c17104ee77c9c7fcb351ccdf0bb81d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bef68449b179fbbb461b265d08382c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbcc89b921fb03ded1a27a8c94451d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214338ad40d7b28f7c3c14f36c577a9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565870eb901fb635dd93fdf40402c12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523168156c9c0c02341a076579fef8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505675302dabf4905e2da3022d2ffd11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252785ec337f56d627844d86859405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1dc0c7d45fbf91f6c840c94db3107544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99711a9b6d57484e7827934656e7f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871b41d2c60f5605073710bf5dbe1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ba44b9072c86d67bf1ac405a728b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74750b7365456fc6faa97a4c305331b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e8ff142604219b09614409ff3870549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6202101d5708b81497852f08f94c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b4d455ec59d1ffe75c0fb7d956e73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1daa36cd18da6582eaaeb03743b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdfc7db662880d689ee7d85cddb126553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862320a4cfa9c423e5c0afb317a4831c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dbd60c8946b122d50668448208cdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d53619f147bbdd2573905057535550556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b8a2eb3c7f63eee51e26cda12f1e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ed215f8d7d1a3e7e50d177535750558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67835e03cccc2f107a96917ea5a9e42d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8daed72081ad08d947341a1d9eb32f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5eb436d998f61b9f151d91a7d3c78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeffc212087aecdc94a21763f70b9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea8018f2d37826daa7a0e7ad63dfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1e48fad075a255d4cbacd85f60e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f44fefdc2dd26d0ea96b06c9bb127565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e7c46ea2ad79fd0f157c92d22a3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c71b95d3c641375c58c4d37b9f312567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f12f6e3f6ae97f8ee77ae12f100c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6aa9b0c63d9e39d1411a44822f032569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689433d618007be3bacf5ac7b24c695b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef0534ad74af2b73f8fd2d590629d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565c5c59481865a8b89f252f771640e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351ce306e3030c4b6307f30a564666a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e14479332e2fab234e53b6d067741574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6311026b17b4489e7fdee08d5539f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec35121560b5a95a85687b858d875576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577046b8a9bdc39676b565b415eee1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26568a361ceff6c1d0a546901f452c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f4ee6e47e33483eaf9a0dc690766579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009916a7a852aaab732568d5df23a61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35f5c1dc76b67542734a4b1f02e85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420b631cc8d51b972521fd70e02ec5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c3ee416f6e87dc3070ef1da6a9a8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0c0e0e88304b021fdc36312b5dc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244f76ef78e5e9d83e6719aafbf2fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47190a3229689076384e51d0f613d68b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cfa59f55e87a500f94ecd57277d6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83467642ce8776389e9b5a7a1699efb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc8471faf0269b0d0e296b357e0d6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203aa0cfe26801187e61734c27f9a8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b5bac9c5edf6cf755ff6ccae2ac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb9c3a005c52c95270ec1cc5febb9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74e4b224b424ab23a33ef2eb53980d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e468c4445c052f087c51c33d5f11c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519da14353e9e1e748b19ab411b209595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c20e6239569e8171aa0758c241944596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b4182709937990c72af3301e213c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b468190fdab578b3b797ba501e0ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17686802c1ca8f9c8b34e51a963989a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc719b984dd452316761c4c308d15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca35254d786eafefe9d9017dd8fbb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f6b01faf02276f83a0e850d64b3a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0f3d50b743980f23a7622e891358603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a652a3e4361b3a0242345196f011604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca1620c3a30f4a579b2809dc9ddd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2123145633fa03e891578ef183a32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a41180e96a2299a8e3422a826ca4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7c87bb1cf3ba484506168e8dac1f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7675458b60c65f87259c40031b9a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d76cbca41fa8ad263f7d19ad4d347610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaecd9231f78666000895758942c5c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1a16f2d9abb0afb8fd0eca06b128612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef75cae72f9e4560fadadb31834ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124695a1d28016c19e134b79612803f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74b2cf95f42206cd6b2c80d4e27df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7697468e101b1581eca965726bdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f4c9f0d00c4ca575cc5c2c10f6453617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a3480b5f3e638516c70828febc75d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac18461bb1fdf611a1375243eac46ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a165b51853366b439fee8ed8f07a878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2c358fbb8ecd975937e5f2075c0a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb725f1238599f4f0175f0b2eb887406622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc90b3c6f5ac9c207f7b3a71b9dced9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a7da849e11bbcc2f79dd371ef2fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2e7fcb2154cee83afba0b999b6194625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f2b80ddf3c8fd52e285fb75aa99c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f894c5c713aeff9882d1265380b84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687266a7bc6bb5ce0a2e1b78b6a727a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f3069eedba8e3c425eff5fd47ec24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb95b1557838e5a611463e199078672630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a56ce30afb074d779001bd63a9b92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecee2c755ec3ca55be36ac69902e08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69152b2b29da6e7ed102f65155212d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669cc6d987e7173bc1fe4def5ef9167634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c285d17cc08ef352d45db8e00594c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b07df20477c72b2aea9c5c6a37ddd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee337fe92f3ec18f7df8d06f1be9cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8af2f8b8e2201296c3ab5eead33cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f528ee2894a53dbcd20e50b1d9f52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104574c2b1504b73701655544f5f5eec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05244e3556b05c022a1bf0152311ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afae81454d55fc4715e745150b1157642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c1ac92434b579129dceddd65d859b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4615f24a600e4843a4a204ae6f62e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100462a2a648f71fc611021aeccdc5c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080a0356b335a4ec0f7d46d0b062c75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0ba4d3011feb5a2086ac93682afd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be60236d497bd82dc069ca8d30291b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ad6e163c5da9a374e26c1a2fd2a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f20f9bf276d12ff337575f358fa05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ddd1239ee7ed095ed361ee5fdeef7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1742defbf9108222338e9ca71a19e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385ba1ef1e564775a5d126d2ab83b7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fed43370cd818b8bc80b7d05c176c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0994ef45c3bf59abb7671edd1477655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c149d202a6eb37c622e3246f59731d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83929f68397c9dc4149dc4f7adcd02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb42b97900e4375c360082515a61a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9554afe32def7c0985d6bad7b5bd15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4d8e354b204cda23dad38c1392b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678417699e63bfdfbffa031f6d72af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f27dd3deb69260089aa1f6f5418d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9679ede4ba2e31c36a0e855c94854d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d377c79ed284398f5881fd964baee4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d095d36613f53f9706484935642dc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c252d9c40bdee47c316adaa82acdbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72159db582ca87ddc65f5be18466b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048b74ad34b677ac82a51768928033e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca300d41801670ccf73bc3337fe700669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d742b5a5d854d23cf2a1c6fb69dc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce63881f28a3321f69131e5bb71523e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0878ce48a820a0068d69aef0adf3883672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96c22817ff834ff14df5ef90674890673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101d17f9f8b6ff96725d0bc3530e587674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df3cb302e5da029e89aff07f286483675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b335ab71fef18abec4e371148a851c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93bc662c25dd622a987d68915859b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a6e7d0f3d0f9302a85ac877e00242678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0a04376ef8f36ebb1a2f6d1a172a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e57b4879fe927dba73e43b700df0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cdd211f6622fad35171475c33d74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14541ac5918f07e45bbf3596d96f93f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be67311d3aeb66fb7a60cdfc0c6d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79deb5c6fa0927c6311eb3be386ebd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8253a72f0d8874ff9709f7713425695685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd76b88bd28794bb1398f0f4ccab6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534e6d963e4f8ff6ed28f4bf15a1e70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd139e0009b77a2489b1dc3e8170202688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9ea7361252798ed50f2754a95738689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6939613257395a296658267fce46b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d3b63ff32dc039f4a6272ff6f6d6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cbc02c9d8c92d95c58763c2511c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a6a3eeb8df49137059824b2a8181693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d088b76be7d90a7b700ff6f02394b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d98ca0c7eb77e5f82988e9f19f796695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955c7aa081ab8c8ca2ef0ef6af06676696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3bcd7e0f98878a483d1a9aed82df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c74b4bea041eaeadf50687b6d83aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e68a1c1c9e99cc07c25c9e610a5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce8e6c723201e898343df507b7814700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1ea63580f216398599b097003bbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104627e40992804551f7e42f4a5dbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b27f5b4fdf57808fb67d2b1d097e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf806170e5d4c85bacb3a1baf7f6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3293ec8519263182a3a69df0040b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add0b10f8ad0810a751851402b6e9eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445810c58619f2e066f7e17b0a552e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490faf51868121b09d11f3ee2b122f8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4b798bd4190b250fff3dc161e1503709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c24baa56a8ed429eb81b7dde2e1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55d9dfede6cf6422dd92212913dd92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ee80841faa33ef6347bbbbba0c2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9953d4a47f76f099c8dab3989e29508713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441886e98cee42bfd6207827d9c237714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65051a0db23891ed5a78fb59ed2526aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdd408dbafb8884f0c301d4f2f992716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e12f2b5bf3dedc5465fd1b65872f84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155cc770ceba8938fb0976fa28d356718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114335685540ce3dfb9190538ce96d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad88e4d68e751e4b621a6d6aedad927720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f259cd693f9532a413c1fa73e4eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a555fe843090d1ed95b96104c8cad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aec9fe8a01ba956d460e90014a7be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803e615f09475bb705c69ed4d4d13d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d290efb0ac5a79db7f57e2e486c14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589bd178e739179c6f63041cc05a2a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af42df56ef628153e37df23c91fa433727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296091acdbf69ed63a3e83219e8e7173728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe4d630df1a0c19f3c2c50b74ee3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de1891eda16838b626403baa470bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947309de7530e9d0de57ce37522f893731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576bb34e1c48bc7362de633361027f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e329a40049f23cf199b8963ac60d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327683ce325582f2966c4586b7e72537734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948b57d854e1eef8676cfba3ca631a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a5db28a6a5d08133e9f218b6c1df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c68f9791544a9027bd1c59e451c76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122295eafefb8fa1f351a8d4495a0e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f7dee07fc34b0327f9330f44d2f41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bec39cde51c1410c7eb039b5b76c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea64b2f304fd086fb7262b1780d8f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb315c118a48c46b5174706e5e5146df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb7256a5840924005a8c0f8edeb70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc841bb6134f759997c6a72ec011a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe685a5cb333c1f2bd9468b265cf39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d5f29f80b17830ff7e0adf1ba3c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70371ab65613661e48d7660baa1c0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83236186e64e683ce87edf96ba02e40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26690abc280d75cfe009ba0f65ba00b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece271c9bec01d19bb8dbedd81b03aba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab0295094b1924b03df2e8d765075b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1696eada94e82593888b8be77f391a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806297df2cfe3f45fc82c2b2c6c8d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f656cbf767a0c0c50f4b396f3e9a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec4599cfae44d2c657670eb8a1af2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390decff3cabfc3fd6aa3da79bcdfbac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39398368baabbe05bba92ae08dfa1af7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade7604c6786c4e977342092db2165758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a02da5284fa06a2f6b198078977c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e6fde47483ce142843766c96e30b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016d2e1a852e10d9695a2701cc3c40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36357d301b3aed6bcb529b596a637d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836345d95a0a01e089d8eb32f60bcc6e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a23dffe7adb7c7a7067a08073979764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd94b234e2e3e7ce2b272481067dc2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0050992ffe451811d849d1eb6a69ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea18b9d49c9ed4b586113c0da3ba143767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86a77eef9e92e7202ca3e05f4af752768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08998bc66da135b3b963f259ca9eb2dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52150dc6b3ee58d7b12d9a21c0ee98a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6983f68b6bca095b97dbd54fc512bf9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e6ff3fe4785c6a69990ab771ba65772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e14ca4411636dd6d30d60454cb52eb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905d158f306d2c0604363c7bbdfd979774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe7770176f04914f0c592df2b1071775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9056a1a12b52a052e0c06e776ab548776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48db06a79a1a309868a2c3a905fc0a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f4d86465c4a031edc9c310f2d651a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9c14da11e17d3e4567b4792b2a0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8718c75441eee0c2ecfc89844ffb3c5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463097b9c0263af8ef34028c1f5a62bf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8492369206252711f89c27efc36c7f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801526779ccb20b4b57a9d113dc09cd4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073373803233fb5c731d55db8e0c75a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa340d0a9f809bae492f2bff7220aa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f73946428f1875b5f8bf2ce0ca9e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7559987451484ab288b5611310131d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35dc5a3dcca6212722179faaf760c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc755ff14a61472f20acbbc16bd8a0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ab5a690991e9173b2c4f6771f0e0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a3f0af6a229b4b9bda7e6e19d4ee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a32eb9f24bf9d5b9e37a4eacb171c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf4db979b07b496851481fe38ed89793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080d4c2d48b032c3544b1bb95dcab7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a0bb658515cf8c572d8476906e93795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670290582bfbe582c16178a888cfab3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96534f3781d939408ff5b0c6598e37797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd80c1857de82fcb65086a0cd0feae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b6a2384de903d42a7b319e4c2f28f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b3ce36aa0e9bc645eead9c4c1e19800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747af92fc21a01cd7207ce7ced771a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b45e725c6f2a4b73c70956fd2510802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615821946c9c0c5d215cc9a992ea0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05c2b56c62b72940a874d67c185b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c487dd509ec004fd0e0bde9889616fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3c767922ce7927318a96a4ff482e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f8b3f9bb2016e7b7e5749b29bd517807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30076bff1d96eb88be6de439cfaeda9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bfa78757ad898cd8fe6bea62cc986809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3284bb75ad914be1933b3467556f26810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434957f8197fc284473a761a7cd1af811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4935cefcdfcac03a8dfeecc0012910812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9658fcf2c71c03facb0879609a7c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d4bb50c07ebdfd554e7c4dd689717814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fef5b904ce941476a14d5761a882a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36637d4cca4dcf40521aa37b37db5ff9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31742910cc74fb8c9500b2dcba49c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a507162f0be6b576a58853839f44cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece878f33d0813d31021e2cfbcb838819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8da03eca39d41c1e418227ee250d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42253e4310dc2f49d87629679b94615821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd38fc89c3bd5634c04bf8de68dba2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033ef98610db9433bd1bcf96b829796823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a446a7a6f5a1dc64d0a5c6beb22bd2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80016c2735578fb7bef73eabd52176825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acffdc2132f4fb53a12cfaad6da265b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748f68668d9019f2b626a0fd611e28827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da913ef2a181195e5287252b686c0d16828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d17a489e170be779e2a876b14e25829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c6384d09ea66048dd6d99c64c9fa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef6fac879782044dc572f32b46f8d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa72d0d6f9d1f23db17cdcee31324d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeff6efa026df5a7223ce974911b3a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebd8055f493d01639dd7104092808834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab7e0d595361422adc5c87052200a4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2585d48b009a27d4e9efecce1fd59b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6edb844166da87ae893cd7b7a631a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a036cc202582d678f0294e4773714838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a797e41fcc03f045b3381ae6a52419839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769832d8b1d523d75ce11cd037bbb2f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478c45757ad7f7235ecb142d3d71bd5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325123505efbab16dfbde97e52fb167842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cde5ad95172f8774318a174c83056843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae226d301bba5da1e6ff0b56c15e1e5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de898454fdc3e6bf245f20de0d5e1aa4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b7a0b14e7763395cc8ef7f7b54e43846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f471fd6aefd610549def8f424d24847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60ba680712b1c3e6837b7614e7bba848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec944333a14b70e643e2b66eddb14da849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a11db7195250ca153f53d96c4c81850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fdfe1ac98b9fd8ba3d6fbe69c3446851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec750321f1057fb6163a166e7af03852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bbf6424c8fcf20f6ca065630bb25a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360c0758313f63ed2221fd1d4d4e497854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99287488402197572ab08d3d4da063bf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac460b5bc962ba061f0cf9fbd7caaa8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e488a8c1859848ee4dc3970a19fbd1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be013b053a5c7fb49785649529423858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171349e890950b7053eb80d91bbdb7f6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ea6145116b3af7de797c4558fccaa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc6471a533b14f67cbf8f88d8227c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff87266ad7b3e835a13ceab9d5c67b1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161266218058eaeec268a3fb7e8066db863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76d3bb90ceb116bbccbcfe2a66a754864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49792f317cbcd31a19615f66087cf349865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f735259496074997a52ec6d007ecc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f81d975bfda0ee690abdd48adbe64867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e4615c48254e7545b5f86c73166e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7a8aeb5114329ab0bdebd0adacd2b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4d4e92e44d2d00580f632e833824870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b1a654ef96d7ca067c269e715ec3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b8652a87bb1c454691f84f8c0cb3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9abd60170480ec0f248e3a1bb9a49f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0e489b5e816957e0702d114a9a82b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96d9aede7c522c12c6dfb438ee5be875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0783e156a3ed9c8c4708ebfc9c7fbf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa4df2712d1a963f7c99276f04b511877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebee7ff0cbce071154d2ad4b974b5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b484a6591d2815b83f8873bbc6e96879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517567768fb16915481876511c7853880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eca1ba43ef3e45186521367d10994b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6e472305924058c24a18ba81bc7c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52de5a1625e1e7948e7154be77d442883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ec512d2e495b0b7cefe840cf7f52884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097308c62d6bbc62213336ab0ebb0bb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e15cd3cc23fcc071651a7a5852d1f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418a72d90333aa02395b159160317c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cc06cf8a8c1d5b03d9ebc01ee76a5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71654da9a235d6c0ce1eecfe906194f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550afb57d48ced8bea5e9eebc03fb30d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857fdff3762e027ee84bf95a85ae23c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c4bfad32a4dce1074335ffa1be7ec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371bdce824523f6d5fdf56439f84f41893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f4c857557fb2b863a54103daac62894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209beb33eeae52dcbf7583467ce22f6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807fa0a3f531334fcae68e1d922e99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8b522fca9ce148953a7edcdcba41897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239ae00151e02707d93d81b3d95417b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0329b6de190ce34219fb46b75c399899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee025ba68f60f86904d44e75da7d672900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f13ccd8f15c94016aed40e9514a419901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7342a2d8e5a39349f8f16142b48ef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba792b81a1b43130b828db24ec711957903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882796f4d7deb8f071ad9caf1f29ad65904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e196fa01f4a7e17b40fe5f6dbe4a86d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5afb98dd953ba1adce49c3ee6df8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3a8c54bdec32c1cabe53da0f78bd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90e3c472937518ec7c08dc6c7ac8f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf868fc63e0edd857fa8515269657a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb97f995cd2f1bec8315d554946d30910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25b420926888fa2703d39345c8ddd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87fe3ac1d30167d2e4047725e0da79912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555d92e0a62727eee64cd06edc8821a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b6f55f48097fba88fac0c0fe9c4c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a791944d62b0f1094a190b491fc1a2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938231621c9e1ce53a89d850537839ce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af7e8eec93f5cfd26bedb4e834499917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba402ec515b1bf127067085d89572918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed9e92196e9d15c6c8c9852511f4f5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416805e8a2a1398e8b4f2c801bf3039b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7816fefca1e841a2c5af05e9ee6eda921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ed95475343a9d8ec14597d40befdb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5bb7e0455680368d6430c006e9f58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b05c5c42c022dcf5969f2d957e5a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc55023d896951558cca62e1a3bb4a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e15e31b3878876b787dded57fa8de926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128dfacab5bf1a98a2a8cffb7df0369927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d7d5de4f2cbdbe5546bfd291959e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd136fe790153d124a47deef72e0051b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4744703f676099ee23d688d5a209a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d7fc83f2d8e2a77429113d52b82a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2fe5e11ad361ef7b6dc487e24782932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7e4b1d5437eec27bae20d7493526933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ab3f864b0f16c447f1ec61a265d9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23cadf5b0f31362063c1f4dd8d8ffc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478c00c999d7aa800e643512908e98936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de811e46695e10d95037abacc0dfa4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090242ef382a135e9aaa836b16911b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d798a617ef358e20f090022313d7004939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003d5d76c5fb441d4bb5ca5bf2fee9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63867c1d1656a39dc6b870794c3f2e9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b298e2c3a77954c64910deb1f291cd0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde7444fb268aeccbfa69f128dd72c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50602b0df44b69c1c88f6432aa3196f1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cf6ee99707c0c6ee535fa2cf8784b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aceca20f67b80389ae85d136b5c0b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3941dc8038a0370f320a3a200c5c5a6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d660d37f4b0d1b287e4b33e6b75a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c947eb2ab6d7021f3f3bd64c1bb48949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80be28ee192b8c1f93964e6a526ac950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08961fd2f8746d24e7812949b86fea951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51462c3d9f79435a7f6b8c0b2c8399f0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6674a51e5ffcafb7a2cd913eefb64953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db94440584c7c252371ff73d5c79018954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e883c0eb2a7768a33e51ede28bf2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c536cf94b368d1fa027cba0f8960bb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f542e7a9ef0a3d2ed80e8472a089957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b216d31e243bb5ddc25ef0454baa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867200e37403019cc7344a217ace67d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762b5f03dccb68954bd2484a921df7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec35423fb4d4b611f36029a8a1f0de5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bbf38199f0d3dd122e4142ad74bc9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a346cec7b1ce4e47e66e38bf729a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807bdb702f5e245fe170922c9ddc99e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51546b002c633e7aeba3e7596b95d6ed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9de8791b524ee91645b689a26d8ba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9dbc0d4f7cd08dd546cf3577c9134967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d4f57baef705973de972d19bba230968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce451c8e5c19ff985df7c8f990036969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea34afb115b8c0f2f69877979221bd6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c22c7ff5e5dc73d5f3dc8f73465e58971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb700332d7b6e5c7c5a06bc12ec219be972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc9a979a1faeba308f3521fb08d3da973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d716c0c46a7a523f80c1e868fa57974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527babc6931b16ffd64cf77433ebe07b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e78d4cedefaa28d20af30cae7310a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267a64dd0b8d59022612b236cdb709977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672ea2dd9277cb59f8ae3602b094895978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de838a65ca6a3eea32c7ee97cfef0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713d487dc6d376915e6e0f00f490cb1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c95226634fd9e7c2ee790c29b0621981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793476bf544b4250a0316e6726bae8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6efffd1de11c6a27c98cf70a5af8a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88800bb7ef9fe38ad4240ac6545f56984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e1266837f6c832663330fbe63a08985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0970343ffd16f1ce556fb1e3db6cc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c4d541b35d7fb726661e43e1b342987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2287ca6dd9f5822733f8259ebd2b457988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc1e77a1cb3b6393b11c3e993035ba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c03f04e27b2a1171b569694ece36c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396feb2d18c6b1c07439edbc2d3c670991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567310a8fd7f382ac98477aaad12d140992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf95d4b0be5e84460b8a148e3748722993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103cfdcc6945595c25478b077f74ab2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78e141f60e05042c40a89ce8ca5dac995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266fd47910c0304742196791a86a050996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac0849decd2f365c55fa0cf7c1e62997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>