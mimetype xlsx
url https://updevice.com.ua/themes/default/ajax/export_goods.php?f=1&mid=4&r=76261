--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d3e0e148fb50f8733183832cde2011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690a71b51666d933b87e7be3f016d4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411c70564edb103bbecd19f3396b913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb228a765a913267fe5f6dcdd53624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f90e0c69ee2837446ab54bfac63d115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ac738698eaab9556f002688bd1a956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339263115eb8927575279ee85c29daa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486bea0c4d1099f42e55427f5678b7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf01725804a9116b555579f117ceb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb442bfaa69fdc87cbd603892913810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7990d8bfe7858816b6b8091c9f21911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e70b0bfe1904eae24ce4ba5227d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e93876094c295bad57ce987bbf2f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fd099ffb24342382b1e75e9bce1c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3bdf14b917f1c2e6f090c67ab0a0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc119ddb995e8c6a38c616702e51b4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093878d94d525b8a08aee820e11244117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf090c3d9553be660858d1a219f91418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e18d44ecf3fe227f46cb8b12f98919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccc58ca226ce6e6f78ac01cddcad3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d20d0cdb675ebd5755129779099c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016f5706c7f4b154380a26f0baf266122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5b3194efb5be91c264bcef5c7cb3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1afe7d81486ff64820d2a5928e0f0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905815928c3fbfde372591a40cc1b1da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50e43e9fe5032380ab031a2e183fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93262348064543fe49eba958903fafe427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840a2c253696fcd4a717c5f1b46eeeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d918b9c2b1a7688180ba2503c18b6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fffc7b9b5d3d38c5fc8143804088d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade512ad599bd81c78bf48da098cec1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cbb4daa9ffa38452a90567a6390e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e17e2a6cf0dd261cd9ceba79a0d3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d81074a21168634ff0dff33a716fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a73eb6651a69c43c67eed72e90c4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af5afb07d7236f5a3f6664c43598d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5e7b9197c4dc6871d50f18c467b6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a249378b7014a568747b5d328b449d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898039bc69dcd51d2d4b40cb068fc4d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258db8dd60bf657a6ae66acd1dd8b5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b684741480a7a39274ce99aec02e1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cec4087934d637c46cc6dd1d1c0b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c9991680e6c3d009cb8dd201ab3a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd066e13d18825eed30dd9bb4fae76d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030ba8b54c17e6ebf85bb9930ceb6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310582995990af91b6641dd3d3718b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4192ac9f5ba2efeee703539611680347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858538d188a6e3bb132b03a54670fbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1552e9bf2d7d0d94ce0a676d5cccacb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077123ffe6ca0b9b6aa490345744cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d41ef80fa52b94a3cb7213827e811651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a962c31cd1432fd8dcc09737a6ac63e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96d6bd3d6d97f05bdceea98f268b4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb3e7dcb8a597e55978da5dd6785454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947274c350f866041a6ea30f020b1dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25ba9cb283a5fc1ec9a358822c4b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d7371075b37de7afd3169d63577d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825fcb2594e85f0ebf66897f83886e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009922cf24b6d84e41cb4a9e5ab4384459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268f935ff1c518186266ae79f8df8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eef47f021770ec8f455120d49b1e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5dfa0ef0fab13b6f7debbe703863462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcd4bc97501cc8c672f761630df6cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e4a0a809253480ca281c45b1195b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb94a782867ec76a2aede44fa53829f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820230f716a403980d07905f62ad6a1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d85c7ed8fea4ee93167925ece3e2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ce4312984d1b521c3156625818df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b888908a5388d42d4bd8d036b71af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a881ef7d97d22c3c26e889781a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7bee91ee45dfaed38c0c3f4396f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635196c07a05d7e1c393e4497d7435972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394e0b536bb27b7f98097800db3d7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec63bfb0915b77cba5103b7d0be3f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe8d7689b2cd0440756552410f40375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89132b8ff034bf81c9bf2fc857a143c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db76ea9d23dd4717f39e2dc4611cf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df440b23aa84cac649f1e7a311e8940e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c5fa26e2bd74fb384f913f81785c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc360a4d399d5f8a9eb5964a1cb32180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69657ca6d39adbd307028b2dd66dfbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9d840fe31e841311a2eccb14d04682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7032afc1867ce3fde8c60cf0ca82483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a33cafd793f85e7f7981c651dbdea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d55779931f34d7ac34b7ffcff691385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b9b7d0d951b41f692366b3291d9ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74398bbe18e74c2beff91fcc9a884f2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c40814b827376effbc3ec336562b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9668ad6ae20310d95a19aada67301889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e42baa4860607d632bb28a7d18e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f7ba59fafcaf6471106702a91117591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe7962a38c31384f28c3fff64654e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b244aca45e0e8add8d3433ba751f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e985894b4ab3bbb38b83205a041b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62566ce0d45d0eb7338a936a476feb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2624eea17402b20eaa070c20b186bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625ee3dc0ea809cce99454f98b87dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210ddac0dccb3ec98fc8da4d3002a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d249c88c6dc70501c78e703380c7ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b87657824a0145a54292490b819e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a70fe63218b50077da11c5a24818101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143288bed535e10ca219cc689252db77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca7738ea531f396ca6f4375a5bf87f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1f9f0ba4296fe88a447fcf7a2928104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797f5748e78a004625574151cd472c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9598c5f59e496d5b0698f2103f1dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8914e46b5bfe3dc82e7eb5ae9f329e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d2211b1a5b57b845a5753c16ba9ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e00b4af1af9ce4150c2e87c22d3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832542bacbc78d323f5087b1ea4fe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba916dd4bc4e390e1a83b90d26a0eef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf75f3980ab61bea7e2231bcff7e56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e249ef5f2c772487327a26253c1108113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b160bec5b63607c9c1a9fdb6f3d041114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f77a129082d97663fb6ac77eef62f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297d4743d8fc4cf94d42ef893f0ae6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a6b1c25e409c2b83945795f569626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b351f1e8ddfbd9f2f84952548653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413260c82535e371aef772ac453b7be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425985cbec124c9b50966dd34122bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb071369f1f93937d6986ae444a542121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3c5af2d6f29ab9dfbd2f47c5d74a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11d1db9c5fd11603c8a7ad2dbfc032123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65212643244b63b1b9ea6ecca1d1bbe6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ac6621a6fc45070ed338bab1ee319125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b052645ef36d82e01145d9e52d7f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253906daa68307686985a2a6184396127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08304a7972242229032aeba8be39bf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc37cd1467a9fe18457ee4c76cdfe67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005a048ada30269d7d15649da2ad274130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9cb66ffd1edeea7e71dcffcd0e520131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a669dcebec79501d140195b23223132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4d876171ed0117520f38be16525cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0f026dfc891624670b3e1b3eba91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd4924d6b485f832015d5197d8481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c4b6db8bc9755dd122da6583e1d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b00be06d23047988cc989e7e35c44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fdeb8817ba0abd1d0c63bee239b91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39fa4b3381993860cc78d756366fd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ceef1ce668036f36747fd5cbb646a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a9d6d151e15d3e80c358b0717c63d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585fe5c183fb8012b313635eda1bcea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814f4ce9686c3eb2b0b15ec1c0f5270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5c901b4fa4088715417a1f67445d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e77e1261e8981eaa95c669b9029f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9030e8714c309cdcc66b3da1c1e1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd819085430b691d9c16778ae3f0dfbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5bacbf264885b875225a13835a68e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdecf2800f662462a32a844c0b62eea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1a2b301a635dafa70f39170a4842e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1959e821f55738376ea317363c14cf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665eeebdb8e586797e79b67b7addefe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5800547726481497a61800da70044153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb946b21660832204f7dab7fdc0c3e42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ac71184e1dc78d66dda70cfbdb5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364985a2f09b795e2ae069d9ae6a02bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee9afb66e31123288989ce3b3e967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40386de0d4b324293b6348b65570102d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568fae6b9f4688f4f1206c55118abc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae662dca4c615a7e7d963e11be26d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d514d708d8c2b07130307bce66a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65d877a5456f3daa8cdceb383b2fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ecb9e5ca681b2af4323545bfa72a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d856ae6da2065f4a2d518e1d9005b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99aa704116ee7ad8cab4236836950165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906aab5884f35b702cbeaea65757048166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646081ee8ba75aba1e37e7782ce3267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366bcc30359621dd1af8aa73338ee73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f671ab54be69f921d706ff4afaa819169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d9823cba2dcb903a43aa81652ffa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0752cf6fc04b10ac49f4405ac1d8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852911bf59a49ced592e59a4f206892c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87ebfb58e6b5087fcfaf6ec06bf3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43772b156c5b846c1fd1c9ca7322c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c60bf4fc6209f8e80239666b627f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20cdef7dd8521d6db3640e99c04aec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb176ff241b2fb86a4fd7207c1095537177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2828cba96eb44df1061dd76c99ab0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc56ea1a0af910f20118728b3eeab1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b8248af780b86fea7d913011b769e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8edc2534c2dde01554fc75601755181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dda41713d36c4aaafd6b731205775d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ed32119a914e5b9f3304d7a728a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989535fb80e30a2cbec6758d0d9c90c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26f582bd776b4c83606797c101d18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc21689a8b542c5391faece7c5740186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec9a93a0d8787e24f8bb128b82f951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21279deba0abf12d587d3b1c250c9a6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba34d13c667971e70a5650df9439a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b6191a2da1117be92346a809ffb88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbd76cf367bf7bd1720a058476e96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61e6d9d399ca1defdbfc7c7cd0dc31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796befe6b2fb39c164ca1ad2192a3ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f7973999d337722a15ad5f20d39e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b2308e45e4bb43161ff4e993bb68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050261c422b92c1c7acb0093f14fbf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f5a340828a35ca63be7706c786e27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fbf04d7cc3a18ca45a04e086d3a83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2f41637885b9c3094cd76498b919e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6ecba657c8817ec48d6ef102f22b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bb39d36632f258eba5e7c5f943cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b20219ad71c2d6f36d1125f106a79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34af364399fc6f4014a94041946c94e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7eb9db32ac7d304c7a9afaf17fcc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf509ba5a8413beae6f2474ef1b00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba3c05d22ab6a8f1400a666313900206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21d5d4347795e1d381a041f3bfec9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343e703fb5c48119bd53aac6334f368208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7adedb960b9051a40cde4e29ba1c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114023458de9f5263ec5fbdd20586455210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99db62fc74880decb427f7acf23524211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f0c53f596769d3049d9f9119fb0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81233693e87d59b1c030bf02c129b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b236f369fed8d5702531c4b75eaa89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabb2a22334e407e58ffee866408b63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab155125e942cffebc762216929178216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d87d6814c75c755e2d07b2cac076217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802b8eca49ff126e02512aeac46616c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b598482ada86ab320bfb203ecf531219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6242622b27ce24f03cdd1707eb45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30277ec849f2cca3515fd7800c5b00e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec8c53214d6d371bfd0549046183a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8897a2a14f58f80c0a0f572b351bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619fa8e420cccaa4e7adafc6be0ef6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ba2f00aedc39ab7aa1c8957c4403225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93315288ff4b8f9b4d1aecf254502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80366b74f9d7e4c455b6ac344c6de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9cae8711e0c4640dd11424426c764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1cfcf8cbd107172112c7c981afe66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8deb6e7ab8a00e114b9d0fc1b3268230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b5d89aaa24134839903aa14597572231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc20f8231a1bd55ac0f7402fbd44777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073c70df7f40f78c87bdd04d75ce06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0cff6a219cf3d3df1c446bc8399b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cde536ceb8e7c47b86f943d6f0431235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9bcda0acb6c89ff320e90e61b9689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c4d9d6cefd6e2e2bb8daa15630e06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674b969d9c51961784ee336213046e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a8515f0c18ef2433ceed165c9987a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa347c6ddaca3b6c7852ece6a5b8ffa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b2c2b1a0a401734cb49fd0f3f3c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bb25df1dcdbb451ad1af8097a23c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936db8dbdf1f1db70926e02d92ad6ff6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066f3e1aee6c6c0fac51adcb3f8e28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac292dcb2c0181c217311506a65e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4785000c80afad148466efff4be8a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865dd873667a5de606af2ea8ee0026247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f5003c1fa81bc5051bbda12cd5d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf9390fa0a027040dffdd034b0b8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382be25267896a3a3a0d4d83646f939250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252c2a65bc2737333f8f8a0e58daba4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88472a08968464cbc777715c44b2c162252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed08130896a13fa518b72863a84d96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1bee745fa956609403966c790f46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05b68ae0bacbd325084224cb31874255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6ff3aad64fabce7d6df2bc33283b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fee76e911d2c7e76f19303e0fe93d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9d1e1795eea61fecfbcace6927711258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e5d4f4b68f1274aaedf01e598bb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035a77d65ae18e5ac306877c7a1d29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293fbc5c7e58dcfe097750e67a9cc7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9816be90d4cf27097017ec02c98f28f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4c9b51b6c151d62747b9305a7b491263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d0736a5b9064362957aec05df8de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a515c00ea1fcfc2c7f1ce2ee4f55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6562dcc0eb1148b5c0f91e1a305b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3a8a8978fb73ff0b0447e0f1b17f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6218bb0b7175bac0d5cdee2363e4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ad228ee69fb3187b2f80bd18ec41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae808d7799e9ae49beb6518c6a116270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1d446f8678622386fb6b4613ff322271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16d1f2b0029ab688c4013bc7e77db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3dec71aaca9b0db16b5d73f310c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69716b97defea1e6ec561ab12c151b5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5c983808b5eaf8d881f497782501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd1838cb00b3f1edb3ad65cff7ab4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c5e3eafd3a61d52dc214a0bc7164277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf0ddc67d10bf35a8bb09ffaf833a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c117169b50e3bd860763b3339eb5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83730abb23ca91a288c04cb8b4fa3de5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b842d7ced7a02c009e58451fab35035281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f0980d3dedb14543136f8b66565ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c6b74d6b35c4083bedf62e43cf402283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e903e10364c4d5753f16b1158f613b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98fef1c243b1fda5fbb29c09c983e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dacd60d289ed8555e1b276a0bc5f8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4a77eb26778c2fb23e4ff84e17da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df643c1ba09e826c787146317cd5ccc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542090b03733db23abd7299fe4f90332289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3abb9c49eaa80dd4194230234385f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3d4a18171116387c0bd4f5189c3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ccee56120fe90b07defb4b3b15b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea2c2d11b4ea883336c0554d05482293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a7446fb16c710330f28a01ec96d92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c39e8cb54e926ee0e46d038ceb4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69952110dd0ce81165be128eef29eab2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de797c54e163ff5812dd1268822161297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae2f3d3d5916960b34338e05dc4aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b7447415a412e9abc291d81dc3e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd54a2fa4cf8dcfba57b57c1770e69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1cca1b520f496ea9b4299fe09d560301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273899235f04f4624d5fdff9353838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42510b3124cb7b13162485f46ba0952f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5728602b482e9d4ed74c833753c2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f19b6ace3739b1aad9252f47262f68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0de55b34f8ce26b4cd7400b40753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f8762b0169ad9d43a179af32bb37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f174b5e418978df479d20a17fcb03a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba877babea55ae4fc3f8241cb222b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065537d7fe8af1fb367d638e8293c07f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db614c8982ad635190d63afa887aaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df3161ad532a18b83d1a0fa4f636e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb219c17dd92f9594bc6faff15fa3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe7c0002ca574b69b7f6940c166cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a43abb7c61586221b86c60bab99853315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae945aba0b01d209c2d745df9bac8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf493aedf6ef63b050a081165c4929a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16eb9a164b5cea713df11b16210b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f0bbf96e801111492cc25dd1e277319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe6f98d5f16f1c9d1de8e36661f1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29059fb04a0eef0d74af2f63a681b1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e51b97dee02018a4dc9c0b9d39d515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631f58f802068e52ee70eca72b1e94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f4e4450fe579b988f6b66f469bd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a418f26cca1a19647d5016b26c02f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c22fbdcaa01169958b0a127966037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224076dc98d00b3b9b70a97e7625f8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe1e3bb7c96edfa369d00c2692783328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fefad1749af4c175db12422959902329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497538a477699d80b6eed8d488f5e03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd3dfd99ed738057a9ab8a707b78a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4700d171da5f3a4e8d078191969ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84595ce69b5d750eb0102086490e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd033adc460c6c6ee616699592d59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1cb8d0ad2af695637ca796a8bef68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e0e13018370880b3a6a2042e607c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a303f498f3dbc3838d0c23926e9065337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ba055907bfc3a25a6004ffc99793338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb18ff06c2b45224e1db25b2f370e4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c7a7cd8c5d73b864b468da6166d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b92ad4dd8f63cd45660966b62bb52a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa7a33ddfbb0d2ae1866dfff4140d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6101e1cc7e4caa134e40cbbb5ab9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a13757dc3a1f0dc5570d78fec6e069344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b30873bbf81ec30a5a7d87a57511345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255459a7dad62f861da3de22f826a90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4bacff3546d73c7a662e17322044e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce36e764196577332e29a129bcc61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4431963ed1f9977e1853a87507f1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27e0ed5079de8120a8b7d63c544a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ced21f5d700786dccfe6bada1aa37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf640c4a165bf3c7ecd69cd698ea7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a94d40320b0b48b262e02fd75736353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c66d83cb4ced67984f0a14a1911c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42e2499f63dd580ea2fb18eb698547355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e624ea40e43a7d8d0b7eb88d15e9423356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d549d6adce7127e606b35b1152260357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b930bdd9942e09f2351c16adbe86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4aaa5f57c7642830eedd20bd375ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a56ba4648d145a40f6e9bf0953392360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc4f814c802f3189cecc6b62002e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43da7c73c1d9b2bb915a8d744fa98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873840b4ba773508281c519493f6bec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee2a61a3df6d57bb595a2a8d6a3ff2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f31fc7a6222c9af66206e3eecb7a25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97513aeeec5ea8a0f195c71a223e60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4bd44877db99ef9c766ab4df7fd49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3119885ebcb5c6038fa4c30e3b2490368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e46b4914c28bafde3ab3f86e7f6d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e57295d98179a6178f98a70e14064d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac38c949fa86cd543e80f623d3118a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2b674a8250b15e2ee9cc0acb40c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a394782fa3a49f61092f8e7f774d3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b45ada674362926d0ba21ea02abfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e5a944d6435f670fd9b1aebd7179375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44a218b3905647b7c9a1a7a4c7795376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e02048ce2223d5d2bddc8bf619257377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed9bc5af3584e51e52c1a26e56a68b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c100cadd937b887d2512ce85b1144379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d97bf83c7282f3504d0ae437265ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c39c5c406eeb16945d8e04635bd9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbff54d2c0cc59578d2b26b5425c8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b795e38589c6f9753c52478204ac4e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9b77f9a8fbcd693e36850d420838384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65891387cad4be292f19bd44d63e05e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a03d11a3be5dbaef4fc5dd0c41f3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0f7922de02299afc2e487183314a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ff71bb338ad08ef3b61ed823c304388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7162ea4919104aeff1eb3fd3b9c44d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e465c99fb2d801457a1fdc3c7532d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7332f461137dc8520611091c58bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40238524fb677fa7b151a2142ba8062392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a29b8db78f37c795dd1b8ee64276c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741790d3296c096151eb5293e3c8d5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e565b50fe57de4421379554d2572395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2536b0ac88b4216adf685023f15bcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262de3b0057067ec002fec5b6cfdd5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebed63665b98fc2214825ba05cd04e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c899a3339932345630a5267eebbabd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486e2ec44a504c634cc3f9862d4429c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453c219d9b5d6e62320a6474ad3f47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bba9e35b7c27365275529bbb8799f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb35607992e27c15bde616f50534153403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a605ffe83aa8c9bbd568a6ea8c6c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c50eebe1297a3dbc379957f6f029405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3706a2a6d02d30129b6fe6bd8ef2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77e0519d30e6988797ad76ea44c575407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf67c68c323daf8fe880f68be8d0c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fb5070ff7951456a6a161702104e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8148134956f668201ddfc002fb09ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062fdb6448ff47fe52d9b47219611b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac180b6b63585421ace4e0b40949b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d8a90d5e12136f399dfe3cb9e8ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abdf84144ebcd7eade28fbd1cd7ad5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e909097ccde76fe15aab7efa4e1ab21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57476d00bb68c862e7dcfa3b343962416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded97e2f1fdfecf39982df3026beba6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e2f2465e2395e860ea84281ccdfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee10446f32862f993b1fa0a9a54e78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ecbe3a96e2f894356cac0aa64a874420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67768cbd4368e57b80c5a43e12db9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a89e3f486131697101cb7754522bac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca657aa103391cf11aaa8236d82a1ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd067958e8f24caeac7f2628cd308424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342def519b55dff6d4a8f387a269f9a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c08c4032da0b941d083d477ba43d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea20685495427f481d789ad76f140427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467b2028832726eaf180af11e613b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b1ff48eb5e0673894fe45412d041429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb128723321a021d1853944e323ee500430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f029eb24da38dfcd1e1150731e6c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c0648fdb99ca5af363e5cdf7bad24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128bc37d26acd59e136d6d57de6a1f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe772254922f4d47350dbcdc2116920434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78fd467cbd44a1a5547358bea27d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912b93daf31e26038cd3d7b5de6bbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df120a9af060114bc3d0747cd29ad1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190112764d8ef287a15af3f5d616495d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580a3025c79a88d77cec9a0b5232add439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ace5209121b182a231ef3eee5acf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e0d9e65584a31b94f41884e3b87e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe7b05f0542514969c1a94aed26bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680338ed9ed84a73096e81531edabb8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce708ea5f34010699b6ca73f344fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f36dd3e8e0a960a248fbe902394df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cfde56c4aafbf54c36727991d0aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfba01010ae038a415c8f0340607aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a25904c3a08f088e938edffaa8b0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffc1ac32082f66d4826faa78e1ebca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d7ac5bed8820046d6a7b07618781450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e59031ff869da9992a78ac29f198451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf0240fd86d6b6d5b5cd5c76a3b4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bb083334a0d09fddcc706c55075b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a4d1e1e98f26b60ada59bf2a3347454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863acf3a7929c3bc07a2f3915fbf3702455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb45c99505678696aaf213aa73d6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b130a73a12ce8d806e306d5c8d200457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc6a26f36a4cccc9101a9b2215243d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1842b6a0cc612e9541b231bbf07922459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73fba9a8e0baade76f591e74ab1ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375b5292371695e8d3233791f97507461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6199c320c9c7e84988e94f74d1fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c896fd6c73a1ba9cb94e6ab3075a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536b6a640a4f37fda90d677dfbf23a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e389d5a2721097208a1b193e61fe3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e650e032edcab302370dd18418e23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d0ee5044e2fadf738bd901cef795467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b264755ee84319c2629ac198757e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f990357b7e890fdcf5f9d138d5c82ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd82ea9b147928f57319a6c7e40f43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b60e0dc07d9dccf6fc4bd1ce83c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf30c8acc7eabd28db401cd41c870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff973294efad8467b8deea80035ac635473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ea3c52842a981c0e8ff9ace02da6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067758f64946931676aa32c2259c652475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc6a2ef1e511ad3750adfe47c99c26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ca1727ee9e8fd25fb64fcab3de4e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329a2fc231079457bb31eed0265977478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9cc6409838c071c480bee04e28cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d16a0d337f1bff85f1f58e390b7459480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd087a7afd9e9fc056e0fe5ce8bf582e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc76ebfaad33317713eb9ef5d60144482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fdfb40b45c9cc39546eaa7a9ad379483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a3fa597a526a52ba1380acada7c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ea4e45961d8c6eb94381bcc02e16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b45deaa095d1aca7f58af70f7f1c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a2dbf5602cc1587a1d3a81c654903487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438725f6d3b921725378965c5afd421a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb616b4c70ee785538f8665eca819489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6fd5e84dfff508fe5601fd2b388c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c71415d29cd1f4aea96e4cece7d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f78a1b117d6a0db78bbb824c7c72c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e1f30c3ce5ad2d2be9975843c6ffc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e8988c32623058b40b261f28ad34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dac241ec6cd8f2beaebbdf448f06b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f633e8e88ef169de4f6b1d2a56882496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a20c05efc42027b21c62d2ee870a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56125dba345c6b0df8d158250ef9e746498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caea42b612506b4595726a24c92c77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603fe990bcd670a4b9740527e2943d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79bec9715751765fb32570577dfd5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445f2e9c96da3b87dc7bfa82543c97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b82ef85f0b43b5628fe1484041d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826bf2827ea9c9c10d3c53db72d7908504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ecb93454a3d84cceffa4b2f0a251505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff3fee62de0d202683b60bab19114506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61542e98bfb167601fa4452b5a3b25b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005833a2c29755e3f7a53572205a1c47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69e05f1d3d74e5d23b4e5a66d2d2a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7aefd4aa2173facd1d18052307bae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf191880c0f40ce8efa434a7321625511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ae4ea1d8d5d3305d734ea3fea03c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8701846149403ce07e35e08980e97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f2c620ddcde9812f3fcb78324581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b81021df5bdaa656871a60b6d8c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0d2b536e53fce73c1250f8f13728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a8a2d285e14a2d66ea59960c670c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986326951e177856aeeedb59e07c8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c644d2f919ff3585901f634d84e202519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea12e58926be09402fba5da4cec3d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca280b4459c6ef05a2c76c9770ed2b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407879301ea3a8030cf65f9f483f9652522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188961b4bd593dd69765b418dd1c6d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8411772a62a14ab6e65be3484253e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52ad94ae2393ae5f820f9363ed86c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0214cc2d45916cda20c34a3b44be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403b076b3eff087430935de71ca219527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e236e0fd09c5227a39c4bc775309c54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c329e47500660a4617463c468f2b110529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b936a89b3377061fb95fe03321a7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80767f52a58522c35c7789c3ec66cb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f33a159db7c36d281c64415d586b05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c76b52984b55d05e0e94659e79be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571456790bfdb70947a808bcc741a4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb8004fee37879d6469f3bfaa85a7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703354da6cda2798c09dde997c77d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2026a5cdb39e3e521451746d198d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5fd38ef469abb5453dca9ec2a621538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e0d1ff1e656884e590626e257e38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25264309893efc59452ee7be97e3b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb1cdd305b5edf81df9b222128f3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc70bca7e76f7dbae64c09520490675542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fae055b7eb65701397b276289f735543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fcb2ee3f89590766005b2f50cb276544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec61a6362901d70bcd51c2682d80199545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a23bb47cdde1cdd2ccaae7622d1fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995cf4669520685f47d36c40b08825a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058838d7ae684ffbf630969ca96edefc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df4222af5b25698b0bbbf421dd840549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90665568b61bb8ce3ba7f7b46f86e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50978de6fd3b8cd9d01157aedc13db9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a39a875ac759a5c09bb39f588bd99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2123750263001bc16781afe19a518553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f350901e1e881021b9b26124e79c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c72e8521176263bca79e9a66c69d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b21ac9ee4cee50f0fc32a505dada556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0af81d14a9982b8c741d91d073684557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a893ab5983104b51d857266d4224e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef7d47a83e9d60fb13ba7d8f510d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f25538fedddb48a2db4e5dd562cf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b803392d809071792287783acf8fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5d0a33ef3adcf41e0209bcebed291562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182197243f5dd807c23731ac4a30da5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d273ceff03c5787731ec83da6fce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd7cc4b33f2a6aef4e5c0af0dd80d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae755154b29e21a7c45312943448afe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc96bfa2a550c77c566293fe8b3e4f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279f74a69f33d8a3c7f451e48a89886568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5ad456e6e1f02e902e5883baee04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3d2d45130d87c8e90c03f7206fb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4028e78c2fec63fef2467d6af7336f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348921951b27aeda349791bada19253b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e003ac95a42cb9a48b4e0f9731bb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe37db2a45e075d66892aff807dbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ed5e56ca1f3dbd80dad6a686c833a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb9551639926812dd31a3066ee0496576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633db9778fc7ac4bb9dfef97101ffc8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a212bd7aea94977c21a6c5d68ab1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27e1f9f3756f177d917c0345857a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1cea9788990a7b62d2217d735e810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684748a1945118a7f08f8fc9db08ca8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c983f8a052c23b80a68d229b3e1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3637567d7d35981110b58b63aca54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e297411ca98696bd53780ac969067a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d2f15ef6841c137056a5f393f488b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d1086fdcc2f92a9c7fa0a3a1dc5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd1065e73f267aa254ed830a396c19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a04efbb126e9751c213ff1c58e0f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066001dc2748be7f5c06cd13ce33ec8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8e165fb48a3b2c231e1bc4c5c4788590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16bfe8e073754e12fe226fd3edb1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e8875f2ae54977c00bcfb1c0ce2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed022fe9e052ffeb762f279503c3124593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795bff00901e4b884d664114f70cf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fdabae87e9be675c0990ebdb5dd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b98c3f3d4842af367bca26d8c5579596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0cc8e75485cd39df7da563b141255597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff088d96db575934eae20c3f26f64d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51176b420d4f4f07938ab4db42b3afc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c39f66ecc4ba5fbaf53396c16c8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0f6ecef94de9ed69a048adc9aab50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303094b0cc9b18ce73352d499c9a05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1b70677113dd240d52b8235f7690603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc2923f9c931c75f93006c20d3db0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de308d8bf55138f4f00f7c0598e07dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566af9af41ddb740581018dcf40831a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066b8f9c5f4b06e01048be530c00c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56d7871e93bd47cb13ced22bd8b62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20bfbbb5355a3bbe996d8c4826a77f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af148218c14b1d3e68161bf96bd846f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a836498c96d3adfabedf4becf206f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943dcf28ef92f250d6a31717226c3ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0a6ab08522deeb36a38e7e264d85f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3cd89330a95247ce23893bd515ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2631bc546ff62edec22456fae526615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a172426b842c4ab8437045d134af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba337627c9e280c7b5543d74698af6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a30b5e1aa484f61101b9ff82b86d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2477dabbf3d50e5d93d2a9ffab6411619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfde19e169984cec231c7e63c0109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e676be2332c6a1c6d885650bdd2c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834252590f9b1b515da83f9adda6e20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037ce36ec0a078ff67eda79d76ffa90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e84537c41d2f0cadee83df42ab28a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c81afe853d37e17bbb46337b6f637625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d17dfa12f81b52920777e1c1cebe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32477585c6366a57c38db9e54773ac29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27475911b189b09bf30e9af9f68960628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddf01320124c13c4001ad1804c041e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58f1a75b8d2a2d553e37d8378fe45d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733eb5496d7017fc848061d6fb9234b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26a01a89c41022bdc64f84eabdc26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a72c1f3b512f5579f026af5ca001b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e435da46863f8cb782ae6754c22e83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f462aa4ecf0476c7b656edf0b30be6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0442f03b4f43847c97edfeaef298171636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7ef94edf83e49e16b67db1aafd350637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d051d8bf824555dd8fa88e283766638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f32c2bd9082e6e8695586bd8558e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ac7dd363e01ac8d562f1603b6cae2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ee7c9e82650f3ad2648b56b7c24f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08567f9498b9539585d3e47d8e88a20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c536e5ed20ef7f752259ed3ec635e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fb76ceed867a96fc7f2f08efff8f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3be7e68019918aceacd8639d02cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae403f25b94ecac23a5fa88284ebf4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c80fc14f2af07b39293a608273463c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df010a6ec0f9f589eb858f7e4f569d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec104b3151e10a9bb8b7fdfa43a50b86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409ccdfba0920f2c7ab01bce6e9534650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4db140f41a78e2185879d3865dfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c32cf0dcdd8d9d2a769e6f9f08d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37573ab090e92aabf1193682cd525080653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b564d0890f1a63dd032b25cdff840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da35712baa79ba636b9890892b8a01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebf871620fb11f7e0598bfd4abb51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310149f13384928a94def034b86c7e3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5d17c86e2b8e84d36c627cfd79df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299978e1b76a412666976b49a51c24ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa53ba42a8d5bdd50c69305a56a7db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334892b1c3c7da0a1e2183188cdd5051661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620328176ee2b8a71fd7b68fb1e7db1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6841f72b6ed2afb34bc7fdcdc960663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34d88670f85e3664db18cccc79027664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb16440b8b78e08307772788ff7c9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b5c5fc4f039b807753bce301dbc12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4371ed918bd96b647a1c0a3e528d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1047ddef9550b70d148c6e2742c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6b7fb48f4c37a99b2f2994d46eb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03533972890b547526aafd0787388e01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e81dfa91fd2d4a2b8204ea7ad4c6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301fd0544cc4c412b002b4e09be535672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5ca8255306d6aff05404ad94420b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd253b15bfae234d16d68f771634bf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff00239dbefc727f718625d64eb2fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1ea66309ef6ef6de8c2453ee8883676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b69a5e7a2e1c5cb4ef5a7e1a08617677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350976ef1f40cc9f891eb632d21833ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ef7d03c248b6e3adcdfaf6a77b93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9088e61ef10f283c271d7ce939785680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab542b8e7d1ec28c3fd4a9b4f045a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a8333425a6d338c4cf0e51067302682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6279123988e70e158de1c8ece474148683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d8ae23879a53bcc79155e16526fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c39887c6c5c7297e8bf778f42cf2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373cc8d0326b22db4f2237bf438f7b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66bc045307e91396ff4132244962e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62225e907ca5f713c7f5b7dcc37ba80c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48006e3615f5dd95406b430a4b3db0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da008b6e107afcec4a4f7d657fbb99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c249fb9d53e0f00525740f9f33aa199691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73629d495ad1de28636d992d94a3bacf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed26d0f606db115ba989fc5d0c299693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30e9783701c6d9dce79921a0517a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7172db86caf6c49798a646ee06cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1701a90d5d9615a01705e3c644b454696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2e10b972cf7234770dbe4907686b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1172c79c3cbf10170cff75698b8bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112686357fc7db55440ce0acf26175699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a094b6c99a945a2d0e454b727de9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8434409bca90d0094eb42b7f8861701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92549c33f113073be46651babe648f66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d6258d54d2cf7a2c2128b77197ccd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcca957d15a243b4c6c8e0849c1656704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039e02949d10f3ed1f10e0e7b9837d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc2314082929266284e979ec307f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21308bf14d46861ec7c679b3deb42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382b10422dad1cda8997e21dd51ddc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e614d2f6df7e5ac83f3c1888324cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4594d988ed551391cec43008f2deb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496973363c6f65a2d0671bb834a0885711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b5c7fa58f041922bb72caa2644ce0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e82aac7fa03d690221737ea137cf83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9014e34967406af1e706ad61307238714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d54d3026da00f36beebe78a19fe8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbfac1f478498c0a3d4a6d4ec498cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d59e62599d40e3b8d834a40e266f7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be89c5f4c6cb6fddb56d70fa738f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a59ea39d38fe8e8b66c4ba5a06e01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893303cdfa1328fee3494e0ba0e0c94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1560bfbb1d97a0c4300586b40406b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045fae782833df55026d513f722f016722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014431167487faded7357b28fa790c41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664d3a5604e3975f0572c692204590724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2906a99a2e79f868116d41b98ed0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1479a74f52941af22859f44fb3f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50efd8056f1e56d4cce9e1540f76dec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699ad52c3f67b7f3e3c147992a357b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68262e54c68c0371f3889f514ea6bb32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0eb14be32c66703812c48fe9b30c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaddec6e0308e20b15988a01a9acb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa869a544f3673bcd09a327b93139f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0394de2428ac3dbb62faef5c076be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6763f0a628a08b83585d264b1e380734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c3075b33411cda826ab4abf8bb46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d32caab6a84bbd829d77fbdfa9ab2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de78ae4f2fa63ade660903e5ad53c93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376570f14d937739fd4527ab842db70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe4d288054fb89595885d8dc4fa92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb0068de922c3d1f826b89e2e08a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44bd7bab03c3aeb4de5a2d87dd940741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d55ce19b271b6912203c900380249a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2d3d34339075978b619b9e3bb747a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11baf75630d94d3bd93d45d717b1725744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdeb10e0694136a233ec01f11158c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e065aaec13b5dd43a8a8bd54e7f157746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7877c974986f55ae7b17e7a4a95166747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bf6fb057be72e768a72a21acbd7a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708753b4accebb3ff7b455d4ca98a7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d346e74805b70b10c60e46dfc5ff5ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d6b073bff8843885662a089c5f712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bceeb205119789ebebc092ea54d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cb68d76b3f65f11da9a8e939d442753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f023037e87a0d66b7224686d80c2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42756cc4815ee7daca3e993909c759c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f650838b7b47ce993ab3baf6114b88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acedb8c7a306f8ac04972430e85f6c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9de7be7a789992faa4e60abd8fbf4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2467601ba29aed71bd67668dfefe5f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea220288d34aec5c190b82aaf9c91b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d5286ea9a79aba36b51e86bc4d4ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d0105c0cb98b3172871e82597c742762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a753bc3d1ff6fdba747a8ecda47bd8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a8ec0d75f42359cbf8c7c516ba82764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc95757a85c9872c2d75a1a4ba96f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b1bec459122ffedf55722ccdfdd5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736535a33c6f61bc35f042dbca2c9d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35194bd1afd629229312319ed86fe04c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113f477801bec2e4c7ab3f3ddc1da5b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618941acfcbc1b7aa168876c1152c0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d94f8c12d641bbea076a3b7d3e9b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b954bc1b35b5e59c7175eb87bb6d7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677e983f224fa6cc6836e19de3a875773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdff967a42182a011ef6949b543a60774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02eb79bbf67fb87a36917adf9089e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89554dd3d37db94b088961da74ed33b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca9f048d0c83715b8e99e67728cb2e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509e79053f2f64c30cc7185b4344bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956836bc8b675b00d59cce38983aee0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f32404df574425fff10d35f05b314780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5755979df51d94da1d193d5d2ce20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb959f1ec869aa9dd1a3b2402ae52e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5ea186b1f5662518c594e23fc2c8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df97d5c4b81b201fbe7348b09f2e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61e9c4ca5ca206f49d8de0198394d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271328a02d9647d7fdf4b94a7cc1f2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c5e671fc54ff8528b23ae883de1c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a5fd61a514c43218c1e1288e25a2e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef4b5febab588eee81a0361f3e47b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee4fceb91f2c2080f725748c7c4fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdc3f29eccca3e24b1b6feb23de3ff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e510d1d90988e1c5d8afd2d7c8391b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69950691a71f7c55692740761fabbea4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10921fbfe9cbe8b08158768fd6bb0e0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2615e79e8cec80261e086bab2326795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5408467db12328afdc303da4d0688796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f3c8f68f5c7793b1ced8ae695069797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ff442869ee1bffa6f94219b938e7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2bff1a549a744cd7531b656900f87799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365285f9c53ce59c4a3406121217d9a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcea26406d74387b098b742b0bdf54801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecbbabe5dfda9fa9af552e5aa82de8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3627834aef6c05b3e3211bd45ddcc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878d23945b740840153760071dc6252804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55f6eb1c19fbcaf5747ef829b624d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535e1999e9c780c8e42a887c479bfe7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe659d4d2c315869773bd822e5edba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b04cea08b2743666328f72ad921b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61520b43cc8c9b9f38cca1d4414b2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcc16b8cd913895f045750fcd6b82810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900ba8f621688d028100c652724508811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18595b5a9ae50ca77a36b0b19d79c14812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e68a084d4ca9b636e812bfb22d90c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef53295d80e9799fff704c7d5cf4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53050e01db31c2c7fd586338e1b4d88b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a90739347a9f4799a3777f744fd3d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0610935f83d29562add38bc422eaa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955cb3b89c52096c5654077f71459a0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df7e4370208eaaeb14dbeec368f1e5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d816b0aaca651d1b327bbe111aa1b3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba64fd37779ee90fbf5544ac1e73f7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33788df718fbaa4f5c3fcde57e656617822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b067157429d9ad465017970e052c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793dae9f13bcf171515d254c77b2a68824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53d06228950f7d27959a47ce56714f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065d60b7bbd0730e61883811059a5c3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382773b3e4407dd86dbf78253e0364827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ee00b77ae2bf837af236b6a17d39828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f193c59cecabea5e403bb13bfa971f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523598c9d9a0e5f9c70aa0888c973a5f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1fa14bd2815405b5d8b299a2c01d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f420fcbf217e2e3c64e36de03ecdfce832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ebe12ac0a5db4403d286b0821074833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46114a159c442bc0bc3d0da9b17c7a2a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe978b7a0b0b8f897be6ba8d70e6843e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce42d23dd76776f2ea197927fc372836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a94d5f20f0741e8b5ab081caadc4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c9997de0cdd01c0a5cb53bf7b322838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f936b73bd5cbdb2d2794cdc46891f44839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af26896ad37ed6671e43b7b8ec7d62840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb329d27c9081bee8b355dcbcd8d53841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ddd19c9d74bfa9c0a8faf6fedfc7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf41db3b6fdfc1f2486bf26ddf8ee8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b9707a25a1a5dae3d6a94f079a195844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5537a76c60ed62019c677677889b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de336b9f28427b902dfa67148096c260846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dea0c95a214857780b8a9885aef8d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1d0c31e2f2d4ac2a4a39adefa0b6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08a5444daddd8ad4b45931233df7a4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5820609e5b64748d5da2a9ea5110af850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4b6d4f8bf509c340cda8f19fdcd3a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a2af72dad633e363ecdcb16927b5d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddfeaa4c43c33d95453a54ed8f340a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb690c7c1c0637078c86abd4723d55854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd4c22a3912490129a6fbb5e244ea855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abdb638888b6e84ce633e69cbdc69f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d1ec08464c8cbc721baefefae461857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51f1891ef44a814159fadde07f46fd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34d02297e3bf1727d82eb3c310623859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2c38212d7965ea62158fe7597f65e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75783b5088f37ef698e543131f7ced5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ebdc156f33368ce3c3af58f5d73d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d5936e2c7cc475903b66a74322b6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a84e1956524f30636bae485d5cd40e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f2379fc8307f8f4eda7c34a385fb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf44a5780197de5c14f5bac5a0eed866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da77dd8b57dc0aea5c88769d78d91867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131898b21c551bdc5ca85dc520deee4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae14217f721d76bc53862368fa6bf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d76e854a2fc89aa648465f5521a89870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d83f652a1789f505cafb9a2503f3b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082b6e0a99d7372c15b6a71589efde872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89697171b1f06b8c885b12ce84a18970873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af5d70d8da2040e0647e8de2dc0ca874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9b70ce475e7bc72661bc84766cd2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc00732d834915eb51732586b162b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c191dad18f4d0ba36a5fc5b62fed3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152c4d2c080a468aa55b915971c16d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf94773d1d9160bda6fa6ef67c0a1c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7273759432b73277cc692524603a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55babca126d48f7932bfc2ddc74a4a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5863c225eefbd3223da8d5550b4ea9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731adf3fa3893960c90f25fa7aff35b1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf853b330256da98b8e553790abc9d3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111a0e9376ae324fc32d1b50cbff7e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bce7fcbe5498128d2eaee2544a462886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da272ce8b0e21c8ee11b2a15105962887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cff8fe51d58e56f6f9636d8a00f03888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa5bdd1608f9eb64cf347ee9128af889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c3fe9c36e5e783419b8f04436eae890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de583614958923c29e9cc7c6d11f1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f97f09dd9215a874165f79fa13338892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3429bb9a0a5137182ae1f4ac16fa8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75064695b818b0f85d713d807b792cf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe16061a07a5d9bc2862d0379d5775895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d8ecf292a6b5533244262694ae94896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511233edc8f958042310257aec8ee7b1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3041964370b43ae063aa75f7bbb5e1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab974050783f340904d369afb96496d0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610324c9f002e77f86dbfc2b5713c13900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908019f760c037a71da03815563bd499901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ef5b25a973cac76128ec68187c0e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cafe332dca0de5877a99744ecdfca2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6087d683034f53aa0e269b8a95c2b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f86481e5355731ec910dbc5bb27d0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c919a8edf9fdc37c8c95ca12b936906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05516c5eaa8b1b86c038bfb699801c9d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f2e94b3a3c78b22fa06960ddf3c4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f1dd575b78584896223d07811e290909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0b4103cc0089f1f4bb62cc50d2fb3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5b5009b1dfc60cb2457555307b7b6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5405ee359267aaa233a44622f40c65912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd72d845a93ba4e228419569c687e7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a71e9e965c7f747bde170bb7bd4f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d24415b03458f719230b0a234cbe3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4010007a03f164905995d9033f3c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f0c003e011251674285f70817059917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0113a23e11d1bf3f559872c8eee63a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c83c5825944ebc1f184e05ca4f981c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00401a8fd35756ec7c4bc541dc3c572920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d4be554f5dbc61c26cf8c326a0cc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec34b1ad1f5194a0303efdda1c8a329922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1fddb4fb046782c306f1a1483133923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b0899a79dc4778ddb7717670dd99d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa384978aed7696dc2775cc203d0f6f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a36046d54c4abe7bbf01b5b17c3a19926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb4fdfbb8dea69248582b7d8b961b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0980b0145b8679480245c976d6539ee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c716740a58d15b24090d0307288cc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59008d43f2a7e1301b93d8c96cdbdf76930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f843476dc095a19891229743ae4cc8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df3908bc8186c05c0f3eb31018ca6e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9fba5b626c4538126c6757bed2d27933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3656b2032a2b3af091c41a474480934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bc9a5ed3c973a199a361c7d58ac57935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a7826c861edfe33d5a65f9b4a1f5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b4f4ba8e6545c94e3b16c789607cb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee993aae390da6c8aedd7a668609378938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac9790b16d70584829d8d06ad6d6cd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e689d23e6332188a92a66395aa6c6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6dda7c9195bc85c6af20dc98eff38941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5aabd6b2b32b25849aac5903894e9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eb97483919ce93148217e07b3c5f4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f742da293ce90690dc59fc0702268944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b9fb65979f47faf5c09c63185a5f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce9270e0ffdd0bd8c9b7652b452a3b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0afb6d5cf36af3b4e390b61734d0e0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478816a25b56931ab5e0d415279f799948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83447bf15540ff925487fe05be9e2ce0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0622819174081bc499813964f907c0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de3f007fd119938fd646acc029828951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7462771e63b54c546458b4eeb37c2e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f012bc9a5d51db803b8850aa5969953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2569b5f8cc48d8d2c49871404fcaa2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd821f371e64962ec8c54c6129fa27a2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d25f40b2fe5adf6ba35145779ed09956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c31ed85a4fe017b95fd698f32a63c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cc2561a447559c0cfe8a830d1bf4c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7711c5389006b8403a5a07ee8665bd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff87dc5d517b4d4711d8caf42e082960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734255f53500d41104ed96cc9aaedc3b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832de2ab7ba613ba8c0967a6b6928ae962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf2dd00cdcac041e8d8a0e32a56e0b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b9ff6052eeb6e8a13bd3107c8c4f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbb19b1af653cae0041848c041cce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e549194093e689ba741766002203d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b6a9d8f1384242c39c7713202d7b4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508b7fd5ecb6b4342d85c2a976ee17968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d370a73c949050ab49ca62505772a3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fa600f4aab01243f43bf6e3acc55970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3a11181f009f2332904541eb73b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b4ebf02e3eb4cb9cfe7282a79108972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cde4fa14dba74e7905f10ea6f9825973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c368f8407c9b4f2f2a8f9ea710e9c62974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ceebfe5b8f085ba28af95f9966258975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c11cab3bbbadb8b218869bcfc981e4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf48558c5ec0b9766b054bcdba667977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189aa1075a93492e7cb6b47be685443978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58703f4549c5ba6544b3bce8de62e87979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f23d3cd82d4e4f2008cd78635fbe980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0e35e053df269716091c61d0ece9a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50cd3f0e47f0a59cd7e568740b893982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b0e9e65187b47c79b1ff6799e104983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f3bed34a630e8834c7fcb4253cf3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a6f2d8cdb3038ab5cc6a434f7f60985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e4de8dcaa514589a2f1d6d5cbdc22986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77fdaceb792c62c5ff5b2b9ebe5dda987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca09162db3d85e195363bbbbd33d27988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532301555c169f0a7e3690fefa6b055989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b9053b6479b3f144073161bd52ba4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152e33f6357ee3317cab35fe948bfb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa45b8455ef9fe609ce6a9b183b4a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03e487d1bf1a699cd7d8745eca71c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117f2965851cf8a01810b291cd0e154994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aab32b8a0a34baf38d66181dd4295e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae7f511f26187102e5c09a6fad517996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d8b75a9bca9530f429aaa7dfff75997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5962a947bd5ae496ffdb81d195a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898935a4b466eb15bd824cb4bda4302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e7d023cd6a9fc6be51d78ef04ae83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff26ae61d4c2f4bbb12e5addc4eda44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e8b4386fe027103a0f59fdc5017435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1380936485baeae316e11c58940fa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54cd363d2c66aec69d58f221e378007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c5dcead5268a635dd3a1cdf4921aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e4cd3055400c7e783582173bc0209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609626f919d7c7d5207c13ebc17207d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922121d271bfa76ee2e4ca7c6fecfb3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a0546901bfc5aae70c76af2dc6e7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33281dc60aa2d71bd29aff981527274813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265278d7dab0f612602047ed07098f4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d031642ea2088e6c8596011c7e293015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb967f1dc9d8cd2c87e73a7aeed6aa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64daf6c2fe218c8ba24040876c23517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f04a91e3360922fb58eebcef3c889418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7db23f6c173dd2699a401ccdc04e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f86fb298604270eb41490c6ffed0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c774c50fee6a9721936ad1bc7728fba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e3128fe9f35bae6c1a13060ee07822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4088e70a660eb5e78fc23df969030b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d0e38a817b97f620159328a6c7df724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2193ec15c13de26f8242ebdc0aca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21368276b76e08b191a8f06fbc718f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9db8bf089c222d111e9c407c7e5f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc18d526b35d0f148d865d599cea4ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ddac205649c6a7a35a60f9254d4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca24796bd9f0467747d823a182e3d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f9b01307750f6c10f683b43c7060531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4371ca14e784f6ceaf5461cb7043a1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171745c0f7d67246adf602cb366e7a5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8941bb01ff1f3132e1d703f7032da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33478e3fbe33849bf7ccd4fe9b02363535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529161d58857020619b5c5851e4e14d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b266373af95ea1b4aa34641eb880f3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6c92aec17196843fa03c6eaf9f2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e08b0030a43e643f1eee2360bba8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d7193fef9d52236605e812444008640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da359bd842688f2376364d1367b8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966feab4c1f8768caceb1ec3bb0b633b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb71eeb6cfa44c448158890e136a9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00005654f26c1972b7265d411a8860044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c10f40d7471d7c6771b55daca1db645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258d169d7de1c9bdc37f7070b5cda446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d512b95f3cad967e0359b0c0032047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4ed157ec7cd61a3047e60632e9c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03bb4c3d4e460c4313d3bad711f81849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652913cb916ae730677d86517fa98a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1ec48a6433ecad54167a29d73a3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484c08bed6c6f537cd799e2cf7f6a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2cf23aad06f0644ca779f4b4bcf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5a24c9dcfaa6e0f2ac95b36742d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f55dab645ea8b2d815df2d240654a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f056b9fa56a4ef38e21ce125d02e6e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b877d37796d395266c626f097e59c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da89fccfa91fd2ded7b5e06b64da87458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502df5ce6202e0f59cb706615245ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b583259fce63b7bd24405b25eeb20f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d63c1f7f4c16cf3e4d9fe7580db761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff185455e8d141e2749e5b33becf21a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf151df19fb397f15b75f3d41dc0d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d031da794dada1c941494ac7a759fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44cd837ebe078f120f15792cc0aae565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef4d05aec0cf2e5df4c9a2f88a07e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5c8673e5bada1e8d7c00240a772b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ab34a65633f531d795886f7a019068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d0450bcfce91c31f24bebaa41e1f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7536a80f5cbb8cbf95505ce53599470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb81ae9f77a3ccf45d5e0d2afcb2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02412906dd72fe947e829ba5e225b6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd218b8c5631db48b132426aa808cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1067ebe3887a32cda8671efde99e01d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562a988e8f9766766c5f7f2f537e4f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e26a96dc8510b38d6cb6f06fb0f2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106fe073db0308309171582e187ab6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8d43ea86c48a53c4cb56660b1b3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e121c2fafe472bfb4e90851d8ea20f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87c4b1000a9dc67b85e446cd814e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b55aaeb572d88ada82d401f65245b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8555167895adfa67b658d9d90766782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5befbd9c9b0611a5672570a32bcde9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac6ffc382e786650412aed0c1a563184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f300c0a1db360573feeb9b30a7f1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b94734eaa06148f4a4cb7a7dbfb0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eca28de3979e51874b02d091edab5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bfe59bea07362e3db50b1584754e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beded53f0ce000aa8a7371ec6ec9d59a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa2e4a9967403d65d667ad7f8f2a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51c650081bdfaac5d7a4a27a5629191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670370aecfbdd03c4bf10569b43d0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949c9d06983e773dc07738d8ae73a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d255de2b4874e189f2a0cc5a46dc9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bdf75f55fac653308c9672bf42db195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab53e5ca6d19ca11c2225eba7d05096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a6cd17518f33978d19b0956a863d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59562ee9b6fd14cbbc5a83af1f931c8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f952d52ad016cbdffbc944ae0ffa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c116694121f9b2230eb6945551270c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033dc8f2e3958bfc2204afd85ffd14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129878fad3438668404e3510ca14296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff535a3f7bde1eaa2e5bfeef99e9e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4eb747e825c10c099e7bc25d403f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926f94a6cfbcfb00a9cfd8e691f468105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913880e8d3f464bc4e463ace932960106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851755c51a8fe3e3b81edee85667c755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a1fdc19461142ee00c05a34c8d10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f4ff62aac8f0c36cd13476bad25b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c70a6fa12085eb1be7e6413002aa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05fc08f9a4877da5947c8a1ffa1051111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaca15302ae36c7754f6e008af91fbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb95abaf16b9e237c53337432c4ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0c27e60d7acd2c409a7e7a5ab71e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c06bdfd341e0aa9686e152e59ce71b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19fcfee2a82a8efa371a2c102ebc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6f99f03c03c952a2f3e230a9a095117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7d9e0107db8c233aaeef484dc64dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733179645f0ad103958c436a7fa512a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9dd33b528424d9a56c563178598af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277071c6064455f2d7c1942455513bda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd9e0db0e0226b594ae24dd247ce00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261387517f35c9c4579b841e1996bb57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b6f74f94134e3561a8d070468017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0f55908ee96f6ac05ac67f6c8e16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d9d6aa0a6243572cabe3bf4a0310d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84742215055dcb3b980af094cb6ace127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f12027bda9a3360e514f4a8b18c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca60679e9fb8851f24efeed084e22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8b275f08534b399f0c4c5cc60386130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dacc19fd9d2946b1fd250abb4d723131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc14d3ca5b4ba51b4ac98b7ff69a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438625504c64116c845e5d6e916097a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e09c8ec9c5dec2af439c08ff5267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1a2338fe8cd60ac4e5d3e8058eaf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971ec7c7d445a8e88c2af621d6d6462136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b6370e90b4a7b954082d98b314b24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e619fdd648594d12e31a4bcdb0d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d27b2e0ea34ffec494547c6dd7d32c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e904ea4af2c273e111998e42e626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8880b83559972b06da0eca3142011141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d457a4c65864d950aa1e9a905269142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6827f39b6e8616d3dd734040f336e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304380087a39e44e7292aad8d024540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2d035a788c9b7add6fd3bcfa3dda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983cfc84c4f6605023e2fc134145806146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df2c5b37156588daef40200c2c682147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d9225a9c5f1ef7e63fbfabd29a1ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e627723dcf208997ac8ce7d1acc4915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d4401e9ea2e7318cc77dcfb594f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9085a81657d395be5a6250c580e9ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e88b406e6a7f93768f7201b4e2349152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a046cd9ab750a1e0ca49623b5b22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e5c08c474c437420fafc72d85400154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e656649ab34fa7fee55d9cdacaae1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448fc1e488c68e2de0a07a3d1b3d766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8adddf3f680a1fb6dfce68dbc8e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f552623fc4b499616c8a8a1d3ff93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefaea227a3e29560f86d1dd76b3231159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a8fb769eb7e12869972deae9cd9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5863346b38a73ce11ee5882b1317e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aec269049bdabcf921052606e9051162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e93a302c317d24015eb21c2e8ff23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa00acd93622605d32e1ff33edaca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7324ae64e358e978c556f7dcf53f0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67209dc1b73204b210868445648fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be919b0f18f0ec01910263909b72a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e3fbfa24d19f063096808db4075d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653826fc9222775657ba7b555fb41845169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485d61a4011a84d588e6302f2a4dd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6971ceb96db2b2dbc7e693faff526171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ac28118264216c14ef49abefd03d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742d3d2ac78fc617691893d6f109b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0f25a7d9b05ebd094063aa61a57db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390393d23c82fbb768a2b4c91dee4ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1a0e1d6e5f936ecc1955d9c5d978b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff40e089706db347fae3c5822129c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df1f3f39b45c35f39cd818171c838178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30193906d90e53b7659996b236afabf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab13adcaa45e1bbaa72d0ebf67cc7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e6855261d9c6b18f7381b1b75ea9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f764d9fa7bea73893f38960920b331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475eedb50365cffe05b2ef09681349a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e6814a66026e65c31d6838849b7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d51f5aebbba50ddba2e057e1b2be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c4bb3ef5d84c465b005f9a685efa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144e2f1ff20b82e64fce4509787fe7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122032b145768d99908b8ec18384a9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a1533b6a9eaa3c9a5620a5578ea1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53091af66d0253ea8ae24ad636a76a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbabd82190f7de78b12944b253e68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d0b46c34c4c5006dd20005cde499192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd82b5c82917cba4eb136d145dbcb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698870382ea802295ba76922cf302367194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3b14d6488a69c6dade4bb3e52564c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829fcce1f0bde508c41b1235867153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a738ce490e75f3e12f8b4c9a8daf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec38752d32011886a0134092d23bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef288558db932ad2069e07a80e52fd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0414e78b7ec6db5dc563732b5ceca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85168f4257957f97fdb41a6ceb88d6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397e84207825dfc353fd326a52df91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8f34316b6079a3391cd182968bdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac19ec35e345e0d663c5923e87c012204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d98849fb92881251b5d77a5e7fbff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f10e5c48a2718b4997706d5a00f73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846f849ca47ad1a737a403f7a009dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185a5cf1e8566bcd262125cb4b5567f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e172f5d88e71e417b3c380175a0d7ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e29c822b8a7c11906c69b38901773210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eedac2e5d5c26766c9f0ba946bbcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a0719f318ea68e240220f41f0e807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff80c7964fdcd40f0dcd173156fbb08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee3515d44052c52d0015c3e6b1644214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0ee66117712834648ca12a16a8c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25870e29e24ae2348640f73777be08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265bcb516f6e147886ebaef3e8c02d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849aea3210575e9ae3a9310c363f46e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab4923676a4df6da55d2da7f245a1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fefd210835f6aae31adb870063d527220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2555121d5f7015cbbd54ac5e51f7705221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6deaf9efa5dfa9e9c55aa7db52d8e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553600a935e25ee784651530f5ecd13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40e60ae82b577a546dda0f6eff3da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c199433a4fe3f7509b05306d754a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb090c8ca8e3b56b7fc83e005623f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6ff155b92622bc47eb202ef0a9d0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c893eff997cdf16f034cb21b54313228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad12e45d045a63eb724b21a5904f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bd1e1cec037803aa7c1002f193a1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f64bfb28497895b602b66f5e59ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb187599cab07b51873e2d7597d84e6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c566524ae6ba93d99553f15dfc713233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ab65c7f2015c0e53e34039dc40cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d851ee117ea3f3921c3267c32eca59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e313bb7f8991f599d45f632bf58b47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c6113dd6d383b0e0b0f81e847f5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6b4057bf7eadd79e2f65f1c926f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56562b23825654090489b3447377a0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa826d38486e66688bedc0f1203ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b97746cabacaa7b5fa31ece0a600c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270fd823c844410b2f1bf987d6b51bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679e24a7437c6159afcb9163891249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98774e14b7c3de1def67c3f1a5e87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d157a12a6f97c5d4a7d340373f629245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90059bf3981c5d5438f604fced5fa512246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e36b517f951ae75b883377d9e835247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92666610c4c6498bf495c9b873179b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f63a5479fb13b09d6b9b2e3cd007d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fa6052df3c3c623f02fe7fae7a980250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53512f2a668c6e0fc99e37e9ae58824e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df964219647ae5d7050cb90d1edc9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17e2ef913cf53705543c5d453016c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47fb3564de0ba96441d8858030ba93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098ec42f866c4917afe7bf6be2a47f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd497842be8077e4b35caa5acef0c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0688d570aef2488a60cb34a0d122d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab9aa0e185fbd466f400bda9c8666258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a3aaa487415979f9650388f03156259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d186c40c9e040d143d3d9ee675a14f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174cc8925205aa1dc4e523d247f049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2adaf57954267a3d3cccdb717b086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a4410abd6aa5eb25ab16fffbcaef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65985b30baabbd883d2d534eae82ecc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a45814af4be7b7dfa6720d122e77a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c6d9bd2e62b11125b1d839e313a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4bdcf34e7d13f721c03edff80d382267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e4fe688b898b48c1fef2b2544acf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117978a6b2c54b881430a7ffad2b89b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e300eb39e35c03a66e48a00a05f1cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c454846db57fe5a2a16bcaf8d2e8f2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30eb56e639f951217e9ea10ce2052272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1321919b63c8f4e43041277107e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c33e4b92996e5519be82ec826dc7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9bbfc12f3730f9e54da258664485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9bdd50e04676a230f1718ee8132c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1794a5d214f427c04809225846224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04fe3559c0b45d32caa11a0299bd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c8a4b5b6bbb25ad520bbc29a2cd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de6132ceebaf8ecd0e6bd91ceefb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d27d15c0222f79418d7908ab095a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab219dbb0501fcc18935579b8bc5369282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42234959ed4c1f8e51e544601fe6377283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de65d782a7b68c53dee36bc2d7f4ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebb26901dfa5910a15b1718842c971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c4a253920e240362a52f7d5ec9c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04313eb0210098ec384582652af06d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc500129abc17922fbcc47e699082288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a87f4c18c0e1c289f08642deca977b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ed2df5b3a31b36ade77d7e1069fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297636c829756176157dc62f6667d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828def7d9d6caa17a8e5f82266664b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a54a7921a27f6ce5a2cf39cb8d3f8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab0cc917f2c621d3e8f48e49397ed5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f6ee129c637f37a597858dd969a5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61930c6eb1f219155e96126c5d22b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b41f3f0e64d2b10a74aca37f9282e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfb66e8b21f5c1dae6145067c3ba06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d23621a50d32711e3621de12a0b0f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28dbba832c7c27d8e6a68e6eb2e685300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ebc6269d199d9e9e90ea59f7aec52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fabd2b6af5de702b50cdde4745df7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a9f2f7bb4e0c70efe16e33847e65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c51a7828e8a2fd8a7c48d40ddbab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d8badf7e51740bacddc3117f72252305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f399e803527b09f8939d0c4ecb3211306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a03c2373c867ea60643fa7959478307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5721fca297492293a9ce3e51690b94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964445ad863c26934b90a771e91c2bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc58a126898a490dc9671795586593310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9025c12fe5181cafa46c01b378cc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb37bff4716cefd811323b589a3067312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfcf47ed5352fe3c49cd8923e83798313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4d07a1bc51b00a9d4e388429cb5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac342c1ec7ecbc1755ac52356bb31bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f55f41fd661d0e0cd1866f91c08337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc827b338ccfffba8521d557af0887317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828cf90ac7a05594681654a1ba3d05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e9deba19e1c6034b8b6b21b2d82b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2425840a2ff33fb6c00fc51e83a9b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a5cb60d7718466880d607b1d527cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55fb0fc793e4154b3ae8592cfa7bfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8acf3e0dc659d748fd61d4496d2439323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580f86f7de38e34050daecf5d8e2925324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7c69bfd57a1489f86fbb6d203eb9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745ef4bd82f89ebfcae8ce1cf98fb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2233eb588bcbb0a541655821ce87c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe800852feee047294099c06dbb58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc542d46e75ee45121c90109b3f8a44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9082162186856897e30ace849440330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c81e36943877df6325751eb7876639331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612352db41b0143f7a6e91655b94140332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c8680f1984fe7fd87684788911ed6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf5a03cc8ffb3022f7332fb88049dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadf361d2d3c875dd2f38dc4518e21b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d484c1a9c1384b17114dbe46a71160c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9990c042aca1bc73162238f66ebd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5183bbe3de00ae3b7cd3646106fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c9baf4ab01d39d2cefac07c9abc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42350bb7590ae7065ac05564cca6bcad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15080b8d04973128035665e07b6a706341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea85fb69db6be3bd2d938cc507b2a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa296bf4cc63b621d25f8fa0deb2276343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29d015a2209b1a5e0751b480c8c013344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ec9da95436fac722ab72a07e9b0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972cf3542e66ec364248bd934e0e87f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7faee1d3290d6b5874fe358ae51a02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c382efa5eec36115e3ce8cae88c5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c4c5446cc6b8cad5c95a7de90293349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4648ff58b44e5a85f8f1ca5b87f293350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec95a1f4265ef34159dc10fe2eb8a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80fe106d5e05290d4bb3151a25df78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710676e07b2586a926c5090a0ccffe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913db89c7bb4d8693d8533d7d09409354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd74c1ac664d48f64fe747d2aa3967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47037c5fcabc1de25650b0600e53928356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f0b5f133e610ad90ef46ddf2f4b06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d456833cf1a2461e31e06175a69e4f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9052ec68ba03fa4c0d9233d41ebeab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb75532180d8da2d85fec998958d49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6977161f295e4072876636fce45c4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554605e757d4d6f5283b21af42e64763362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431decfd68e9175eb3ad0c1ae7d6f26f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdddf55b7e1e3ef37ba77c8b51615b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d62b3eb7fa5136a2d61bd2c784c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453201c85582205250cce1db898b0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b9c98e9a380fbb8917218693cc85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62627b70853c556c618eddf001ce1c34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033849fb04cbd2c37e432b9a795f2c4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab9b61b9aa66873d50a5b56808b99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef431329c650399bf4fc2063413c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47b5679d81e96bc20a98579a8b3a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573721a52a472cdf2b54183e6414534d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7e3ba24a42c5dd7d063f77d5c9f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820ad3bb72da7a1844b23874f3976f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15f78d9531cd1ed61a5804ec1ad098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9da3b867a11281bf1632619fd457a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2ee224b3a3d03d1a2182fd10cea9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846c3b88236c9b37aecd8e0bd9dcbd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8628aa3931d431d12d8f242dc015e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83029400ef5ad5a6ac784cc304cda7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c3d1151305170fda8dfa27a02b31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e529a3405d2497a4bf9de06ef162383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86d3bf1595f53a58d448eb7064127384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8854b56aee3ddd0dbcee2e1e2f79f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a995e6ce8e55409a2a5672c59960de8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d45f2b7f08e73dcb8eb27a9c9d5e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab29bc403b3415d4632c5307563702388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd20b19b8b2bad223ac6645b948ec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8df1b39ae38596436050664ea48b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cfa8509d94f49b903383fd5212975391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bbc2167f73f5de6761516401a33e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f08de4b583ce1d1afae1b52748ad7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8190370aa4f0419555007a94b692bde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0482babe25c7d7485df059b3bd06954395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698539bafdd3857ca6151b7e220d716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cde09aaf28346dd9653b0479f9e6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecbcc23379d366d2fb409e52ba5d4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206cbdc045cd3df030ce64fb01da4f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578573a1be37103838295e13eaffe8fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a99f736c9cc0f9d0f8a2fb203278401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53c0cd7310323efcdb66d51508989402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a830417d8dace1de641e0e4fd853c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dc5d74a1ef9b3e4b02074e49a4b14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27babec5a2860a7062a8d5079d241405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951162b4bf954a4f7f86eb1602ba601406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3223645108d7625cded7eaf43c74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85296bcf8b23cb1c3a544a8cd08d86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe540ac975ddeb62e7bcb3bbad5c90c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171451b9651cc00050457bda85ef1ade410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd353c7a9e9dc19f9ab013b4d7744b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf26d19c3b92f3a899e4bd6f5fae2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0bb962e2dfa1cdc537ce63fde87e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5f8c658833cd845bb0909e2f42a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb684eb235737b14e808cca9bc45a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7fc8baf01eac0361c1bcb76fac07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14538c512690a401c12b1d9f19e9c1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da1a67cfd15fc22d594c50b879fbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c44cb19369f18ec93653cd704766e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d4d6b1d34daa91b43a1efd718989420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aad97d62f3a0ca4f7dc35029c1f6d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baef07f3e1a4e75a0a2536af97b6d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248093e13bfabf9c46752967d572ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf88471aea358535fda390db5d389f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487987b782f20a1bb8e3dddd1efb594425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d379c4ebe7a8fe84438fc644906d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f92eab599412c0ce5e9a095938b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0cded1f8db2f210f2e0c765cea5bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1839d7fd6c4e0e24a5e5dc4eea513f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ffd65404183ef18c66027b512507430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6485d034d3f10a9f593f6c011678d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c573cbd872b7b88abb70758c7ac3ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a645b3bb5cefa457fdb4f0d8514b66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df1f1af7bbfa7966e37472467f6ee6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6bad82e89c612677019a490d05ae2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27680a898eb2203fcc0ad42d7b16313436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a32c1990a7cdda4d6019dc698f14f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36162108ed4dcfcf2d24a5a4a98182438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd9f769a254e25824129cbc3c171ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0623f7d9df065029f5b3fd8e567442440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567144f458904af0a0d98741b3f84f0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd989ebb3ab5c98232138c812b9b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f162c08cb605017e6ebfa26e0927443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725f844c26dff8c0121c0359302b52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c830147cff9bf0d85e323948c04d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c547714dc03353ad36805c515ee6a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fab2dad7ee6214ac924bfc1d3da00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d858862cfef92232cbe3580b3d4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497c219ab8cfcdfc856cfc767cf9d25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c3af801cd0882b2682ab9006abe47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455dba406bc8118958881bac4572e2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825096a34559cc6cbe2e0fd626aea2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f4f6bef1c10dd97682d8a6d38cdef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce386df3cbd44bae6cbb39125f1aef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef158319535c6314b22eb083c4939455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaae8463a7553f05bf38e74b7e734a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435623f746eeee243a4a725470f8cbb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323605e74871d5697b5c6dc9182cc4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896ec72a4d010c7f2ebed838332fba5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc3f1539ae08bc97ba88c7d9eba3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23b27dc124cc2f174068669824ce3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d849f9718a85d0217a5e4773bc4b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021ce216b8311b4dc07dbbae5720675463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a92ea7caf9a0fa5158ad12e3e2349464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602becc086a24f735766b8abd176d9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e20c5c4cbce9a644b3ed4716fa831466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d649eabf6b8455dfcc007820b631467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a953f7bf577d33544d21a5aee525acd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f744518e17d4e7c2260b344217b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a501963b9c26e191f4b8f3245f1352470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ac568bcf68c4d39fc3f4f9d1e4b88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2e54df6181b955a55a7016d88a02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0c2d8e58849dfabb60c9c4d760af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66b3a429aca85deba09e863f8f2e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d8c51fc2ccccf49d88d44e6c9040475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6233f59e149cda7bff312d1a0cd320476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa337bc2feecb14c9599bb672bb4c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6061dc43980ba7f1dae52bcf818c77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed687e3dcf6691c45cab4874021fd93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e8056dcd6ead435e0fc2e2eed8c2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e55f211d2ab3194749fcfa158a5c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57490f4dae668bd24de80072975b8f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ffca57316105a3d555534f2d28d4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb0828a770d1eeb521472348788ede484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba0455b96ac41c573d59945beb4d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c786ac7bb8f11cd090157c29a32421486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec4ebb1aa818102bd973d9fe689a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e13a61981604c5209054b235532a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67af2c3dd4141a7757355499d9398e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cada6e9e3472e25d7c4dbd6d99857f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f591b01946ea33b9de33b02ea2dc7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbee97a66a03eeecc482244b453bc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1ec68b2208867f13db96a6431ede493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cdcc083421c85e20de6e56f61b811494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4958ae1e2ae300329c869cf037a50d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d602db54d8566501e17870cc1b2c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7f6d039823c4b732272d49a21a8b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08504f7d707c308d795e8a151a4742d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695a595eb03dc7c62706a048bc814b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba889e1fca605c7778273322498a754500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7313550b36c2f048f01fa85762c58fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7bfb33f5fb7e8e3c857bd59ff7ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2773c0416ebc32099499ce77a0cf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581e6eb88d9a6014b10d4f0b0d00af2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea4145c7531b67cb0a5a3aaad83b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d5283df6e52a77a6c25cbd656b19e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4ac515040c1bf2676517249138254507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6b1a8b353bbbedc3b8b6afa766bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272d7d15858d30560049e36f33cf81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a8a20ba1865bda33ca166c2c4dab1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060adaf0e07dc92b0dc88fb6e813e6b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513af1c3eed9ebd80a634e8b0160c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a571a54a0c15a85936f2c21aa934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170cd7ae2d8f6aff2be68eab752a8f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed921d68202c001497f79c0ddfc45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c6e15e6967857add973bd1e64dfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d4cb49d57b44ec398e9a34a16a2d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e2166dc2a521a966d6f3c6d86b86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b748da38b32b9b8ad6159418353a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72ead176020c7106de2fe3281818a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd759f8a2fc08cde6d750dcf51d3eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66581c97d726e06a7f64e3a99ab58f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210334345f938d6d02c1548168398da5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5427c47450bc24f8a399ddb3bb59e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97212c8f7d9e68914a2ac8e93ddb440525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93670a4af0fe66442800277ee01ea773526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5d9fd33325cb34c22335452b8b90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e8d799065f0f69f348675753761e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7dd671e7c1bff126d43c3942617e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4c7ac519fdff3849779c910a6d5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809b67052b2387fd4f39a1e61f8ce7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164906505c6fb0fbcd41f25bc72ff94f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e374060260e5ed1da45c586314dadc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a90ff441bc226dd08ee9c39737c24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38ab123868d38474468deff5086cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d2413f792031f75b5839cd615d51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713fe4094001fb43bb266e35d822061537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc14b17e8d1721889eb4e745aa368538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5133fcf4f4d0f639fbb32f0df60b068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135a7bb756dbe8ba4a93888e1da5187540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e9bc0aa51c36c62ae9144cd00b40b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1d9276965046a10f8a932fe6a102a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f483838ba2c77557dd26a18aff08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21695fee082fb4ed87b7e1eb57b6397544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69801413557a99931c1ad1fd6d4a351545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac841c715ea70ba30defe4f9d425b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ccd2fa3f609654c779e3585ef3137547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96dba555001dae1276a9e0acdd6f63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727008d5d46fe9337901a313d1e98b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247250a7fa3e6f93cceff8f54f9b100550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3b012ed4756c71aeee3c8b800a3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03cef40a811abc196e796d2bda266552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5b9806d46a1febbbd5e4184103af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60bb658a7941a0d1bdb1c1e72a374554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b22750507b8cd126d01472ae4aabb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204f8ff099e7411f7ea51d240324642556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a92b77b492159049d393f440b372557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77303d86d0884ad2822a908587a574cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0066f09b5f428f6d34527e975c6368c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685608862cc8f829dae9797eda3e563560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ddc93fc31651eaad123d1839c0526561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79cd7905c0eaf0b4cabd7fc765764562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288320a7035195ae5c0b1048196fcf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f107502deaa3960ea064ede5f47f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10be83992241951b096e37e851153a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39915b190b50f8e6a8b75d69a72ac686566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2f18b0fd71a8447bfeb378fae9a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc06241409e4219dcd36e5cb29ce14a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b227e48b0011522134edb8531a861fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003047d2386787777bfda98b0e2911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b3c70ed032673583329265f545cb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05c029de44e63f510ae2e10115900572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6873e4cb4d1a82c68d92727ec72d64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafc044049f80feac575a23373aa8b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c4406e98596d14459343b9e9dc149575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a71d46418d200b2d1709498156551576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed2863527b311409dfb9886b4c3a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01ccf72c83cae1ac06f59a162e8cb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a220009b880e166019f168c051f6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b54bbc87952fd1cd26494bc632767580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03fabedc5d5424ed39b36b71d145d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8091a1f1e16d12a0b0fc6564b77f18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d1da32bd687b0cc37ff1559c8ade583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a4c470f6e0d434c2b82bb96ae5b45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5baf278e3461d583f350a27ae7243585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c172911aeeb42412bad2126c9a692586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff955e81223181bab81ce7caaeb30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5941066e8e05f8fc6fcea9fa0f52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417013183c9fc62c42f705b0d0493a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af82ea53edf66cc6ce90cb62e4d392590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897646442cc18cdfd74f8e4682e8d2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91542f7596a3f272093b4719d3f7a2ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3835533c57d7661fe1f90dcea4bce2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e5f71e80cf4b41d8f5dcc85ae5f04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905dbe29450a488c6edc438f5f83f11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae551dbd1e0170fede3fa4e0bdd425596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ab7d25e471f54e719c4ff918fdd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d005ed5ffb94a2a4832efdbb764808598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e85b73258af4e44139437d8f4ab29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405191a190888fe3bb165d5a450c6cfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba90d2c3aec4bafc3902a0b0f366d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d2898bd1012299afce4b60dfa66ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2495bf05be3e115de717ceb3699890603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d5785109cc4af8925e37f49d1766e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767097df27bddc1b1780b093d90351605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad92501092f5a35bc98c8c6f5a3eae9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ddaaffc2e5a7e60144941790ac03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54f165797b07882fe8f65f568fcb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b8a07b19262e4c80ead13fbfbff9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05020b77a55997ac21737c963fa7337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fc4da3688c11a1da504fd597118d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7b3f0f9e1ff71a2dc568d9827348612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4500a34f290dec35270974011ea3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f910444048dc6cba71e5bf1b8a060a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d02725969e4a22adeb1753e28e5f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d547ee277ecc0bb397d5f8507e37b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cd812278b7658e2582ba09a2f20a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f98202b6fc944308dd74296db887df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41abbb541158618db04285bf8ef788c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b7aad2f77647a1374cb0077a6673d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc64a97e04831facc652247791a3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb65a8ae6c215925eb85828ba96fdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da084766f6b4d6997eeb4a55686fac6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d3fba35af5f2736b4b8f6a639f597624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1614e2719dcb413de6c7687cf5045625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b28e1f958eb08242355a996481af7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d54476ef9ba6759063521e8a6b0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13397738acad01752bc1ae3b5573fdbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460d29006b4bb803c27c41b298c0fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787fccfe84a5b410ae8cae20411f23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecaa1b807bbacbbabf9db63e411e38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2145db79fab5a7fdb61ee3d1fc75e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ab352951b2ba9b0c9c563e485ff1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b5dac0f93598add6d3470973eddd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1e405b5ceeb7e64dbb457e7298d27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d079ee0bbd32fb6bc88b01a86cbedd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9337e21141c2e95d74777fd74a5460637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc9cab11bdd2afb695d1a1c3fdfd23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581402c1ba3aae0926b37b78caec731639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a58fa64890fe76e7573a152a690d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec9296a7d69cb1ba4922575371a9bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0cdb256960b8f0fc6fbc1feb8b29c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af069054c85017ca60355d8e934c697643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30d6821d1a0b409e96f46c3d57f46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabddb50ada2c07dcd0f92f547609cd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7936583bfa7b75e6f071eab27365bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78566052034903221d5d9617c220ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5470d014378e0b36c973a0d5119d6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28b4f3656ad9f433b7c84c24ba1ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c428610757999bb6fa3bdc1a78d99c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e260975720729e6ed69cc0c61d712651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b2a2f9612be03a3f0f7c380c4954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfafa858d20c1061744b5c94ca13dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf92e4b232488a98895f3ea9ad06fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ff334d38346d0658b0b8f3cd789d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bcf23ebb919d60a054c6fc0644118656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8580f09e78a220d5dbbf3ba067a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd294ee4ac3b1293e85157e4f4c143b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a04fbb4c96e597f5214b449c43608a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb9ac6c706a75e0302bc75dce7646660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f464ca824d5cf94389b4cecdb102661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc75fa7f5e7750590d3d2c6246234d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ffd8ff832eefb7d8f5bfa32573c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329179c9b4aeaf2e8aea8bdc31370f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8a67f73a6a7333e6e088cf226d97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e38fd382cf9138c6383d85429d058666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e85647599f06cc00929caefae58d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124205f2ea934d15f582e829256a2acb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040eff97ca2219cbbf075177df1b4e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa285b63fd288a9ddc83de61be8475670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a53d2422fadf80580f44345427b88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84260df7390d189a6cd73dd8062c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa062f996abbdd5f6c568f09ab8b7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c6280a2e593e9dd69ce628b2fa762674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c84552a203e0931cc4e274015882675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ec10b7cda48c5c76cd77e47c383c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c9306f728482693c70b6715f3ce96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9bd591d486c286cf4da149497722678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ff986984a2cfb04fee6f9bfb13821679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47739cd4a40570f86440747fd0ffb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb23a2457789783cfe16bec39f453681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd198d3919d919d02f416f8ddbd49f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e9d5c4313fa074275a9eecfc4cc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3622af9983588e515223e06b089fcc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f56754436d22ae63db72d1dd4cf62a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb9b6299ff7d1969e9047e4451ec2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154cb28385104cd720726d19b2d07ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65b112b6665ae6cd4c6f9594a0f7ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a54a42b185d7498de95236967d57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b99b2c3fea2229dc1efa6b5c08a1f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f51c613aa9509aac11116c04aaf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123126732ec7995d54bd02404387b9ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0566a9b6c28054b31b57ffbad629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588c3a0ef49ed864c2b35da1033298e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc745ce97b2bbcdfd76019e5323158695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258914ac5b708a36b9e9077a90dc38ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce1f824d423be8eb57391a56410bda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816c5b2b9fa87daf49df9543adf872698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f61906411818ccc17da91b547b372699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ed322e60742fd291af2fa399e1a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ef214678e24bdf58accec9184fc73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9bbfb2ed00810b1cc4e428f00b667702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977fd09c17941adc9ea369273449e18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5770f406c15eee0ecbe8102c8b4ba5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcf7650aa4849323773abb7e5f24af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e016bf6d4e411834324d01cd4908fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa8df3b7005f2657636c6c71c13a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b49471e8d64d7fcb5f00f8477b9d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444dc3af9139a531bf903c864d23847709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4896e3399d9a8bbb554d0b5e3dcb963710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ddbfa4606eaf0b3e674a89fb444aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcb135d5057ddfcdfdd10161035e28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89268d0ef19b74c7924e5d298e7b2e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bc35f7f672be9d7cd890abdbb7cc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e316f7ab8cfaa2b61f828fe8cc85a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbe38702241b82e9c056c5eed8ef97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b9bc73f211a8432143e0d48a666e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f4cb48aeb20d47ddef81a880a6b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3dfc24fcf05e86fcedb21949a0456719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48e1c747b9876fb125eac829c0ed67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b2bd10355e65b0d04ecce95d3d5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449aa9d16b5a84711dd4c6afa2a3d74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1bfa637b8e431ef6661afad590208723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774973eda62d9670dda67258f7e8651724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f83415b3d3db2196f26cf94b4885d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0cde4c5b1dc0b72708ad7ac7f7bb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6d0785aaa2c61868b73bdad1572bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c42d3b187d92657fa965ecb1e01a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b4b8daf20864fa588e6c18cb9f1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582e1390b65b965ba4d0cc22e850722730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1145d7a97b41aaebe78e573153b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51264944a4f974c208111ebafdbea772732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f799a60071e12f00499e291a7e71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ef4283ed6078c1d489d26836d3e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc011ad5bfb231f7b8e30e35ed3503735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8a42012414c21a7d7f26044656d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7fc45f69a095c451d46e7ab2e476737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21447a8aa39257284087cec20d0984e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e77ffbd7582f4b52eb5715da82da3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a31a66c0523ddb5f348f29cd22766740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb7058aa090946519c819b60c4f44f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23cad165d2a6b9a73feab8aca61789742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6756aaaf782b67bed70e85fe41249743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d38699a0f214b7d33a2013ad157e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ed3996a3161abe14d7f8741c9fcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d643da480174c1b5b60bd8344e6d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071147ff93f01d33100983a7a559a381747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ee51329922f54c2bc4bde7898cca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157746bad10c9fd578b60312364eadb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d40bc17c97a2fb9d6d31bc6a81f5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff1f5c90237af2dd260fb372279c41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c11e9ab2e0a6d519e90fa0b6e353dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55919a206d4460ce65f616c2f011750753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944a0f68949b9eafdc5b7d74d322a18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d3da5f57d707f659d70b6145a77d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d61b16fb421bb889b08ff0524e53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac4ab2a85272df9105dbc7f4a651f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b82a3104e309de3cee83b11eb39c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9a9a5f903e4582cef9a1209a9185759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f416382d51e1f03a97ca8c22c8ca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d802f1ca16c227fc6c867d01af661761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f34c1cefa0f8bea7a5b670c32c37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9457ad1bbde3cd866333a90fcc3c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56160130782c60be24b1045e65c01764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff65e538891d551b11f18436be75fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc631efd0410f657f0c6544548b38b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde679dde0ce4aefed49ef9aa1b065767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724cf4eaf62850b347df08f47b91120768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed38f87bb2ff11424b99a9a379579769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f2d9efc85c164ed563ad5093e762770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80ec51879f457f57f0ca219eef22d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf0855f7e526a3d0dfc53ebd33ac8c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4243e51eec594ae31ab3e4e12b3e0f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62f9f39a5b7e594a247cf610faecf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3398d1216d8feb6d012f062a5da1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff1e5f95bf72777de3f25d6ab375e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4544d463017e787925dd1d1981701f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b0bde5f4e95df94fd954e80239f8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7099cbd815eacc184a9056a3a7ab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db770346ef54c4a86d2e663d11f57780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d057656ae100cfd05460196899c66781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef71f148bbb61120cd21087c8dfe32d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2fc642e61fd1f16827fa8e666d2e9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cea962f8516e3890b71e8187ab6fb7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c4dcc502e37c57d55b13bb61826f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c85f999de2e274f2ebad38d2d29e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c125967a6b3473d9c621e04b6342787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563188f280a92904d5d86cebf177c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaa909efb9b0827f485884128d6d6f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02eeaea1e72dfe457b85f00690d70a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a5a478b54b3a23bbc8d42f7d1ea33791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534506924e8babd69cde011fed2e5876792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d6653fad31bfef1dc35b5c8e336f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a3caea34067efcc6556967c0e4a3d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b175bf40279ce56e3728a03e5779967795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3c1a839e500384dd7e269fd8e0c6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b6dffb0515dffbef5bcfe83977ef7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e47c1aedc405e70d1b3988fc23a90798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786798f7c876b6805d45b3e2abfdf6f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dc17a96ace1858119f91ecbf07cfb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46796f56b476e255aacdd8c25cf41801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3d00eaa63a8122780f9e2e84a68c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ebfbafe48f8865b3291a6814b9e45803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3cc17f25fce64f9f93685949cd9b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f0c24f3d9da2c12d7734cd9bb0365805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14769f8b489f24927fc4a4e56f9bff2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce3b89e7a91c7cc6d8c78b9fd6ddaf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d0a973201aafb2a696215c9d8fdba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9e919114ef3d3ebfd6fbbca0bf4b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d31ec4a0817c4aa5f98d83aca080810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c888d2bdaacbad4eed7efa1365686c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037e37c49f0d7207d31b3942861b44812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b602461f98284fb97898a0131e373813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d70eb2953e81b27bb04f5cb58dce7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e5993ee3c8f1c848f2a527371b668815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30f3a79a50342a1be4a074b819e467816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b225cd2afc6ee82228c9c11078cc58817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc7119957384a404b1ff890fbe6b6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d661a69b5d47de508013d469c9a70c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e0eb02b33ecb253d15fbcafb3fb5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e77163884c92ee9560281a4b349ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b1d20d0a6b3c7ac2517cd37a86c2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075abae97a2823bbae7f50f4ab8ced7c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59822f178e6e0040a935c2b4668cd236824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df57ff8c8a25dc33e9ca13d20e1f7a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131c6b867159bcd75950ba49a0eed43826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad1e3a6c8267614c6107d86f9c537827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f794fb6bf8cf323121c41ffb910d3fd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b9f868d57c3f13e82991a8a70276829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a99b59525f2a69fddc0efa0dfba4a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ce2ffcd7a8527006aa6ae5accf147831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018da9d0cc663bcf4a1f8af578022a3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e8417f36e2dec04a5e4fb3bbefef1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee397c495cca02b2ed8930734bddde1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c5650dc098341fcb29df55217b818835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b636b917e5b3973d8b072010c30ca0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a22e358bb3633cbb201cfca91eeb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69782c2a3019813431ca57d91ab29838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b17a6438ba8e1687f5df4aee0879839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190c2a9ed3aff68734d1f2e8232d1ce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88a61c696bab99401a3d9b85a8aafe841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ee7c6882b7357efe4f942f05af86842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c07a83466017dd39505450f321fe1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b91696b03ba2bcd0c76425394da3c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42489c62e34d1ab80d4fd5ae22fcb44845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f835803b2addf5b7be90d3d7bef4a6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8842044299f121fc35fcfce88dcbbab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067aeb061bb5905fce11978d13cf20848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c316ec60e2e6440b4447a01b1ff8af1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010050bb5e5832a1da65adc9fab0e95850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e879c4381fc196105f4c2ca33d8738851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf62a9a770fe3ae55d0da7da74ad3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a12b861c797df3655d007ecf8a7bca853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f068aaf3272b4ed75fe50faf82706b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85e985e04d55b90761a542ec964e4d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cde2196799046df2e8e32ac15e060856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3a3196dc674231b3c92f4eb583a4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3ceee3075cf3d82450b1760e3ba1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9cdf40bcae512d8124001a8daa981859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e08a6e61163fbe8e40f3f2e808690860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf305c3d3a188dff3c60de99806ca5a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ade2af8afadf745e281ef8660c97862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63934c8e0f040e92656805a1c2e90ec5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ebdcb90d714525413a6a872ad93f8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a1a7e6ebab27f64cffe2a3232908865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681a72bd0537d141b7945a058f3679866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184e88b48c432938497884784f420b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9715eb2cd8984c157b8265c19a07b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a731ce288c9626324431ad930ecde869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea6d1ddb3e5009632d2f7d9d4917ac870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b922d63ba5b469fc9e8f22bd0a4fff871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a923f41792b2b0389dea30084a4a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79aae651ce5273cbc81639a212070f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf705e25400c36914655b6ced6785874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421d748eaf7fa913ed90de0778a6e6e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c6c29d5004eb97b64669c6a45720876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab38313021d989f09c2e3cf3f83220877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab894de041ee8ed6ffd67cc196747f51878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e772a81fa7707b5bfd53d2a1e99314879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2c1a9f4d9d0bfb95c427460e28044880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac486bff92421a47ecd7b76098600881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c533e4ece03dca3c67956c87a309d7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb696b3639d50795a0e031a7fc7b7ed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e8574bb40ba3e5add9f322e5054e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a356bf549ecc5ac6dd26766a1473e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bfd5232bb5959dc94b482882ddb45886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c72b5f4137ab8b26a1cd2ce8400892887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ff4701029069c2c69dc1ae3853c1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a5feba404901a97ab1052082894c7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd406f54182b498564e13a8248e3d3be890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6931629f4995c5d46f4e0188288e23891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a142778d09f693345986ba8c93e23a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c9795a1ff952f432cbcd3ebb4375f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24020af38e1c39bf69ee975bf5c6ef81894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710d91e94b5f3a2306886bbcdd988fe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e156305d5fd42cec3fe5247568e8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e5365ab42221b400dc0c8c891d2a8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df08d066aff1461823e91de80bc919898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f09bbbd7c1dee0fec8c8273bdb8b3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b6f963c38d0e2d751be38025ddcc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884e9e7fbc9a264cc8cf61624f3c694901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f02a2e06d7f30765c8775ef952b9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca9136a23ff43251c743bb6dbb1039903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5e1ad3f26d3315f17ddac43420ed904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c40503d8d43bb62decfbc1e5a4ba0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af53755e330009e82b3fdb8e616446906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f6d26c731b4ad1e0dfe841d06d8f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f86bf2d2393f558422fbc81ac8aa7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d0f4c9e46a0f2ac173dcace0e5a4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229220f6610cc6d0e044fbd3a749c0f5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c776b29f25c247160b81b34795d6aa911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4257db3db8cfbc0d914f5089710a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ac60c5d45adbe55c00d6ad066dcd7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76736148bbb4ea2032fd17479f3447c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecdf7425c81cef403822126c04e76e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ce95a700117f4d2012e572d375c0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9749eb14043c7d7a1823432e69e18917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4305ea72ee0814b15d4ff24d917aa9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021d48f1e200d70c554658a1bf1d79919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277d03388859ca5633b24c13ca5a95a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4508bb547975bbe064cc0739e2f170921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454530fce72f7baa4097600d3035ad922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbdc9111c9f38d912a2cfc42a3d12923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adfdb95ffeffdb6118e3419ee69718924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfda8db330324ca2e26cd425496336925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30359bda87d622aee3cccad046ca68c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ddc9d6c7d6b2669d220640b1bc47927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5836394a1a3da090eb2cbf35827529928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8384b8b8374e6be49600c4752c363929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372c540000a506e6f67ccf09b2e8449930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e5c06da5880edac851b43eead242931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d8720f51f4452ce612b3d5611f72932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e83da78551f5ebfa36e2316c4d80933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751539f6b1489d70976c12bb16e21b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ef22b223d0a13c172884423cbed5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd584c731ec4dbd4208eb4b72ce03d5a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e4eab47d69d8539fc3cf5c50a8d6f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2b4632f15b14a31e5925477b3168938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080bdde5b29791429e4f290aae6fa26939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd0f946823f5fdb58b5c18d7563f66940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c539bd1cc6267a1be3aa0a9ae85484941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd61c55cf97bc24052bd5a36a3ce44942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a89e118dcb2956516319255d0bcc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a4914d6c6f569a702b27d648656a9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00bdd7b66b92895429a9ae587feb6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e44854e26b473090cc2e3e92fd3bac946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3dea66dcd98452d5999aa0b64be7e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb2faa4d0cf8f43e295acdd95e2a9f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e179adb7b704bf265c91f0471a869b4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644dd44c19d0fa25ffa54495591a27f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b635539262232cfca70a86434229951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be15c876348e16c94ccf64864f79de1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962c934df9e22dbddf981b5b69483df953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68399bc524d0e935ffdca21fa9f07954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cdae5c489d53fa87a8b1fca8ac459955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c0c698b07dc5c45c1354cd3ef121956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d909000d43bb733b9597b18d4354e63957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4019d74aec6040dc9d07e1743fdce7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d221efc63ebbff16f0541dd6fbf967959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f3c7d45c2c99b7ebebb06a395b21960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf155eabd0350dd35430c8f3a9cae961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e5c46e042b54795121187bad35e5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5769b428a2845ac6205ed5d0df4869963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaadf5c34eba2cede20f7147dd8db45964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3599984905795e394675e5c3b7dca0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c164a47b887ca8d98e713017c1d5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df02416d07536e704151d576f267ba7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acebacf3f65109d92b40fc736c7f10968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a7bb267ac7224d58e4b9c72d1412d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ecd5689227f8a7a701073d34750c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325de02cad1e014c674a2aa2e6af506971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5622ffeef2026cf54c2ec67e3684972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da34990351810267f9fb2d97fd2572973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55535f0c7f98eabb4ae8ba90b8ff81f7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5b575dcb01cb9a4e1d7918fbcd3b1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ba6016969694263eb3908541cc8d7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757802315f73d61d96af2955fbcb47c0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1726372401298bfaf4e90336ce0d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ed21744b7b4146ace9cfd31259a4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1cb8fccb7b6c56b7371dca5ce89d4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccaaf15cde45556a2aa7640d63475a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4ab2d1c7f0c81c4b4ce57aa4daef982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178ba448237e83fef10b1ddf9769f0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec143be62c6b0430dc1e8c6d177c85b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc76b6ea4c8151bcb95fac444cdd3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf26c9accf776bb2cda6eaa60d28f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c5fe991d6c7cb71620f322be9a0ca987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590c3be5e1d3678559c45a7f973204988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd000a67826262b467e00ebb5c022989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72735deb5f52034cb08da4caf625c1b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff667c4cfab881bf724a0a89e5122991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b906c3a8080359528406a1fe37da7e0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8c587bd98acd7c4d76cb478024e1f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5596454ecaa934da29dc323dbb3d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07474653da80b3dc0154c31b1b11344f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d86e77920d70af10a0b42b65c966996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfde177bdcccd4bcfd7ce2bdc6e5fd997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>