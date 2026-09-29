--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db9314ad7d3bd2ce52a737187676e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c92c45b0b8de851022ff4dd257de2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46de53815729451bc10f235e4b1bc8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6642373828a631bcc9afd2674da5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ac79ef14fcf6737f0c4a66974a515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667c82300c96ee866aebca75406bae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88186569975d037c684f405ff22aff67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637e6f760cebc632d92e314c957f4848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7506eb4229f4ba57278942b5c3ce029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e35184ca47fd0e92d1cdd54e89c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da572a38968d1866c6b82aca08dc66e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74be1c3cd21070b5a7330bee023b7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07014c9d31ae0d76770fec1162cd52413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb08425e0e5c5a24c5109fc579f3aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f53f7ef286d8b749413edda125178b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673fb932f37b3ac6263dbc45b80136516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7c18c368759bb78b68001e53f00517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97868f318416cc53ce7a3aff7dd1e1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950890b189b8445b5631c4eb48da1be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f89cb19b36696947456ea0205c476220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6b6970b76469330af6352e91eb3df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c218765862b83bd4ed52eca3cf51fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7ddc16a9db56112580c9fd08290923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f1c554d92cb565e9274cb0ec1abf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eb5e56ca3f07cfcf049e568c6594425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e82efb7abd9a42219ba4ca0e357e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df305db0d08957661c7461b511cd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af86c9de9d56f6dbf88215db75190028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bffc31b5656755a664e2759e0e3f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd96010a72ffb62d2dd5c3074092ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40356615735a6b4c183b1477c7e302131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc66ea577f99a7e1002d2f7a89a3e8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b72aa55501aac6706b5a831c39ea1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbf36283050564a3f9efe2fc7e766b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc8a2c78f5f37552ce9df1345d491635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c074f93b2e4ed2d0975ac78b46a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d6995ab7709b488d169695895b8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd81fc41912a71339a72c20cca4f9f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adcafa4a0a8f73364854b64667226039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4451f0a0432d11117df5b372264a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc07c898a04f4759d62a2a528790841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00f39529183db21367b14cf5a87ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70073fb71631bdfae420936828a608e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ead3ea6c92f94204adbed583ea9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3777da438651bf398f9906b442429845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c91c014c38b7f2e9dcca486db28c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec4c5317cd57572367329a590f39747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501e0d561867f319ce419c9910fbcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cb12c9eb7250511df372d4d35ba0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceef5ad0d1587ef6d6b8f980c3568b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67794969ff682de04bb359172178839151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b1e3f0c6dba3b728d609c1e996d2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd87e7317c31e048feb8439a8c8ef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea1b27b13c1c6e6ca3960de4c581554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb16f1d4b17905f15597229aac02d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315081e10a4f3835b460390b2bdd3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987d71c89b21bfd7bc17c41aeccc2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891b26cf1e7c96fc90f6d41aa3816d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e454f5a22af4a3ed97ca7369e0cb8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6998c36c14a14de7fff3fca3a25a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250086b495ae031acc9da129e3c2a35061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75afa530ba93525cd104ab73733e8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37e5a2c32356dea3a72509608c7d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212c0b5444e6272a022a3d1815689d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7690cff283057ebd38107bfbc1ad1d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca32349e6ef29262abee410b1b11e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d7b37ab46379ecbdb949696930d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa25c283a2c6f99de61e2ec5d2101a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee9bf4f9c790fa1412b4500bec72b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbf8fb730a06f4ecbbdef32e404b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eee0feaa2f7cb9a91d2da7d0712d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317ad0dc10d2f5a5fd4d3d41230037272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538643d80a05fe01a4a23c91dc0124273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e312a2b20a150c4c4007b8c10c16e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227412e003f5fb9d784ca8f48335acc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15aba1cbedcebc4097b8e3ed7d3a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af38f5c80c49435c9d476e5a8805f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b682355127af3f864c3afd0270132678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306304c0050cd30eba689c42c7f70579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe925a416221a60d15c1fb62f3324c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924e385a3cd0855894be297ac851e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc92f05e510c3407f6f038cefc51f3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504284a74dbd4b63bdc7e77c95294da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69109d6009b45f89ede0231be19a2a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca77d51a206924688cc23bf5ac30b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745af4cc86c849336b49c8ea8d8c97286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1db1299f6d26b9103b1ad7869d8a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c4f991a935a9e5f93a04d52c6c55388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e9c618a0eebbd32ddef2574b9721989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24cf0f4d5c2123982ca0916dd5f92790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b02c55c804707a56aaf12ee6ec62f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b3a68adc97e9512d53e16eededb9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c58d02feea72d7b5ac4d01ce8d5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea83d280af1a2df354bc7dc28b610094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69981c4c76cdb64efd2984eafb75ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe8fad85e931603bc227a9b29318396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b8fa6e25016162db96a63729f4c2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4766aa5734c4b402b739b9fbba9225898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec1594aa4c4243a12df535681da39899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c36c06946b9bdceaf13bf6c9f37bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09250b9c2f97109f6ea32f58847a8b8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ac669f11ba79496048522aef2258102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb65f35d718fb0782e747a410e7e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63ce6bdc5a20d004041a04c05f20a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf9fabec3a6a7500fe3e83017e017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a213ece64791cfb5fae4434cf3228106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885727e785488a0b3225ef23f59ab2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03c3f734bfc65279165db11271db24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8cdbc69333c17672b9895a949a79d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a0de44ce7b6cf18a8d03fd88854b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf7bbc3d377687f79ef51df59e3a24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8a9e422d4c993a69fe95ce5725ceb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f1f436cfb1ed78499e19d4edccc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c289356ac93a434b957125bd5a66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777bfae72aa4aff88c8c0675d9b2acc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43c23c8532bfe78ba2f3d34dcb3218116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd5173928761bf3abef4904bb9fd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e783b7f6ddf43d2992c87b2f6ce0ee3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d659085bbb0900dcdece0a76c86b37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147b43c39ce495fc0b316ebd48f073120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778ec967fefff36e13bb42166cf466121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff894fed2409f505876acceae83b7ce5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c4650490481173ef4c3223b3234ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8381b875e6f1dee70b679e3c3ccc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcca1eee7774f4cc063d8f0cc9bc54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6cba8008fb7c0d3cc4254c52e0883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809445a16ad5a90f9dc29479793c647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee91b767d8463800b224851cd5380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df125418f49f3bfca89708b772636d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574fdb5027c31a23df42a31795aa4e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb138674bdc78e9628d8f337c31f81e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724c0196aecefc0ea8d66ce021b147132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4148c7774bf53f18701f4ff1519fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81fce4d6d904b38b6a08cac54a039b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8836b2c092ae62cf714d8a5524b67c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c408a41a6872a121d1dbd42aaffd1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2547ea47e9f7f999e0cd12820e8f037137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa50ad8bcaabda1a836c24052a545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed817c2e4de3bb8e80215691db8f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d1c68ba3218e026bb43a51353229a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd324b7ecdfc392c26df9b7274a25e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5386c264ff73029d18048003779234d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceadac9fcb3c7a9ae296cedc193f0d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6b25292ed2ab71fab6ecf22d378e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89253fc9fe7a832afb368e49dda791145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586f11738b0336d92b0dce813d14b63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579eb0a4a796e9763d7c2010c035bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22222c0b8845d6ec6c2b81c2012463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be734833d53c5223bca24fd9cf464563149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ac7acc245daa42b03a063197b023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb665cc2143fb52f3a19fb3abc3c70f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba772fa5d717933779c9d623c222b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410788be9102f33e08b80f873cd25e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de70c4461cc3a7612b4bf10f318e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8a23cb9d6b30b6d8891370ce2ca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a085632ca8ef12dfa63493cdda82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213264f2639d8c730802058312601b5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3816ebbe9e52f34dcefba1a2d5c297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221d720e3e8fa89efc878b369b7fd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd06417d1a61af98f67839a8a4605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02ac3b38ebbadf32d4d87578bec18c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e76e1fef216ed84a22f6aa843915a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d00eb335a8cfd491157265f0c49a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7322f3c336cc921462199a4b68708ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82f882dc6c3059403626c49676d45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaee0a57afe401528a731d808f157b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de3f6269deaf9c8eadbed151289ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a733ef71221c911698dc6e6eb7263f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a157254334e32177d567a5d1cdbe42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239de65a135569260e89dee26a50d4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f8ce54b0b9cf74ae80dc9037561cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b6cc9d243875e6e3600600bf7d0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c132bb31d6e93f27aea9880d1ce86e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff9f63e3889a4f9e845c6ded19bbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553acb3c58643474e3d59ed3e2a3ef98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51d1571216d9d88ca5168983a923e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab11d9f8b0a926f490aea913ad997d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192cb724de393755613d0ca8c689449178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ecef240ff8dfcc5f5a74949046e06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4d43945c8044afe7f1df22b0996c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6286de1c83b9e419b8f3a3e2228a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22dfc2ee87bc21ff00b666c1837fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691fc3ca5b87caad47f7c00b7b8c45e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985232871a323f45efa90a57260d3155184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b880fafb957e8002f9bd37e584f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1380f7f2bf247f6ee7db1673001ea5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe51f55320e92866758b7734ceb1320187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8b4e49c648ff7d62cfe4ac8e29b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47e98beca718014fa297ae46e91e81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575ba7f06d864a1e4027d4ab190e38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fc0dfa68d75e04bb9536575594112191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56687cdcbc4f113d82ffc85632260f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf244d757f15edd5a23402435f7030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ee6e2bee63d335aaabc4401f179be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502fb9c8a6e5c61bdc8d660a0a1213b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5fcd2168a673889b3f6682e22dba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350cadf935ca1cf0681b1f8fc844fea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099362bb566a6ff2dc0a1ded96103f1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4b91225253d032ab288002f6a474199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28b41d6b504676a158e9c1e7e193bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dcb94b61b2def488c41a745fefad8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c63fbeb70e1547e2a792513719a905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc5e01f5805930e8891656d8eb48b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6879d015796f6f5e0698939b08e13f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3972880395f5661f6e9e05a6f5afcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38305c9f59a05f5ddc57153edc3bde5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e0cdd83b7dd82b04fbb25ebf4161207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7340d97c7f3ef5321ba5b33d410d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c268499d35c73bc79ce6782ee29847209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d6db7595740fb0fed280d6fe7846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95086ab31cbe7c8c6ad8617a2a2db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc888f746255f73611a22b1c82acc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fcb11acd788b59f30ce734fee14db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85ad2874d8efd624ef03579099345f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922aa7c71e42968a7231b50c4e0c916215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f06ba0393a3bee8a7ea47c5e7b43d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed50ccad1cd8f112725baf3e5e3a962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f893c12b5c44a2cec63b16d8bb0fa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5df9b0a39474ad64d58296dbc67b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c3a5b43b900530caf83128fee66f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa71d20d8232094e444160253e67936221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad470071a7fab7a3fc2545d9af27e2c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a7f80414163ae4333dd38f082a4f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b32632725f7b3cac4906f00d8728c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda72352e23e897567df3b660e6d13a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af3b3450a4b6e3971a43e0dd248f3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd9bc4cd22634e9a16662121333878227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3de450832a7c0e11964960c63aa3d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3089af0e7768a27f9664faef46071b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909c7e1d354ba1a9ee2fe1a97fa0dc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a8b1203bc352cb3dcb32601c9612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca3f8236b55ead55d07d4827b1df5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca1c72ea490f783ef29e360af0a83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76327f95f44f499617873bcbb83e773234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eae48afc31bc937054b1760e1b9222235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd504fc03d1ad3c3eeb40584e7b090236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ecaba3aec4e76cc71a3b90e809dfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9123bd9ee4ac77b84c0315ec84a62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11fe6c2c3cbc19f0655affc0cfd146239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a5beb0152d39101b82069d35fa596240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca922e60f5d2bf43a4cec188e2f1121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcab5af4a6ea6b55fc6f24bc4d64c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a341ccde346126e04d6068f4482b46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b322f503116b4844159db4d0d3da8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef517a3fc9307e6d56de5df0813e75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2f9574d1aad052f0f57e373e46fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39cadff2b10c5802f960ce56db8c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1970ff377a5793122fd43cba304d048248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9481313e830f0c3a0a5ed0240eea9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef21f31ff894bc495cd90850fa56cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f99909c0cee59bd7ce48cc0bae0fa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bdfe19a9ab8fc36062fbc672bb4bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ed965dc440139760b41ed9612a28d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d655c1ce6824c552a88b6bed79887b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f48705450330a895bce71bec4a574255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9368d01a6ffa1232f1192cd94f41220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba2f8f81408564ef562fbf13dbcaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7155c92efabd96db108efead699b8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315457c26a1cde4340effcc90c472bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72695907d180e922f81321cd73a33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc91f4d9aea834cfebfe045676924f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0776077b399c97b6f3f98cf8110ad56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e72d8250da825da0bb04413217339263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e810007480e2c211d7635195b7a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6f7e763edf735b20fd34e87a583b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030546eee483bd3abcbf34caf04d5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbabcd4fe82f831231ad50fb75086b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0256e0378b2ee7358b57e0c1cef0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c06fc3b9377a82d97798d86cf2592269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b4aa11f721b2ef4c618626562df30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a38f4e94a624840ea02ae9c5edca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452ca1e27a15f440e3f98266ee6595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ba91002ad0964369702c9efbd8fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483451c3b08f44f7cfb86d28b0aa87a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806cd4c74e56815173ea672351ba627275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c9088afe0072cfa7187510fe10e7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae11c2278df8f62fbffbf5de1e1ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76dad880dfab74dfc11e2269b5eb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50873f5d4f1020a48818d81c0bc510f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af91e324bee0681d919b4ff8f672a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5099c0561f0f6305de5a4af672668a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1293bae7d431361b3b9658b6382a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaed5f4e785c704d29c5d9e9ee8689283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d10f7ab9f037e4ab0203031b64f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52334b93f3fd90a5683072ceb38902e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f18d940cef210bf7e1477acf6f9b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e27885ba934e1824325d3b5aea28f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6bab5f27bf6def5053d12d5ad5d1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53207265c73b78280f55ad0d060b0a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4718279d04faf256aea1b6f3506867290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361458599bffcc13c10d07298aedaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb45c8648e3f00fc175575ed9b489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194066361d6c748fbfeec9880ca5966e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238639307d81e2970b6f8763239147d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f23ac2a38da38575b7c8c59d216d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f25eeab8d2ac7e30910f22f6e2c8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce359b30df79a85d3676e79744502297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1d312cd4b8d089ddd046aa471a54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841717e567edbbe6171a27efe93de7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab7918749d790dab2532d3ae313de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ff3b2b25c4243b797769958f97df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480ee787fa55f14b518d51a01296292302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf590d459fcea5f3b00dfe3f31fcf7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb81d0d21fabd7add6ea1ef1cfcf22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89293fc1dda4b6fc42f9727dbf9af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6952a3d8aafd5408ad974c6a6b35ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e345d4a7f9405a5fc5353e5e47b68b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650c7ab64f27f047ae94b70df8a7cc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3565183e0bf80a04323d3cd2ef5051309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de9a26ea7e2fb25e5a213340367692310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae600d1b9af97d3d9455053c787468311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616376c25db2641cc05372cbacc1154f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9600c31b20c450e4d51710b6f65d91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332bcbe6ce19e9791e2cca35dfd0fc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6cd6838cfea5f1360e5fa75d5d86b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0bbb3219577d3fd3d00b688b7b70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9e2f2f9d8efa3fcaa27f5d3be11c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db918e3bde8748a781f9f0232226fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a1d23bcfc73ea27518f9cc626717f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f1733dfaa9ee6155dc3e89799a8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619a2df504c2fc7f6c7530de02fcd83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d886bfe87869fae58fa226e957cf30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32feaecd23ad0497a4d5ed1157ae4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0a0aef1a2bce02b4d0cb21ab6ac9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4130ac54de577fba6dc6f2b93a38b54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba01972bda92148c689f06fcbcdda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce111503723ab30fb87b4bf791b91cc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4e9cc4f51e04bad9556e2e30e31d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d782bb51dec8fddc94c211d03c712329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14547a085d9bc907575935b3ebe45de4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682c962ae28709acbf01596ae3ab31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb2a3dea22c7c8e47e92e8858c834332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737907760c19910c9f615793b17fef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888bd3513fce3fb2db420a22946308334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfe911fdefd17261f2d654c961a851335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981462a15776c8a4d74581b37a498178336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299912166d51d7cc1ebd8565b5f6460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee27304c5e843d079d72459c27b34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e42c698427187bea777b46c4072b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68e988fb6714f33e269fa7f036646340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ee3a9e7745d4c8cef3adb58036b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882218d500a614bd6bdab3f119420b31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b9aabb177d05ea0a3742505ffdd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da54158926c38b000d606bd71d4810344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27f1c8652144a8ecce36a6ffdff3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a6fa62579ccf0bb0dd0edf11a8d69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01498f127ab72ae407061f2553b0b6c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddcc456d9974bf45f90f3e7cb42515348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae623227fdd61149476ea49a89de88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075281c84538e2b31738231cab8a2712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec89b1cd109e6b788603acc57172a2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3affd959cdd7ecc77c0b98abbf38e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69820af788bbf93d58964c2b66ea3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4632c9135a7ae849dde55b545deb297354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225cb0f288303fba604f0f1c17d027355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a13272e9307485ec720d55288a715356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e175ef9e1ab511497fc85e4da0fff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261bbaff59a6b9e3f02217e18bc28b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa01e50bfb80496c95d3ba534a0832359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5984026e0a6e74d728fe4cfc0555360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc8c2655fd0b4031ee33c9f130b493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4b12c0293aefad2ccad8526250bcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8a0d0acd131b0d8cce99f7c41ee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f9d1be69c604a79a585f670b09ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cc689cc4878aa1b94e76f6984cd31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd9bfe5ba1f33db8825d1ad0a61b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2301ebdbe835b604edf0384969ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf22b15e9a6c6d6ecb3b73f7ac5e72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0311b2bf6717e87cf4b2288bfe21085369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bee22fba6d6fbfb87256ca929de0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202fc56ee6924430cb05d8fe5695f30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329420cd7bbf16982276ed67684d30f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d98771c61600d7d1d6c8dbc2b8e8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264531fdfff66d45995d9bb3db7702374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b2fc5874a001cf51300f24b47fe2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923f81637cd42cfa0c6903968cb6b0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f54a7d550adfaeb39f61a02ebaf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633e117fdca4ebbbdc25d78e947bce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06bd44995133a20a113546c6ce578379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180dbf862fb2ba600848801c258514d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1617d04fb4d7d06b8aa5421cf2bf9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14edba2b9771183d8a56d911082184382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197969fc640946465b4193f53ffbbb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e260f65ee693a2fcd6f459a4c8ca7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b637474bc0704cf0b953f5d5dba59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a206e1cd86d4037103455750eb1f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d2e42c73c0d67bad0b385d41f498387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151c643d7dc7b8d3ea70c2cda6605c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb847516b5fc76c1912f70bb6a346a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ae3cf067f7e9de6336b293d6a9fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5f1861112d842a230af579144ac8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49f2fb85c221c84f79e60c3955cfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf0ee58de7008757b173a7ef215fa2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96514e2872d9b6036dd5729bfe00e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea859c4b7e50f594492d3f609300a532395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927fbf14ea52eba28aa114d2c2a209396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4414f3e71efd3abe0a70bf07a12f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff59c75d3fd214d4ef71a73f765ddd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e6a04bb85230df976911e17e06ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec7a89e23dff66ee04897379886a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c8cbceea4d192183a426b54f5d068401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3ebd3ad61061b825f3c25ec5b81c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe45f99eff3ba58b8a413cc0288c27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8279e8a23d2b816be7e798daff7faf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3036e2f6c49e3219ba8c6c6611c89ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ee6bdb77a2a1bcfa11623ed4f4e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9d4db855bdabad03dea684014905407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53c656490ce36672025ea66e9811e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7e529ce0c4d9929c11d9b029b572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daeaf52f0d1577583afe25151734f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ffa4d68610c44d5ee3f81e6dea311411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa243796e73f0f91aeeb4f2b0d4a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dd4645c32028cb16f753eeb08afc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed783cabd821d485b904fe2c988138b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50fb64b03af6fa5288c5a8651640c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb34472b5a8681b4112bfe0fd69873416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2c2b01ac3648f3b8537eb25ac0fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056743dd0b6000a6ef2e40822be4c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6cb4fb801fa2b0e32ae7fa104f61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806db53691699f7594c75c8c4eed148e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a9d3460aab009bed2afea119bf9e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23614237a727f261f84dc533624cd6e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c3e893726116c7966149d7de3ef5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582a5caade3ac37d14d66617c083ce8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c0e109a6a0120479bdf9d64ce1bab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446778d902b67bac8f1b4fc8ad5ea1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48859fc5515faba177fde263d5e3678427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc01687a26315c9ac26757fcbc604e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204db4f6ebc3c0e24bcf2cbfb7887d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933327a4494ed61fb4cd9649b7f055cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956996c1036d59d9526bee4da6f7363431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3add8284a1a9470b2d94eb409f8c4cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f126ec5aa1673d29b8e1490d0458d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd654fffb9573656e0e3418176fea10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf62b12724c5b5f0a86236f1a691fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab54fe2a61b0a4e92c5b8ee3179d31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848678c861920e0e137e84fb949e05f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb8de384acee18527d98253557c59b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebf47483b255dac29b5987d2c170ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffc12f4ef2c70cb321f5cd05ba5684440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726492bfded679b2a9f3844f6e36cf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cfe014c2b375621d88a2895ba2430442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe948c59c3f5c5869c6de70321e170443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a58169c402652be2f2ef6d479a497444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c19d5f6dc577a9089a116734b3d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eec4457d2d69db279a5793a4df6567446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a88bba09bf21b2c0d04bdfa859e63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801037937b2f6f102a13d9ccc6e26b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48364f5299e9cf165a97d028979e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fdfbaa291d407d864653b5d2c7a90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb72f73a137460c52b09369fd696ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f41d0012104b06c103cb1e7b1c66a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687362eab916b52bc33c4bcdf9e0e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba278fe49629f345de3d0d3b03141b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211935e21abb44d39e97b20f8eb3a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40c3710e8a2176e47a884a3577635456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9910232a41edcd3dde04b75d2a67b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a83d5bd09e0bc1cd73b503bdb953458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d71c7d4bae7aa11d4dc4f7e25467459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a4d8fdc0e5d60f056027f53ccf26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b37ad1b1b62379dcaf3f66afbeb05b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02472750627725cab062428a4bde3844462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f99d6f95b58f21ddf47631cc61f88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08797eca08a50f6b459730e616c0be77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51481496dc3214d2ececf5442277c463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a366530fe682b8735539b2129b39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc87fe185b4afb94c498746adb8b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb377cb37c2b7e52887ffe9c1606a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccedcd376463a8f32f697871dea0d4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7692c8c07cf85605642c22fb64f09a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425630ffbba501154851794a3986c6e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96526dd182f039100c0e93e1ea18d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198fccfac6a3917800d5a83acb17b7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a647bfaeea851c6d3ab3fb3bf13ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd6372508d63134d2b9db20a763fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc353f964d14926cdf0233d84fbbc287476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003a46551a8727a1740f4b08a7e235477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ebe9f61d3f29a9c2755575cdf199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655664cc3009eb296dd2a66ee7976ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb113ac87ae45d5cbd980a636257a300480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000318b6ff3ff19ea2dfd28b214fbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b64b7a660d85f176b07cb97f5769482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c94f234f5dc95868b9d4e894d6d04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4d45db9366b6fd85c9d4ed3460cb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7496379ab23bd70dfd5f824589dd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc92e929b62b767a94edbc53f862c8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42492455ed969ff597ab49f51d8cbe1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887adfbd7a65b28de04cc913efb96a07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800443933fdf61eeaa17964c18a512ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ac703af68843d61685857c5b5b73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0edb3e81851edfc1e5f35284cb04d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d6346b037ea8a95e492e0c2362d98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae87f31220600d7dbf866f92a05e04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0d9c7e60699361a89c128f95aa6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ca56a8ff035e172be5f3226e8f0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc8264c797a532258c488d9e59002496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9cfcb551ccfab8ac8255b5bedae8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f00b2513c2adc8d5976731383595498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995f606b1d6b002b19907bcf55000e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ac1223e62d9e6a92fabaf24c08d3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7ab521d27713d32989a6e5c1813cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9614b8a56228c7194c6f59cf86d2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b02021e0fdcb397dcf8ccfba2faad9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951f41b3f5c294edc9557d8b181783504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c77de7c987bce20c7a201763bf70b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219301064687d342aafba4b1b881a546506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60970f937ba579954e9d0efa44dbeb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe1ef1759cf3a715e77503b1021b62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55d8c24252218aa01c53269efc171d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa07331e9e4739831e8892bd7785457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d8d2fca59b38461308f8acbeba39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917fd60e4eb11b10c91787113b7596c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b9eac3072c4ed004025f95d5d655513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f8d3871eda5eb1cd2d1d8bab6b26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29ca5d29ffd31f1820ba260877b6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137efe8be2dcfd5a6d20a235613b2f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f185ae7977d886cce13e18467703517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117778abdb66d5716b0c25091b5ddee0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613074efc77ea2da881101694a56d68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54e07757605af9b536e7d34beb199b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad134431f7e0ebd6468c4132c6bef1dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78704686b9cd0b8c7e8c12f23f6286d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd41a8ffca83ac765b7cf666fac65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9130b840a1122c70b74b390a8a74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3fa79def90a5e8dc79ebdb00be2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5f7d56c44158f8fb959b67b309a63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc12f654f612807697670447273cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff91b56583bdfcf46e5de0fc049f247528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa668e78e2fd44dcb2b509a3bd7fe1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664165efd8e3bd590f39351935b01d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578797348d65c2d55042ff65e72face531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e8790fde4a787278540e5a7eb100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a372b59978660e54fb327b6392d3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c724f5834c6c4225c2e7ca21bbd6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5968daf83e8a86a27cd63dc55ddd18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb488a79bf8421e59286edfc0a5e269536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a442d0c92fe6c392344defdd49d71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028ddb86fef1c6f2fb405ce2a2a76a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed67f70672dc87b835071517c3a13a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f604bbec7001bf4c75c1a59397bbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930dd64f85b0aaafebd7f2938713b90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9e23c119c3d9c2e230b1f2ccfb38e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b122f13ba80fbc0963e9a626266d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2beb5fa83a2528f0f49d5e9a6395a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d628e1b52146ba62fd910014c81567545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da5269a9eaf2c09a1fc4cd44ec2082546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a2cd3572ddba429f12385fe3f9e12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81adbe6dafb49acf5ffcdd4eda6598548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d27cd3df621ffe4042aa281745483549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a11fad7c17c618fa2fb97ff2a011f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b98fad3dac98c15765f4c12d1717551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82dbc0b0032343b6c14f394e523df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba10f9ca179b77da16be6435a36f49a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34c07a97b47f6b88c10e378ba9af2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e68e4972cf81ceca5772dcddeb4f11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbae1db61e892195a16be1010cba63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9c3ac6a5cceb54c56b882ff720c8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805facf8048e1d4c2f76aa34579916558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dceda0f746229a0f99d105dd9fc1d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d3dacf800749351e086f0973b35fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2d64295826e4422ca285873f04f3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b171a0fa9276d095a0a8bb3bbb986a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b9dd236003daaeecb9748a284f19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63b76976f623ab5bafe227f2b7659564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c28dfb3e81743746693c83c61feb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cccb1da87b473a9f807dc12f3fbdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de642d7f63965b3cfe21dae6be885c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d80d93a1d74f32dedeebc2aceadf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b483a244d78eb283fe954a2e007f378569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e64c7c266148e50a1a1f7fa6fd4f42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb51df10485e98334d1a112bbd8b28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e6162fcd147241e1364e252dcdf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a09d5e0d9ca12ee44595d6a24bee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f344bc981c53fd9c43316e06a04b30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecadfbe1a64019bee28cc06bf445840575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec6ccc823f36bd0dc9dd37d452cc9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220778bd50c987c10a8f6b559a7473577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4e629c53c532c20a53c00a69a4ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cd79faa3b532b6cb083c37fac77fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c658552a41483c182f06a78f23cdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf56e07aa57bf367aa49473dff0060581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8ad4d961298a8120b42d17af4e43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c84c26ff5b123f7ded99ed2cc8a1fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3abd8c4e6b5909382c99cbd2aaaa8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f1675357fe5526894e314e86cb19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8460b7469f726606de8ef42d79d2f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e1fbc061a8ddcf6edf6d989d86d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237e14d711a0ccaea9c915c8c1bdb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd2d698bd05b6325e0c51c3d01a8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed79d307019ffce85d14c696570a271590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7626ba09d4b81d12767470d2213970591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84f06a57776fff0ea8de72166be3f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba6798e2253ac1b55c24a294af8442593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa03faa74f2867718a93d42e1c3a383594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bf22499f36cae9e8027f57e155774595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f439b4e964fc316a6533fc1af48129596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b404609bdfc36bffa9a3c3d88a528d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b2ff5d47a5fe3403287e746f3c88e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421ed4457c6321ab8016188d766abc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67196b4cfc0b1229612233fcd1d8986b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38398731a59153c092d3a06f7348dc4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244aac71fe84f77564acad0fae9e1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059b47acabe1f57418a1a6c56e88797603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a748e3504c71847aa2ba6fd49cb5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf198be1db8ce07a259bb2edb50da4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e5c19b158bcdc5f1a158b2e4e05d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcef43f05dc902c70b5f6663c9e284607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fd98292487b8065503be2599bccb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d900f6359abc7dc3c816de5501df3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98c6b93b4420050190882a56380eaa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a16e8c9a082970f472ca1a20c9f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd9680415afb87f1d641f0a4d5c9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4d5554ff9b810bc372b26b1e83a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b77bb2f9e80afeacc87134dc2f59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5de064b2439b8c19c16d599b83508615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b98a17bbd4cb92504bf120f0718a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6acb49d1d1f5879e62c558574a34d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837701dda376b84fae27455c8eb406bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606601dcd6d43deee1d004524a34ada5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776227280d5438f3189621f917296ff8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c73ccf35ffa1582f96f15ab3d015621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e39de4bdf57d004db42997d31816622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fce063a945c1872b6b33d933f27d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d43d76435a65f3830fe6e53c6766d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9908791c074e0bd5b5c9b14a61b137625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26fbb295babe423a39be0218cd8aea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb90f0f695db2026d79c27a2bffc894627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea1e298054a0c8e67e425bd18bef7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003321701c87c284f2d64956d57c0a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4492e0d1f9f2b4b157d77d67818c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383feba353938ae331e77b029c1987a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f80fafc178798959f02c6232de92db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c0e89a651b70460c5922e50ecaf28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff39f981b00c7f71f9e7c0307e7454634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f4e348cefcd0e1c3b420edebef9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d54af0263ed738f186e8e87b29c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e64b746eb9b913d318be98b8ab2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc611937421b0df75711e684204df33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0755dcfd8f555e25643acd799e824639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14106b9acc487c3bee50e4f6fad019e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684601a8c1a51d56486a3295971b9f7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2603a8b02bb101e8a3a1333d4f9d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0876e93c6d099ba858c3a7f49ca23c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2620be4b7148da72c2e048dd24a81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ec41acf6f5e35974fe03dc2334595645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9c29fea1ac9efe6db6516b19562d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c80ed299a02200b510d600e2dd0f0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3885328e1826956a76d925f01b7a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e600906b8cb9cb07e0c1018d98561d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d49f173df76ab0325555b3a4c57d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941c0924d7115d6c2c9a0eca79ceeff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e07da2dd35c35a6f69e226409eac2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5730e188dc287166b1c2439cd8caec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c48d25a99aff0ced215292ee940fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93977f1ae7f0eed69b02dcd4c6bc3c78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94c109ddf50448f70a2614feb7255656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b948bc4c3c58834f1769290f4e61d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9857ce3aab2f4460f6b9c1c44961e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305bb4bbd80ccba68d797ec6be232df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c978f6710cbd486816df85f920eecd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5551d1018539752c3200f910e281661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b1348e81e13b64a32efc35f9fda45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa7449c66cd97d2fc25e0266bed7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f162bac06687a4b09eeea172b97d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435de9249941a0f4146cb74a1f1a5ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc215743f2b563e419c191f913616666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d308560679badc41edfd342a52cd440667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b901b13eccef059707395d9ca46ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4cceaa79f635103425b1c2a3fabaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38ae1c35bd38d424506a01f8668c59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733984599833852e544a453024d5036671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273152e0ea2aa0e1a5e14a5ed7e81175672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756564de851dfd31d5131891f190653b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a77029a4418b530c0eaadf1094c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbb60d8440e70c0ce1dcca12d6dca6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6de0e662f03ac043f39ba42abaea7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940283de1b8e4602a7e577d2cc04ff0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394daaaa4a5e4d313723f691e248014678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6bfe58bb6c86a6471b0ec29fec9c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07121ed31eab0413eb7e7d00af9814d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fb8c792659eab7934a61041eff7fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf289f2b462a6271abf30211ea9761682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b34a151aaabcc40c8b6b29fee59ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1907153936fef9fdd3980a276e642684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41809a7c03a1a67429e386032beff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf50f771fb32b4255b7f17813877db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc4b605b07f0e98a964fa6db73fe78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c938981c7ae4c6590015092efed437688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9b3ba06e11eb2b422a65422e91379689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb529bc1bc4049267038a67739212b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d570afa652024340ab77a200e291691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8cb90cd4c838d942d755b61a99576692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a88ddfde1a59ab1bbba59d11cf81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933dd8e0172fde8b2b3d1081368d2be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134f4ba034ad715d760831214bb3dc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce51bf795aa349d75ece94ebdf8f9c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51651b3142b7b906f10ee20fba71ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876be1bd3a4131e7e173c13ca5fb15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15343e94a176acb302f9805e4dc492699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d9efb24b75f072eb089a8923fdbdb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f221821d0f1244211dc7059e95a4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab985cfe349f14ec525702cb39924dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f4bdc4c524122b3c18a7814491ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6394c7f5818b6dc6a19ac60ca602ccf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d80d5b331b8ea4e40f8dee69ec6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c53680cf4e5d8d6ec6863e05426a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea49af95e314d93caafee19711359e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742926d5eb229f4b3fc922fddca74bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982c7b0c79acf3b1232c5b63af03e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ace5bfa31d824ba08ab582d8ebea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3dfdbd5f78274c22b18a471afc5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a3acf85907860f94fef813c97999712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5830781f765d3e3835fef29fd86089713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7574ebd020449252c4d5a2a14848c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550261b1615040a69c3dde2afc1fbc12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046714165982969be71b012ff51f963a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976486001dd5652fa9f8e7fe6cd27ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa079a6494969ed2029546acb5a3035b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774eace3000a0d2933a040134c5ac3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e07e66764c27a3203712c6d282244720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1db59ed8fc2a026fb6d91441ef3bd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1696124a3fb8cdac2b839ea252e7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f4bdb722a79b15d6ade7f94919d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b00fed53da7ea11354e6888055eb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72a3d7a5627432f1b2135033d34ab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f799b76711483f6c4584c6c914aed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbda7f2e49446bd96ce813400cbe16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f424ccb541743a5fcc681b98a517b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f408950ffb0311e74a9ca4fb9993729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1aa08dbbf01b47520ac94f60c0e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b8f299f4e735f638f993a07857e26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd936f57b0587dccb27a9a05a6bfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28ca8cba6751d1a2b398eba30da2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d0a447d7e6473fb7606043e6fcf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d002f5d0a517fa50c48a8b4429fd541735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46422bc3729afee4d1040a30218a9e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1773a63c3aa59d14a01ad08857118d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc544bc770d75b3148c9e70bf8447738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15867a361450bbf39da703e5f2f0ec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e866536c6dca8578fce6d0faeb913e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0dc0d84ee0a061191aa4c56ee0be3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4f14633b2ed9a113d90e95f10003742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa81f00ab251fcb7fb7d484fb5e964743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f84861edf036f6528e1bb171aaa70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76b77fcc4b1eb63e89deada6648507745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027004bf0a3cf0e3819e5fedd8a155c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379fa75dc4f3686fc08c2c7ff33f18e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe963632d56d1de7af2f27befc722748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40730db960599b9dff02419ad93d5ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc6ecad82af86322aa59134a649f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be60c6bb0c54762f5989e544ec2af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1ba3aef2befe1b34142717f088ded752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab950fe4707d387f78563bd11c8ba59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d1869b4b8112a07fffa64a25e71e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c4b1b404d7eb400a6e1c1230d1df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657a257779bfa47dc8cdc3265b57bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829da325618b7ab6896bf796d5188228757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a38d2c12dc32f61249135d24c7889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c33dcd0b93872b4e5dd0167afc18f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b582cdc5cbc16796a3e67c9e442699760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1530e09b28835bbc991aa47849033e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c6f1b7ab0e6f59e9b8592a5e1f92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834b38622024260869f888d1157b084763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410455bc5d12352f6fab3b0c4224d4ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4486f96151804645c88d266e45037765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc75887f7335a6762ee7dac1fee78a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382f9696a723bfea8ebdbaaa951eabc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8ee67c13feb56565d7847d5e5f13768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328ac23ddba290a345bfaa05783f9b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80adcc5d3101168a954f0eb3e4b28770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab1cb04f844c4e921317fc0960b512771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681fcdce52d320de8089bb2eac1d147772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2ca817c6a30050420c4b4b9867540773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a468966f8f44e9886b0b80c0f6854d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939edae87b2991c37e45f64ba1702498775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e641cfa85d07713a57313e6c45a2b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d8aacf2847a176afbb6252dec97ad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc671d1bbf19358a56fa8183d153585d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c21ca0fdaa7274aa85eebaa989f80b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41122bf21edba2d11554318feaaf6e30780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe4be3a2d3356e2d95f6b96c373d7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b667e5c798f8bc6961ac680385bf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb3db299ccad866e11ef4bc2a81e0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0a4ac42e958a36b4b03ee108853c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb847570a58f63275289b7d36bd208d6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda2fa1939e5254978d2947b17a4901786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73ee25114daf0f8ded5c8584bc1b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9c1149760633dfd38b25fec616aa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d927b567a142611f50b01cd5b69cc7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf978d85552738f369b839c11042f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1afd0dadd299985808cd6e2420839791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc127ddc673b17290f9254b122ace28a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a7ee83de6a62065b9c81f5334098793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2854722bc9ef02b2dfb1796cad8491794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4a877a5add8d1f7c31f8f22c6affa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1cb7a30a86f7512c90801acb5a3b2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb54083fa61a81e2d782c7a9a09c58797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd23f3ae3e95843babbb4efd5670b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a88113929f9e5ce95bd2de231774ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf390f53b4034ecb86f9172414ee80800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731adb1a90267e0520a6617471a0b51d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1271a2226b97f6cc4ce88043e3da4b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f98745213edcd7000cb5a319ad640803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bad3e2f4e64c685ce9321922c4fa5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa941974bff808cf6eecdc3e6a4cf2f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182effaf850f156350a6989f99b97d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8457e7830e4ec8974616bec3198bc27807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016783f011792afcc535d166da6f39b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d1066ced6ec88296970f352b2ef6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f2324fdd22fc62d5d6b21608a8265810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2205e3b66ed4eae984a03b662604811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d506897f276785d923d18a7f2d9f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ce6b93541645399feeb9bf621b25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380649e71c89fb952a7e34a909e906e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07061b0616a52ea195a5c2cf18d2de18815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71278fcf1080f4b94ea9b9fd27832816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39399aedae5419cb1f434f02b12133817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3441d0160e28931858ff67e0ef5b6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c1c99c9496d393eb7198c44b5819819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e73014f743305b4995b58608ea3d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c3ad8e09c646d88de1f5a585f43c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f500c00b234c0a6c8774bf8978d098822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43996643daf635360f6d608025f33e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e35654edb80c6a66b3450060254455824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ea7ea79b0a9ccda72430734f0fd8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01245a87dc2b3c90a566809ff677a35826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf90a5c68aead57225bca8fda5640827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e59f85c81fac88728ac5eb83fdb82828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c34687a611e83b3188a413b6883a49829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f8afd999d97d662ec7976f7a3b38830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f401d3d020a2c6d0f4730f33ddf6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f705f0110c487ff80a2efbf2263cda832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c36fc7a622771efe5a45489f5ba9a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3416e8319491bc86542c5d01bb28e4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f6d07af679b6ad6946a3efb844f97835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad55834abbf01b45d7cc7ba894be79836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4849bd2a18a60acaa2760942cce22837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315d068a14ac5e9be3f932a76fb10ab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359e1335d370a8125e1b0c08318d4f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87535cc26bc681b642d7f43c62e5e09840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ca512622f823fbc04285b42376ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7fe02cb60a2d9af5ebe4e222486d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222ad1328254c733d0e16c813bad7e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127bf88bcd6896e2089938cd89df19844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8384dbd069e93d57f3a3898abdee3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f855f4419c4c5886ef915e915d96a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398511f68319ce171a1a1eaf158c70c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6acf5083f9cab59414663c8eae72c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984278e58d35db99261863dbc504f88849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf725db07f2513b65be16f9f0f3cd7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbeb1b1ea7ab6df7d9639acb9ba4a0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da987634c5e32b1159b3408b0c8f7c5c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d29c83c240e7595cddc4353d93c9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195f1187788959687392069b401935854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b528649d3f263d5bae6e060e60b754855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe18af6859b27da0cbdedcb471aced856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df9230850f82624739da463b79aba0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e3a6a0ea60259443189280d84b31858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152fdb2d6858821c6cdd0bea182362859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997e04c1d4316b3c9094c27ab6b1ba860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1918cb976b01559d509c99a29e5adf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bef4e7a057592e41aa442e9bf070d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf28b4c708476dbbdf427fa98b9e37863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4bf532e27a29a844e3baacfb0967a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe88c3388df995247c3605437dddd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2135157266827ed96a7d56d534b5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e6b51438b9085845f841cd94b131867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b9c2982c406dc93fb4441dba5d1e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d72fb87b25faf2be3191d773656633869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4f01480257c8d35fe726629622e46870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29128d4f816a374e2f4635d0985dea9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4891b018c97cd0a74efcad7574ca47872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db320e8dcd488cc9b36b498c46481b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3f9678e2809b35199149c742723d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6353df324f3eee670a4c49e0466b6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff69654156bc6cff47e201ea4e21c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50f5f31c6bac6260507a214e3b363877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa5c03fa3c1a0a4eb1d9a27e99941878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3029a66c1f72911b4325da11e41f74e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d3fdaed13f259b792c14c2325b8af880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1f294377076e119bf3fe934dc546881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de7b33499ea7197dd382674f04ecf3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a042469a06762cf02266ec8e887740b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7181f7f8885c469e584f9c5c8ca2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325dd38c4d6f0c3c81bf3e1c7e881cb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168c445a9fb6d69fd609f5036bf2ff886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f5270cd3e2c24c8cf0daac853b1c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60327b37b6febc1acdd5bac8482f672a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09656b115f325b452b69b993d3c42889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880564e7b616f3071ed937e1013e46f4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb64c8b750b4e158fb7b8a0b7ae69891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74fa7d2c68f988462d30aed98c9aa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ccd689059923fc06babde4c4e7770893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ba6f3a30489691a9abdd5db425247894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38eec749ec28573fefff1d1131893a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5325f7c227c6257c272b89b26db07b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf589b5bdc245611c48babb65746f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230fdf8fae4ea3330886d05c5f49b2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9faef8605f4700b3bd0b3c3c68f66899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5750db0b4cb09844e487668fe09008900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801d00de05dafff081c4c9652e8bac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336018839aad1632d1fbcc7ebf22c97902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd0bd84a3662420c88a07a8055732903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e41fda217489c4e4b927b66aab3d7c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e10eb356aeeb9dd8fbbf401bff0e4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e6c6a259aa1e660c93278aeeb894a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3d896eb8532cde4af4e267f2ee228907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949b3731c9e03b327a5ab468fc1d46908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749366c5a23dcc5e9504bf23fd8ee5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c126b6006317ceec88544de05d0bb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f2a70569782a11f93bca153e0dd7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655851814c3a61925fe15fb68c11e47e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25444430c706f88fa98db953f8584ff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d83a6e02488b62126a40a7227589914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b8910771e8e3a86beda381591f995915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49324cb1bd67e3e8129e686b92e933e0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648e7b7ccbbb64d0406c3095c71987917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042db571c0a8115af81702ab6a594ba918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb6a7891ca5240337faed2c813624919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caef7d0a79264d0b6c7822b9ae31a1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fe43469d992a45103b3697cb31292921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462a0472d13250e633800c4c69322b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda45ba973dd6e667e174daf21dd814923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f942297052be3e792c5d0a5bf6788d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b0c6cfd2d7c246a0c21d28125aa5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c0e8e9a2e43f4a516fa075eeb91b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b2f5b3abc182f346bc4c1c2e4f91927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199315f21477e0c1f2262fe34c26252928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7af269c2ad1fa61cb4e0813c505b5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd076cd9ec0418aa67ca3ca557b4177930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ccef7709bcf447bfccae55624eb34931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d18f5b3dd696b181fbfd7c4ac122932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683feb799b9bf50c8c23a47191f9200933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7848dbe4e015e3e7a38a626b19a88934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3c6b51298aa3c9aaad92d9d00d9b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1823cceaf86d296f6b0c333d6ac6d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8425b4b6f401120d7b12c29c30c91937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e866f57bb442c19c02e60622ffa5e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f000299e31e3988f7a7dc4c50b9453939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec15f8ebe6b30f03fe71a5008e9307940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebc884c760dd34d834b5e007a690d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b8742afe4a30a752eb9d373b8627d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a5908580e145cc8a501ebeb323721943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396021baa52f640782c8e7548d3bf1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a875488cb8f8b0c8ce65cf0531aba06945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0dc9cdd03f1057e18a1b793f0266f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cecf598dd17026ba09626ea98192d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f56f9a033db1fb286d512b52099ab2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e63534230353609a38718008aaa4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436addd26a7292e5a7d56a3c69d4da56950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c3bc8c64b5fa21364a83285627d30951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd0b538ba07c4fc3a767386079156952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab074c8515efc1bb225cc921a59bd50953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc18fd8dab025ac8a01d83c8654882954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63665f5a62996333e09f3cad0c0ad457955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf45a664b147d5871b44e14d4b8627e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a688dacdca9d20363596e29538bee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66312bedae9575c96bf3a2d906e24e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86cb80f79d3f5b9fbff02077d544d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa74f0bf12185089c98fb0585f5790960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335bf1c0e991966d2f68a2c741cfe3a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8e14b921b83e72e5d921e7346884962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff6b9608e7b6eda9c1b90ae654cd4e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332fa409d2efc84b2d7f7ca284295f9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9152f2ad965bd7d6a0f6a1975a6816965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa310b0a891b1cce94e15672cfb01274966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321654ab0c65821b8593102e6c2ac06967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ee8d0b0721cb176599700ffb4747968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fde8f95f5073733c4bfb8b8efb2e25969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055ffe54102b9e3e7c9c9c07b36f81970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa807a5a5c6c7868ab10db973762e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed40708cb554f63ccd31deb513231ef972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a406cf197a591657da27163a6859973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9a96f1e4f1dc8b88552bf0f2a7ec974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e34b9c3a4f83dcfbf06c19c7580e2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b0736266a221005dae90be3f5d796976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2db4001a349cac1e004a9f9260957977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f057769fb324cd3acbbaec87d9ac0a8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae27493521de8032f290e0d59defd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83d13df4ba55813a364358f436d7f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb193eacb4b80fc82669aae960a50c05981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5ea223b67408c1be584502f4ea37982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc3840dafbe98a614e3e644d06e42f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf363bbc39fe2add8b4015a2988bf1e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b64ecef64036de720f56d7a14d482985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230dc42fc45a04d6e364692f01703b0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9cbc335ed325d9ce85b1aa44d9a7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17886c073cbc587fade7411d017196988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc03d801c6dc69dc61ee0fcad8da77989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57a9a13d01fb76cd05529571d9e80990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989ba1a71e530c3f615d0a2e0ef294991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f771b6314ce8338ada1ed30bd7fd37992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b92b9ce9945f0037159c6fe13fdb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949109dd1d04c80fe5dca527128dedb2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d8db1fc53697f1d203d56ac78c6ef995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cf9b821462e33e72d3775ba9d9a29996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f4ebea5d2863e3f9720d76d93f405997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae02025dd65ec35518a7effb07f56141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df00d1d794af46688584090d2e6792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f21f368cd80a6e8c3aa9e8de5ae33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6282c2c053c00b27cc28aac4f7ce884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd099e87f505c46e0b80ff37ea2765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb8a58acb4c734a67a7b2f2bf29856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3780a56e5388b0cf3f0685de429377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845fc8ef8e8de22be2ca565e04326b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d589eb3148c193656b6ee2cbfe15a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2cdd4cf7f478b910128db4a54ab9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f181efac150e87ba78453874c6527611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d5142c5d062557d5b1961f02d3fdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be3ad21df8fbc2c19133a1d6f6a9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564f028e9da5f4c432aae96f5d4ecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c2704d4fcb7f947666011256455fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daba867c909ae81929d28dd055b86f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d86bb5472916ea388e0beccd135417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e43138ed84879e2ec684f9d3d2f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f16418104a2cc90b7ed9965940da1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1554e9409cd1c14e18f0ede684bd0d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35900a14610be5b0e60f166c26f45b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ef93e32bf3ec83202f7a6db91c6d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808abc0d4120e8bfe21b5f0ed46fdc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7f2a05f946482f2714898b6a9db0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7611563d916ff2f4768fd72cda4f1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23566c138a1bbd15505a2fd3cc773b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451ed0a800039e75f93f7d2580e6ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2202e07b7ea79fcd78df79cd68a8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8d9b1d7a9258be664e3f2d6a24f2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155f8bb336c9c824caf1cf93fcee8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87c897381981dcfaa60f3d7f4e61e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10efde48c6a2384d8620b4a5aa400932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187311b91b194400cd5a51f3f303ba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee081c110b9abc37eb05cdf8b154834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c33892e4a2f36af04410af1dcd7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bf2fc7fc995936d24b1dab03ddce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5602a7389f531c0d89cf5e0fcb0ad437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d77ba353b87f639a91e8bb575a36f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1edd2cc249be445d213172e354f39a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70f2a16149349607d765f38a89bb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827fb01d133103449a26e73254a240741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea5985983d3493adfcc69e73f9f4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957c69199bd3e6452bda54918dfe78243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f08e3a4272a0d329872b437d1d08444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5d540049981b4fd5c2c9f9fb2f43745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fb1ff0e64d1230a212a1890e5183a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8111d5f45934a7e0c2255069d0179247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dce475fafb014b2085b3ee3af689448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174764a4f1d50625d8f767199af3787049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae10bde49daab5fcae6abd7950b36750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39819bc18df8ff04a03a8a8c6d878651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b355c6b6bfd4d787b59967060539c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafcfcd00dfbf7e347bd062eac62c6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19377870471d3653bfd507cba5da5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f8c3fdd7a476390a6cc64a4974eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481a4be9d3cbed3e4162709ecddbbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84964aa59e034f2e621b1bf63bca41a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673297e272b11da68f62e2ab5f674bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f826af71d4ebd9b21cbce16f1701759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682887727b497672507301f5170e924e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb9286267ea0cf7281fd56a9847e1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24607cf04d0b041198bfbca617d7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8751447466266122233c1c30a269163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205927fe2993dfa45e7e8c7e9900a7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff707539e5a060914e17b4ef7e08d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ed8ac1cd77b1194154a53a7ac21866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3784ed2cfc2276feac03dadf6a4a7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675c5670cea92d4c12f555f924d42768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e91c1094495cdac16f11a461350469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04952c004ec984362039a319bb0e7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6933b1032dcb8ea593f7c703a3194e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115e0faa888ad0658006d5b6a31da7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb42d2e92322b56d838cdbd790373f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495da4f9b76032f918d750b78609bf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd64722cac6e2ca1819a6135a8c7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd682560c4f52bf6d1f32e0b00f1b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e825de17c3f9a8ff23c605246180c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c383d7ab8374796b73651d084ce1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474e0d965cfbf663a821516984278ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3311ff0d3077064e8d7f137374b4bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d348e90ff4e62a15fc19f29b942bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902801599b190b85535ffb9dae961b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885bdb6c987696e32f96365f444df0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a1a58b8be58b317bc4b882dced1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69c245cffba13def48f873077a8fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68818d801652a89c8269d3e3768274986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ad6ddf0e5bd10d1f8dc336222ff387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44996ba6525119ca0648de14d21adf4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab771ace95518a52cb10bce6e6c4d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca127ad120a52827490dfd0656ad7c0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bff17e021184b8a3597f588e7d983f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbdbc73a7dd838505cd80dbfb683cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7686666d8c473eaf73d5dd1a67170993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc58d06367065552834e0e589c82094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac210c77a20f042c0c9bf2c6dbca82295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a254c6374cc7d6949a3519bc294e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e328528531ff7c84f7a300b1145097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cac020129619dac1844afcfe8fe7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794f713b4cddd8bb526b08442d33e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a677262f52901f831bc3ca2fb320a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbbdead447e27f3c0962c976fe327e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab5b6245314a1781d76d1b9c418472102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7b1fd1df569dc88a9c3d25409935103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da2844040afe852dd50d18a20dd6a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d8ae984c4f16d55db64aca91e946105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06218219630abea6d14c21240894d976106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593cbc13d80922cd0027f7bb5fa50b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63143ea01bfe9709559c7e7549640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629640f53558908b3df81f863ac04f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898cb44b481beabea5f7ab7f10ebb67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922f87b09091ba552f31454fc278214111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153692f13964da565051b2fefafc9406112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6398b9f6426d80d838893434013ea03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df23cab2b2aa17889fc8bd18518b7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cbda7e9affb8e666124d6cf51bd20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d4bdb678cbb4f673a3f9cb1f502f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956d493dfcd4410057d55c70592e05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881731ff311a42155c210932c5efd64e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b50eb22361566dd64a87f61f09287119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ceefe0fff4d9f628455b849da142120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc453bb240700b36e981c8cfccc8cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f8b64faef802244dcc474cbf311a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ce1e818c43b451bcc0bb13ff1c4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33973172ad75593c83fe583f32c4851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3dfb10f71a4d101268da1a5dfc626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612728e12f3ef3d76965e090c87d4a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e43c063693622fb2c4d13706128bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40919bf78d8f9ed748958c65597b88ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48359aadb47f1157ad4509b6367bcc07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331be7341a7472e44efcb675210f59e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded95f2da222b5a50512dfd3eddd9ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668d2f6bed9655a4e841fb74037e104132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97385d32867e81a42291751a7343aa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaea910f0cf52a2d123eed84144cee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea49adf045d36eef36811c45e764ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf9247a1f9e75c0e863e6e4450521136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a824ef9547ab1dac0a49f4893137cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6db7cf2847af975a6ef08640c537d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31432f3433e3f9867cbd6d74de249b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b3f0bf5662cd7217aab9939b0e35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ef8e6b2b34754cbe6ebdeb2a9e135141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488da22fce27ff8322aed7858d563e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c430a373469cbe1e6032550738128f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aae02b699a4433cc26d6001d63c5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05f9a5e109d7cf11db80a53a8ca4a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4b7a609d6fb114353f9e41c2ada17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee21bfab859f774914adfe73bc5bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c41b5d596e801a7ecce1294f40bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9565f8253721be844ddaddbac45aa71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7a9c730102446f45428f4d20e8eb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cf67a0d9786f549d46c2334f2882a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16938960dd902828028b2b74f83f087152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec09b8466dafa1352411a92eb1b36b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d02829a447a5eefa7e441a76185e4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8359ea3349213f68bec66bd1eea078e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b843eb889b087edebccb9be341d336156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7337ffec4726c7a10136837a3366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1522cb553f2a7cae6ed6f60da0769158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253643f845df23acf8c0688466e017d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb670f7bc5f17737748d301163c72e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c4dec08626e382e3471e1749c3303161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223746adadbbdf7a0d550fb69b467a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a46710c0027b5187b5ead425ebef31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575854b69478677789937aa9f22cb53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7263fc88282f4d9cf27ef0dad9dcec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954da4491c0bf5cba9a3a8fca4c572e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb4e01b91a51d0bf0c93ba0fd5b5e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa106c88d365d4b6ef539c5e6cead168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6234ec7376dd6c03c6394dde3ea711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b68b1830db70045c6d29041abc086f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c001c4af73feecf22538e2fa36c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a5142fda85f9be4bee993b8a6ab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77993c4d5a9ebe4aaad9f1fd0ebc7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065d267f0f0ede43d0e987085e499b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75223312374337d0285b890bcee9982f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4ababc24965effa7a2b28055e945176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b80590afe9efb9bbd1c26c205120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989f7c872a49589aa9e7decc54dc6f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b7a211daa866b50a9be5250d4f4c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ebe41ba311e99a4f3e4b894261db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d2526be93b303b39557503bf095d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede70ca7ef9bd195b1e9fe78cf6a5ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d3cdb6efd72996084992b9c3fbf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0084f24c76121a318c4cdfab3ab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a9798f7fc29786098585d290ef15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bdf25ecd1393c73a3c6e9cf908cb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae9f42b2f92b1cfdfdf2eb66aba24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b067dd9fe4b428dddfd54b06594e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ad7e5d6d301e50008a008a086550189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcead0b87cd53da93106f2f184f06b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56eb396ea88d7b391ee8b5f46a5d91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a65ad4a5e15dbfd2e9fa05f99c2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80830fb7cd147339a9c26c90f13fc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63782f024130065cdb9869a9e6a4e4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f8005451090715400217e827a4c85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dcf10ca418eb0b49176594db0531e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6cf33104300878dcde3f9a1e3c84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc315c5cf3bb4d776348034766da8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5698f0a6949732ff2707d1f3f24c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca79367f62cbc5f1348b6a610f1f78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755a7ec23a10208bfdf93d53a2cc60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d3ec7236aacaa8dcd32b99418b70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f853cd0b08d3f7bfa67d8071e310cb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c568dc1fe15a676114d4d5f1a47a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bdabcdf881aa4128ef054036aae07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2757e58dd35507e3129000b476ee79e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166feb4ad5321de0a785ceeb962a8ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184fd2b766069a728b6db2f2df736b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f96fd117281c88ed57958a557d625209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4410449f689626788a7ffce0deeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3008961d52f235252eafdd1091708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad7124a4757bf4005ff679795728a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58829d5c4fc301d73185da86f2c6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80f053dd14cb059446f0419822fc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba243014182ffdc6130597083e4bdde4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb59f9f890b47ec9869d790cdb197b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d41dad3136d2e44fe9ae10ff2eed8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbca6d7004f9df7cc969d1ef796561218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f939dda588bfe2b20aa8c76e98beb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c7e0d870e9999d54b242f956c542220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734870318b5c81409065cfeab6a640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be95664f07113d3d64da766f5f9334222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080f9ba3d75d93d757f4d779825a32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4c4a5f3d9bd9a46f7820b8d3ccd7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19245efa8aef2b3d2c1aa187a0d5be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb3960bef6723d0782c83106a37a04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf397c03ba6f0ee5802d6c871be21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e90d0821387e65f377dcb38dd123e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07602be510814a516f784f1c5e3e0a26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919dc30bdc7d9518bd4cf74aaa5080230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc268b263c7b2da1414a9c5ff51f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910522677d69ea5ff3e152488e99c3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab94c4fc1aa6745dedfe7542574aad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad26d5864e550b575e4758fcf3b4d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a50d26dbcec9e9a3733512da96ca1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a410f5ca2c87cd14a844a5797d0a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913896786ad6352f864e6251d64784237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2808215c727a742d3c409b58927622a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45e082dab21400e2f96731f206640239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9eae33a3327f7a516f2b97c38ffb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c0d260dbec253755483dc7b95c4f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5984a3813f3fcf855d960ec176a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed64c61ebc84fe839879793d499c69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098214d18bca5b52c5f25abfcab11a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5160ea41c6004cb79345b08abacb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca251c8528833846f568383d0cdd758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bda06594255d468ea6184d05806fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f801e7c2b4992e0567e48110b83415248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec2b6e789ffffa1ada606ec145ec7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126cc397aa7dc2c62d976c31d896bbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cbc3474d92b74659f808d2dff1d4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e28fe45c6090494fd4de3e13fd64a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a98342e5b069944ade37f92546325253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e877c86b7488e9286852d3c3f941bc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55f7e2f73bcf675fb88ff2af537e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea66a8423b48798b983ad872bf6732256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9e126e4f974c5877fb850e360a10f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82f39ab1560bedd011eb55fb1be7eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a30a8808912ecfcf9e5232f9cb39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe9ce6d27c8e5bf7987e7f153a5ccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02cce13e6f7de12640769ff809521261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c11d83e1bcafddda61ed5a41a1ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c493f9caee2ca71f6a698128c7d661263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7e190aa079f62d75607a8004eddfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068507109e3db0a202f2848491f185a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aef14e3ed69fab8c79cb5541bf530266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bc48315aff5544f413390afc596cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584448d1d51de2a0bd790e0fd27bbdb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26074d6b5eb51fa8ae3ee03cd2dd099269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ee1b529582dba935366c6730dfe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f85179d02cc45d895aacd350a85a78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd7fbb45cf23017dfdc928b79b2be1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60b6eb15d636b448843b1c89c9ebc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e925039d8ebfab6cec93d0e9dbc48f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1905633dc11fcfefc2f91539f3718275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e500380c4b7b839cb0ba5655dfecb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac812b8bba2f096bcf348e7de885f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cda5f8c3dfb6309841832906b1067b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962d9a01ce3325c098901ef7354be1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db154b96bd973a1b5fe8f6daac1744280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6cfb4bfd8139ef9103f073c2ab7df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c433d316dab41e2e314f7580d95f9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302971862b79bba5e649c036501bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c1639b04c48be1c3e2afd8bd627c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4fca8f00547f3f9521f67185ff9df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050bf05a05326a125e8eb26d9f27e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4479ab36cb200b4276e145c0fb457287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43e6334a0025129065a1de82a9582288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c4c7e231f12473d0fff92ad658dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d57cc1e7b9a484458b172d03f51ff6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f93cf4c82dfcdac732d2c99e0597291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad8cea0240c3c0e3cb6fd7812d5e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198675a02524809123f258a8d905da6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec2f978f148acdca0ca3a5f2e3a538294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58300bec68e9ad331d3ba8f350a6b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7058a3464ef83ce3da7fbf199aa9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b979908311b6ca2889e0df863fc791297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fbde34e74e112778c857b06dd3f8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa609e36c6c9c534b4614d726f557299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf858785e394a9569462eae751a9ca43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338faf8438032e788a037510d9df31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb889158f6cb3c99d01dcdb606b32f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9af8995470320c3ddc210bc126aae2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b54cc84de9336e12205071c5c91d09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c5a2f92d016118cd81b629b11dd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a68ad1fbc9b8e8d2a341cc8bc26ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03fe59145c8d9d6a32f838aeb23c1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3b12406509b975ba5fbf876f97d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3b832d99c65c94335b2c545f0219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eae9c1aa3c96cc5f632e07fe28e52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59336e7bb19fae1213827b2897902311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242734312433c03bf529334f352a479d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8dc3ff60ea671fa6e526e02f9ad5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875047d40225443e38ea924e6ad452d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8674f3301b7a6614cf483a887a56c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da696b3a80702d3e288addd28c403f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d0d1131265bf2d44aa3b0e7f2f2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bccc868847e34acc0c576adbe109b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdd281e9ff092cd82b3c58a941f9e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624dd7592d0b2aea7165f88be413542320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab2173907bb1ccd7e63281d140940d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da68c34fbff51552da8bc19c8bd4204322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0919e851ba0cb347123b290d2c3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c32c1ecf57c2085e51a98ac5f9ee4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af69efc4b8577f706fc63610a7d8598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43220df0ebfc5405383b8d0d589ddb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4fc96b272344caa8163922e6219bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb4acaf27bd743d224faf6e0b80a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213231dd2de97e3449731ce53500d2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddef115212984b59f86158a09eed984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef29cbeff45aa648a9e51b1f0b8526331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9438388cb2e212bd781d9f6e25ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebaafe200d06f9475ac0d94fd7d0e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1acfb0c755fff83c5aa8ddb306bc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355d6b4bdfe8808b802332bc025778335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bcb38345d4a29e652a8096020a955336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b0c25a7a4207049ff2a265974186337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d197e9d4d67137412338d321ca7d44e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780b88164605762935d908bc1cdbfc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c853663462e902c3cb11045bb7de5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64380f1b3dc9d1ec459f7e01ff7138ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653f7ef7112585e80d1fea9ff531b28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781dd1a3f22f13ab08b5477ac52f55f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747ad60bb822c0c1b46ed18f62765a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a0227363fb126fafe7a25f4d23071345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c015fcd7a58b95ada0a923181cce240346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7effa6d0b74677a6c960d815670417347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b13e3b4d9c97904265a069625737348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c80206c80ac4993091634c1bc4566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f29baafa263e3affefe5468fadb86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf005a00bf4d1d6c967f3e500a249ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d17b7fd0b98feb9951803e9ff8ec7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627726e15f9f9b09244109ed8e8c3cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40624dcfbfc00ed49c55416cf46279354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168139885842e51e64e277dfe1f5062355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eb06064aa9788c3465c2a247489e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d44ec53a7d726c80e2a9b6a21226357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af802096dc425a6c2412f5ea61928358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d83ff5140b3ac2208fc8164b75c61d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ea4c2f3e85bbf792bc86093193a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba64c6d36531e6f8c282230b88e19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e35a8d4132dbc9052f00549a3a18c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c9ed990c47ba76f308b8d8e58432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14863daf404f582d55538dd169b3f85b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02149171ac867b220528d0fd29dec840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff9f853e9795cad972fe5b87f5fee6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe497a5ddd442e333502c659f92d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae6777b558101ed1560a0593aafd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c4fb678a1dac9f533ac4a2be87ab8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef800ea9505159676d471a8014e6b9cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88fd68ed24f3276d154fb68cd9cf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09ed12f1a4a9799ae681d678724b4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cecf711e08fd7c02923452076bb65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca3258d59ec0921ab03ad3e7ec7001374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c73c6f248edc4a4d6e947ef1ac9e85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a964b41898f295eeb3a9f41df2d5522376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3b9ed240ca2fe7383fd783d7f5a79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522152f9bc3b43d016835d29b4657228378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380983a0e64d4bb6c051b6f6953e9d81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aab35afd6da162aa0ca611d18b077380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce298ed4af29075a1b5fced4fbe1f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a67199f65ae0ef1027b6c858abfecd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bf2fb40b16c4c17f347c8a1ad0a4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48283170040d3c70af88ad7dfde07111384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869436dcb9d2b33adfb3f9f37352047b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18a4183bbc36c9966e6bdc2ffd7016386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a6b48acb10f20a0cb83b55b6ab2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb59ed7c2d73b8937aa985ae1b7d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1d3d37d1a68c7f1e197f6f16b188389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ce901ebb2447bb1fe48c683aab50f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc92a6a16784953692c06c2959819391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df20f16b3b9fb69e241deebda88fcee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0bb83df9cbd8ed3736888212b2c36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad83b1f9b397ef2bdad9d4709ac56a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092b678263a4370f788ff816a2f14c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48d5528021f373637776ce3949d83f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c36033b56e8e1c661f93cc26a809d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba622c22737ae38f3889c502e2fdb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566005ec24fc49d31dca0812cfb9091c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba721288c16fd236f4dd43953dba9c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c9ba249076a04262d5d19919bb3ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66401589aee997554838ee86c819b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7511e401d644b36917b60e2084e822403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a5cd64a5c4fc88338eeb41f6dcb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50643e0bf8fde9b7b734114ceea5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f993544e984cf038e36f4416bd7ce8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea613fec273f197370a980770ada8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752a4db406a2e79e7b1be96ecda248408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de67b3d279cc30d8124eed4a938354409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664563078c6bdef10825e476fb5ed28b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891199af3a51ae950491fe8d55c9c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f019d8ba5cf4b11073cdcdddaafb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025190cec5d3cc135d86d0d508b6806e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3620c52cb1ae0850c0b579fd2a68d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62714ed18065b0c65200de29752dfbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd7503754f336dfd6ebee2941eeac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bef4f23e339b5aceb59554abfa3762417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dc98c7808ad9d5f178fe84e20e9c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4777ef9f28f3938c73f8634c32e6ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ebf0df24f5c892170fd48f27492df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eed9cb998ae11c058c9da99b98542a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4691bd8c763c6b219f2b390160421422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d29bb7113f964a240f1655db897d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0fd5a5a53126e5bd0e27b47739b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1dc6843a34b98ad4dd3ce1c8c9652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fca5a97fc1e4885799c005d9a5c54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e46cfae2de59c8daa242733582bc8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f5b777cb788f066dae1575480017428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218fb3c4ce4dc15c88bb283d0b37aa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88373629f59823707dd9e2fb3d53d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fde4854ac6554eddae3c5e69117e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f15dc553d7391a61e3fc797e2ed6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b14cdc3ad38672c8926f608c3f2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054200d60bbb493a4d5a535062502728434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56abf899f50b48f27f0cbd5676bb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407625f5180f9581b65d54c547d58b81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b617c3d843c578dc42045a5da2d534437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9a5ae5cbc9adef55315d1ceff446438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060802c51bbf8f55dafb28993d6722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752779c656e52ea1385e825811e3d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62556180b4f10a1310ad4046c4a807f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca53b36ab0ccf77b2e497b2a35a9f1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f28bc68d09d427af71562ec88362443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9994efb0f6a11ef9273b6d33ceaa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75bc8c48789b0a9e5896938d86c14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a2c7472397d70ec1ff180990229bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba365837cea05a383ad532ea3bf3493447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e4a1454e22db18ed64f02ef8ee21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b265396432bb168b6ced56ec0d6510449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31642e59d7bb3fbcd5eb78f6d06a1b7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916100d0ccf139f7197ca0761d344a7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735c8bd0b0db00ec0590672bb02df4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059cfcd34428febb9b50ddbbc42b5df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6ceebf3814d558461ee66565af56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd337558edeb53f06241aec32ce6ff94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd02cb83b1348bc0cb0673f537baef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132a0a0889582c7c0f438cf64be1da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602604e4b001830c47628df78d1c11c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1430d1b505c1909b2b5d4fd6f3e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af31807079f37d86025f0a48ab007d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d10eeef08e2644743600baee7d46b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb45d573f868cb38dc9dc8b7185f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f89e677bcf6f8c7d395628e70e14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dc00475ff477486909c7fb7f17811464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e89f68b0fda92ed6d6d24188cfc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14037e1bd496af1a5ea98475537b5af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca63056d2c98abc0e1241e55ecca6fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd37b88ca9b13fa94e4276e9e507b41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a933bbb3628587ae9eeb4a5ee0976469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d17012e11a83e844c4f2f2c83c7cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b985b6bee68870e114f86119596a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c80a4215f75fb25ece0413e2e072a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49500d0eb32170a5fea405f90187f76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783eea17a423eee2c0d1a7c1ec8ba0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462d57ebfd0ca69ab08c6ef6e680b6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4cf434fe9b1bc74858d794c51b3c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9efcb942f26319ed0ad51373fb1669477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eabbd1eca64923ebcc3998112043d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b34c838b76f7bc1052cdba16fe9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841b99f5a890b51fb89c22cc7d5f4a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabf2781cef7a29fa6a691280b78829481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a0fdd7c66c73b644f192bb836e0a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0b392018b166ff04a73d0a8e0d69b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3874f31640b9780f308140db14176484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87bf40a1217fd056d66e10643e2004485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f25de3d63cd91415ffdd584bb937486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd90782b906e802efc619d44489c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008f8897196555e8ee7f63ebbd180f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f324f3b316742b5d23bbf95679a7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b3ba0b1404d0ca04333d9c4d2405490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18e52e85282a2fb32fdadd7d30a15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15de0184599d5cfa7aa41fefc1507f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef59b3b9d5bcb60ac902bf0942786493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0fb07f9c5c3f2d1911528c4a74b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e4d73a5a36baf10f10288b660b4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362342f1484db728cdb19ff9cc4fd8b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00904a45b4018c06b928e4a7b921c4f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694857b2fed50f91bb8897421efbfed3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe358a7fa91b991695b434c3374750f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c8a90c59761dbdda577169bb01c83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d33a539777ce8ac3b29331d92f28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e10b8c53e33395c42778430a60102502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a1181eea27b9d7a4995c05c79c7fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396878cd77f14c8eb6bbbce5828f266d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5e6f2a79e81ff2e81cc633967a9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078ca232f16e3262d1b96f9b43443d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c3ecbbcd8eb38d0b7d80e44d14b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c27d90f55dfec5e3e33426b1a80a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d451e6e9aa7b2354d4f7d3cdfd048d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86a5a068b673f2f1df7f522156d8bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a831dbf287609f84e0239a2104cc72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f9c64ac79bcd90178b1de1dbd68e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade9be85b30b9a23209dff24af8f66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d326f35f155356e12526df2ea58172514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d9d85e5403f52fdf43d3d6b56a81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319b2d36cc9b6dc0fcd114a69124ce3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200984fbda6be085724d3f0fc8341984517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a6ae678b7a95e98db5b8b4031177518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b81e35f42f7135c8101b43ec9864e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b41b5f5a72cb19503308172d2f1ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204c86b15f1605f682d08315d3d654521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7e35e6d20e2713da2a36648c25608522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d5d4122ced86a3e47a2b63308dafb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9237d844e955dafc4d36fa0246b07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fedb94874cca68bd0b6a3f46eaaaf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872f3ef69b8acd042c073b189a6538526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357638656f4fcf815b4c75df928a464527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e345e89c4782dcc232f5feda7aa4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f83ab37918aeed1402110806abc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da972d83c8ecc12597e51a44ef0cae0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cbb9b0664de00547cb7c084d281db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4cfdd037a556d7b0582fb3c4fcd93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736405e67c92e3d0afbd35b26ac4b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb3679ad071aee9ebea126e0f94360534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e935542f13bc1a83b0518ae4d66f1f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed097ae6c072badfde4aa93e040c0da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8cd5dfd2a611f36170251bf06bc09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460e18cb039425f5d4fc0a500240ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6c93e7da285c2dd0ece6f3ac64df2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f5ca695ccc25e573a96839961fec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2cf7901bffcc6b1e32f89242cdace541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fe850eadc00d3c1880bfd7c720bf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529dda5c72130794df0d4edcd2f99d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfbb858f5deca753ae0d4cca762a9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652752e95f40f7d6bfe7c1a312aece7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01e9490d3a3279558a93a611c59ad2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf3563986597f80fd72c14fcc73fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59d33b35e8e9f43fcb6bd35510def548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3622a6c158745eb421915a4e5a16f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faebe65600faf9b2a2d41da59bae250550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4973e81e2d28e64756aa6c2396aa6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85187c5fdb75d5bd8093a029534562fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8625d2de3889cc1e64fbe317444d76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b34f80595b6b9bb0fa33ff58f7ac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bf9de384e0105bde88acff198550f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad5eacbb1b3f13d2876d53cc7b6e2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970834180f5da6b00bf9ebd1b38bf775557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680622095d826d5c079b36900f613f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d805f6a8d17331c51cf0e4758195db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448842999d8ee468c94c4d0da8fcc2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77328bec62f9ad9f0c2fd7c43e94bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652faf04be0e8472e40bb665b18ea3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431764c20f4bb22971a870726e7f80c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283037a6a993c2ed8aed0440f49fb10c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cddf0181a990359ea56c4900a94b4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced46fa027b0ffc2a1b7182d5dab778b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b1a023cd31c0c8ba69f450b1546f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509bd5e7f0028f5ae46e6a175d9b867568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241138ace5430dfa04bc3f1ea7097f55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df7dcf04a390cb71ab090024e899d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87afff0a88b8a8b2c4707f84770c25b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592fb73b538e63de675b10514ed76e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0f5f06c511b546777552f6e9ac33f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b3e2c67f1c8e233bd4e3122d5da6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65880c8d85e4b1f023f029373a1db9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667ea4cd5302231d34baf9324597702576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ec951acedd3c4f412eb054f3de41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d1a8a85ae74389b5e125c4e8b6e8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e94a38f04e6f67d3b2d281574aab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d813d7ef755aeb8faf69ad72658a31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a02c310ff535d0c56f8a986f4f41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805e3da8a24f149774c54edaccfb7f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cefdb2c95dd46338ed4f953e59ad3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6695ae8f8fbe5a99fdf40336c8afe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927871bf4127bcec42d2edcbcd391a43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bbb1ecc68fc02282bae3557680b3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e507b1addcbc8a6d7e6b0d3bfdb642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c894d9f875d80a2269e5cda82366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12810d4da0309299d6d5712f33ca40f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f84c73921fe9c6e2fa7734e7995ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ea4fbd05d4da424e2953357bb97a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a5bf1dd7575397adbf2fd9bb3c1a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755530bd46030489ff29f74df0d2d415593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac5113a1ab83dcf7ab15c699a374a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5fe4ed6582af8dafdd0886eb1e9bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019fdf609b10d1e57b00863ed24bf6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660dc02a3b1f2856003a2570c21cf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e978c29f94729fdf6211727290487598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a40ba33376b1a0d2172ce548bee2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b5ec8ca36d78989aa93cef36925cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998822f9ee3320f1f1de971d74ff608601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c12df7375a89a264ff66a7b33a41fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40d0918a416118d6a3450de914dfd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128d23e89e5d6176cf6c7f8af3741b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af35f608a01737b99a4d5426f2a1ab1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a18308e4f86eab514ae7a731bf507606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9fc54698fe54facf961fa27f38c80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a11da2a14b766aafa3e4dfcb1155608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb332034d836d91d4a7f64536b948609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6677cee14479b307b1fa051e8bd2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2667442aee5ce2d338b706a5cf87f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccead5a8e393edf5c4d7d06a8657c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7caf09a3ecc4bba86080c0056a9cf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e38084cbb3bbd1602e6f11f23fc93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8339c3aed9452040273383f7acfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9f675ff47f06649d35eaac957483616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa09a3321581a7dca248b746a00b30d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19922e1a2cf0112593c735ac0888d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a170c25b48f4dc9ecbabfcf7eae1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41925d82db9283e0100713947362ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec197156715429c787b0b3803a80647621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d264b976038f78dc0ad85cfc6171cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3258733648776a937753c2a3947b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c4a9b95cfcb627bfec1791396526624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec006eda4b964e81d8102c7bbc1e08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3946977735289ac69f41f87e7414ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa82ce516b180cb80f34831e4af6718627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64b22ec08071822cf119e7849837f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a292b30e44910b94babb7115c501b20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f97b2a20431471858e7b59a67c4c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3910505e0a67fbe4ab3d0acc9fd5d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c777143dc8c5245040f15c439f1a675632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22afd0e88834dc5eeba94ba72fc1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3496c8f074811608dc74d48c101bbeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27562e95ded57cd7265c33e93ebb3491635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ada3e0be895f01eafe28095712e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb5c68fd08aaaecff0bd6479e9494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a590f6887a671f7a5b2de208f05c70f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc81d917f056be4634c8bc92cbceecf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0bd2ab10fb144a98bf30047a61e9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a82c3525591272fed01124536b8e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d565348e40768f84df85c99644230642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234a2facfd994383eb990231d54a98f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a93a990c6bd7bd91f2dd6cd73b557644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8484d09d7a8a2b9fcee2112aa38b55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314fd40208286e4d9b7b1053e59a9bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0583218b4a79e255c854d8ae76e0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b60a0521aa5ceab98bba4b2b505ba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018702c262e1504107b7b984eeab756a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31183235417cb1923f39a9b3f392f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b420efb1c63bd68fab9643dbfa2ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781bea85cee18252d735612a61fc1a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1a83aecaef86f6aebe3c990d86ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318fd9e744030b9b173a85b3203fdf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2296a4c0125c36362264bc17d399e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5529b2b7628adf93fc3f579e6f7593656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673465ccd3d8b4f35cddd485ae9b6bd9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca08df6c652a927ca39382f8e4784b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf030772ffae9f76becc09bced7e48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f7d4bd513d65132951f10870bb7e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e464827720f80a5162e33ae578f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de48bfe6651802bb8f90422330e7e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3bd52c8f74efc717c879cd6ed4340663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b64239a990560203a727b46bdef3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02083dde93db6494f00303d71aaf48d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4387e567b74fee5bef4ac07fa0c706a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ca8b0326a0cf371c5e2b82d961574667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f372579176347588d8e2927a2acdab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66445c234eee0a3acd1dad92eea3e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa537921cd449e1ddd61e5f8d732090c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdcf142820b4e8b5709d5dfb957274671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d6859f444cebe07bcd5c2562219b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda616c83dbfccdf427f82cbb8ca5c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df4c7ea72bfdc8bed623f7db30e9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b44c6be6fd15bfc4a1daacca1d41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0fb6a1f855d84a9a15a12cf63621676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8960024fa9e2d722fbe18a1ccd20bec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6f83c3b230f531fcd892018752e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2106b6d90c392247096c8a698f946c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2ca92bc57bbbcf0840d58e0f098e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2212619385e7c0819ff950d8bc5ec7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24540fbdb2656e9cc987fcd4fa9e504682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d966da4291a0d4d81ff4d939a6e0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fcc519065a6c278a008484f852055684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed796b2c7c32ee8810d6cef14fe5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ccd04bd246414640e9bc5a871121686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1100242b3eac818c8fddc695dcf88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf09c1eaabcbc6754a9bbb0a2c7c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f35a671a311220116d9c82d42b97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a28b96b2f593b593b129686c2ae8ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274551666c60a4d7b084311b1fb67ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef97c714c65f572b7ca6d682442685692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01118fc1d35ee07101c28299012fbc08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f612e7cc14a5f384929a2aab9079d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfabda75eebb553cfa516f1f7bd99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2642f667aa3ae5446754ab42e5ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be3a10a5d13a3491dceb8ce4fb691697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a98f2fc4c15d24a3b9e52db6c812a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f79b2d1e6eee4cc74b4d0a6bbc6f8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743fc94c52fba0596ee811137e7f34f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc36e55d9a82a0740a12a6a28248b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5db4a4eb88d25c75dc14ff8f958604702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4515c6b91d598722b2579dfb74e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a46137fdda909f22b6956e733bba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f7ee98bff9710fda4f0c4f1fea51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49375019112cab7393f78450d6ff37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28438a82de7a130cb5fb28ef6a5e174707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf288f856465f8bc97745c0437faa4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc8cbfb9224c4f6f3fa56195bb99f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c9451dcf89ec2a8017028633d3c35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8188238ae93f073d58964e31f930711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc34fd5b72d3fe4dd7340f1533958712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277dee5d2dd0b851699be23976515c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68010d5920719491fa6dcf62f524c63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c359eb9a990a5bebe54fe501ce75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eba6914852962d81e00ae7897b31f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f13863dff43c2238463d25b133b1f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660633721135dd158179345b9b7b57d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5ced388e18368c822c67222bb0082719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd36f185b20f5dc513f1e5f0a6f31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f68db08efe7c1c1cb584004efeae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f2b1d9441ee400724a91e9f6b4ce2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3ed256fb97cafaaf14d4c61eb290723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e07b9eaddf5806e510f18b7997fe6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa33aef9bd515befa8e4f198da6cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55b080ddf31f06f34b70773004ec38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42627e8e803c2263db115bf2598b7f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b41218f711bc8842894854623ec132728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb39f498a9961e90494eb887881bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc818c9529475c9ffd5d4a468a86a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752098ab99ee41d329af8e8546d99b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a1abaa4bca4194b299380079a526732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b33ff456ac097f0e30e4601308ed4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150eb8437227f0364d5e53fb7a6142734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fd934754693cf33e15fb63df2a106735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d900dee67a8bcf1d41569aeba9eede3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44149999269c053422b75c3c0663a4de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b6e25936eb80ec269fc12bed2d59d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227dfca34d125a7ba807b994a13ca64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb91e740ccea56858d47f5d62a232740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011acc6075b1a358567815163ec6e69d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41e2c8291d8a1f935a312ad564c23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373eb806124f2810f24484d3c3e6323743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f06a57a3dc00eb7408d93deb88ba4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501353d929b302ee1f2cee95b33c821745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e6025a88189fe133fd4509a5c3c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a6826e3b438255a682a9b3c5880f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107096c63f064255747253e85c984488748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a805ac5eb04279f0b91375f4dfe06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5019ff7fcc5339671511dd7065c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864c93d568ec87383897df10e337d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519dc98e1a95e41f28ede7816896279752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0724b642d5c11a670a2b13babd328753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e434dc7ea06f0cc4efe2520e4959b50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba3fb34021d37166242cdcbe77ed3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e772a40dcb5636cdb1563bc976f09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a366872977a6b23382450a1f9fcf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe32dea16afa91f58f15906bb5d67d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff4698b110302dbe7a6d396191f1bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f24ca590e0dce1b2a55fee712b737760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c515c48b876859e9d87c8c161f417db761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957515e1618ed7e2b1fd3b6a8cca561a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a901a99a905cbbbf9053a0a26206763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2a938bc651ec9d1f1fe6c98468b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94497947d7a14bededfc998eb66c79765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e726533dd1529961ff798090ed69766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198d4add6123512227ceac3f86bdede767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7220b24e2e88191f5d547f9087f72768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1ebb3830fcc2ad62c1a4be5a833e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e160aae6fbe492edc77cc520f53c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7be65cd2f11c1a0df82843005f3a08771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f99cdb3f4699307676d618762d131772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ff10ea6684e78250943166a26c02773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc520275d20c8e1de920c76732ba1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b02d9d9a6105d675efc86dbed8011d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7ce3524aaae6e74327499f8acb237776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d3a235ad5fb4f892317f1f850bcc5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b0a8710d8a886da0d5bd6bed2c1ce778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d5f2fd52fa38e52261fe54aac6ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a70c6f92e432ab66cedfba7696870780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a6aff15e739853c942c9a6bacb1af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1f15e580869c81f64584f2d89c038782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8ae38fe00b61d1edac77ad7fbe2f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd622d805e6bea5c53441a76ba294784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd45b22a584b6759a2ffeabe26083c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07375c05f95e1847a4c8eae0695806e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd6cedfa28127c626df935a177264787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a32adbe22c77b8e07be762492a082788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e9b15820cf02b1e9b497e34142637789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd569ec30089f4c7315571e1d2302b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db660e4e76da7b8d485664801b048b0f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e4ae3b586d6f6b1317edabb1e34a1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc8984cda70f19f7655035ccb0ff0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971034f61eb761bca93b82a1aba1d7f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7e40b0464c51098edb8b1a4d7b25c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a97080d0303d90b143aafa9250635d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03543602860415fb6c46fa07350348fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a39c6bf9c22f4b96194e63a29086eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db466f726dec506317ed5651714213799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d3c30c2b5172d3ab82cff6d6ff1cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa3a1b3407483773fa4d8ca8ebf2de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e939f8a8b95226de98138486b54ac5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9526db9a59853f69f503c2c253a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a374a1c1a24eb6a177e2f024368b43804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe00caaf8cbe8adadfe9654c454740c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab440f2cefabc9f742a4fc14a0c0853806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aaaa725ebe44514eb490d9282b0ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ca555b1f28e474e51afd5b11f29b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b78cf4dc14c7e3078630f83e80e67809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd204d4ba5095b941e6a1a3cc3e6e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783b4855502d8bbe5aa818d6e55d657811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0f9ca821f81ccd40d8386928713b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e48349c5aeaeb9c8f42e0c10fd39d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d498c6e257ba046dce7979c14b6b7c4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b993a34e9bd884e8bd58cd61a29672815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219a1c39a03733e52bfa2d9d56f7d80816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22734b0c93e30296c38ddbc157db23817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0eecd455aa3bf8f8ea8eacdc7107818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624adce353a0d0b6792d8b4453689a1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928caf43033be9ba8e73ac2f5293ac8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d2c294d23fdf177d3104da432e1a5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49343cb0aa03ac31946772063b4e1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b7e3d9410df4417901a04a8e623c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a032d110be4518a92ab6a03d7d5a4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ec9aac7bfa116108bbdb3502bc1b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017bc55a8fdbb9b10c117169f206f4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621013cde2f82b767de857c7f841b8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6319622456f85b0717a05ae9b12adf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0079aff1a48c0c8cf651b1f82fdd14829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a43a82ee0a9d4ecb6fee0bc797659830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e039a018cbcd0b6d2122339c1c1a6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac903e2d97ba20aedcbe799580e7b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c300181f09201abac60a3604f7cd25833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41598b89898b3bd867ec221a16e39588834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0a48fb2be8a28afad9a6d601f5daf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769853f02c76a779234abab5010a4e1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a8f3218707571198fc6162b4813cb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dc444baa9c563f413956da4546b2c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4637106d31b043b0be64692632fb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93962dd5ff93d4acaa819dc7ce3e77b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd631ab4801d59dd6b4f03f679f54a6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83799075b7340f8f185dbb35f5c15d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5ff16a4fb59cc598a07041077e10843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f61d6685ee3eaff2124cd005f00c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403cd591559ff53e1e48bbb4901690845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a831537aa3011192132accf6acdb715846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffd9cae65bde52ff05804e54804ee8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807612d17bb421901a6109632d04f75f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a717159c9ae782160a8aa0d2b1afcf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf150c413c551a2324fc527704f4ec7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0246275a2d9a67ae471f5473809a6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b982cd62d87a1d4145c00bc26c0253852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89224ac029671674cc055d522d23aa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fec34a9cd806538fd004ea9b558b4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc041af862bf4e45988b97e15f766855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc2fb48426fce1972dd68f4a6e922856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10347d4101e1e5b5e594ef745ced4021857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac63344a100be73eae323a3e3a245ae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7f90867d8560fd627d65f6b396de859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba872e7afc92ea90218d907d96aa94b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23a0f5f6fa759ae63f486bb33282f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dcdd42a6a0767dccd3b7e8c03339d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3529bcefcaa3b0821a08d7f6fefb4b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675622035070a6b7967a15b15e7c5dc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd97822c5e2e786e19006be5eda0fdc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e69ee590e3904fe2ae409367f628c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5028988861910368911e4a29809c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287badee27c14ca74b55cb8dddbe38868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59947c7cfbbde5f01801f291edd6e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2db9a4bf9ae60a4eb27413342745870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538afabce9f2f9824c64a11657d7a6e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfdc190d2494fa49a9c8035d89560872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e545922ee252c005844b94f52227873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e984a14916b781a5d1c7491bcc923a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46199f54f214ac6e886e14bbbf801c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e6a900c2acb1cb70a0d01caca33b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5474cf6301a30fba5e7dcecd762e9f3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f640fd7d33bd0a1c8492c971c699878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074fd3a8c952d2a8a7a33803b4560c2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2394d270812e1d13ace94d5944c69880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d75bff58a92d5e01ebcc005931429881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc6f8c7ce4f4e9261dc1037a56331882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa27746188702c2dbc2df8368f9920883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539acb7ccd3a92906a6e9f5eb5bd3a0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c47765fce31b21328abd89bbffec54885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d94565369d3fa02a1f0ba1e43439b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9be84a5970ca6e6fb275312de2594887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff992c40f6ba1e5bd14fbf8922c4cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8264c315c6ac8d753c0dc84400338889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1d49b135ed6ad0bf8abe2a84af36890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a23ca17c9fb6173448c6ec3cf8f2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031ec23d536cee540435a55b265f38892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba227133dd50ab8f634d1cea78d79a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913d6342c83a7475e7e9c338eebd77894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b7374efacd144fb375aaf046d566895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e7e7c409adda6cd738a3de71093a8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0103258bae2ea127a2ab1c0bc2d92d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2ac920e9348652d1aba7f9612052898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55de47e1a33756061f45353fe5d856899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4197f9225db534c7b8e40ae511db79900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420cd599673a17b03671ce2cc6ec8b2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5ab8f6f004afbbf2c54d9710b0a9c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bda981c8ca660af9c8f307c810246903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb331d7bdc531241bc2560211fa1c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa19d4d87632fc865415d2667323edf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fae1af9abf67265a966aafa0ff411906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9241ebd60b92cbc0d8af407a92630907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c307138306208324b906217d2abc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1072f0bff7535b96956a95673f9ed909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7da806eb4f314111614a87dec99df8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ed24b94c2eab39cebb878c04b83d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d62b979945ad74fb1deb2ae9cb2d7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2421afad2ec0cb2f575d0c0bf52bf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a485f6c42e386a4347576af56df814914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093923fb85ada18e5002fde1816885915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5764e9914143716a2537a2726d16d5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27dc7486a9ef2e2ef5f83e051f8780917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2fd909a48b74caacfafc7f9fd33f8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933cd127016fa5326dfedde0dcc8a2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147acf8d3c314e72f87d0a0dbc360ade920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02629cf7a541997a986990b129a44628921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772f1bdc269f0018a05e9e07509da86922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad84935a86de0f50fc3b2eb0731c99c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4116a8dcbefd79a848d07f849390ec924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5fba401603c0ac94ce38ab183e013925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1180b61debae9585816036cf0434228926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052704dd24f711bbfffa687aeea5cf2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f280657925bad631a437244c35d7f8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccee4ee2b93847bc8efe6d47fddffa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49734881e627c22079397713f461deb6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a9faa23f0813f7909407b2a1592c7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553e33dc52616d8bbf1407dc97f454932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e977dbec6ce0ed8fd1051d32412f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce233981c17fd169b69efa70bd0d967f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861d47d1bc0a416fba44f39a897ebe7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cd8e4ac2bf857edeb66b9ec6c896e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64980d1be972c0c6c79bf7cb8d02b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6372539c7354658b542fdd38f02b37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e8d9d7ad4c1f55d695b7bbace18e1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ddee7f483327ec3512267cd8d2660940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e80e3e01011122e74628c03cc5fa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceec82e2c70510cb023ec88abb1d69942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b82d0e4011c89d53195e23bc8fe87943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f51473f3030ec6d718ac2a63211d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027218daac7d198dfc09c0e8026555e5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637c8aed2cbeaf5a2eb8bb0b1ee31f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b4fc1fc21fcd14eb44b471b503b0a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e9df066ea940421b0122079f90088948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20762dffda9404391ce61183a62e2f5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16711090e7ddcb4f38de1764c8cdce7d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506191b1fd907fee89e39604182cbf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7792805843beab79f81687f1ba612952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b1906b373aadb76062c8e3fbfdff1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0d6eab8b031c6edff9f446f6f6f4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37429036c08795074955eec7b4d2d808955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e426f954762e83d78f102ecac7bd84956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d376e38e448865d2f8ac39bda972957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795900d5e96e5631c7098b49b9fff9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515fd1ec701e611a95f551831ee5504959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b775c6184bc6cb1b9087a81b023a85960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3fc3b61622f060d0a3900ba331851961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7390fbdb47c44733342b4f4bd04c9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50631e7e47ec73ae9739523f099c45963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce4c16585e3fefd7f15dd02057be80964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877833e8c3576b557f15bed7d2157c11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040f5f24797c41a887bff459a7a07a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5925fb411cc27b91504d39ec8dbf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c00e6386b5a94b3e1998535f2c8cdd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69446a3c9e8482f6b86ef92c8bc01969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a5bbd59206532ea48a1b95840e3f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe69c04ecfbca3467bc971b0fe203c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e6260403b818e76a60a1c24e856b2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ca3ebcb7e13b98f529857deaeecf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7add3dd2b59798802fac82d06b1b8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de1634146de562171953734f9d02f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a547fcf2bae70f2dca304364875a9ee976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0d7a411c44ceb3ab554a29e4545c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e38a32eef774b1bcf51bfcde01a9d6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b7c839f9991f6d212bcb02608687f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafefa312ebb601cbf7b6f908c4c550980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249102129c4fd56bcc97abf24d4f256981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d833f6bf67ba65ae3378cdbd2500ba982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace25ae0c3615531c0a2484bcbf2d8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd59fbe640a410cd0198f256102f34c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06feecf0656a5c77c8b518e492b9a98985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e505c0bc6bed1eb8c48789f313f1c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3afe6d97ad452d515ae2dbf72cace987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5bbb2327e59688a4a1ce7e7cd1d3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c6650cff74566416b68ab6218b187989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470163cfd118a4f0d1c9ab4d8724613990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3deb497d054a9404e29aad40c06b4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd2f4cf683ff21515a1e2cf2583d9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88353bb7e4d076ff2bef5ec198dcab993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf251ebfdcfb8f3688e3d643b444a16994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d40c9af4773584e7f02454346c011995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e550ca1184794c071982566aaa1c2d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ece6684cc4a8b363a89ccffec95f66997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>