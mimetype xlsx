--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5aa26e70fb14c89ca12cf91925201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2fd3c06d160f8037a7f27d42d38752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03440459b236f9f1914b7df2f325a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598bd0144542af253b7bd591dbee8c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63193c70e7d7940fdae9ddd40304c925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47af5cbdbf76ac2dabfae9affd2a5506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1a8823eb76eaea2e633df533d87fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d542345527054081b5889623a739898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b874e335d938cf797ed2229ab6e029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a854d653016fb968278e26e45c32e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cff29aa9667395bc360b54c5dd22fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4adb819740c36763073f68d63171c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749c8b10842fa6e25583425fd785a6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27cc6060ea41463aa6ea6d2c8cacf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe745413eb578816f8e7a8f43bc4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8bd4af71794a50624c9d9a1f70cf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be828796e6eac3730055131a8543f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976e991121ad290dd6ed4bc797fce0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff8157875b77fc9c80e22c4169acb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b83f52c089d90337eb2c6e146bb7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f093926a3261662a7e545e89167721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf07d054e73c2fd9edf1d92b1d3bcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c77aa58a036e9aacc4310cc2f39723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e9d0f2f689a6204e4f1c24917222c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3ff64c66918ba392450a187ab6d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c272909bf3a842de5622d5daa61e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6df35055d6337c02585bfdc84d4fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810205a983ca248de61ff6a59e3225628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae6a44c533a3ae8b4b0e80db30ad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0511326e72d9e5fd10f606785a91230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b3ec8adb7241ca6f576423de7ae731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61d89a38e07ec16af6bdcfca46094732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c8196493ed02fe3fcb64e59f5748433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ab6937decd353cf9a4d4c625a6cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8ee9799cd4ac26625a6a202b343635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7228713f3c2e4db91ed685a29d12036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b5308acd2dafbbed9f109c79171137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee4de35ceec9457121c957da3056de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d89fedaa806f7d3f438efbf4ef16539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9381f23c9a481f1f86a8aadca990db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bcd7655d627ab9be11d837762c2e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caabfadd1a4c14237e94273657c0f3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8b742b9ae6979566da8a4166920843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c1211b1c281ea171dcb08655fe24e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b4dc3b3e50e18e2e83349dfc5b43045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f322ca9d7425a3a8c60b40a184dff346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ead429c2da9aa51c323e2f9dc04c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad6389fbec14307113789367edfb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a58742c9318230d379cf1c6762a6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156200e6507224153bba2d010099d5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897507e29ef7b4708a02fb0102d5ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82960ab697285bfa9fe865e15c79f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153e6896b596773402abd9fbd0d16053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf44320234b4676f610d80112f5b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b98bc6b5730a2caccba5931ee12d4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecece7baf6e03510cbb05ddeb05d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88f45330a9e74723f05293bd6a337257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5eade28cf6408664afb0702c2318e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962717a178774ca3345ce83cf79292859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d83c827c4ffc733aeb40e912823a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7093445e666f12631604499ba2b6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5be2ddc77da688bbb5a2587e5de2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceeea016c66bc354c112ddb0e6e5ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593ac6ba5e49dd756507fb896c896c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8d099c4a4da655cda01029e6c3a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b54993c43d8d4815a38061e09a90766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d08e1ae5927283401dc5958d80273d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7fcc51f280a305d49ec3be11a77168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bdd8e04600742e954e5db3e1fbfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafee73a176bf0eb2e45c05dc965cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30584ecd9c33765dd4fdbca3a8cc06f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7227c9cb77cc7dfb9a5c941f04b4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923ccb05e2a5c25309bc2517f2f81b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f16c241e64a45d88b1b252f6826d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718673be1cc68014c2ec076b6c8685e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396575fd7318d7189df9db2969cca0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cd2d12116f85cd10bba253bac8d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b48d3a18c7c558c202b047a1800e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890ad4ba5c38e34dbc409c235afca8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a41696cc38d6440311100af54a8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd3c9579d750a8a7a87435d9387fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f97181ce79b9027c375981ebc8cf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060bdcba73e87f02dfb1a1a4a33be283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111057a9d6236f485e208ee243fb4e6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba5774d9584809cf0dffa04e55aab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09a58ccab57fc975eb33d6e015b9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623550c64f054aba07e6c742028454887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216c9040193df499c37c0df5d99bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739784b4e809884e26c71bdaf74287a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a93361bc85f1fcb30d8b6ccc24cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271484bb1473e6c4545ef030f119b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b81ac2ca395e3f860f04d72c126fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9f948df9973d8753816b74c3a04ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9a5c21ded999e37304b5f1c3297a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620e5806e2c156b0f4dd883dca1560a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1ca5a819c2b03a3b2e34c7b1c3d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb198082b1132c32a8c6d6c6939100d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee52d2889b84961ecfe273a921f3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e0d7e449158dde24c9b621ccc54eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca93b9c08b7ab1f298269eb230a8d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f111a8207d443abe0b1d1845bb1d0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae447740300292665c87e850e018b5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba168170cf733647aaea3e780b574b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3597a1d817b872f29ed5d6e330445104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141f1cffcd224260c760b8eeb1b6cb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e4fbf08862676bd9d689421b85d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f768b1bf1459c5cafea9a2e2874ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d2c9d62f9e00621d8fcf496c43b44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605872d65e0d610f8210638d880ac9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c2620b9195735da4ea5a472b06aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfb7cb1cdbf9b6fdf498e2024e5c89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499433516fde2c12d87a24b2e63077ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52d22b983c4d205692a2773d6e79f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25ccbc0656c46232f03890978e891a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a6ff89982a5eadfc657347741bf61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aedfa0371b3872103acf3e9ba58d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5ab903820f57765d07d4ee55a05e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b817d54ce84ec12bbc69f48c74854f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6985008f016c814ff8ace84aaf56f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59cc7bfc875f77aed1539ed6e4e68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a01f9cec413a56340437b224355d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eefd1cd2370d71ccc1ea693d2e106b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29b65065927af62e40afe0bdf95fc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3e6bd84b7be6325255234b84d77fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca01d94c784675a7a04d54afa6704b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719056b80a6106cd1d15afeeac5391d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23e677fb4338958f5f68433bd1d04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052f0ea6b1e5eb71e8964c2040c2d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c1e653251b548072013fd25992e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dde0ccceb9443184f30826e53ba46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7f59623e55d738237352dd8e3457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8858d5a393a90605f2ed3324cb2e76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8121d37a502976ce40f40b7f9d36a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7908a8fd9be81a01397ad32da329b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b99d40c7088bef22f2b7b3a83048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c3ce68260678d028a116bf41e42f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ef2483ff7d4c5d979c1260a638d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec6be7c601c6b2f1190f33497fa568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3824fbb62b963265f7e5e1aa5d900b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f8b260f812ef5859fc6fc133ca9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093e1fb06a85bddb0dab18b29710403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88431781ab1f627dadb3527cb2c38765142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdcf2fd2361041056b7555df194926143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dcdc4106b6049cb8690f0acc1c992144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879751ebfb1f74b09f8822f03ed7ce59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194220604db308e8443fac21a5e1c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594075f9700a152a90c7780f3be0dd0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed62ab3f2d844370935239bcdf3e62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505144e5b84db6eba36c2748dadd460149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a10ace4ef68b8ebd24f5a023a4210150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b1192b5757e1a8113c4cf21440673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3402a93bfcd215a70d2d3dd5202338152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9517407a0be1227c8625ff506b689153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03896337feedcca34d9a1b618309d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5be4be6f2e835fd3a892ba3d9e6b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980ac34784513ad05346a4514fc8e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf27800b071bb0e50c4a953c58f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9732781361b96f1102ebd28f33453158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a336239549fa5df610c5f29aae64cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd103d30d1bf9a0655ddb5e4ebdc5a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642df8b4dd3b9068c7b98d4f8d1d4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b03f01fdbc4b8364e9e08e53f32d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fca7f87b981f0c5140fb9608a2005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b09f394857631bcb7b7bc74d6c448164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980ee91762f0f9f4273e1bf2b2e730165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df8682580b0f9cfd64e2e3b170fbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087476605a3e156f8e6d452f2199159d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ac4ddee9a1d224c4aa2323c2bd83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a70efab8ffa19ef436ad04aec230c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6202e8e9cadb0b5189918cc2714424170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69257339ce0137db1a9209dd1d821423171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae020a57bcd8caa64ad4c8ad5f64b0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38263cd5ee3bed63f1c080809e1f9ef3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed03a63add53cc0a706c78081e1d68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897756791c43d0ac187617d8ab1b88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fcfc3074d396b51d9e420664259e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934af319f6a95b8850a78a25e60df30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b3c4b57e706c82e6d18bd4591f875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63230563a8b25986c3e09576032c81ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30d9729d9f14dd9d9a4e9c50e492c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a9f61ab5393f4932f2364e3513e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87db7a9456c4a5f0db202aac8f0d1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d34ab76b90c633e6440587afa64e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd110e4df2dde3340b1b9d46f7729184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8b72bf046719c43bbae93fd831a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81f44a76c16ef25e7c640f755a26c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9fe47b5a1ed0190f907e17c7f11c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d16ef660d8cf85bee0f0b1cf39f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5faf35719ad01ff9effcef6b7795189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6159caf58d666f1d9837e1d22e72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a430343142a6e11cf8a52d35fa2343191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abec3b42fa5afeb48e6d4150a5b8b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c59fc6bb3407da911c4e5f57c7a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bd230258afc8a887437073ef07227194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50f283e2b52a729f231860bd72d5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35993ed2b1df92f76cea76b5479ee2c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb21d33df704e428502e73841816b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a32711938822d0de421f5a25829e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b115fe15d1d3221a8fc3509da91f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a205dc200cb72b5d63153b579fbfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c65ac62029f1b5f90b81739090f51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e50c41e2ce948c8558536f7eac08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d09f88c72ea03669a9ab812ea60c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e1886ca4d7c87dcb347b2f32831b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ae2804e95a6ec32396331d9cf29b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8116870d5f1c3cda9b06e6761286a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cbe76381ccb576a935e0cfaa67578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654e409028cd103669005db7ad78ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf966f7ec4a9f535dcdd056c337582be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374e18e4505cfe60ec5192cf267c550210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f98458cf324737970e2778a085c52f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b54bbdc62128ec7d936ba2bfd7bf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708312cb6b17e26c2aeefda4bb2547213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e516d333a6ca2526692870bb5a9095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07faa6b7df4bb2dac9e84c1c902b669215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837441814ca1cf1e70d69c72e46429a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e258707c1f3e2de6560e50ef84b83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48180a544ff183c9b6e96173acee7a60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7bc868f8465e75b1882de4226b464219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360a31a806576ab5a73e293d4d5e1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939a27396db8f7bb6febc0cfeb16d0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef39fd5fdbd02c83127d43460f2e41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f39fe2e5853fbf64a4f3ea5160ace223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3430d1607959c6556ee80a2d0fd943224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8738310c913d1cb2ed2c9aa9ebf677225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b3e789b3a3a97f1acbac30966f39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348910724af0b3c014567d2956ba4754227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce9009b4efe382b936ec4b1bea841228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef61142e60201071d3be7262778bfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04cdf03735c7f253008b4dfc0d632c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce033ecd6c3dd6190342b24430d02c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260076868975031e5c772a176eac9d15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6bca38f235d6e163e1e80c6c47e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d24ba36b7924e2c093d94eb3bb0bd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8635952ffe5983c8caa33ae3f7b94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e7c3f798753db3e9600a5e0ec8b26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ace4dc91c40807d48309ae35b538237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9fff088e85e4aa408d4a16dad4861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb0de680dc07b5f22de59eaa1e6a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58364932ccc4e4930fcc0808d615bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189440a27236efca6aaa0ce5cf22b5c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6a1ba25e3db1dae7237e2df4c085242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960746e568cc18c99a7f3197f66f7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0803efda01d194bc52a6f18d8b6b7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb59ce6600cec456a2ff3ba8f23d0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a45d8e5d943ea127f0511c2a0f31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7e208eef3ba7bd57ecbc3dc28ed7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f43097dd58eace3a775f73581b20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37b2c4fad431d91ca194ebdbed8746249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90efa50df894f826726efd79a0ca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e12edeced9765c188fa49862dd961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed651818295e9c5264b78b24f7dc3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc3d65f205a1ab470e5e8b9191222253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4238a0f5dd95b5c77a2aa9b5c95bf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324c127f215ac994c83c334109f4393255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075441e56e25ed1d5139fc64c3afcdd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b865f372cff132da8be9dc2dfb82d7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de60c51575282fd3dce565bb08e001a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8b967f622371d78c64297e74a8977259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58c130bfca86464e7ff59060a97656260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1788a45ef87ff622815f20c56903cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7411d68293b85ce3fa355b3819c622262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27e862a4a6b8ad7218e132bef5e00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f41887877a85f9cb2dd8db362bf5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941888a63989eee84b27897b3e8a393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8db3b70f915d120e9d0c56de24508266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb1ad1a6100a88636b84b0bb1653f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce21d0e4e677f77b391f9dbdc48c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6243f68533b76a7e5c656996ec9e0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f24a5c4439800daa17cab6d8d2044270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50534ee86172b446114ab6d4b87e78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f26792cc20ba416744c5dc8ff590a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f200e33478a83698dc4a4ebd89d930e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2578954a437db0d6bd821fa69a2c6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e02ccf6e40238debb4ca45df93a20e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b767d91aa29573e9723104a3507377276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505d8e999a62043c2359ef0cbe79937277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9126b2ca1160becb87ee25769ab929278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8f12ed59fcec855bb679bc6363c08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716703ee7728b48a23755268cf96f9f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e795256acb478821bb3a8ab7be1fa4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b117c447689e9631e723ddd814784282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ecad1b1473cada7956e070ec1bfd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d43b4957213668e71143c1be6080284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b0a67e0cc993395f73b05159fd5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c90a5cbb82fd84ae2fc197e4f4156286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b5a83ba7e42d49762eda9fa6c69ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f9aaca1448a8a3113f1ee58c04d91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa4e73f6615e4cfad884836c2b1ab3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ee75f1c84c712b4ffa65e266d08d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d2166b70a0f5e1315910c965afe4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452f4160713ade7b8460b3045590fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197c0ec56fa5c863234fcc339a1da5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286ab7a731ff3696910f3eff227805e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d205f95d3e6dc5508efd9f264280e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6551f7f3a7c69968ec84f08de178c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643626ca8bb8702c2aec0709b4cdf942297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00736142ab9a3e05aa1cb0621bbf07e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087fd535862ceb70e6f7856c4304cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0ba4be7bf59ffd75ae7a7c3c53104300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85099c9ecd88c7d589659f5dee6181301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7585e5401ca60cde04e7a305c8037302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd999111369724e68c52a41f2c83e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f2eedd7fcd8491f3287e564e5a106304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff9e1ce6d9f1419929b56ec467920305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2bf09ed9961f78d7de2f7879313c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a31dee066f9c2730326b3dd5d103d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c4f4f755a5c023e58f18a8f277ac9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9b50652e24eee6ab90903553f01f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b3a970fc5bdda8f34e60a196dfc2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4706d33cbbd379dd824e2d676247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35627630eb81da1ad45869e83e6fa72c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b7bb8fcd854b398f78dbbf016158313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a8ae3aead795a3be5c7ca1a59d28a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addcdec2c62e37649994bf86234f1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754a6a2172c918bfe00484698e7c1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef3dc82fbf36298863cbc8d659624317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13238ce426f2292001e81903068586318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c2f27d57d04d30154958ead02e74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9129aed6bd15f0e2d40d34a1ba5a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaaa14fc9d47f7d64436c7ed4f6d11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c504704ee3b146c9fe9009734ec4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9fadeeb04de3ebb7e7f72ee0a1403323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c28b198ac8a4f7d00e1bb6f41867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94202a158ea488057af2ad8b83e21e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde35837f0f22f87be8aea19caca6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e6671d2d3971c2f714e786ad8412327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d88829d04784c5ca91b6b417f8a65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809469a374781d3db8058f94ae28bb92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996b77ba570cff883e95e2ed3ab3b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e75dd3e5a0bea77c2a2d494c5a77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d131fc43ccc3abb572d3c195ec045b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51800d8e143c255f36682531107648de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b31d3bfeafb1e8e710b68e6cde1c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f603376c7bba1fa70cfecb3f6174335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939d7a6f8fa33b3d6c56512ac7542a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b235c6a178ac932771d4b7f84490c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6de57f11acbae17fa6edd83eed899338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f273f383fd26e6d09932e90ed84a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d6f6b169a8d852f368a1260dbb72b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad19493910b72560d6629d603c289341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b20c2e4678e2a1eedb73ece17aedc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eccd2e10adc81b70d59aa7bebf776343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe4283f519283328c94f4a0537cae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d90379e41c240efbe9f7f579544a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4e6100097c4f63c15fbb4c9ff8ffd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d84dab046f6b3a72f1ed7225eb54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935677e7af6776624a42c8230d57c8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23282cd4be9bc858414a2223bc956ca8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e0b3f431f8f7f540f3fedaac7e049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82330170419d9892eae8f5ae8459c31f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98282f368f4e4cbcaef4644f3e618c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ae81750a8ae05c0879f218f5e6e2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d7ec4df166c52071ee7212c855f4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f2e9e45c375310d90bf2530ddfaf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f19b6ea55d9ffa617abcdc31132ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14395b8adee6ad909fd8d89ef6c2a03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdace10eb2e47e78e6970d1f1a9718358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceea3ecaf763decf6704a73b9adb828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eebf9aaf56d32b933ff9d9b98f96f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969ae60c7b8b201df5202ee4acd956a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a4b3475b37d06933e46f79862319e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6812884af69225d72a662f5eefc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13935503d45968c21fdc9f117c99c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46d06d94b2bce278b94c4929f02c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596730d5bc41198e096cb60e2da3de33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd7e448fd68c93e5af37c51688a45c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82e2b0f4717fb377d03b4184c436c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3264462e7c42ba598be1fe40981394369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d0946e402725cac8ef81e9009d3cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d98fb071f37fc0de2de5563bf378371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4c8ca7417f4ade1c6420bbd9e0f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2b90955b518acccb086dec75354c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f42c468a6c035641ccb0370de36c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec4449a06d6f8b47cb9ce113bdbe3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2865974572cad04ab29674000fa37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed359e8cc910f05ccb758556430efd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4346c2c74320b8d960a7146e1d3a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39232e76cbbf51d6a4c4914682f66c9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c1d89c6ccbaad91cc827148b08ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2f950b393f17ed5b42142b330115381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb22f0d5bbb875767c59cdf34f5b5b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ffa1d9e0d96ff5cb0f8750346029383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b94c006907e68a45433fba6fd71f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497dfbc9eac95848b93155f8f2db54d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18dc1bdd0c3889b15c4685bbebf82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc62d0dfb3a81a5d788ba432cf0026387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a3bac6920f096b0cb84bc2a82df01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92236157bd2deb942a8296d5e6641a4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2101e5495972d9d009d8cc793215aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671875e41d33923ab6c2dfc99b03f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78ecc38e63b8e3c02ff75d8cf62d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ee2e944bc9b490fdee565573479d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0e24c424eaf388bb3b3657c67ea6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c726edb349c59128dee993da4251600395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce70955109106c06015e0ac1df398f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dff83807159f2b80b9b32590ba6ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29993a38d7b5877c4a3e5075739f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4decd4e2e518a848efbbb412c1a06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc64650f554a5a34042b28024d90a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cc10d626222398235835c6425eb64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ae9a059aff2ae0902bb317e15732402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8c14ea50e29a3055e50b830474b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e202a5b903d1100eb8442547b1f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6924bd57eceb95c4b9cea98aeafb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1451486ee495c19c0e03540ddd98f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a096940281b8bf7bdc9da60b403fc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578035302f648851e5168082543767a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c597dd6eeac549bf47cd31e3172c8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ae083b58644db17973bfbb2056367410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac82e8a371721c18e43f629bf2ae59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0fdfef08486ebd84e2d6e37f8245b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827e7d6ec55393d99e9e071907aafd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7184b640102dfc7c7b96e1c75fd2cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80396fc5b534c3ec2d660b5d0e78d56b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a735fb863ca5f3c49e5557bf4345f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f3001f802a5e04c36597b290e3668417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6dbffe956344a2469245dba7cac08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca486acae9dd8fb47508b5e7139f9b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b736a589877b276e7d006035ddc147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123ca04883c236d1e623a0191097b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925302a3724097d51dc9f097045beab3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab93f595745b51d6cc03bc02f897310423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510a37dadffe4dc1e371e4e83e699f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8347b296742dc806a195440fd702fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3357cdcd01814bfb3a5e54d22e1d49d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f22346203ccc8ac420f05d73b58a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df83077b0a0374fa816d84164a88b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e38ae00a1d69f580eb74e3272bb83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc423fe7d27259e26c15784149228c37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b428195f14cb0ea118b31f7bbcb3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef3bc70f614b787ee8f3f402bff10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0307f3fbf84620525b0fa2e39bab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9f5950bc63683e4aef68d59c582d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a0e1aadec5a44af71a95ff8b39bdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd193475ccab61602d01dfedc74a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a96fddcc399ef657884128545d357437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc06c62d11f5b907a03832fdf8f48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e067b485b25a9638fea3f7061198439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b64fa6d802dc995cd44bf8cf006d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce239766a0d51f7eae08cd1851c75e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f14803c69a9ec3343bcffc0ae139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97249825d00debfa2d09d63d84c462443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad6780833bd8b943a328fb6883960444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad181f98dfe702258a331795d8f7cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6bdb11bdb5977e29663e0e63b55d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d939d2dc036631c3ed9e435569f7f4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e55b82cc8e94e4c663359c3d9ac75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8385133c4ce11b96f4273dc380472b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf2c5f39fd56c1f4e17d4d213874b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49854341a1eaf6d1878bc18877538396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b632b25525aa6004943d0999b2c81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a9d15ff925fb5a1fdac19a3fdb32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58512b73b4d8abef266aee1f3c8e24b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b10e27a3354c7d7f0bfba3ea2e1bc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99284fd0b51bd886dc3f631026e688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8697e5b2d1fe26a59333f88d99ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845138dd0353fc01dd8beea4af67209458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f92f0f56a7e255cc3d3328e70866d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aadaa9ad577a8e89c8c0ae99887d59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef3bb13f335b4b2e1c508520126d18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce84a98b4b3876268bd2eddcffbb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4be505c742956a4e78c3cfcbca249463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93962749852d83ee7d874136dbd79f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336618b275117e9c8ae0e045a1db188465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29da88a2b0b970b63b7791d3dedab7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c153eb1a6b8b4a23b80183dd03252d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ce0c3f2a09eea1c2cc34131c34e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae455b2815c3f824f41ff23d1eaa3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf227d6ab057ba63dd598df4a679293c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96621971749b745304b16c9300df229c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43e3e0e694cf26825c2fcba82161a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aaa9de972ff01b0434c0ad15ff9d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c341c0062b1429a9143acdeb1ad6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072a91c0f63156f67fc21790cb23e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbd0b7d65427f04cc0a15235b4cdf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21159b9d39046de462fbff60ba923fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c530e6f19093ab16e330fdf3a756478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6765aa9c4183f1a819f4df1b670e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b8024a2e5d8cff476eb2992ad8f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac94de2f5d93f2a54085e8ba9f63a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf33626cd1533e42f45aeb0972537a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1034daf912c7ceaff9eeea4e92eb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b324543750444543c9cd1ea0450e82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2938c2179073c56b1fbf59ccbe0a0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6b9adf17664b28107c1609ed70cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287391b0ce30065b3d043d81b6872f76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f608979c3af532702ce372d8c989a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680d714bfa213edb4f6fc8be18c0e2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e2475e310823b75e4e592bf8af60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648bcb9834ce9eb9b729a0797e825b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187be615a5b56ed4111359fd001338b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5815fc152c408890c6b855ed0b968d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443704c9c299b5d3ae52ed85ed6ffb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827f27e7a124151f0d3ee20981f5396495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c73826c29532397d7bf192ccbb1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b8568f599232237c44639e368f6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5e6d37ed41a8a62f676bf5ef6bde7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ebba09dd8ea5ab298b4e1b484fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d5add0c18ab49b140268eb127695500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcd6fae96b83116800043b28dd248e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863272daa23cfb264d0f7dc6e762293d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501888fc2d7938bea214373131d181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25089768844ba5a8a5f3af79b520890504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb8d13371431ad8d14e9c2986a036505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c2bd91508099cde681f02a155edf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3fb07d57d15770ff66f08fb10e06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0356e06a00f08da0e4bf4afd76550508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf06445a6c05f5dc87fd85b6611521509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff4771763b2ae1745e60785bdb86c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3af6819c390a77389c38b45e25c8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67573f0c52116a2915be372a226c04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23385e652cd56fd629e22cdd5c267513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fedb2bd82f62e985f7af1ff67e62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37decdb2b5515a2c614385872c63a7ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e46f7fbb5c61113bbf59ec32f13933516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42df37dfcb2918f1b2439444578ac7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65efa7d20575f1b65c17cd85d0a1c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d55d740eba38fe84ce714dbf21dc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f6b3ad41febcec4aea70aa69a0d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd99b30507f0929e93cee9aa303d69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb6846b27b5fe9d9c596033188a88f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47370f8c94f39bc373bfab331da3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf258353298731a6ef1b8b332e3113524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337b49fcf84407ca7ffd3a914bbd1d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417e181121dfa8157fe1a7dea1f5569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28256c1cd92078ebbe8bdf10cf79d21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b75ae42030fd60730314a5e66d566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2017c6a5a24377e807a127dd79479529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b466c17e679290e3f0b4f5515d8a40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea689a735bfa1be991c4e7db3c539f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d233644b230028648fe669d32bc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5e28cb612ba0a37ee7d5f2edacb7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04624b3aed2a9664da6f452285b93c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b809742b64ea2c8572465e06d29b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9605c5c7b201acf4f2ef5faf2ca4c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b7aeb9dd8c7270d08ca4e3dc2b9d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3dde320f195eab22398fb71dc6649538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671072780f1bb4b1c62ca960a667931539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a100c9e7546670a91ca21d6f07f5ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673899d9117221b038602ff0465b9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5738accdcd88bbaa332635bc57853c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1002d76f1738872970655f7e4be8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cdf77b213c24262a89d6a2208f152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7d6dbfb23c5a2c25ba49c5ccce99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7adf4fd551a19d35cbbedb3f51456b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f40e2b5bcbbe4148cee876662d17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ecb7c93f30caeb21dfb74e82d963548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d9ffe44cf723eff724a7156f5011549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577593e5b6ceee6bdc257b27fec5e867550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f9179c94dd23143f07a2216ae4da3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d85544609c44441b3140f11c7f169e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063120be9c671b5cc5a3edd166722a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092cd766c473cb2ae380ceb6ffb0fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba687d607ec770d951e236c2bd834f64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85597ec98002b9cb6f6624b491d7cb09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42429f1e8ffc78931d9ed95859b8da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a5a7e43e8bafe37f8126528c4d110558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f505ce37bcd02765b13ef65d4757559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b187b69f2a9f1cd11f2986d29f6cf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2e1b88d56dcbf1340b1d024639efe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69828b3814645c4765f720807d9c2e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7af740205f0d110275f236f619c97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca153b3a8566df59cfb25bdbe774428564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268b16378786d52f6416837759a41e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5f289a7a16d10550acdb5868179fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bfe6a49cda4ad6502321c91ba032d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9087dfe61fd1406fa5540fd7ba89f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec25d74bc97425720e9374647a5460569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1761b5b198a8a30d038b30088337da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38758af48b87f1db527d64f55f7392571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac0c621c9cd80e7d68b20c7e91751572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1d9c885fc88536a49c24a2d9a59f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370545acb79f42ef3591ddd7ac7c5d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc866d771b431b98a96a60ed1874c49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0ff115c3f511e094b768cd6396ff2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba076a1cf2183119b5970e72061119577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba9387fa06b6ae1c2e0fd8244cfc2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b117dcc2cdf88f569c31a4ec8ff7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff67aa9a3fc0bf1594cb0fb8f869229580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5dce0e1f7a05ee3bb956d9ff5907581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5c2b62e2e5ca050633103c149457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66e397f0f9521e2643c2c072e1f8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8788fabc6342151eda1f2a3446e36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e537d1a708f7ebac2a7a854113c4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd1fa4812fccb20e31b20bd0abb2f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0e3e3f1dc3255f91ebe5056260614587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a4fb9e603dbecfea85c42ada3f39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f835bcb8f5e6c53c7bb8380f237e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00120dd67aef84dd2bdc39e27700a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf1eac4a23405a480f8ee630b19544591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fba8562620ba233eb6a2a6ae680115592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449229502a6d3e7bb7b208a62bc7d542593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf558d97f36f1d75f10f9441bcc8b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122393f2f73b7f5db162fde909d0a62c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d339174aac277241cbddacfe8eae9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0898b9fb3afc1bf66e09bafe2794a5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5b426691bfc29d7b982dd1f5e115598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d8fe5e7d5ba5437fb1b472276ba12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5c5ec5ab1fdfb17adb2756a474a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cef72e21ad5bba8d4505b367e9bbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a602092508fddf6f05ab0be0abd7797602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b5129a1beed00713b213ae3c2f3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f011b1566d548b9e3a94b579630af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2359b6ec16e3178f466d87eab2758605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5bd974690d6c16510344ffae7f744606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91377601dbd683919eccc78f856597607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072578358a419ac3759110629ea347a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dae7e6c90ad4aaeb5e957941cc045609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660197739fcdd25316da8d16c38c663610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae4886e9b14e6a6f0d0b76ef79ffeb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437cfed3ae53fea7b139b00d386651612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d63057930829054a2595f6a12a5bb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded136015d03130b31675bb8a10344614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee8cdbafd22cfee17af907cd2d479615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b00854c7c740c04abc2899561736616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa969a94d7caafd413c2efeeffe5ec0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e45ba8ccb4f917aa552d3af44a25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc14ea88867fc878a9b0978042e22c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739362ce66a71c0ba1ae489b4438b15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932f7022d065afcbb1850a4eeb6af2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68de8fd4f9b7f0f48f64cbde78695d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8530450b2731c1811c842b6814733d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c540c5e6e1be41f676ddd199bd29d1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e32581687774e5c4dc0fa807f451b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28056646894b3bfafd7713f35ab5816626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5aef1b92827f39a0e539e837f834627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd36acea000ac809bba0f0bc0307bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b94952f9d91af37256b33daacd849629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0cabb0c5170a0a1912028f3ccab7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56243bbd647fc05b8ca8a94104757631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b02b07782863465bacb448adcfadd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81e2ee27273b95696c1dbd298f1a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac9e5958c91ca67446abc2ddde457634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473c5407d29a250e749c64717ec8dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9ff078ba6bdbf17e9b398bd2bdb5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907e1f23a890e72a94fda44255b04a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f062f94d06a95e2127f07949af2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f93312ead147dc1c933ac48ff8bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb138a755b3c32174fc151c4dace2a36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9a2e596291359a5722d37982cf64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7b7bf564cf22f409144482cbe447a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fce0019f240ff2eb5b816d81e96d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79815c0c798332c0aeebd8e157823ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e78bf0855adeb77dfa10a2962e16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e8b263e0094b996bb2a3869b9bd0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b87aaf6e4c518078d86611243a9fe1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09809e8041a8fa994efd8c9c85af0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b4e95a929aa3adda48d3dc7a29247649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223dd54392ec7e2c1722b796b34ca68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318370b1a02509843d3aabbb03b98de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3979e70a2fc99c70573a271613b85e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479c177feda7b717ca782143613f885653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82918ee9ceb667a7da4ae7d063eb71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c73226b4d3c11579a5a6ace9c179d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6bbb94c935588a5d8a336b5a2db2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312157bbf276d6d64d276eadd36a80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f3bc2dd7351cedfa34c7971895c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0a878a9c773a9b92d0b983cc51ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be3a111f969a315a61e79fef468d55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c9dd80995ec9cc968160f3080163661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884013d4d736f46ed922d777722e567662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebdf87bfa4e7e73e50ed15f24f5ac3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca54d6901c9980c42e5756542035f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5f4c0fe523641c1f3dc44cca2dd64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94c6b5873e370939c1ad9aef5c5c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882280807003ae81d1a1c9e142c0ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51410328a52df5ee1656f2f893284892668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ba23c897462a5c5f152f5ca49359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c84a44cefb491e5e8ea51199b9af4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74ee6138fd0fd432c7f718eda5501f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b3b8c6b7b7c716d4d69af860a32d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8c309189be0da94f234cb8e17acb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44489701012f0c2fda9a22105b8f90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a407cd8405c70e502cc676c7d0b19c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f120d973aa12b8b85c2c7d8ac26b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f311002ac1ebb3635482822047e3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc859b4eaa1df1f370ffe06b3042a0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84c184dd198963cef0c7e52425f3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce44016f7a91cc8d5d1825c2b67d9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851901acfcfb5cb5d5386b05f375c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45981f89796fc0c85a30cf2bab1c05d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b629be73ad61fad61d3385da8bf7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437d793bf16251f3d774b83971dc02f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f27a366e8d7b84a89fc814fc845ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5a62486089b7007c59efa779d634686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902751bdbe92fc8198d815d9993bd2de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66801ce5caf334f7f7967222d005844688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aee6f8482336647541a0f7c6d4089689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9d17ea45714a4a3ab8cfb242da4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12907c0cd421cfdc45db74b927d9a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298655c030f09fb300085bcde4be1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3352156697d2790b236841af21a71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e95893560ca4f49a5f8e1a5bdeb23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7b205c6bb9967ac18b303bab82bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287cc36fc088ac649e371a7e11bbba8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d799d6341e2896d307716f47b99c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817279515dcf508ce11a180a66c8e12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29abe487fc4cf24b66b11fe9b0fc8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216b4a65c9d69998347bc7b1168e12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9123f6f4763b1ef2f0a1d0d1b3a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f58867664de684b544d87f368a23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c216ae76735e873ab33b48c6ca2468703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e31004f6036975714bca9a87c7d070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449252708b24c29a67313cd50c9af0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db589dee419856e7226757f10eba65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfb221ea52f3be4446411e233383e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560adf124a772ae80199aef863c24904708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec862fc5f42c135549d66b1850da04d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c4d8fc866188b8fd2da37d2f3b22b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291b847454c0ded7567b936b4bb96e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e2c4bf510b07353d08760161f438712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11207088f011bb14c461045d75c96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13e2bbad69da1501feff4149c6d83b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2af26f909017693f57be84f43835e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883b8b740daabf90986897fd20543da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0ba38f7848d64b2c0df1dc8086e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa3dbe490fbe28ca142e9faf9729b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b9a8a0634f2c6a482525c70bec42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63083a8ea52fdc577bd360cd256fbaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b7854dfb6d9ad346d13f2a4434cf7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05b93c7c821b8e25aaf70625dcd718722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2c0b50288a44a5b2a1c12f952132723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033cbc237d58cd56429febb69962a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a97715d46e6db632efbb5814624e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123615a5b5c37ce9c3a1c500bc16e280726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed176542f8df9cbe85e5bd35472c1067727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f984f7f23594cea180a181b93c55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef53cf62ed79be4471cc204e0120f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56625f4ac387f0426b68616028f6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03586a0f8501f06d6f3c7519b7ef0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f1b33c5213df29a72a658cdba4fed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd8946463e8087956a531af111b944733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81706cada296307d1aebcd48dc06c0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004015ac6950950eacc4db46f1d2f61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f45f0862f6790148cb1e197806cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc291087a641f9f38c96a088dbb6e6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e27886081f5a915db2ad975b0c01f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eacab1d66ca7304de8588ece9e8156739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c54796cd2614491ea634ee3ad6d26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5478f1f88d671f9544ce153963ad50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f450d8fbca2243442526716cdbe2bcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049840e8d4d8cdd2c4ecd60b75fd02fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801903d7614f807ff8b254b77ee493dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccd4e15115fc10391b1cad8f4e3235745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237caa67b511addae6cb6e79d55bfeee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c260e595d63108b4911b7b2a21f7af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47950590aba598ae3128acec6533f6a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee64e81708264a0b30962ddc43685749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271738db50f374ba172ff09b84ebafa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361808a4bf39df7db7959928a394f86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7b8c9a0516474b830c2202f0c6609752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc61f4e0b2e22c6adae0e73321ea09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3c6fa415a4c29e9bc98de83a8786754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b9966618e033a592ccdf3106dea9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22bbe66d51f1f86e24498a3e34da08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f20692093eb8cbde398688fe7da9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b665f0f10f7cbb1ef120e6206e6d3ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37620d72e9beb806c231749040a0794759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af47dbfbc2a5c43e79df2a3b4fc90e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b84db124150c64654073ef686dab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1e524dfafa4ff3c81b4a2fdb54c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259ca45999a54443a29f4b8ef75e8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a06fa6283a513bd31518a432c78c32764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198e203509b0748802623db19385b9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba700783f399af578ef598a2346a7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3369c5872f9462954217d7e404a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc948a8c66b10d5bf42e457738e71208768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a327aa16ad3a5d3566504c9f41f6f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55481ef8f2a025db414984a8e8b1ae80770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8106e4b8ed86245fcca78af908304771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e0fd02f9e51b4df77102d5faff22d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27517d7a54f9cb885d84ef5921190561773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de57aff98cd21824e0a9e4c68360aee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8503a1fc99b63e502b48e00764de449775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a222ce5085df1d4ef9b3e093b7373776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0affd342929b45cca45bb16ec2973777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a417a7940356f818043089c183f074778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b2fecb8eaacf73c243b4afb80e9a4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b7862a9fa8e4231c1d06cd115d88e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e56e9b964355c2479bb5ed7a6eab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e236b9ace37b096add39c77bf4357782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168308b3cf61d03ebfb6ea2b55aa441783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462742a577743126ca968e392e0de184784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cbcf5906d51f084518cd69cd129d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b46f1d7c495b7256b77f0037303bff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c65e0fd69d46de3233125d0d10638787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe21943f5cc81f7d1cb0359cd9df74788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06644429229debc36d6fb651694e68789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124eb90d6ddd35bcc7d99f6a494e74790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbece78c305b15160cbd751ad26273791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11ea617b9a7ed461edd8b7b07109b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f6e2dde5c1c6ceaae193510defa9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635d2d04ac02f04d33d48c3459b0a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e49b8962897db0ade7fce30e86b95e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f2115b07e936d8141fe32b0969deb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a63b60fb8540f5ed47687dabcc97797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2361934bb25f936486f2cc4861f328798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5255ccb766888c25fe6cb5977c44f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a0b83610448d8b8342a793d124751800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf687420510b2d2ffce1727d7285c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c74b84a3de39c66f39e92641e6ec5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af9aa8ab895da5dff9265f076798d1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a747246e7fb681ee5930b65a41eb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2efaffe3ba657a9e73bae9b9467ce2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b8306e13ba0b7974d6feedb3bc49806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907510c5bbf522c14f8153356cd05f2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8c1cd8a396526c2d5239920869385808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc4a29312847915b477d110f7dcb5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6dfe13cd85ca43872a3b01cc9c51f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898be7c406b4630629e797a7eac680d8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555ba2baff7327680147023d5ade08812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de30e365fa03bc5e6e82dba02fc0606813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5f538a5b8afc7bb044935c674d7d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a6f4b8d69534790251298a587ae75815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d34e5d6f02a0b16de3b9707b5c8b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a28a8fac6da905a1d2eaa8953c1d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2067b0a0b05fed569151c6dce781ef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577af993519758edff91a6f57613df819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42345cb3817fb382210782f6e531996820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b214991d1f56304051924cd1ba7f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc47c46b2c467d0eddb006c64b8365822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de803c3faf146be65733d8b8db51bd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0da56526d6e29a99515e3f3cdd1da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a632ae810e1d3b44df808ec9b08d4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e0966013355a3c7699136c6e1aa30826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872142cdbbb4f60321ce3e061bf1d04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7221fd4c1cbae990a60eaba9255f7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f4f7cbb4631cc4670b2e4a641025829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b3946c3c4a36937bf4d31eb87369830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698352b727b1bd55260c3e965ff7cc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0307135d996b06f1ed61619bb0159832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db48c308f07e663d66a893d1e209b0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb761079fef3ca58ab74b20f3a00330834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d218ac8cf8be98c20fe4c6823607835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d6daa8288708fb0c551bb67d3a16836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf9bf556c0585711bcaf3c58c83c6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a786177c6fdfa3969364f2cd070b34838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a6ae06054f82f1c35533c6c4f85d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cdf12572808f4b641d7bcebf1db4e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4684ea3954eefb8997ab6f560d15841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ebe073391c7094aba1846b86afe2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafd7e0660b089a2810c7f9ccdfd41843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faecfd6456e6e129f09cd8a718b7ec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f44ead41bb00e2bfcb1dbc7b02aaf0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab05256cc0faddcc6a5e653adccf1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e1662bbb52282ec5589bd4fd8c24847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b007e78b69d009fbd796e44d8262a6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10947946775421138ec20b6a1da80ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c1acc3c59061ccd415e092459dd5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91df6788189e03b3af56cc90af2f7ba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649189f3ee547462284848f4aeee9ad2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff894fb477ddbb58a4c8e0eedcbfdb16853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f229d5c5ea1f12bb3295e42bb51ea8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a543d8266248941f5d51a6a2a5ba855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5174edbfb9ef9a3a80f8e5a53647f5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd627ad1da2176d3fa24e45a23db3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eb2386314188b8feff41ac8382761858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9525adabff7253fffe68db9573b13b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a2af819fd275c02c7baf7a2d03160860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d693326a13559685adca564f6f0fe89861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd855fee2a9e9a1543f660523968e63862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14efd885068929086ae028cdcec73f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af360cae18e139a5574ec21eb30545c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59cf588215f259115386d21c552bb6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1060b2c175b3480b0989e615a6b23866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fea2010c55d39f251ecd666ff13bb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2ca8c11bf3d8543796e15823fbbe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c2e706d0352182f9f73fd64a0de64869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a54c60b4f95c9139cd7b256f8722c3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e939d08ed44ea4b5da7f3688dc24871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014687f9fdaee5c00d4ef0d0f71521e6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f044f965e2f5c9a8bf225961c5ab51873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7cbf131b9921665f8c995f141892874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554ce92d680a8f5a214c216c2535056875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff6c6bd04662bb2454fd6483caaa2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883fab5fdd4eb3bea096d8e4cc7ecd7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e2b386a6411f8b21244c5f24b216878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f4d65ae3647050d6a2026ad21c93879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fae8ce4a2be0c0b07e32eaeeccfe3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffc2ef0a23693b2928529f81afefa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cf1e59898981efbc4fd473ca3a1f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d17402c23c2f2d0de9277357ea328883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f4814ef039b7fda29cd54fa467b8c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380436ff51f546501acd8802cef88dd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc21cb37a3a87e5bcad241e742cc6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927a48364dfd5d984e23e46dae97426887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff77d3ba9bb80758af8b6050b8f40888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa76b787f53f64dd15167f2011a28889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3412d6fffa54f20ac0011279196f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd409b2404f757f64d42117cd6c19ce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b701b155825b1ac4a903d61307e2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404272f89d1bf05adc5a6d8d7eeeca0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a502ad97c48b1ed0f5a848f76e9c8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a7242cef7d7f7fef4765e0a0ad2ee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1debc059870f4d8f11a072c2160bb6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212c787f2601acc26ad56ce18ca1ca897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b55f6e6d9a1e077d01b127659fc5d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e232a63926b75b2f6ed696c119a18899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415108eff896c6c5aa806551da6a00900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eccfd4aa134bbc11a1d1c7c5a05090901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a74be0ac29471a30ed69bbe7f6b5f8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fbab54fa24b960a799c35c42953b2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af7ad3390f1cc83b5a43ba2743ec0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7258379c375be39dfc50fd71ab0d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1dde9e36daab1852b44590bc9de44906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4e79ccc1c39a4f251c03efd1d2a1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f8319158a7ddb83ac2615d1ef4891908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28344b236af188acfe2751a75b1ad1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dc5725df985da72b6d62e472e33ed910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f062c2000f22f7902204e7827704b21911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345546fb717fdb3b94566f3175882c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60f4b9c13585958f9df69ce68ce72913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eeaa810ce1d31829f8db529674b51914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc153b5ee2fd18605fbbfd0043a40d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5edb47cb6cc74ee02ae848a81dc9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1944e9a1a9044c7c84b358cbd1b279917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8afa7326ad7afb2543f9d540963c6c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381c47aeaabadd41768dc36f197a39919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0089137a6fa55ee5cc287b4c802cae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1817c0191fa92874e17b0ee8ac08921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e8a734d1b09a080853d33e355cf08922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0efec1d9909762bb4d39809ff2aef923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd401f3106b86520341b42fde42a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65abdbfacb60894b8dc886a72a91240925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d81306f69b19380a13acb480a808926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81727784fe8eac4a6852314e065df5f5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852eae049bacc629ef18ae1034e051928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30d01fd488c8ea3552fc03d2c06636929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce1186194b05de8d1d2c959a615d4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9452cad7dccbcf35b4bf8adf8dbc7f5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dec1cc0c39ac6cfed0215e3dc2077c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a3e4f3aa90d8151334d796f4f3d3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8710e808db2aa6678211e5a65c994934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f9fc7f0d451afc4acbd0f76e38277935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4525e7b5e73ad16d3eeaa6765775681936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b3f0fc395ef33f659ce3aedc652f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d29f5f69276ea703bbc330e4272d7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb327f4383ba2da36936be246c9d6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef05fd7b40c40455b7e92b663367f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7321379edb701d8de9f5839e7e2b45941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102c450744b0bfef718b47f86a97c2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d965f6a5c00c01903a6cca7ed75a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb97c9e6b581cf1821a81e8fd42cf0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb06623acb7788304ec6ba9a8ea767945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7342f3244d90d1aaaf81b68fa5f6d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032dc0aede03513e21819e88e60cef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13cf55590bee1216e291cb1bc8432e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd47ddbee83f370ed85f6b9381f81949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d4d3a2da0325be8d570b60ff7899950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4deb89caef5fb821415a8d86774fe1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157d07f521d69a6367426394a95ed4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020d60830daa05a9a8ed993ae362c2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0953d4cce458ad18cdbcadd097e4c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a5a1951f789ed24f21d932b27923955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1456f7fd098bd5467821202596cac2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c149b76c23423e422dd6d04acb8fc66957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37587fa038fef301e5ec3deb626951958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f5d644b38b3bf24969fdfc8671215959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77631651dd210e39dc4983428e5fbb2c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab82599d70a26891af1c2dddf504c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a73d2c55319e0bf16f0276abc2fa9e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca525d7d0e82c3f4c2dcbf6728dbeee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59866a87a7fccc29364e35d8d5d502964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f378e32adcb822f37cf42838cd3a8c4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c721baf89c8c767fd6216db4962fce966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0916555601527fc0e26c06059a3f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c07b86118ae9963bcf2a384665c85968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f44c9d20ca6a168e4efe94562a2a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26548037c009ec463e2f2c0439073a3b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4acc7a8ab33bb6851cf01e47b5e7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e2d9ddf20982776670463bf7a2b1c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe42a1c26bf5ed7cb4d1c4b0228cdc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bedf77f03b201f97f9c903936c670974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d22e524722ef2e5b226571adb1d1cc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c2369df905de51f1f3c5267329bd2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd44ddc23c4ad78df307e6d1b40d68977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b5c17abe1a2c7a95ad5dd33e2599978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad860192305be40656d2bbbf634c3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c48ea33791044729b9be99342bab9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24ef8891a6b7ab2040a029005c441c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c25359030b0d2de94cd7390c03ed3b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6083d15da546d516a07ad67946794983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f7805b1154a2d84a1bceeb2ee82f4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36226458c825b58bedf79872a6663ebe985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64287cc468bc12573c19e3b6abcc07986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa0617def3e4000a6146dd8ce7be4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ede2dd14dfe86729d4cf032bf512988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36b6d127747e73803887f3a7ce24da989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8125a2cf11469b14ad870cec8b86f1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2b465667578860470137154cd0867991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc0d6025d62663a1fbbfa3a9a9119992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36661212638fa07e0b7ad775aac7865993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f54369b5e24d03c8ea527c2397f16994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a8110657b2700b464733bc7a65c3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f458a7ffe3ab30eea24504216e804d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a8ed72973171fbff519b05f243700997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a687e6e8c175e699bb1c1c4dcb8d5861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18fe6da74a446aa0168c8c74e25532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4097454d9a2a3964bf8cb52601c0d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f8efe02618db57ffe496f334b6e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b99dab5a4648b50e3c385d918d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8bb975ec9530a065795628d975db36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85898db7a75fbe2741ceda7b2a6c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86aaec27ed47dd1450ffd12c222e418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b2dce36d145617f6daa7a9bc89abe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a53302989b989fbcb552d3dc777210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e471c2b62627f200c4fbf8d855e0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb86fe9fd51e6f7db2797d31fb07e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ee65ffc5e112f3b0b67c29e006a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0eb7939afde0274d11823448b9b8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2968b8b0ce28edcdfacf4a40000b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27243e77650d5863b2cbf03e0fb5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02558ae53b878c390259b878f62ab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f528f756db61f63eb8171155e543a0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffdda5eb685c66b45e3e484cd214fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f6e20d9c6adde894cf062b2c81ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f2437c171d8d6d8d998dddf7a6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173cd66b653bed0b41d4db829e76ffb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d0740296f9f55b120f01e209bbb0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763774ea518b021f507fb2cfe94b25e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91471bb1df08f28300c1ef254952ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9c32e6fccf104e99ba57c2ba697bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122693195c8347299e55936a8c7738c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1df088d42924e85b1bef24093746128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f846a727cafd11b68840906ce163929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89fbcc4abd20efea576147cb60043130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0543c68b5f0b3a260d9f239793d419d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4db2c05609f2e262044ff14c1672532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6887090c45485672aeb22eaee13633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6cce6624e3ef49dd516d3dd47e3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376362be35f40b37d2c6584922370e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11564da9cba07cce824b5bf8fd94f7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa8026a263944481ddfb6b7aa6702e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cea69dbd2c9454006541af88949b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c54038dbbbbe52dcedfa3cd0abe3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28628270d1c17f172dc7041be5878440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974e5b1d730f5c73bb5738ae74663b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e1f4879ccabe9cecfa79545ffd4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f873d3bae12f6bfc675b3b161a0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777ff7d2a61099a4a9e86565d2b92c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254289ea565aad1c6c87722aa0e5fc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1bf2801753806f71b9c4b412d60346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea282ef3dfa57f369c78b2958c7cb4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfec3209c8427e11b4d8b6704eae0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a566c7f15d5ce9aaf08f35763629f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295a33283e485d710712edf5d7492f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0928bd967e05de2edc8eee0bd9e7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea216714e322b9be8df6c3e247f03b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c067f9213a62f4f47b7455a0560753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba0eac28509a47356e65491b9952c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e640ad79f3e7f1a77dfcf3cb39460b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39bd49790bb5ec9d5c3763ed584b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5b314b32845b39f18f3cad366f5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391b95b272a72099d591468190b83b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da080e2afbb2a1de6b5344a1eacb3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9cc01d0b8d65be5a8fc16113c5b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee269fcf45e8847d753c0c32c3544861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea1028765fd448977a04c87bf3a21162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a6488970a5d49ec9c06d2b202cd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76eb1e3ec65c3c79631dae534542a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1fd2cd08f835a4b46ad8dcb4adc5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acef9c4f9cc4e1d1ed905030e986ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f032c18b36e62caf1540e9c7500fc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec8d41e9e82819579203026c91d0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e77b1fe3f320026ca4687a7f3f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d5e0fde9f69ca7af81fefe8170d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507989990ea50cdae34f2c98fab9bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f929e633482874eb75e9fb191946972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d9ea3eb97d7a152270a6ed72f1b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e03e127304d07c6832cf4857c854874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693224af6ddc18e0b02c94d752caeef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf8d36093e196d34646e984f65aa476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd15012302117916bd249e17ecc1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e0f682546b798c3b5419150e7bab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995863d0cd466a427399b66f92eccad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130d68c3ccd9c64f6d540b5861856480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab7bd60cd8b7cf43df3e2518108dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494565f59a46f6c95cd036938049e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c54b4fd263b8e5b4499e22d9dd1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45113b1a7153b67b42916569d37d082b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025f113a2a7f2a96be178a90438cd7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60959c644b90ed9397a5310b7a40786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19449116e20a588e2ac35fda824a45087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f161eddead376852854f8fe2a0c6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb89701ae3bc6a59d3af999fcff9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3edf7f903084e9beeb6514099fc40990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc842eee4bc6f0c7677838fe1806451e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92bbd592484bbe468f503ab438df9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dbc14a6265bfeb4073a12b1099aa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab60db25976f6e7085b5a2341abbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470917e87c8d95fa372367a21297594495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba202cdbd32850c73e6f46c3977632296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f9774c43c3c8e9d79a681efaccab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb6cec4942b93b7db577d243dca6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259089ad3d120695c99df1d16747cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4060aee4618db90f96c8d45535ea3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da7630cb735b2c297f0edf8d6597f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158410351c92db79ed5bec071fe855e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b2581dd1b0de90bf73354141303b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea5e6f495bf8aea6702e8b2595f59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277a7ca814e87ddf2f0d8339669300f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33581f8bf584268ca4acfbc4811cf72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d382f1a0e18a465ca0e37515027a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36b573cce26d28315c94966c3b15d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e2adfc717683f8b3ca001ac6529a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd5b1b906f0aa2ec9b631a65d7f3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f7ba5cdfdc48b21ef0741181bef7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650140e975adaae0d42c79a8472aa2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a04c6472965277bfc48e6c6a2d8581113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf7dfd3bc9c6296b1b2681f5a4621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496a5c74177f102045c7fc2e84d0a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aabb74cc19b9009f7e4cb6fe1c9048116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a3f0c17a80781021ef78f732e6dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d503c03a241dd861a356a9ac0a985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc479099574337e20bcdd02fcf9a96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04a6b5c4be638996a1f94bd40755b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e301cf598ba3fbf3cef962658b5c32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955754ce003679812a4f9f671b61a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddfde6e0894869a995a7d964e9778e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48391fd1609af2427f7ac677b19b18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52ba6d45be9f108f28290560a59d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb31f42fe8159cb00b83f180b9d9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f231a851a259f5f579a2089971948e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297126814d71e7aa01a9111ee1dfec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb29206fc53254ea520ce575e9945129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bbf54429062808390d31bbe7bf232130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a7cfad88077ebbe30eceea04858d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06779ede7ae100af901e22316ded6ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7f66606d590b5f4cc67da61f017f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d717c35959f857ed1703f3766ec04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f287ea30e6070991482136f16bf00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867d83d4f31812cd2cd0cc905e95c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714e05beec03022fd3681b20eb79bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46fd90b33bc7e478d2066f2308780138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a43f4a4fc4b44b99d10d3ec8d497139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa6ed5898e176476621e1fa08ad1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b5e4b96a2b5e40283647fa6127de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d74f30a7c3968da8fb591324b726b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8387979d8bdfb64fc4e0e987fc818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d436f7ceb9eda75d62823ff4c740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285128d71459e8b74fb5095e6ad95fd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696d6e113a34d0d8dbd4650fc18770146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8800293bd33652172f82365c360f80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaacda86362b22b0e425e451b6d9ca2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109d5aaea6acb9264e8b48d6bfa3be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a701e0542fbd21c4ee6b5fef22b980150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b88ab2fb169b68df0780970fb404e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af400e007cb140fc84d328fd5bb3143152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271e34e999de17d5e9e48ade913c5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32549f194dd99a0c8511a8739ab15b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4868decac0ae7fb2ac3aa0bb15fa5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f76e5b308d4c65b1d58ea0c7edd9a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226541c54a56f1be4b62327ad99730157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb1523aeb1f80f6d793aaa54b2a12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9c53137fbfee9f350d6cf39b93be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29a808b2d01f52ecc34bd4f5577b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112038e2fc69ec42352b0199b63cfdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4877ad8cfb35a795de53fd3e958db13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9cdb8bb14e35ab98d4bf47732a73f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3a09094146b1442df3dde7c8b1e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456098894e774cbfc6a25f726dee08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1510bf9a98831a7521fab8435a9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6f8b2679002f555ee82592612b1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795046a72569549919544dff68c35452168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11580f2cd2488a5bf5e466b4686bfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344863675104527715cfb9dfddec23d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99116b712b385ff32b36318cd61e9e19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a7a33068ff4ba91515a0ebf94b5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef01cf95497c2d2fb4c6124b9bc59f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775933641a560950d7b68c3d4bfe95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29d5c70c06df43c3ec8c9dd81e8023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a8a9f10af22626fa94965775b7405176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3765b0cecaf05ce97985d4c5c5e82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756bcc4d51fea7086063fdc1c8a8e10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27634a87e7aa09f71a31fbd9e8f255179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8482ddbe29d3b0671f15ec655d1e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19100b7985b98e9396ef28ceee5ac9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745145f3c9b3ae68d723755e8ff533e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe00c7a276476915609ad8576a594f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07004d7be3700d6348ab24d569be55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4899cd812a930c672270361235cb10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb316551bdef27a11421bf488f19c3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783771d7c6b123c2dafdcaa25c508594187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480e1a50e215b7942f8d641f88ca76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e7bd4258e5778e2cfc60d224b352c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d97962a0536ad45433f736150c3628190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b614aa84147283fec12a76598546d70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67620c2c9212766421b7eb1477c71d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e6f89e5ab71c89df3e4c207a415a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b5f56302c24b1a502073bdadf23d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59dddd13b6e07b672f27f977b3f82f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570ba269d5127f04e7278c85a9f4fcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417f443cb6f7856f1f10deb75e1db0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed36a91aded5c6668b753e73fdda1aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b925057a59ce265bb3a44b89ac3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442332d3608f4ef8d12ea8e07c893b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1e89f702e48e1d61a0d74d9153cfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c820bd7d7131c7abc8cf2f1f9128294202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429cf96ce64db7a4c27fb653975a100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475b603d4826d73a094e59cb1243b64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc8ff904a81b9b080866e47652e6f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562468cf3c35b59354b143b864bca70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e29d29671ab199eeb6e771a380378207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbd69e67adad189f6f5db1b60f0beb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30891a1367cbebc862b1a6852900e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b039512fc932f5ed51e1d75305a023210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd056ec152e18a2bd78f50189a52d3c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46d0ce829612abe438606094ca63e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e3341381b1e57ac93d77a8878c660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931631aaee918fddd6118e93e3bd1710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2182143e04d9f91861c56d93cd201215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5e6ee0fbdd696c853a74844d00aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a48208eaf8366ad7cb4180512455217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf3cd46cc54fbff0c2036d5653780218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb44b90e34d3c8e96f31529956e82ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b0888271b090eb6c52d0e057f57e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677dc6611da29286ef9de7fb9d5c1b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ebeb571977a43dd9f5b8886c46a06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5511cb63f4f21abe532796c5a215f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6efe606c08aff67689a46e84c5294224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c308598215675dfc581c25b6e21bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31ebcddaa7e5b3b8742c773b0bafed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a226c314de62a6f3346f8e25fb9e09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595aab5ce6442402350a343f546e636228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea56ab09efa5b451ed9bd93b3ae65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260016e99852d13e0275607d3877fa76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba781bc651675adfd4e1017c34bfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fcd9f7f60cb3df8de7e7221e0d3eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b770598a1ef11a1359db062dd949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a1af53f76369670bde1de6186af5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe60d4d1ccc8779a5de97f0bfa9f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae4c4c8c7a7211eb98419de381260236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ee75a40208d19d8cb6b456c620b7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a741abb4579472f1a3022d6d8fde3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7d6162069b83cc175a16d955a8a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2d9f80fd2b0c2fcae3767ece07815240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245f1f88e1ac90420aace2c4654d843241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f189f823b5e2f57100ea96d92561e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c69a1a359ccb1afb9d964a32547dd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bf1bf04e262fd88b07742e29991a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082daa9388819ee2e407910f7d5f2f66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ffd10f6e0d4100d36a72ccc59dc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118a087df1bdb38cfcd87e487840f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ca212bd9bfeca62aae50bf233936a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005046226a4602aa2e5f47e1a34e056249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454072e8ff1386ab90eaccf2b291b77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173019001941b142a2262d023e6067a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b7cf9c4bf5fafdd72388a10af997252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164cd5e94e75808cffde34405f8717c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f521e6ea46773cc80bdbab7e1adbb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d7a03c3befa71ce6fd283caa227cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4162cfd77715da3fbe6d160be23d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd622a9f080e44cbdd3acf307bfc815d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4562c7a22d1bc5ce09cf9593a0d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adead6c1e0dc58ea28c39c8143d0320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c031123ff8dacf8ee6a5a7a60e0d6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343f05fe6356896bb4772e4279d3f9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b55db1fa802215ca0bb4fe355a8d6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbfcc6fdef62afdd9cf84979dd1737263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31cfd957b1889a1021aaf33d780b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc691a89de197258389c160be9efab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ffeaba4bb40671773a005b3e2385d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7808cd5a590d761a253b565c757a0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4578bdf10c9b6eb095a1e2cfda854c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf844078a4a31f53fb672c294e9179b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5023e5fd92370caa0d56020ac9748270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c42cf0aaecd81ad6c666731e2f90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce3df4e4f8923e4c1192bdbd6716b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb9674892f7127b9b5b746ac06d46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb82a7e22295ff4ab443a7a8ce501c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038bd05132e41e870f8099e92428897275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8297ab97624dbfddb5004cebe030e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5754ab3d0ce90d874216258bb85ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec86f3f5fba49c703f4e15bb3537ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c6ab2403f9f48f289e707978fba8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc9f3793fc15b6b096c168d23622d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716f1d323903448ad0c94ac4cf1a4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab35c481deaa58c5a86570145afcd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f12be9a512f5a6de312c6e8a49a80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289cb0f3daf0ab113a6ff7815e054d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692406a7135b94f825468feb178b7a7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c5ebebaafac088c4dc04724f496a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e6cb7e57534a9d44273278153cb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5a4c1e612111a4c37fac6b2ea9e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896205bf8846de0e63b0a8436632dcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e35c372cba8f6e7f4c5700fcf187d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf55558962f8e935e54e8f37f6aad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cf586a8336aa977d1e82461f0f603292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68d8167b79b5f4c76771c340a5544f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6deb8acbc2815b7db31d996315b4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f72ee9a6be4801a0583a25bbf10827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d2c8035bebc93d4e58927127c82e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666ca6c3ca7f18bf41a1c4aa7361465297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91a3142a33fd2d7bb4b9ee64e3abc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404b1173851b2d39ed2041f23f9260d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda208e018f30a88a4b7c18bc6c800300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf5b6b1dec2dcb70a595da02abeb3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ead6d03ff6365a48e96382da291efa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5fea50614013d173e6401273580b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285ec768e86f8f606f2b8d4648e8d58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cb0df66c4c1fdd9856df4f80c7f7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c64596221c1c1893460504378eee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db759313aa776e84b3ae9a79aaa82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c6bb01d5a5c6b65000ad0c495e986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec105ef3eb472ba529d630262bf102309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a462c19c5ec20aaf98bdacba5547c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be9259ed4a5bb10fbbb31b6cb5f629311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4944e5a66431ace3a1fbdf1e7af33b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ae9c308e900e8ff44db86f6a69d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa582236e980153f7e30f0e48f89be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0556c2b3a071746b6621a560c28acd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89782dfd74bb42ac52a795a8a4ddbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a535ced268e7e42b953ca69f7a3d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f8179948edf310190cce6fab1a7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572f81743a5489acf55564c95f70fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06056b7733e491097b97382125b0b5c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e875df478855aa18643279ee4e424321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a452b0857934d203c7346e3bab0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2b735b32838c06628583e70f0edc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056b8669f188bff1195b4a1ce29646324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc3dbba415af6d161691685c8abced325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301e6e86bb35900062e53bac60fe87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc20bc4a1188a1fd4fcb25991cfd1a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14287376bcff640942c5ffca8b617328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2cbf7e7a093af2dca576b905c48aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9c2e1cff82517e4467e9f87bfe3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0acd7b0d8e8fb98622a04d48ce326a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57449c6572ff6ee590b42de27428eae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e75ed36f85d9164b5f5c595040b2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86390f80765b9bf7b14585fc531844f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2807acf6104a54f6d6ab6587273cdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f1d37230a0c6105d4931fadc9726336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd05d5ed3a4655ed7b037737f27d0d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d9b849363e5d68775fc633e693ac0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b25f9858ace35ee4de4c15750026a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b358440bbba7be290884efeb4e29fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec8bbb7870bde488a6e28cece41306341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09903aacd93ee9c8790fec681f8db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf5f2f291db7d6719f07577ffa7568343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3021de0dc1961ba926bf10ba2604344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d849c69c2384dc55cd6f22396be17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6548f6c271e941c8b80f058744e9fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb54f5129d23d0d923c11d1dcc752347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70c274aa915329a3a5c7fd47b6ada4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa70b2abff36c0ebdc7a1221bd8424349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7648aa2c758765acaf630d5daf3b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5d646f0989247c995cce0ac3bb6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48b4b5d8179fb910ed8d557506fd89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496bf621c08718a25ade8301554370353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b364775fa7cdda23843b01892d2d59b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fbe5e20f6b9b1b954a8f970fc02ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35beb551f444a8e112b2eec3a547b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1888c68672bfe8c1f8da1afc4c87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432d121b0e212b8d02b2f135a03c9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162417ca71c7dae242a0e5ed8dff073359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24de182d1a712e69b04896fe44582360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a721701f271607e7befc6692b65e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbacc0f76ab17e2e1bba64a42a3147b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6626141ab6c5d8781e8a83f928d328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cd711b75d1e808c7d93db4b4993ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb51e4c8fe5b021daaca2c48f02f19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301e31568b9eea7bac2d4c6dc9bcb3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b2aa54f4bf0d7e27297d7fe0e323f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9537e3ea0a8228d2ed473e822c7808368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad5b7d22a145650278325d07263cc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500669ab132329d94d227eef644ea8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ec93bcc19218276fa6a45a7b89307371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694e3c70332a65afe05e9a07c90dcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ebc80a97e962e3187d4268a208bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea54a80c23126def34de64f0874a96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43943245e64f47ab97c41e6eb64f56f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f72c3fba149bea6ae9b4a97137458376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd609c060239b0edb15e1347ea5d63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680084627c595de51e41a1d8d82d00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325530030a67542cffb2c3d8cb8f27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66271ebc9eb42d1ab3f8aee6d0ffd60f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663ea514131969a87b1a45bde13fce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887a42b0219571c444515a476301eee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f28433393ad042685cdbea454c5d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656aa3235c47922487c2d4683088e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6301eede3026ded20aad1e6da5e6ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7700d9e030442580edac32228f4a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c6866e21a6517c05d689b02455a6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e71d178ec14495d70259f983c4a32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e654403d9635dd729e7c527248ec6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a69632ecaa99112cfb99491b9ebf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56fa4e918082994a25cc254f765c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77354cde510f09efe9e76cc23c55fd09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da28631eb52084acd448779fb86bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f419849b0769489f3a7b86761931e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c3992ad266992ee933cb0dc6f2c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e9d1b4ee3193c116630db388f667396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756cf211b5324e97595855bb6b1560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28bcafe3197f125cc288383370ccdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad788141772b423337edc3aed620853399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece542a984491e2c7d0c076d77f8c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf508e9a147f5f1c91a101b519a08ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf92d157828e83026a80934f77432aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471799d3e91d8ca16b504db51fe8d5b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b054ac4a69793b38d82ba0ddb6f6569404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbef3dd101b0aed752655ca00df7998405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ed7552d72b9f1606934334e691c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241760035f2862d954a048b1622b1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6a8649320ca53626558f14412a262408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a059a1a11bbeb9a321f629905b1d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa232b367651cb31ac0c2b1aed844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290587a6bbf616b92a619562e8b94f55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c80bf83e6a1bbca4b9c501fe415c8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb0826d0189844b48f0583aa67f444413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44db66c554b026014e28e47963205414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a67ce77dc114c5b346fe6baabb48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87811081665391495bca6a6d75aed56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322b48440a76abbac308d6f04a6b45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46b6bb5ad00ed07ceaf930a7a3633d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b4f30008f98979a3e77c9c42c397b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e2ac085c1e68e9bd3ed0a8dafa5ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7678cb73f7a9564ae85a65a1d678e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282719f6a05b3ce1f734500004641f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0ea92e817dc9755ad0af4880662e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dd9f1dd23a07e5d2f887bc73e3054424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff80d942bbf8a0015468dfc3fd958425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ecd742a62e1a9ba216b14c88ceeaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f4b48e01e00622d0fbd1d4d92f86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b68df270b884117413e4fc0f403d96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c5a1fce04b3d694a60b4cf6ba311f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aa6adf863213288a44ec04f13d12a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a894546ab4427e369bd00db97fa88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96dd4537c7576f431ea7910d2b7b16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4d8cac0a65edad8a72430e4088a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31331dfcdbca81b0f2dbb88b81d8f91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde5b12d2b7dc6c8c50b64efa5c124435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55caec006ff54d2a23622c0b54ea4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae3228455f587393bb00762667624437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c84c1126845216132eee1bb18a70fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06dd522f7f7ea20059a536effd77e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a5283667c8c77791e601f1994e0d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a8adecda6c455fa61ede4323ddb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a74924430cbabdd68a5416d9d5de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c47a128b972fc89ac8396c4ac0c55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1045131699d7fba3194b17bc75948444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058cd58df8fcf292e68a75517e2c2ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f459d7e083020331f10c1775cde4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08e7698b7d21b09939561a09b2b9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705a38233e1de0a24a13fdaaaad0ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c80db1ca219bc4ffcb31729b4f0cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39e89f0a76fb798a52a76f8514649c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50995504b9aa666fc14b32d15385dae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6535a7aca3e088d26cbe1b203939e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49a968216433231f341dc8e7b9f0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ab8661b819b2aaf7c1ce16c335cb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54009293fd439f8512344725947b9ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf58e39e31815dae109e2bf56a4414456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e2004881857655cae0beb265525da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6379c14b02e56d170b6bdb2be76b790458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062616834d67f93f7e0b510dc7a043b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e2a645d7bc2531e28d6d74340d8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7306320cb367590fae737a68f9d7b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4336497dfb1fdafc8c65d2c2e0a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090558b25a23d099ab16e16492bed16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a673b45191a0b76fe0678730cb3dcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a963d0dad50ea4a7471f840269f8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd518609a1087f905d39f25eb7c39da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe2b2973f098290cd6517d846e937f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bece00d1538f89351f7b7d6f93b0589468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c953b3e9b1caac08cebc78cb6e524469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82eb7941623a74f35067b8615e608e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834495a70b34e8b259337b226a8d87a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c77d514b5197c792ce00f0b94af9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9dddfb12f545ce7eee36eef590d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b912ca9c08eb08d83a1690dbe8c626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be061208c8d7b1975822ff3f3a896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1a78f160e59adc4600758bad8e98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a3746dee02746c8d9a5be721c58a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73607269af3174c8c5b4c7bee520dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c25e71bc1a0990fb5048b086d0ab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f60153f01ba8c2c4004ceb457b4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabd9369042a7d9c1411877c4bb58d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cc2742efa1ba929f678b1f491148d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4650e1e9ad3285cec1c9b80d7454b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7afe29394bf0c518ca6ed7965a6ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb6a93cadcc1c0756630806fe49e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd874cccf08383b1974070ae5e32a4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21b62d3a2ac8157e510e35965c04f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6de4fcfe6382e7077e76cf685247c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac0b8ec7152e62c14ae2c3f52c6af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e894e8f56faee7bb01075f48d9dba5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd684120571d5957bb78c215a6ae22ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf111d65d8c895c5610fbef62a83ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afcd7871d3152ec6f2b419bef057f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c12f555dd32179aeb51e594b997d88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bbeec9f4d7493d264449c0e9ece82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b37988d1d4fa4a7254d40677745028496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a3cc884a8cd0f1450aea11223a022497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d2e54b5cc685e27fd2e1c3e64fbcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901641ed100b02a98fb31a93c817f7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e52874d83f3b4c1253148cc99abd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738ab455372ceb9900be49acd4b9ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee9cee43f3129c426eaf075798542502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11280fac1f088587ecc84a6aa1665503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617915cbe3d8ad9738f42ce9c3b78fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a6cf4c3b7363b93c504f34976083505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dbea570374089a6f3a83082a4a4e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3439c0e90eecb8aca64d9908924aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9cbf0f80fececf5715469148bf2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14d0dd6d86c3bc11388d0fc0e43a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689242c003c1860cbe7bd7daf00b8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee52da89d6f3276c2f043c339bdecf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea755f818478c43d4b55d5fab105b671512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92cfb0daed2b97c228fd1eeaeab1aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e857ce3beb7ccc26bb470a2728925514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3320b951affdcbc9bfea056c2d5be5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2d64253b54fb2653618cea073ff9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6097f80ed3ac3b1fa1f27426fe40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b14b622d04df510c5614916cef741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840694a541b0da4fe53165eec0373e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed35b6823d7814b168c83a3aa44edb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75913fa369087e92fe9b397eef1ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebf5877c9cfb7191b01346ff82856c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64fb3dee5215538fef77c09de3cdee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f3484044e2b6acd7deb01a92c407524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7348eb8ef520d9ec944d93f9467320525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f8773329e90dc7e161602cc57f1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcc01f363eca6447ced047c9f191eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1ab19ee97b7c300a946be3585e5a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b9141ebb94bc4c8b3536c3cd1c3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8091adb33f59fa67014dfa269d2fd3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755903e25e978ce694d5b79dc000a8f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7a955b361ed6351e71cc7229e54d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471e3da9829066dc43cb072c81c528e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f12b9032a268c3d6fcce588d03a65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c0e3731c1ae7ba1b661291be4eaf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae8852f600a35418387680ae6b191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165672f4681df37c6c90adf66d772d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6fff0f34bd9224289e15834f5654e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c37033e6d0a5fa4cccf9649ba0f14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2427ea0c47f110eee524b9887627748540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ec47a5597891a30f26a4567a96c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e0e0e8e1c8d17de85fea3ec67164542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1589f4dd3fd0d5090fd90451c746c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25226843c2bac8bde59287141c6f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f72979b508a1fb6831f7e3090095d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957196850e07f4dee8019a417b899a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a18130c42a56c0fa45d36bdbedb7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a7c2874985f8af6edc1056d965b6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa546143f9cc67a6d5d692b6dfd6260549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f4fd6b34f934d8f5377c185001a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2efafe1185b050f1893b03c80584e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b1baa5a814be6bbecaafb659dbf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c85b3bbb342f39b199cf1a4d8dac7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8331e80f8cf2a296a6595f552df51e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea4b0a31292a66ccace9c4b83a66c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f0bfdecfdd6919488871c05bf6c46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667395f14a47b34cc3a84c3d5f884a32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49629de559c94274de8cb2bf24be0190558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d013157ea4ab4deb3c807b2b158693559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a116a4add256040e448c3094978fcc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4066e75d3c24fe2f4703c3d5f0e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d9e1238514a61c3ce69a4d77cf76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9534fd57670e18c9b091bb8a1f041563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ce9f081ce009484f05ba8cd0e4d99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3b512b2f804e05dcfb7474915957565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5c266d5c7d650922c1ea2e4367292566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cd7a4db3860bee933da4d44878fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e0b189c6509ab16f7de136cb9e22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59280a46e0d80ec9c8ac2378a6c07fbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52caf49031762bdf0f2bc78962356570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d94aad018b07ec8e7d238b4e7ad2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82170f4021d52d10475af591f4a1a992572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2d0f11db48539b38ecf11bf9676a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f64ba88c0dfa272796931d42de1fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34523ac758a1f8ec6796c1a482c48c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23073db9b30b5e6f90fefbbe61268a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1d0c83325680f326ed8249c70b58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaec339a926f5778c485eeaaa393da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c52c34667e3a96967f08c3260ebb71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df530a111961a5ced7c8aa10bf37b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d10d19b7de3eebd7ed1a566faa2e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b39a86e014d4001eb865704c3a283f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e947af577899e10d27206664bba5f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec1b315b613100ad94409d45015e9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df5030e199f64c510dea81084fa09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba66f68c92835258e14e5d17201ac6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d60b7268631d173adcefc474ebcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1dd8a3d4cc1f6469fbbc55a1192ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429501af4c7eb7b2369c9f4b47cc255589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc179493fc30f889d88c0bd5542dcab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d14696d5c1ade032f2956460029b99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f684bfbc9918fe9f4a4a6b7a045468592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933040e7131491f1d08b589ce65e71d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b59b2731652e5ff3c5f185af776741594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c3f6aebaaf4bb60c1a4f1852a84f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6417d014030950d058bb1cf801dc7dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307115a5c5e952665352d494b81b008597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ee867c6270368d6b5647578f692f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00d39c8642cc87719fa9879134ae2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2776ad065057ed2e270e9b7bf02238600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f83e04fbf4e15b170b0cef7ea879601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ae0de148d07d67d509b0a53dfca8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446854ea442199d55afbd360acaf2262603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04620d52fe6f7a9ec87f210d49b69f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0ed57efb87fcf8cfa40a4b60f95f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099350036463a0472536ac183b4f721606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bf893b9852b6c94af2d2e54a8e60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a4ce31cf1f30f8f6dc385861ab38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac701457606e140ca0a2378340644609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119dd2e7452ce228b1ad939c9e92175610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e3ec0fc5867a878768395543ad25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483020e319d5ed53077f01f9c61e2428612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c31d98d3624b80205e83c1807d47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58daa168c2fc0f05c6123db08cd2fee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ec323ad340422e1c316204b70f25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7f27a14b6b6c4289aff28d94f35c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274faec3154a51408f5dac454cf6f5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98492fe90c6aa62cf5d1bb05384cfc1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f123e3aab8db2c76a8224361fd2e23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ab0038a1999c8a853b8ed571ce53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808e7434a50b0de775f6ab9accbcd36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c2f78a6ebb4c015eb60f3a00d59f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421b072ade1f33d9bc82ef90588800623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6ba38f284d1454fdb55346aaaa0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5499fce214144d300496d937ccf54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb8712bcd2aa46943f309eb3717ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de58959c423e3c761e4d3ee259335627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84c806c87dfc67d905dac6fda6c6e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f4ea6cfeb720e2b1480bf5c92ebfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a768ff3e1c2c8d13abe00d23b582630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12df3f9182ec54fa952e50de0a137631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b87e3722fd6e2789d2d9ddd8920fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c92c638e97f146e4e64d715fad53f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec88c305455b1e9ea81e0a95d6576db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9588373fd64263335d3d5b00e65380a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba1108c142c092141d9157b6c9cd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc24e93aff8bee3df53a9082b4a83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e0a7b7920775e6f335eea058caa8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02776de1a419afb2f8a8b4ee2df20d5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae05ec02d666a72ebd24a20757b783640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd63935b1d5a01f184e67a79669b02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12141f988e36d3c36cf250faf9d232f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050d543292993db8c0883e7b4f4aa7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55662830b06ee9aa46ca792291217ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cd972f3d9de36d5a59325359f528645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbe4810038a35d08c91f6f546e5b78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66008ecc7d0b75cce4ef1370abfdbed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89786cc127094e292111d2282f3d9bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe753fd14d9c64bd8127165e4d76e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3e6083b1d5b2f5321732eb1c1c67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bc8430dd41b7f3f47a1b0c52a3cd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66b7ae82a0b4c3646cf8be0c8fec76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf877f69ef98647174ea335ec3cee8e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115b278dcf0c293b5728fd66e7cefd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe18ed9cfb73ba45939d488f70aad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d0b1ed449a15319557daba7d64ad7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5e833b698e2d805a8d43c1de4417657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9122d4b8953dcb1fee7429a27137c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc856f348c246a9b988fbedc8a708c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece31da199e324e0f537387e6eb6479660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a88e32146582ce005b7f369de228a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d15f575121d65e2b43adc1d9b1219662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f522f067853666016f48c8c6b282663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f72505110199261df5386d7c3a79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee599ced81f7e20e8881a425b4248058665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdfd05afc316a38ca2a2356bc370af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ba03ff8c4b36111f02ba4ed466c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08072b30dd7764b43dc949e35eebb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c8bda21f553e70fe93b46e47a0993669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9664b1747aa994554d008b2af41a030670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d9c4fde7bfa3f67a29710c9d61b13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349c0e101a8ecc6110f4f11e6f0043672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceb167058e1334b9e56e08f9058975673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff13c45f588e68b58e56c261e2e390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31e99179d20979d627c8441c77eea0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d8142da4839b54ac4b1e6b70918d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b3e1f7f2f0799d2c37d94f001521677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ac4abf869b55bd398db8d7f3bef5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733fce5b4b350435eee4ef27642c411679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1417e4a5b476d1b9dbec59b1813cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34485328aa114c1965fde762c21584681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa83add9442ed4d755dd9cafd2071682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1564e6dde56158170122ca626aa0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358074b4fa7c7ccfef65593d51adc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233a67b9ec6562566c946b56536649685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403ccc301c75df68d2c6add2487408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d145693d6221c80ee244cb32200f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0261b378c34292e60c3dddd2a26dd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501f5d49d5ac74888483a332c37676689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa39f1ed6774f8beba986e6a1159f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce002f42dfe32c128d025a6d46d8bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce41b8bd1ec9dd83588152f2f9dbddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffeeb9173b8412ce224bfb025dd59c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b6b43fdfb84394a84fd9eda4ca7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de6aebdfb1f2002cde6dd1706a7fad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f7159e0437e83b32800bbf85fdf75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8d48ceae51ed1860041da3b028691697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22700453476109d11cad67b0fc0113698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef3576498cdc1d393335242e40195699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0d5c18f1d87c082ae9de04cf523f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1b572c68aa0710f89974d7e21d469701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff15771721aa29420e33aae1514206702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf43c1b5da023f5e7e5dad34d2a50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe16ca40fbdf2c55fbba5bf766699d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588104c8ba315ecfb151d163e8ee99e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989bd9d242a447b2607bd59e8339799706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a38169657af0b0253d46a97ff05aaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b537af8669c5ed02b337c86c784f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb51f1410e8e678abe2dcb1ef0da8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3766de9fa33134a987ece5124006ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0581cc9451b29eab12aafdccce78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ffce942231fe0b39be13eb65de02c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f0668df43e671d6bf19e6b4cd42b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4bc2fb3d1ae7ce02d674c0a797ff9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1dc9280b370dc19263ee7466b6ec9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa6c8f27fb584a1bcd09b5424c395716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c1eabf40120e4d19e68e2e7a2fe21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5274ca9451a3231eb11014d55e285718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4213f064f593e0c41a1d25742bbd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af2e16e2880a5eb66e5beba8faad77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070cfa040766dab909626e8b40b9bb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687cc0f8aa5d9be4dd43279f17e083722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e22e8ae5b9200959b41729a9bf05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959cff78a981f44678c9877134945a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8b23caefda0cdc19a6727028fd4c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e53bc0a921ecba24467df664266a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd748df4ccb23665ae86c043fa0e037727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ac13465b2ed8bf740159d8bc112b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d54b110a409ccf18a907e557e53d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e4910371596c88a37b87791b666a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d32fd787876772ede68788e2acf8e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1945e213b8e4fd8727ed1e3a7e7c525732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fee7321b010e53c469165f5e1d330733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f91b72ce3d678294a6e49d25bd16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40de7cab85240b79182938502ff8c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d53b80f304d3835d0737c58cee44e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad39c3418cecbe1216d36f0bd530cd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f397a63e3b013b8ed2271be01047c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483eb569ace542730bac04fe7f08b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd4846b32566106a1d11c099d0052740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843824140570b311024715351e0edb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f417cdb11eb5bb9ed74e8c47b0ebb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7c35453bb5a154dc7b87b88944e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131898d4412d3fac3687b5a5f36e7c37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03699f519948a3c55d3633a400ff1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a16b805d12bef43a83fe37b32c06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578faf9575208f5c2c2b79709a9a40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b52b849999ed2d45e262ea7c16979748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834da5ead68ef17963692c1e356fd9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ecf69be9cc4e6dd109dd10f43c09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048199640e19e1d0bcfa0685245af19b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c3f3178d79ab40e0fdd03e8b40766752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086052e13b1e108eca4872a5cd315502753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9fd4e9397a9f9631966dedbfa24ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018120e4a297a385f5a73b8bf217ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa38792352abe1c858f650eaa88f6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebb58c3f72e21a9764ffd8b926ac2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7590590a8a98ab87822a497f8d7d86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4065b85f770b0b320ec62b1266acc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b746f725a1660ab2335e25b07e355760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f4b4e567ba7875df45cb18dae4fe6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ebd5f40b9621c871cf44d18ec4777762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f64a63c2177611cdaec1cf2997e798763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c008cab86b5c0bddb46c4ba8993752764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b46254bf8f4e4d1922fb64f59257d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b423a78d5de137dd5a0ce34ed048d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53bf0986c95c9359178d1effb52a80767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53e9b287d365aa75303404121c91e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93ab10225b15b59bf18d00d074d913769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34108598749588c05e20c7d4f4ce5d75770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cd04d0554c306d67601a991194ec4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd2255ed3dd68d7f9d672f5f22243c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ada51c4414c16ac78c583fb5f2fa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a0fa13d3a2bfeb6aed88526c6696774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcac765b5f16bab3062611a3b07fc32775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7cd1ae94f5da7a89b490e1ea99e1a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f32b9b8173893ec5241c7f4fe2e3c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2856df1c4197694ce4288dd8688926778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87481fa69f5912860bd7d64a2b748581779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778587d0ceb9a6098c6011e52840b88780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba4350e352bb89861cd84884051afe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990fa808837f520aeca2b2095ab46c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc2ba693bae6a723c1b504d80cca2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2151aad96c80b29a178069580b3167a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41561e0f3b56986aa9e69f1975fdcf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429cc33e77d643249d9fd7a05f780a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c38b0c5f2d09cea0ff9ce0cdea0e5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce491cbd20cf57694334add235c83ca8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c485278e2df294e8c8f85f0652bdb8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936fcac3772b2c93eee7854017d6c68790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb32995dbdd7a997b2837077f350ee6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58960f5fc7f40b7759c6820ac90461792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddffa67351a02d1a7e15a1fa8c5dff2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9cf70c15ae14e576a3d120b776960794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08228ee19d1ebad1b94690b2dcef9c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34a28ba93aab03b4a709b5c890083796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383ed40d3af2c3c54940e960d0e6b4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea098c6a99240bdbb89dbdce2ec7775e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228945db29d9cdddf3948740ab72f64799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd7cef5ebaf2e188b843df0df3072800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e700403a8e74e2a9de300f48a823801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99d794bc24c9ff65caf488e6d0d862802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fe8429ef320498a263385db1c75f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a9d26eda1fb4049f815ab51f7e4bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c95406895f4cce4599abf43ed606c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71190190c97712fdd79094e31d2d4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fde6ff04d45433b0560ff8b3643d5d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6dec551dde4ab0c4e3350f3d350c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1262910db93b6f66729af9ba3712809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce2f223be5d5f37afb9367d1605a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255840ca5e0c0de49f8b69395c81b0d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba5e949130405226f87ea1e50970f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1f028686d7601bad4c13c8f25758f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd808ea238a6662742be7a8f22e00814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dcdb6a8ae3eea2379a17fcf4b36e6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede639763e324800797f449a5b86fd68816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9fb8f8014b46ef7cb4cbca40ce66817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf66c8850352fc164e234ff475ccd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cd9fd362f924629a1e68c8e9a33ae819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd0a46ef87507002b6c61c394b5e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7264bda0a85bf33a84301a35997d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c371c73fbca56a182750925ceb5ea8b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdca9c3f798a5352263c3d6ca082fc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c942855859e672fdba706d7eb59d4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faadc86357ca423943dc935c9249318825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162093e5fc24424d456930a95045c33826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21a9dea0b031a6f52cd0c4d9b5123e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4ad31cf907d74d205b91476a3451828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8dee49a616574735a8fb55d3449f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5f86360f688f91deebbfcdd3789a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c226c8776f88b59bc80f5a4ca69af2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7678eae1ba657868af1c5cf220fc0c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ea862965e59d408986ffa9785474833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a59fc72b4cc4b96458a7c800d498834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cda9815aa7d3f313d6015f2b21c06835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09c0cb0a3e31c2ca18334fa6c5ec9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3542692d243cb3e87776e90d7d18d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba349e63beb62c7c0209a3040cd4f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717e87348a2bc3cb00794d9cd8e7e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85c9509c1bf067bd98196a505dd23840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a26795e15312a6a26258bf86dacef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28bdf6a4de95331511361621dc5ee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e40ceb6b074c49c639e3004de099843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831d9535feb1c39cde4d015608890a7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58e1c62843eace3586a410f806df8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7977a8fc1a0c443d30205bc50d0d6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225822a424eb7acf586ee43c1bce7660847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa8d4a8d1958ada79bb4c1454e29f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494cd4ac6f851524cff815e4f0ba618849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d2cf993620c31d3fadbbb816d719c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dafd22476998440b9d2631e2f4434a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9349706c9f423a76cb24c532c604a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864d78b10a6b89eab824c465991310853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf711dc556ae70a2508ae86654ceb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad6492a0c797db221b0832273b0784855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3a2575cb6cc7df4f61305afbc066856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a3eb546780130f8dd76ef9d5fb9b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c45a324bdad382ddb26821bc8fea7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ab77315457b9f4dc3eb052cc1d5b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cec4a834efb84526967a53c4183b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ecb8554af74646294bcab2725d413861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397c8745ff84c30b092fea070fca65a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca34bda92039c68708891ff8c33ac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430782d39d217354bf6627c3e6e2abaa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd80fa8cb95272d4a38d83e3e78958f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5ca6462c1605f852d6e7e21a621e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b604a8b2790c75fccd9f51086e893867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b73986e973f0b5df8be1a018761e72868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad7cd2f2c9d9c8740dc1f9271fc96d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4c65f020915963e96ea3ff7553e8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6749ee91a3af3e6e0d22762417680871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eaea78e855ddf43e31e9a2ede3fad872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c57bf9771282bac35479bb0ed96d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51f0251f9f73fdbdb4f131f791e08874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edab19dfeff409df5fdda6110fabca875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92685757e60f0eff4e09bd82f1de48d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecac84d5056c9f431cbd92a26eb9f8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc749640c7f5b70a2d79e62e18d8f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fc50da60b0d247754b6c1eb7072b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145ab33d06e8d5d11460ef6b7bc58d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1389524ef6903e66afc9e352450b3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33449d94f6506362b1c843c818358d35882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525108538a448556465a9b4872a19e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb91fddc07682946a8e6f3be0e9e9a2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c7e2f959a6ea84574608965131f9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058865b69bf92b6907742cc8a3af9dbb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae489e3b4519271d5d8c115c5754f8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd875e848aa8a148977240f267734418888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9691b82a30a6f9f8e0efe41f2b89b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989ce288dc3b3057a47a69c6254c54890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11e888d43a3ce1b9f6e3449a20b8b5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b826a8fd77a81c99a7f7896e4d6f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aba7eb4bde8d77fb3191f7ba35ba2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b7eaa775d584e5f2fb7c652e25b62894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e57d80ae37ae93fa11e327f676fbb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509668ba65aba4a6c568d9adc1b8264f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7eb05025d40e82d628da06235b3d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421b7e815ea8adf4ae702cd5a2385b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fecef121033ea2f76f2da7e5cfe7c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95101b90f670bd3da617de30d20025fc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76ae462a3f29f54fc729913f97b5e5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e225bd1d90285508edf2cc57dec2e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edaee1e32c6b86d0f32d3cb73107ce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1e6d02cd2609e9ed454956117c52904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0f1ebb5822ca84e3929e2c365c82e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6d7cdc8e9dcf8cd33b1ad5c5b3d1e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2accf3f6ecc5d235a59c5ab59833011907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a866f66a7c55f6f280f93b896ae7251908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32beb994b8971cf656271ab23bb9514909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac173410f90d52218ce58c627b3a88d6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d696a4a48598d78daec07ee0e99fb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bd8fbd8100b6e366828302ab81f67912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2a6fb85e59bb7adc90be7973ad1f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e597f9c9f285f089661518a1ab059914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a186aa5f8fc21eff79703abb581259915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54ff5a673aa2f81853c3d8af68589916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0e60a397afd84834626e72171fcf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0813ebdf9f8bdd336de260f69ddfc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b310b410d0310402710565fafe4f3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f9c36840704d5d9a60e21ece75ad9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd257e1b1e6eb81cecc10d79a785dc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70856440ea7659f97df38c2340a3af922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc629e6533b2d6a517f66007dc2a3103923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58383a1348dccf9adcda52748158d3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c8226716e8cf48da120cab04a58f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f55d7a105c7966cd2c9e088d8631926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975adb36534732015faafcfbb87b2c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30609e820b010d76404e0ec432bafe2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95288e1ea477de484f4d77d9f9f4f3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad702016141f479e88414933c3909c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d9920f82f6be60dc2aa33ac72912931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f5d1921b6f54dd3435672fa72b4ff932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e32ee338bcf2e8ac6027c4a016a1cf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e43320eac72c6830b772d1d24627d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaf298166c82a8c1fff3739e0d8b3c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7bdfcbbbae10ef0164c0fe6fc8563936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a212b4b8990d550973748170e56a33937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f005bd8c0041a347d800a814f1fd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8bd5c7d9aac5c474487d2501db94939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c19bea5b77bacc10fdb4c31f30fc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82924878884ea56a6ddc37e9c002ca6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff35c5fe493e73bf1d43101a6230754942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affb91da06d1c55d54f582effe1ad2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1bc4203151467b83368fd7077738e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c557c87eccd19b0d439704c9218f4c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece49abdce652868a0276045be1d22946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984510f66f659762cf912740f6d3355947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1ba41929b5d11a0dba8238c38b12d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c23c30781f0c942101c0a10ab70ab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e9e1ef9a00e8e5dfa81e4a4141a3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a8afbafd214bd1aad1e3a58a6086951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f71dc0f4d74536bff1a697e1663d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068aa234d616fc60078bcf0013a2ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735510fcdac9b36aa7a7beca2d567ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d646b22629a887ae326c663a4b026955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfecc5ccbc80dee0ca3e0602406b4a7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fec559c9c37d80ef3d41732121d7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a152930d4dc69952bd77f2a3e3290958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225dea7acf6d0674e889e95c53819c0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e5c1a2e4aa8fb502c1cfa10b6074960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5bc61475c68b45c0c64346ccb807961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76a5127d030d37492b879de1116b48962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565abd11ef526b79156b2b7fb41ae48963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd247c8e5de14d8d39dd24ea174f43964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc68f6dd7d4f5b6880f02a7446e2493965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c278e81908706fbc9056401e319409a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e65574813d071e183b8f07491a6a9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c178105a19874196b04599cc3d48968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f72edb80579d3c63b0684abaafbda969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912e7a4c5642ec6c00c8e6c99cffe9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1ab52159c4c886b17b1a746505fc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ebcf2b116b51401463e2caba9725972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35cce1ba30c3504598926b3aa40852973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9467714afcbe33bee9dfd1f50d8575974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2403593c178c16331ff76d7942425975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27703cee4248743253e40485251dc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c9b73be3075a97db95cf59d2848c9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c4f55abdcd872c6b725682e79e31978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa120c07855f0ddab9f8638716265979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166e9aade37c592d8b75574ba91f9a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794304d7cd594d72fd875fcdfbbb3b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba3f07c431456dc5a3cfa15ab3349982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a392467108b4f51b105b56afb5e4c76983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caba29e3e5d6f1607ea3227d966e8d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd71cfee22eb1547632df47a90b2e4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26434a73bf21b044a1e2bbe76c2da9bc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a484f4ea11267d3fc045a42e25864987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fc0700673f85ca1b86119e2d742c2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ef3ba464347d9d4a4955ec4ecebf2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e28842a5d7b3275f6ebb123a09ca9c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb8fb7617506fa407c259ee113e7a9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ffe991f63bf13bff17ebf71d2827992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73afd119a7d262b3ad73fd91467863993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa95472113c94a6213b712eeab567994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515465fd007a5e2d95b5d8c995e87a12995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44130d57dcc86650a4e6df4c6492e82a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7042284adb4637889d93f6520db6d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>