--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c3b77ef743b072dc996e534bb6b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65dbc76392cd12a61dc704fe889da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aacad4126fbadf4086bcf43716c0673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5fbe0f64a5c5f718192470446b6984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02002cb5beb19183dc44ea508cc0755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd855b59f385c3cc37ddfb1f7ee31e2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c12ab3f8ed106d191af952fdf8decd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb1287a413b2553eeed0c125e873908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2d8c26d3543b70935c7aeeba702709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd57e56614100d08ad4b17deb6f8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231520c94bb93fb5fef03c31b11fcf0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49842d3afc3e7290c391606f883edd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc58fea685bbc599556e2bb7e4d4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c2287693f1eb00e6716a3259db8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3186e7c134394733d73a06671ae82415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80dff4c87e2bc3e56685026eb3fe4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4efe5474cbf513a034e331f66a71ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335099b8c476b91979c8ecd2c24fd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acedc7c2a131fa3dabca756c36500d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a058eb23a02111154006d82c53f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0280471dcd0f5269ca15a17764a5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e9fe944972d42f044d50d7753ed022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3327009825db6725dc4cabbeb25223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cefcf5a9636c03d21707a2786be4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c6dd9cc76da4ae0b510508dc345125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404536948e388dcd524b18b6612184ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eec09483404d48f6782d6173a7f1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8511d0b1481ee0df03ce147df2afe5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523e664ed217028998237ad627d31a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c240bcdea207b68815718b766dde230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daeb8b1adce30def5be61fcad2b67231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df58576c1d09b03a22ae608ec1486b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de1f42db62011728499105d880cc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4068f6a9192292834b8b1cb783cb3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd1bb28b6b0b66f3af4e7f9e510f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd239ed548b5f6a3a8c8d61f74873f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5bd557ba187f327bd83f896a859537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3fd4946433eee2507b7f9cb2f56238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218bbf6a7f02527337cee9873fc411539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bb930f5939a72fa6ca23da55b919240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b453f8590a24e41aa221c23e69fe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee43385096e92977996a59a4cf09742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e94c0dbd85b789654adabc37e946343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4db3cc18334f12470718cfe9621744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c25a2c2aaa9ebc2497d2bb314706a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e639e05dee23c1c63baaa0192760c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457403802b4e45bae642e10ff154d6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1fbf06f8260e6a57fd4449a8b53e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c0b5b285a3de6b68ffafae9ce0d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b55b4d3836863d774683e94ea32250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a6028107a0843bad32c173d7fc2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c527d3443707bf1cc9010e54b826d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ff2915a0f27cb77196c268ec05add53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9612ed7137f9bded1544abefef28154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604be5e90d09a634baf5dc09d19c46555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e71f3c65a0dc6cff6ff5a22e9370456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c4cb7d3efbb054a271b50eca966d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b19fb7b8dce2f2e64e8d8c6df23858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df013748551c5336f8708ef705976aec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d6164a5f49f304d5d95dba81e801c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01940972f13d72582324edebd9d81d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d4a24590f7bb6abf763afc579f7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2398b1d2deb52f6ba3e93e603d13f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309ad7c57361118ff3b31791670e3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a38c971d35cf369ed27e9919414465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58709c420a0b8e95e8c1fd6512451266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236e9839c8b07c524952599b1225c8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfb29e968b22b72a0bdad4e5e79a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413346013e9887704aedc2ed5f7dcb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a65c6eab93e5fa98ebc101d1a825d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442474021c94c7301fb063628c04fa0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228081c8510e038724dca6c2bca77f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2291421dfcbbaa5d59c7d24856d6b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19214ad4e4490c027a74dead8a038974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19524bcd95fac228dbf067342b72856575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e2f5a5b8da2c26030f7491a1718576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd92054e38b6165be23e9f5106aec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d027a66fb87f10823829a1b98a9c2e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b4caf506726b175eb1e4d5cde90179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b81d2bb8f05d5b09c072cb64c0bd1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561dd70f91635e0701c9cc2cb2f517081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653fd054fc76151fd7173275d23e5e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ed8764fa7e82981650b4bad86b4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ef2955e8236cf421908551fa9cb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccea7f9a44bde0430f154f47489811c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ea0d1e79201f3609f20137db6a51986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b3f9cd1836129a52b8432b4285ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1213ec836d748e11192bf7e2bc63988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085dac2b6bb96e9d509eaa2a8db067c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b813c46e5d6f3386927d716eb13b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23edb6635eea6996ecd76e09f774291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa135ea66b9ba72dcefe5e3338295dd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229fcb3ec7fd3f25174e1eb0e8e71293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766014d87cd93edbe75f18999f695e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c7e8973c26a6add5fae7e08b063be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844643c963b2928b545a44536728a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729f433bade768d1b498412dc248f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9d7002bad90ceab5ee69d4519c3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591b9d3a4dec5d165e4b6ce9cd7a2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66cf2e59e6d99a98def18746a9f209100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510cff1b9df3fb53ee4a7370747fe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66441bd0579033d49b33f7daa88fa0fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ccf393b0fe2c3e026a206b6a8ecd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86fe053a98f774f7d034cfee49be7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb7ff07d7e2d743c9e626f22fbb29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9b13fbe2a126a9cbf7d3baba7dbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372a9046787054521d1daf8f228285c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a0febd85dbf37a95191ba300fa66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00eac15dc1bede2c04d26d125410c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f2eba14899a706432a99b2db08851110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20ebb4835dab6196058317a4baf5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b62b33a3c1e5e0df515e020206cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887922c00f194670c28bd7fba96426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60c6fab3b8894138321ed99abca253114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb69e0ee4f1aaedb286f9eb6b1c0c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b5730ce64345b0bba84059b3ff3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ca001451e0997387cedc2c23dfd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c07b953713dac44f2c3e4637323ae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd8e76b1371f507b9d5472f1f014e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd791f3d3c39c9445bb440329c33e53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb3c6c0bde01dc1e2ed1985f1d904f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd11f7a91b629246ef39c47255e90a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea236d80dfca53c55bea396ecc88a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd4cd23eb71177ebb2b421dbdecd40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721431986f79fad104b418b80fa352125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a167df81b32b2fc0a462fbbd49acbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4228d192db462a820866fa5ebb14fef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7059325f3c3590402c0170dee6f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334532da484e3ebfdc52a1e20a6b72e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e738bdec00f5f8f96f08e02a8b5955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c4c7d278cba0e3d9d800739e64c0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380aa49cd570298357661d2b47bbde4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c2004b56c2294feb2c8a4f34991b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d6168379a981d1784b91c3618315a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4bd6244784225ed7123ad63a1aa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d75713d05c18dd5b50e4a699fa22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484aa84c23d49ea57452e4eb17be83a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2e70d30bcb9f212078569c858270138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802eb5c0d1916c588221aedc9227713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b896b5a0ad4f6005f564f34e6f102140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b4dccbbaeaeae7d2bbf48c16e6ac0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de67e544be81dc9f117a0e1bc034a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f31ea097347c529b647d5129d835a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0ae38cc5f077d971ecc700b9fcfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51870aec641b644b4e82d70014cbdf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c57ad1c54a12d0045a408ae2c9878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a52c400d5d54b65ae87c8af0a99f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b14f40d301c49619b18720df1b8c48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a754acfa3147c9a8aafed11d53ca0e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6332188b40b36b7390968593186774150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a9124755cec5f945f10e9e9555c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8b16ae66459f7e3fcdc6012cb96f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b7297cdb14b9aadafa2833c7fb51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae4a49fa1c2c19974edcd78586b82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595e87edea70fa8b7241e34b8bf9b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9ec3687dfd2ce4fc02a1f6e51959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a78afdc8c3e927b204cd37614656c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60e256492f93c5930530675b89246158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b5315e1008afa081638148e4ff07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cf79ebf69a21392235bd4d7af54f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8d7479c07b353ed3351122077cca2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cc4041afe36d4b9a20d48848d8d6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb0344ac71876a0ed62e7918ca713163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ae2d71d66d821f8c0d9b639abe80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a54e37a04b0d7b3749547649bc63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c86d51a994a509dbdc62f14cd0532166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfbfa151f1a7a7670bb3bfbca96768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115db1af6a9d95c9129b2ce5851a081c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269b8be59a7ea5ca1b0db484e17daa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c28895866bc98b368160f1102901170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d19d543032594da97b03b17c8f321171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218f535c20161966885c092d84a9a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d390774886630083837fc54c5c1ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb16943d1eedfc87edd566e5a1ee979174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a42ec54d8f5bc72a62b5a5cce8d5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee769f78d90ce35c12cc4282bdb964176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09028f7a5d9e60e30e4b15c4f6b47f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ec8bf3a5925bfd8a883ceb1ba0fd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c80f6240c9e78d949e9b2e21f050d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e0f8a7c69156afb4fef1e6bbdfb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40eff616d65abba43276ba3c43c4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12360c2e3fe59f8790abe461ae035182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54474b9593419ba07e1e005e56eec5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31dba27a77eda19e7e90cbfc120dba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ddde485d95e92a19a2db665667d9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425f30946fbf62ce3f0ea5062e225e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d07554587a5bd4b785337e132817d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bf1e03d0a25c6cab81e677b794f2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6337f9fcfd1b33f89f3f1b06174e6bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df4c8e853c8c8b7a373cd4de38f97c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c86fcff1c4199373111690c6b7ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c882901d27785982759f9548892f82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50accbb138521e5034b047d13f1572e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f8d8880aba827d20fb53b4cd19445194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ffee3e9275c5cf9aa7a43f3839ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bab2bd21540a3cf7a8509b17392db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9163916c580c2e8fd78bb1ef6c3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f019d9c4a7bc0aebfbeac9ffe174198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccaf1299144929a5ef6b683ac41424199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685f581c0aed26aae53e8a8574ada4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef3db3ca1435166479e28f81c2a742201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2644c23639371aa4b2980752e0dc1eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d172648c5d0984581263ceacac1a6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc3318c3607313d80e4ed1e7ba0d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946fa9281bb275df764a3460b8cdb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7370e85a338be7be599e4c6bb4bc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7fa021dab08243fe20070c6ed932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf84918fe82f4ce3c920cfd5b97c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ecbe17ed21f184fe23fe5f760277209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea4bf4decb7f6405a91d86fdf37ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6ffd78d94d31ebe0a1fdf72c8f460211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5704ed0f570a73863c34a98a8c474212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e7366f4f31c6c3e989321a22b520213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e07d9dacd6e4398561dffdb09298bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993609b79235425cf21bdeb1f310412215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a61a212356af093694064c610a2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff713e267316604f9f9a7c4f449a91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058de1987c3b3395f87b8f5101dc6f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15a8bada5a4b4c32f581aa22c98b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e18986dd89f7fa5c3a1b937aec35cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a54160838948f763bc2bfb70b8553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c925fd092dee3f4add38cd850f0f46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d9a0a782171702d6e8e0e92fdc77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67925042bb23e873f167151bb2a35b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e929c9adb1912357e4e5410651f2b49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc7512e13ac710c6de4e5b0412650e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e90b1d87ad2e80488e9eaf2b73bbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d746cbab42ce780ab66088e4fc724228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e2724e0c076a1d4891c2abf0374ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7fa839c30accb2ccc1160f613942c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e20a1b6b04e5fbb6ee1f0ccc29d8ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869664931d2ddebf88311051012db88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25070e025c9f6f47e0a635135c281c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c62874b50a3e5971eb01aafed5c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23d83385c94d3a10a50fee4b30d81b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a27f19f7e164488e60008434061ea8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb66382f425dbe0654863cdef5d30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a2c4a745e44f295ac630a1c4830ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681b7aa35b5215282b2935491b47173239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca3e98b196def2483ec3c969845a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799263b460b6cd4ea33620fe6b65b21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718bc1d168b6605b9cdf6bb9bb20178242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cf69e9ada49c5788bb620fa25779a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ecff959d79bd11de9b49c6257ead5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784d7e621c8aecb66a70724e8c0894245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030464955bdbc625477092c890d56dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a6a31c3629543976adb1e1771455247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33c33250aa416516d6bc4f92e91fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8f7b9ffd2e01c1e74c94e9783276249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7be6a09ff3c1cf99ed100a9c5145a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f14c669659d105ee640ed4c8648d35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418f6c83fb4ac26a23eaba1af2d7e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1614042f8cc710106ae35503ff63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c9c6abcd96adf0f6c8e9c1f28204254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaac29cfbfe443a02d7d940688c0b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d2281ed4e04e7d7f5dbd5d2b749d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abcdaf6322e024face02417d25757c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec37a17366ebe39f635ded2f51ee9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dbce730e43aa640b10bdaf4b93cff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a714e3bb21f657afcdeb713d3c2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9b5a309cf7407117fcac6d63f3575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80083887f38c6336d48d7e9ba2e8fa69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dab87be0e81da24eee680d8de035d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0de0b4da89f36e9183247be85d50b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f603f9f34d08d6f1656bbde90fdac26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023e2ad4b321206af1842bcef3b93bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63230470275d55f0b347a9a32bf66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44afef92930881a51760fbf64a8d8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667935894fbc95bb3a436ce5cc065d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd24c9fee169206eb31614cd3f5c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c8a80c0132186b8146868fecf95f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e235c397fc8f182d57dbd0c9377948272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a3a129bf28b2c6b3df42de7bbcae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd377ece26bbdb9e60fed4390edc87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0d21b95c7606125ba3cc9307957e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061dccd758971ef412328fdf979c884276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca3b6dcdac5c7ddd5b7294de28f800277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d95aa6fe0af98dd65dfbd057857d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233285b5834095d73dabed132ea038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1ad827ae621b8768b3ebf8b3f0f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a5f041630f8c17366acfaa284ce21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa865e5ae6d160d3ee46cd01919b2be8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564413ee8e61b56797ab6c61f5506d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238eb3257494302706219e35a8ff4b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef9fac9e12045e6ff06cb4ce31c44d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b5b41c0899df65476d9e36f25905286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de08761a97afe5b57838e62ad212bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad85b834f9451d9d67c3ecb63429c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848bba5933886bde401ef2c323aa43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691bf47d35ce35dada76d32d263d4af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166145bea236f83140c96248fca92c4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30048bd613d6497ecc407dae2140c388292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5902ab0d51162167bc884007f50ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42108a19f6c434f76ba02b164d9e3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d0111bc89122a2e6a1333c52662f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886144cd9bcd4911b5be3fddefd598296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f323fa0ab92ecb35ee91c8405e01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98addb03ff2fd892a2bedb0a292c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828edbf28e723f7b1f2820ed3cf837a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdec0587ee8980cf03243521fd065300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778134930c52f0fa0731d834ba1e05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6add15edab69211ea249bc671371b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7fbb96e9b55ac0a06af502567fbbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8890f85108eba50539484794c61b09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd3269a5a52d08508925d2489f4d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edefb9f07d42586ea5d4c95b3affa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d9eb519f4e457ed7e153022b44ef5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720c333beaed0f8d17217fc399fbed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c606d1051c64465eb89366c1e05d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0e0f507f306132836e001f18063a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269bf91e82972f20286ae52ac0ced2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53fcaf7b87cd69b729368da6f8f9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713cb8d5b7e045d5061ece466f61942313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea3ea055a9b9df2a419a30529f099e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c0185b8e3f99e6819ff93c8650c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f28bb3a23ac96f95833966397af4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a091fa393622d0d523ef0d7f182c991317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc3e0da89b456fcabdeafcacf3cde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea03366b7e8400955891e94feaec6d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d3e93d07197539ec7781a4f6f15b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a2c12fe9374315d249d01ac88843321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b47a25628f0d9142b6a7ae727243322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b2ec3c14e9d54db85ca984f0cf80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91c90c483c3a5aaa3cbf1b39722ef8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ba5df26fb3e9db52c4e321bf2e99a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764aa7eb81e6477e8a2be4d3fdd4fd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b72f5b3bf5b551d12929920d1ed7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7602f17654057540e0064f0e3d5b8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e71d58df5e7400875d6256fc6259a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4aa7084d35fd8e5efff2bcab4a4cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b5b526cb982d03c057eb00ada0601331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ce2f629d3f15ffc484ca068e9ce2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c686dbac452da69fc545190135f740333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78aaebf25a8e2849f4235e77f3d759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785af39f1c90d214208ca301bfc0abb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ddfc92eab05b7e40a7fb4ba7a37f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7857d6c19734d0296a80420d1eb64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8ea638b3be26dca2d24c1d765e13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b580e2f78afd11c72e48992b6186339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a0f25ccf7095ffa45d978da2d1c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ca6393c01443b67196af027acdf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b5082b5264a21498378d26c3f544b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4442666733e55d20bebbfcb90136343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ed6f2508881cc4b018013e04ae2a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b56f5baefdebc53a15659678d2d858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd8ef14538b2d2266309d34d213ca8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f25c996bfb0d1c603add275208130347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4ac16bd299d141471bd4cf8b2a32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c57e1561fd266c108cc238a05e54e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb5893b41f8292ea4ac02c7c5abe7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3c776d78fd0ff9fde1fdb932a8ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8adc6c4a55b1cfb4c0fae367f4b01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d152d609c22fd461c7ab636f88797353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad177b76cba8c3d00e244707e63d920b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3150187e19e1529e7e5194787902190355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82369eb96bee6ea60cbdf74684916b8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220881fc294a9f7449fdf2310fe5bbf2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090dd320fd66dd908d74ac3adb0203c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf8221319e3963ec739d970c70211359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60057cbf2be2b924ad630bcca2d4ffa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911392ed838d9eec4b5397fe2ee3d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250544549be561abcde8336000dda643362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4aeece29698cf085863afb066493363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c9ef4c4db2ccfb763dcc340ec9c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0abc23ae42a92cf0d34dca846ad73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9b0ad0ba33149ed69622935c24d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f93a71ecc01a9dfa8c9d46e050463367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef215aad3293bb89afce6eefd2de5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913130e707ae6799a47dcfff7579b1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaced0c30b8b2e040a2fcf0ce4e00e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5053d0e05d28ffdc26228f855099371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f5073b380aca4905c766d1c3adbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656acbdb28ea4c2586db7a5a32f7563373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed6e7c7a6dbbfd50193566060c822374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991154d614b756e21f690dfb1671f6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dcc4e13302bc6780ca94c28cdc13b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5117ec91b37cfb1e92dfef7daa20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc0c7026ca49bbccc6a289a9bd296378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e95a18035137eeb2467e038a5a9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151cd29f4eeb7047d703011ad657fea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac037ecbaf6e17cc15a356db29c1f4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd872be81cc0afa5b874b27cfe1edfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29039d519ae1f536599ab86d2e8d6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429799fe8b028c37d37d8baf05574ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f19aa3e5b07b4fef0f0678a2de18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd29bd73b1b6fa87ee292ffbd955920386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a33d411c5cecdeb3ec75b092af64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f208b0cb9fa9e656ba84867f039f19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a7982828ff5bcc4137ab28f856557389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbf5471c46545a3c371a9fe268dab7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a451c90fcc811f9bbc3e504bdf245391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be79a14ba25769427078d18c80a4123392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583453c801cd555dcc5bdecb1af470393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da57463c170451ec6e14cd03db48a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e2198ef342d20885b8218ae11e468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a23f1218d9c48750d95c38541fae4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad27beda12f90bd7b7f718322a59d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb7a0267c8a44379b00723ee9e80a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72f9390f8679e21935a5e2db8fd19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd25bf5485478d929206f236604402400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d841b1c47873fdb9d73dc6477cf2f21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaadfa28b6fc990aa4040c901dbc58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776641263bcf8ce316421d1de3040c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e23725409a515861c67ef7f606a22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a043ed9267017ba8b2c8ed4ea5a4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f42e1a29bc754c81324dd7fde993406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51860eb21a5ab0d858b6cda4e6bd37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32fc548a42fd1ac613869beb42ea7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4796604adb3dc0c9772c9d03cac2b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce751e3c3413ab8155ba85e567fd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad1cbe2fda1990ca14dac9f9c2816411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ada0f100a96d3bb066b64bb153223412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caed5f8a2ef47a779a784c1605a949413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a75931c18c5207b7613f2bbebae0df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190394928801d0cda9961eca07c25d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf009c338e8ab5dbc904d4042d443b00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ddd0afb1f2e20112e1b84d9ff373a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64405427071d453fb5e2a8c305c281418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17549851a75a86a024687b468417d9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1932f12fb3f8ced608fb038ab58e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1bfefabd91da9816a69511337939421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4eb7a30e58463e525a0a09d93d1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a594f8db8829c161c879382d56a2e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041041b65d37f2bfac5e4effb080f97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f525ff8a046938c977b66a70295e72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af588e8e9b9c1d8e63c20a2019dd1a73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed7ab94a896cc5aae2d65779d9360427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a5d4075adcc57dc38a59f34a77e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d64a195a16c1e8fe18842ad16da2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e0a91ac509abc9a20e858d7bd4bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4062af7eaf3fa25dd750db7978f4253431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543f6054e824f2047e9d0ab3d24c178432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba92d474cb3b8513a7b2c3c7e217a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7396215dfb22e87f38ed4734c2a7ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4239db0436859ed61c5eea417d06d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed7472ae3ccd9f49b6ae045977b141436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c885afe135fd23735ce62b88e02ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee810e3dc73e9eec81b80b6d9cd1c3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1293eec5ca97583a0753213a2e147439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05474a72529dfd7e199c639f57e93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7b504a4e75a1ec53f1f0bf76ad85e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43553fab3717ffdb46d5a8cd0172cdd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9f95513feff258eddbbd025c4291443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61815f245f1661923583b043e38814e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fea0a49f34745dd32e7d75aa382ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab653936861c7f027a5f905197192446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cf100e4113741027a879b2fd3e9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218abcf3c1a170af8995890784c4cfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f2f1fbce04e7352d09a5d6e1ab93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c0bb167e9a4af193cef904f82df8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026cd049d7ff95820e1efce7d7db7e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86977715ad44f171fb995439d264fcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc88080ee888d063d0f391e5cb5d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aa501fcac17cff5458099ffcf54b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f31903b25b170c87bd81b14bc2f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4dd92954680273b7e20dcf13845a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002dd774cd9a97531cfac1ab92df0e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eddc188b10a9adeb775a744a6bb440458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773e8ce1bb2dd2a4a2872be743f022459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f88213c21d10531bb0e9b0137557460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c129e03717ce0292c3fef8dcc7c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66664b445d6fe9e76635adaadb53c5bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae995f62f8cce3acd84f11524c8fa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920dfd181c6f7797ca5665fc9b8a26a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea12e6140f6b705b90f9e8b018d1fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96054e695ee55fdbb08f50503033a2cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc796aa4ae8bab09530c2d67b0716a32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b35aa27260ad449675cd0b4294f4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc722931339d610a9f03120efe7005469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bddae4dbc9e14f913e1df45490e332470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7dc3f26f1bd26793286bf8358795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b665f6609efd925035b5dd9a4e57793472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d72691945d005151dffe574d5388473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9340dffa99d20038a057cfd1ca1be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879a0d0d641b185feda9e454f53b3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f27d08efdb773f86241b3de54c2d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ce760f3ab8383d5ec044799bec19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fee5de0868afb2f200597c47c8553478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de27167df61e0d2e3f05568bb0dbc2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe17c225a7bf691e0c6897a44aee37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9372bb9b6b6153f9feb44a77a23495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e5b5cf9f388caff79c65c6dc6b03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744397d2f022b90e58ba897ea3fffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b37dee274954578f2246db6bbb07a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dec942668adb3a4c5faf8b7fce2daa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2238a8b8de10ca05e91973f89c52c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57539c872dd0f7be1725c1efa733d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea33ad72def874fb792a4497e356a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde3fd3f22a6c7b13596f5594ffe73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105b3c237b30363be6af3758a4e383490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a4f6858e50b790a3a6ec805d13f25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c606747e593332d11d8724629a3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc410011b289dd12649cc2d0bfb62d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7583519c9e9557a22e0e541a0889ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588530fdaf49c4c19e77eab9e7a74d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535310d2653ef8680b0a730c9f26200a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c731bfca650b702a06d44aec1c5a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3305d1efb04f9408557e4349a4ae6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7437ee921f5f0bc0f39244d8f2c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d7f82125d74ee068f747429be8936500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb4cd18810a74125c540231997a04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d6703b0662cfbb4ab1e6fedc027f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994661e723ef797c69f755cabf611604503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283411df55caf5896b113aa6dc438e50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0927eeebacff5ddc95431fc468f8bba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56999656683bba52179c45c0bd50082506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c7bcaaa1508ec0f003f6409aa06a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574eb31eba18d90f4099afa9830a0af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68273cd235011d5bc57eb882c81df6ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33924c85e544f84f3a612f3a4e2b8ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64470a8924c8f606a068886105f78f75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a5855dd640bc470a15630640181b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92cb21252b9ad3cf096b7eb28892c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3bb2815c35f9c6aaa8ad6088b09af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3321749818bfa77a295d6c86437e1d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95982de2382ecbcac03511c9885e54a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc569d6399e6ed88a507937f76e18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0662d2c99e942ad8d708d18989a6359518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749a74bb4426514a55d845db8a55fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5dc5f42f3e5e92b4767bacdb6e486520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dde8da22de26ef6588d1581c460f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fda514a14d92e2baadf860dceabf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010413c457d75dc8ac4e5b1bd2a1dd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805daed070e2de564071b58033ba11a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90211a24db66a062896d8b2a21d8c52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a151c7f9448f872a7c3b90a6c998526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5f1a8ba591f3269833c3ec6de806527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e9892790080738d0b4c6f31ab84f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686241c87afc45f30d7282ba418c08a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f1f4a374a0df0683c44eef23dde8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa1aa1d70b9495e43f0a1731ba7ea9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccea9fa73027067db44646cb196e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a423dbde145559bef979ad63810b88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d22153c97f59763a800d0d797aa57f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248a04d87c9f983bd4e3789b5a3f8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8923bf2cbab145f0f35ba5bcaaa910e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f99fa9790ab946b29b9267250a4438537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25214d9c7ee4af0ada8d86f6d01307538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fcd7148e30c56f2e62be6c654dd2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22c1cf971566909fab4f48edfb595540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475640f56984f622c93f765e3066f4d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b76fb6b2a485ecf77ed1fa118aef89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f7a10795b9ff98a6b65f119e7fad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b045c5aaeba60efb4b092433fc00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6943b285de0486af0d46a636e0f20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ec22abae58d102fd6c9b3539cbf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c2001d49685754e4b7ae70d7b5c5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113816f07f319c821a7c57077267702548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a7d0e03bfff9d1f71874f40a4c779549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78b829220c2f209fb4ac40870c1bed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff4c00418fbbb8eeb85bf86fba59a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda24e7848ee238330e55111e402e79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed5f4e22c173a4f47bc7925709771553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c022e2789ec242e715bd7f870c4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14869b80e2187cea99476383220e83e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535c4334e57ff671c76906de035b2d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee1033a857832084907f36dcb5dd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f62b7e9172d3fedf41203ef9a503a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabd2a6b647d45323393578a0ca77dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63aaa6c968ad848a1017804a0c2a3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853ae08f8cb8295c9513e15ef7a0ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618ccd2ed8ad9f11f27cac7c3cd3a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0a294e0e7542bc65134fd04561c63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09fdd9f0488024bcd5d99778379f00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5270f2770789e106abb8cac015ba5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2e6facbbf30fc51f00276b89697a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c906369bf27de1856f11be0798e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa63c1ad292b5e438098a6a83d5f77e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5728582378244cb852cc61d39732fb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd635a4ebc2f5bcb72799a74fa6c8c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75bfe7b2d7574be5e926bb8703adfd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d576bff302e532de9c27ea863b17f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa8d079bfbd42febbe71fe28f782a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08bafcbc014743ef2dd2c821c892f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5667a1fb385f6aa223d3d60ff702a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68e1eba4dce945d074e10fe9933d00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbef3356f72721df400b714d511f3e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb69e6ebce71bc285feb8484c664f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a2e3359fa26326ac4d15e796b49c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501e9df309cdb8d6a635bc7aabbf220580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839c9e22f92a0f526a8d856a37dd3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899dcb00c81bf57d0dfd8e9dd2544fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fdf3cbe4865c4503a8275517e4b39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab01118baaccc24d1c031ec77b5914584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309d7c94d92704252f0b7bfd0b0d68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d03fab54c23cd1d46554ffa0cffea6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f0aa6cf137e78066e7860d028329587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307d610f7e71cc90823829f3cb707c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a32ca63a77053a5a3775abbed1776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384712e33177badacf04b81757b598f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8495681bda8943490a00c4cfc2c31d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932315f27cdbcabf84c0b807a929b4c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654b8065e5647dfc6422dbd61679315593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d24ae6a2705e712e9e899f1acc0fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f9bb402b022abf72b53cb1cbc2d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468bdd8eae532b8a3eba7bff3e55ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697cf6332606d4fcce84fd694145e39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832dba3f0bcc77ab3a55e1ca5d56c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef021ac47b6d5836e1b99c57dda2cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed074811be9161ccb3a523c666c1dfb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204edb1aedb48cf424c093b8e16470b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6c9efb48b1c2c9fa541f9b05edb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49cebd3340010827928342131369f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480553c53b415e3367f2892951c592e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55491fbcf526a181981de7c9958ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b102fc19b978adad17857d0ad71ffa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a91c75a33f37b52f4ccd659c08d3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09279f5b1d977cfbfddf230bc000aa47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea365b274bf20c8b8953e7e62f3b7f6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e476ca0fa20521f77e533ddd76f1c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272dfbe840856af2d0da34179063af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be52aa189ea73c51b54fbe6eac8a61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986f745f60db1e0ce0a148c98e7d0e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515323e2c9ed7ee4b2431ecb25d0e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4af1aea232613632b4fefdff0513615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb46bb28d8b568362cb69708d5b21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf1839e939bdd0fb24e86e154422f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43382f11616b3b253cdcb93d3a111f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca378784ee88d940380a0befce8f29c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2235c3ad33491bb1a4adbf85a3f5cec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeea696f7889ce6ec53217aa8d9eafd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a487751af03e0312b33d4ca4adcf8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23669d730bd5ea3bc8282328cab2dba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a822d6323cee7fa0f13138035f9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad47444a1eede2ce8bd0ce74244de9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204edb5ba80094626225f121b75ea66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0416281050b0c01bad3252bf4a115e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4698b203200c40f617fa5b96c5f57a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9a8d8a7ba7de3a9a8ce4732b0e3a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c8832dabd2010dcf0bfd592ac7cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abf21bb92c698dc00d4dd59dcff671631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafba03fed66da4bc533b419d327cac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968dbabed3a23405cda5ca91101816f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b074f85989d209cb8ffce706127d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4805eb46323a3bb69d4ba80bc3442e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa2ae98b89a1195d2d7f89fdb3a14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f387d6463d57385c607d87ab882e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b02118ff72e890a481b1ca6e8a0cce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9df8b668bee65546ad92d8bc79cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173843122f4fa93577514c6e592641f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908159c9748f8b0e941392eda97f032d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e6a9260a46bf644ee5ed4eae5e8ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a265a5f39c44536c334351f08b27b36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e6eda9dbdf4dbb8abc0947a4bed87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bfbd0335cdcb1b7e943cbe3d01624645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d420be9f55b576bbae97a611d5fcda1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7342a6cbebb1f53825a58894e8fe9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8c411f5b0c25cf9bdc0c21a447bc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a991508cdc95d012ba3fe6692f1ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbed077bf0997084e8ff5c88d88f2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6147bdc0584b40f9802547f048dcce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8455f195764732c2e98fc5a98b0228652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc15fb4952400433e3007775c7a3f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639fa563c32294d7df2c5d755061c6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302392ffbfa524cab2ff0a4b8f9e23a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f671f898fe2de4c42f8eecae4aac30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae483add06b907902c6f31117d5e523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747a58ee2a639f062ddf451750e7fa2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7a4ffe860f8ff89267abac3413b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d162b3d0f1b865d7ce20cdec0ae1c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b8a8621bec00c9a4dac1577f3cdcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34704b10efb9dfa8686345e7b9ed0dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc89d2ad7eba2211ce2898d1627c4fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ab3dab5d5125587a16d19f5d2bb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f56f029b92c7a2c22a669a921c13d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5421e85d7f2f7aa6ad8cb86d9b833666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6cda3ee0bc188baafdd8932010699667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4303168074084dcb38bf507c28dda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7069b0e213e2d7bb68c1251e7ec2a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c1df5d0a89262afc42d71cbec80d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c625b8a09d481ebca2c5be66338538671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e9b5d077d637164a43a6547a7263672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65b98453db28cd2d98a15d772d6e15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278fee8c723cbecab2cfb4444418e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79efd5be5fc08af8d98b1667e837f7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f644930cf9e04665608ea5b2796afb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e045a748b7efc1bd41510e827d2ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e3c5b7a1623b4f7b0117cc7f2b69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b91cb3b0227928afb2f4433c5a15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27cdaa95b430c509700e819ff65ea8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29906b894016c95de75903bff4e3a04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44364c828ca667414a236af00be57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d5b558a33edf1bcf0df8605e26eb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ad4234ee8d3bac90e389e53220a94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0383edc94bb8dbbf9a194ff36abe18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6859fe1238f8c619bcd3ca102c98d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c922e6c06f45ab49f547edb1521f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb6e4d75b00ea73dab4358b6317521688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5250c884e837850b478e79617f0f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191792e80644b445bfedbab79b96870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153978948b43768165ea46bd558a6c0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc3bbe773f69e45eb7a281ab154eeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e915c513c831753639c0159dd61ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c67140449245165c4d8875fbb1253f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75098e8dc755fe6a372b84fe48191c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bf6268207f845daa26798bcb8e7d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db995e8e7c51aff19e942fd025d1fbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b087cf7986044993b71b2d5944651698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d927c0a4476a7fc56adc0a7429f65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5358fcd0a0bcd32fa99bc5ac0b412700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826117a4aa916a69fccaa77cf384a000701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad4986f01a7da45d88936855d9b6bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa5378e825d701b04bbf3b45c9c86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000700d6a9c4d775ff6c5b9eddcbfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0025adbb83320513a4619647eeae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423588bbb8c7cff189927ff2740413fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09200fd23b451a62202c4af88a859d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ff84b4797c7a572e910f3a67408c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123830d175fc60d1df71e3e9ed4bfde1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc49311823786dc1c81f83e3bbe194710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4c474985ce38063210dbea268768711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665a51a52b2ea428653ef26138a00c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d38cac437504a82bf1d88b410f4f92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db6da3f1f7d644f3e6b7315f4465c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c51bf11de91385253a22bd8409ebe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b1740102a7964114e90c1679bef99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78c2177f1c438a184d3b567eda190d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbc10fa863e733dfa7454ddbf63595718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85804cb9506726c0de202892cf41248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2395ad2e2cd1b3c27fbbfc238a38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b027da4afae94804ecd092886cdbea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ba3654b87dc8cb07bf1f967d7943e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6521832fea2feb514cadc384627bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b0cc98dff032ec6d9adcc0b34d0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eacee292819c913bd329155534cd2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86fb4c66763c358430264a9ba2daf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad049cd6fd77296bcb3ecb919bcbe7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23f5d91ce0df34b7d40642de5bccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a406899169d02a1d23d009f704d2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b864adf47146582cd65fd8dbf7550a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28b7d39c887c5d1d54b5f65bcec07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499011f9665e03359d9217ffdf1e8338732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea97e8d889f0908311b86d706ba83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd82c477b9d11bc8c19ef29cffa977e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbd39f05e08f1a45f8028d319e613735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78cf5d27a2b05f631bfd94dbfdd5e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd95ab0eb2af718bb2d1fec284423c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338019a80d9c42533211d6e0ee0236f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a183d81770822ad1a906ef9df6122739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529b11881bf064021d281848e913d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87fb63f4c9ddc4ec3f67a59680b4a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d60080943bf35282e2846e97a2632742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb0a97c5946c81cc4f10a49d47eb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528725bb58a1d1a074154a742222e2d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce59d0a4cfecda5638bdd822c0528bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ea7473b1cade2dd2727e12f4749b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1b871049ea7d54755fb2fc1b86e13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7cd69d4cdc71da1961c532f808a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e12580a6e305064768f0dc81b3d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417724557eeb9f8a39428bed5e27a56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e726152640e63bbf5e840ae4a26c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f51c7eecc8deb71438dc954e4de38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ba5f9d2ffc2bb6e140c59f925ef71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548134834d9c0668b0ca787c32249045754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639bfb878978cab5a88d28a1a9aad02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cd1789033d1275fc2f107f9d7e71e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66451d09b1964f3d8c4b0cfd49d3ee49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f9706627a2dcf9342ee1bfbd8a77f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd03b3e5ebdcac4cf49a08e417810d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e982267bca9f875bf555c3ce4d790760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917595c339ae70469ff97fce68945c48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4113b67f2c7c6da5529676c2dc9297b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905407a77fce1ead1c179d878cf3083d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e139e0e1b4a09e08d0a2a65e3fe28764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f16e15b7ecdeddc36751e42f026e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ce685fda0986a3cfb618ee1899d3f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4dd76c88c0b7b2f547696509573dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23a612a9654f2aa4d6e0936594247768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732000402442024f2e1c76e0bc2e7085769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f86e54b467573fed6ca26a1e614a52770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46808de2e2cdede16c7eb2869ca0e5a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a77dd832a8136fd2c444411f58b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d1c5c6db64ee91afd6b1e5b4aa67773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269ce2b387240953627c988e6a2b69774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b496b12310823c91110d513568a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297359d72f61bd1608a1fb2ff98e9ea2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7eb3db2048757974c99af3afb0d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84e9c7722281e56f86d5f9549682ff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e7e6575ea8c59d3d4da0374519e2e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3b230b8ccb67b58201319b48f07e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f296bd5a2b3b2970b1eedeb52a2c88781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb2f47878273f02272c45ca82d1bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab483efaf0233e1921361603ae0807783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a05298b368415c349d0d8a0af12c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0fb617c164367de0df32e6626b7e7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f380d0c310925bbf7a7276b8b4d16786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15787ce83d8c67b44d7c0d21048c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14f41ee443e96f2387b07eee46e40788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adcf4e44feb72d4705c0a3da5d897b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f5449ff0f36cb8d8e17359dbf435790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef1fcaf3a9e73be71cc72e643aeb6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d5d50481b0f28e1cdf4f2491075f6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cea9931e06710157d17978df3a8ffd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77618620e005f43625ec86641dc886794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e401f1837e5ed3a9e85a9efc7b58906795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f630bed3f494512a120ef259c8ad932796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed9982bc3b9b9b34629f0c9ae18515797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a0527106c7eca8ef229cf41b0e9f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eff09d00b9e46f0dc9be75f484cfe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6eabc0df1d511dfbd0d84b16e8d9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78fa206abed6491d9f87f9846772ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d4fa4098cc76693812a84d849c992802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd9f307234ee02fbf858bbc641ca7a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ed612f700d5a1d05b478d88ecf21804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e44b403a25bc632ffd37ca14f1f85805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd455f53082f5f1c7fe52cc75341979d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9dd7670390cd2f1200b121f909ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db630dcc076a65dcbb50b4b24c6d079808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4f36bb985fa421f093846fdd4feb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e911cb1caef617a6819d0dbe9290a45810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad0ef3aa41a2a255fef75fc073cd4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a008e0b51697ac03980c8db3d28ba37812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcf2eabf9e2dbfe44b30acd4fed16813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501fb0102dd595878d5c13d57c1f1c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296571022d6c030b7e6515f4657e0a81815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156721df240dd8e85856d20e4e5bb8b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045062d96cc434ffa7be0a152d7775b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b632ffc68c574cc4bee4a5e8b7dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d79e02b1bc2f782d05bc4e7131d3ce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8890775ec800f82ecec483c6b153820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f57bcef61ab07899a5070c0374a5d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5fbba4f4a3a25f63547d4b2872cf3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe465da5903d0bea00c52c5d8091a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d8cbf10fbe49c1d621fbe88b76d3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8c2a733649ab2039fe61915d6dc6b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664cb847adcb2c5f25f3f2938c5668e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeaff192adafe6be1c95abfd686c80827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221aaea0702c8557708f44104a4931828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec1beb8af560265db8ab8838973d9f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff659c632901db1ab5c171ca29a123e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3c6e50045fafd086a840d48eb6a2e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469703c3850f764ac34507b0de8fb0b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f956035c0596b11a639cc8ddca32b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854f7c20209d0a29faaf2cb35f8e6e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a7ce9112f6602539568273dcb6d1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385f3cee8315a4fb3ba17b8c0bf58bd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f8575cce49dba9de26f5e3de9944837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cebe4185d19fc0d52d26cec126bc1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362662b5ef0b0f6f62eb2f33d6968e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e7c974d2525ce67a9f2a86b696b5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128df47bb7bbb1d5e0470b7bb891b29841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45031ad604fd4ddf2c8530134637edfd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d748163bb2aa3142cbc3c04c8ed050843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae552c9169b7d1a80ab212d353fb3d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de409279b464ca6d36eb2459c213128845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13729fef8caf9c6e9bf2ed876b45e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609bbbe5d76118dd583287ebae2465d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8150b40e88199dacaf3895dca0bfd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af2c5e77b5b41ee5b5bb964a09939849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4a337e35be874f41eb90d2e3324a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42822f656fabe80501bb42b4c46a0f1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c85fcb3ea60cb339a86e12c2b4f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c0a384f756a7c7014db4a53cae12853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00575d13fb766713676ccb940303eb39854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffbfe6b4246d38f1f7f8b94b1bc12b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260fd3900ce101bdc958a515fa2efb2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec5794865b1ac2d11607e9a2afcf7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a3d80d3220df117fd6f06fafab804858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282093c6438226931c4e15c7dbb7179859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c833e5c017d378d097fc9d5fd9d14860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614afc8089c8ba838127eadabd83ed1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed41a77ced48c3babd179bdf9fa4936862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d3743f55a1b9b4a5bbe296fd1227863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b2f9fbd044d31e846590e9a258766864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eecb9c0a694849ed264a9e6f0883ce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527351689ad64ba972a4fc0c01ec6d65866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca2f2e7c81e5108c2728740da9c33f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7eca8c0ca470970ae4d343687fd90868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b541ff1ea07df3972dfc60267748d4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3204c342bcec402ef0ee5ae80843a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc520c25b4e77b66adb3f41005fb9b85871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40333b6a7fc2c0414c68943771699991872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bb9c4ddd4e2f8723b0e0eaa9c5650873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a8606c9f925cc14853c55ab7fd3e1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32391d8b55807102e86078a64cc3cf64875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d4c5a1f7e33df7288b72d637c79b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ba46a8c2fe9e718085573ae2f4f2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7af8095c70d7d12857e24de9f2163878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03502e91c9ef2d5cb96bc69b6e078afc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254fc21c0a5b0e036534f35f4f511d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab36b8d265197fc5faa2260d6197e3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e2bcf643d4e56de18c043ecca0a76882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815ce4f8b68b9092eebe63bb18d9e01883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599457ec51be949e3d799685e099c3e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3bd60b462185f5a81a17efbff9d08885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b7771c2bf835cacfcbd06b3f7f74f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3977c59d50f401d389c6d96465e01887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc3141d56af14efd51e644c7baaa0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf70edd9b865343e12ef76b0ac36c9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8265bac55bdda8298435aba36e3f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dedb8fa0d8cce78a74e81fd80eaf0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304f675091e1fab6e03821800a588a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9860a9279140169c689aa1de6e709b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a128b1fddd37d1f31ce21fd66bc3a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b16c9146b704f67819f09837d0f59895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501adc04e5d4dff225cd2c6d40445053896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbf9d30a88c5fb83af0f71e63eec6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5504ae3e3c4f51ebfd4fd1438c480b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c77f7f9add0fdd9aeb8493df219c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eceb3430eabebe7729986d16d8979900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228701de3ac773b0ef4d8c1ac1b030901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a951ec01003b7b9ce6a48da144cd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b20dba462e8dc828456155eec4622903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511465b23c2812fa89a3a9f8a534fc5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52899ce8cc8932c86675494c6e5043905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f54b16adddd5b950b9e9d5dbba12906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0705086d0451f6bfa52473bba4857b8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e5c931a7ee3166e7b4c6afcb7f6b7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8638f46e11a9b8455320cbd0ae8a35909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36122de0689fb9afc4b044c5135b1f81910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1169d812792f4f59a7c7725e95566b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97974180a60e758995305e12fcff4cb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee654bc732e36e73ff888c52d89604f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61528786d12fa7c3bbea5835b55276914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b1b3de354d6ff8005ac43cccdb43915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149cd1416e1513d52f8d5b0dc51a510916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d4ce418bd64f08cba5062a4f1678917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab054abfb1db1f7e7e93d0af6a503fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9836430810bab1fea3b336b96a7ccf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6868b1908908045e932172f4971a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957477167edbd263d770705cad1716921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc98e3bd1f76934c4a7b9f8c2206a7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc92ac2b84bf0502c59c442bfff5c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd726cc7d2c36873850c5fad1a5ad924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3b41a050bbbd9d47d86c8b7a96abf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580dec86479f079efd8bcfce3bdc2ec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4117df44d1f6890de099d1866bf6e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b18db043cb7d0876a00dacdf770f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba260fbbbf4d112667ce9735536a9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314e6e3128409405a381b1d773d71a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf34a165acd0d994c8139f895d3fd8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879dd3d7347452dde291fc948b0b30932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9deb4ed04e6a96243f80359bc036d8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36c84a1457eadff3a59a27f3cd32a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffedd4f29e1fc013784198dd842407935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a59c3e19f5190414ccdc016b5eb61936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c758cf2840ff9b3cfddd6f3752457937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97394346ee2d025c5c4b5f733d5d9fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae87881222ef0d1e0b212d02b28626939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287738117e2e1a095ace7b32c0cbd40b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8d95db935d9ebc91df649c570aab941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ce521a945b87552edd00a6a0e6b0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9a44b100c005e6e2fa9ca5b876f0f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f7a330b50a637e11a1fd0803e76a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e2f503774f35a34e4929713071de945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c607885f5cbd4cecf8d7257f438cb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd779a0b5f04794424d533151c6c19b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19030439f7a086e6bf95bea0408cf3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e660e8787a871376050edfa21879949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625284d8ee505e134a17b17ec2f4d1a7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e780911c31fb413e2558918a9f0ef951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0511b2d0f06e5843c2f592c479214e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da903d7a71d8a595793a50d38f4332c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded17530e98c6c803e5fdacb345455d5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ffc6d392b5ff54ae7176150bcf8d2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b161d68d6aafb6a2a1386765b47bb9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010762320248dd13f93dfcbc7bc9d79b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628139cf5b78010bfd076d5442bf4f7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8716b2061bf6c3b0b13a9ed5d582260959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd13cdb169861fd6b4162d296f8bd9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb7f9341d6eb6cda14eb734c31114961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c29e4d161203c9ecdd610f5bc16c11962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25158b75a18d9de86f8a5704fee2a8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26872cc82b20c7363563f061ecaa62d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fcb9fc754c3ed3d3f7c058e75e11b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a6c4c56a47a19552e800337fd117966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94ee7f58d8cd8a4d2a66ba167e6b6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd9586b9ab129f16032c131b73898968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a076a670fb28a6002ba083cf8ff7b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec61c6519a5e0c3e3cbab90aa1dfc6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970406aca9e094a37e819d7c373ae1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4926df355a4a2f3fe97988d338b51b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65885676c99f293f455b5d2506567973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c888689dcaf0bc82375f005cd4362974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44e0db179b7c34cb616b086a24c931975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b86b52b1d68a07960c89058291dfc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd69b3f2400a4f6d538e52e18afebe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eefdead1f382fe8fa11fe322d0ade2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ab9b377b37b0e74410d4ea2f0229979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f602f2e66ecf2eac1a9894754e1715980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a07a5eee9c815409e1524a7bc7ed2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959c3fb010fc9cab5b216d71b0f2b0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c6199cd6dd58869e48be39845247983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436247818d906e8b4c6915d79f662348984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84de452d8b5aae5ef9f7e9a19ad81b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f826c6fe952d6b97a820922a30ce7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54c7d6b618fba0ee9a349bb3dfa6c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ec46faf5cf27d5adbda6ab4918c7e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ede1aa86cb39fb194be91a4214e5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620107961f64ccb30d6c231b40cb398d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26ce72714851810ecd65bbc6f69d79991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a645d7fa6e59e62067f02fbdf734310992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d704894cd0313d39f32fbc7b5c2ee993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5223bf19b564313d83871cf8c4afdf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0fb184a8627cb50218582bbddf661995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade64b5d610dbd0a31678ad3247cc2a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7155dd4fef499548fb790eb018a5dd997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f965be0d8fad40e7b24aff931d856998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba44a11ab92ed9f6699151369a4d2311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1a8349b405bdef80bb348b6cea1d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8b470e86671048e7cd770b10c2083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc199219ec838b01356c7f7e38e765584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e3d676b8b9353080677c4042d2da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459137025ce03717817560cdb48dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f645f96efca25824d242bbc043747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf43f085f9acbff2088c6487f415298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29687b60f17d7d4a2566b59a7de75f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85adee5a44fdf0306d3e9f6bf2e229310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8646f4ba20d3159879829d2621f326c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395cc4d3ad3509f6f332a3c844568f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0bd4a5e138ed7da37e932f4d7a45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd88b4f8b9ff04f09b9f48899be0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bceb09a8ee97f519a7708f9393635615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f26360228a9b000dab23f905f01c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4226b37bb60d2d637616fa60df90ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0662bf15a20917b41965308ab06add518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427215fbdec1cbcd6b96fcc1153bce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ec89b84ad6b42f34699b0d30987420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf026692df215a977387c011b6ff23921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ba405eed6483d4e0676d98fee29922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5b664d396a354bdc33516ce20ab8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a044ae1df07e88b28ef32c88e25e1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c647ecedfe3407c79cd06611bd61b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac33ce8724558efe653ac9c2c0f54126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2045bf24789e581553e9c6a78a3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fd4d0790ec3b2d1a3bdcf8ba3a81f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b835189e9162ebffbc1a34f450726229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed6814fb47281620212fa6e1bc28430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d903ae358e555a7b850335f3ce04b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09351539294c88b7557e1c8cd041f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027e1031f7b3df99bb73b0af3896f9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e258213f410a56747008fcdfc46be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c65e73c6ffb897c0be8d45f10fa4e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471386f049719218d6327aadace211a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1b44018e587e0e3d0cc4565283d1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae92470a628f9152f242c4176e578438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e0376923d0612ab9756518d636b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea0b272a849d3386c4b7978ab483240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e39a6b9f04145b85de579c296d19d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0925dfa52568f5f9a02ff26e990133e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eab6b12724be2073752a2c04dac5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11535597a726f65b03f5f2cc257b7ea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbdb9ecfb00dfcbdc255b1af5b436245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b042261b7f3c962a8137e6a91411146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9708cf294faa85f6d4644e7b541432247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccfd02172f5658e91964f0289e616648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1050d15da6e24f6fda58d320c5fcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473760f500b8a9d5695334f56b92890650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0cc296f200adf2beaf19d3d952ad851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae3cae329298a6e908e611659b0b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b0ae00aec6ee13be46e352e9fef8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d349dbd856caccfe3f93de822ca454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe866da86a24d7cb42c7f716501f6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26ab7c647ed45e5e54a58000ecdf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e842563ab4a3bc3ea10214a0a3d912357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62962f71adefe322a8c3967d59bc6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7e1f8585e1a6ae001113a72af08f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413e74c7359718c1346629dffafb4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61fd6aabb1e2f4db6870937265fd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823986204771b1eaae7c3e3c8b97cb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b27248e0e7e841f9bf90a806aa6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1801fba1235ac97974cb6ce7df44264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f66e77344bacd29338d7fe994ab1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746cbdc7ab90f3ce60b935fe6402e4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66b3a51d22860024b075c0b55718567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f535a0a21cc48f317ad45e104123968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ed67171aa79a84205d6331d257f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b112c79da7aef4b49a0ce78e2b6a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4546f11008a4342aefec8ca1e43bda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c51986776c73691cbf7e2bc4bdb3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d9d55856755b1dca09d6048d5c5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc7f4a0ce43ce678e167ae73ffecb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf87ba996e6667a5d0800039cea80375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516090302931329bda7dac69860d1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd7d8cd62b27e1fcb26089ba25587b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4037ab17b16b6761a52c905bafb7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61342a41ff18762ee73ea7d19f9fe6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361603edc652dca19419fcddb3616b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d7410b7ec7903aa2b142c021f07a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0540ee2c5c4b73d29989b6a0e73f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1a9d6cef84685efca7483663fbe983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb2f927ad4f72654c65e45ac31cca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9be5ed384c2cf767c5475931dccd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42580a958921dd12a58ddb064b59a6f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f12e91b45ad59fe6f20453f54e05087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee79d14ceacaa6eb57a9da630e51e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc899a7016d02b86d580a20e9b2b6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24182406c0abf47a5bb6defe671e61df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a634a4c4264c2a9631c0bdd0e679391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70896f382bb6a1fe05af3030c13e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcec4ab994d84fbe38926d5cd4fbab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191633a94bdedb9757fd03ca7f1b9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d2733b8fce5096b5bacfe53d170ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4894daea442736b812cb7d6076d2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4b9872b6731e7bc419e4ff6320d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40d1c81c100e4cdf9f39d25cd6756e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c4744c39d28912b1c90fbd9a68cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e805dccbf33dcd97e2fc6e735ec7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6644893f0edf54879d095e470bb05b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61ed6a250594b2bbf8edcfe14f743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f7fbc4b54db53ddd4e5ce06e04416103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071fe9bdab2fbbfbbd7dcdf971f5313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399f5aa52ac38c9fdc7b31eb93ed24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c591b47aef886db213b92ff2a88476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7587d76a376fa6e64d41d0fa59d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15075e214682cee588ef484b3a38ed7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792203c0fcc2294e6bb2a1f75636c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6c7769c2d331bfad9c5c54b756e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e261c22e68d279758487fdbbedad6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c09f5a63a1c859ff34fb68333c8a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725455dd00699fcf68ae1f19bc63bc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e6137e2912411fe1e6ee06a47264d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c4f5d5624d73d26f6fe5c49b2a391115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844862fcca375d1297fbffd9735c531116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169d9617afaa565ec3628cc3d9bc5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da49b118956d01d689b88d4bfc39e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95c13422a3d6855a370f72f0f7f19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdba86a438571f4d9268d65ee510213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa741d564235c610b9840aeb2513b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10a2abb90a13d8c3c4afe2a79d3543122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e9849d3beed2fd098190b0cd4454f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ff10ac0bde0b71570da1708a58caa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6e0710ad7c4b599b962052f3f376125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c81d829abd95060ff946d7089c97e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466f8d49faaa3a8d38f72fb92cc1bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac504e18eeae3599ce5733b453e213d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df4abb5ce6523d9ae079d846abf68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e5a08c7423ac687ced939eb76df5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c06628b42644a2d0089aaef0ebc26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f16d3e9b25075b51d5e6917cdbb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd457209c7894136ecd35dad3edeed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf83cce18be7eb912ca1b91b3db7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c3aa7d6053e8998a1c9e82892e9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8dc0b5792e5d3530b39b6a94fd79d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac9b41ebb47076160666a3e60e607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60392acdc335d82429d03864e41bf832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7bbc3c633c4d95c2aa3549fe35323139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bf968a382891ca3cf964d2ce6f00b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8d8de366cb9c5994b16882914fbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba911d4f31a0c71ffc8da1beb445c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e821851a822e629079b7dae7d086143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650771e946b4490e60f48a1b79d3635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22472bfff0984bf3786b7f4ced4a22a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b123a752d634eb5079dd8d316dfd1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e93816637c3d45411169036956c232147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a83ec54a924ea24cea1108fa30356d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be18e7a3203e712736756d30c077dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015fa6dc90323e38c62eb94f2aedaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76757378ecfb0b37c44b9189e125942f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21755f06d5a984b6915a3f4d43188152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63cb05d4c0693a67427f69a479a9b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36253cfbd8131c691a607664c4a3e485154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af522fe2c6fe3c62fc647a6e2d557155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032612c227927f3894ce902a6f88cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27187be137b5e8226ead3dd4eae171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4620fccafb32160d5980c5630561158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d1d9695e610480bacb53602102c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fc8eb91ed0bf2310376229910fa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467419c925b3d86a4c609ee97e10f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e3f63c2c95c3ba358e80fb46d0152162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9aff0458fbd582bfe5812467fcad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0419f3c12d82ffa4e22bde3c03a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71bc02fc36198f6217aa98f4d34be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ead566aec3cb97e346f9aac644c3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a6470226ad584f7937b100ab07bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851324f1e7c577b0ed2ccc84e2d376168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef8c1aa3f2eb2389b104d2d7d1653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f856d1bf998b4355184ed23b50cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b048a6556f9c35ebb83c9659459e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74219c69ba8c58c83520134dc9cb3ade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c936ad21d9e260d466c859fcea2957173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac133008014c8d9b01e4b5b71e35c44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438141a3015a93490712badfdd77ad62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dad184e44214a4d3f8a8dedf9321e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031480d59c2a5581c41d07f70a1537db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542a2863ae02909ca107eadaef6b5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd14f173b96dfa46207d10e7367f42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310908bb0705a6781c336cbb2fce81a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4fd3f11b94537a2cb24b1e8b67f84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6474e844228c638a93f8531d02e2bbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c8d90d7997dc6f8fc8f42271bafa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fce8f3ef8091bc6d1a5b02691ae72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2c37195a299c4aec0cb0b2622529185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b6bd0ebfd112be4a125a527f506bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0a72bcf4b4304b386e25ed89f09c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16374b6f86cba2284948975975d978b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d355df98d58b4cb5620121db3948c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa64aafa2dc18e0f5b0258a52889a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204166b1c38a06020912395efdfccc77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f82310adbb7975557a1df68e70fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb494526f49929a5e32d605aecfcd5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e721b6f82a2784972260bcaafc0feb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80469a960eef3c274367e36b4524b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee73666eee3c80cde5644ab6d4d072196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf9f45b53585caa2a52eca9c54c01c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479e5b68888d6ddb691f1019f45907198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d6b1ff17f5a1a3e7865f800a51d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e358b26c9d881a6048b5e2f5bb516200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b19b244b5f80bfca7976ca3aacb68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f23d5ef9e6f6f0c8dac05ba634d95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fdaaa15a8bbe37df4ceef34ae5a95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea14ec20a971be72fbec1c2d99cc473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dc36ebf73b37a5b180ad572ad8d4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e79a781127416a8521375d342cad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce23a9e2d63c5296ffd1a373784c2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2fd754957a42be8b75c72499e86d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a9548b1399db75bd8cdf961ed25f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e52cada16c668304645583828b8e21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084151ff5c9670753dd031a30ac34d3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880c938e067c591a7ce4b6e37a126f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77997c15bb17fcecda751488b4ef4891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea77a288f22328c2f252b56252c2e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de3ec79d18c83481d83b4b127adf98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a779d1c5cf06e9d258ad45f2965955216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dacd95a13272c44f5c49bb285a627217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e222613962bc26afb20884ae855bdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f20d2e4cd438925d21c5eabf153104219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d0fa005013b7b078b4e4f094250d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b03a23d4f6a961703ef9865b9a9f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526e74f224935470269463caf964a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c9c1089b35ee1168aa70132f0bac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad0a367fae80639471f8e7bbc6e3c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afaa7a7b908ea44eef3272a1c0c23b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d772729f8e24cba699c6badce1ddee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3574d089d4afd6d163caba5d172b79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a648aadb4f9d9a330ece8756af6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44a3f2a508990fea0d75994db6fb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45ed50c450456cef99a5789b1d779230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc341901a43a2a868f5573d5ae45fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1de4413bf0d96e19a89a867da3773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24382b91b364bdf462dfee0747182b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a62db654828e7c0866206bd8bd148a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831e0bddad654ff56fba8fa56f57c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e740d3a28eb782c7150165eff9b6c0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4427894e4f7c8b4e34b949ec4e87c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996bdf02390ca82b2a1fa1791073c07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74fe2a7f4d8a1e9e9768004a79f26a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3095388fc54a33e670e77f8e6c060e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f59e8e953eccb534f910f6e1c07f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6088d7d6a5beade40fed7b68e379e0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07595a22672e1a389729fff48becef1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f673eb207931123e9e1f5f6c3d16f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055d9bb1af83bc3973c398140c66a77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bad10749686cc9716d84466ac0b9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28417799e68865f6ca5fe85caa1b1d16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173d46ebdcbf456dcbf58610101b88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88072013c49cc499e2df39b1311b13a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dcb5bdca719ffb534ae7abdaa2f34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79240dbac642cec26cc0e18b098390a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431482c09f20efc8df838be430aaada0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb612b4390dd4d67b22cf61f5d6b0b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee591a1834c9a1fa87a8820511bfb30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ad6962db6520f6818f8f17bfa288d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca9a457182c90e9d80e8490ef3675a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ead44927ea70379b0d2b3edd4db71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a43ee642979af57651e229108f61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1f35d01ce8eba3c145f931f65c5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf90a650aa74c9e03200d554b069449260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353a33ba033f17321c1bf8f7bd0ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d28ccb3108bdf8789cba7ca50256d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a163718b5e5a3d10b21bf4210807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16580c4bca845f3e26baf46e0c6679df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7d0319849db7b197399da6425a79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaa1de868e50ddaf7d8dbf65bd3b82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b778645fff2d3d8e6ec5fd4158c651267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ce880a0bb7f7ba688a7086f2fac3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354babcb6ccc33b037f0eee055ec21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c43e39db7020d4d5be49386160779270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d5e14407d4a5dcf48ae9d0e740a71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff21105d79f5e280b93b6f0a2a30a5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a3ab61c117ae09e6e572dd0c090e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c980f0159336d39c916417c37fe66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a82ce7d798c65ab5129645d2f13b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22112379e8ad51d496bbbee3936779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687f6dee293e1c5867d78d467462071277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80702e84bfc9e2aa4c1b9b03fe5f2b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a2e26a1ea7a6219ea28ff09ae960279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102fb2df23458a5ccac3e8371cbab16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf2a4089689a992b47968572959ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f0e32d934d49a42d07c3a407b673282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcd82ea244cbc89369c422f3e9b4b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0086d6266d8af2a8ab8362862bf2b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f507baa68d5b9c6151470bcbef31d35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b229ebc64f65eaf021e5367324344286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc6a7f279182f26037e0c5a2962c53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f230be8ccab2d90608c05b98ed7264288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60e1f4c0e58a2649cd2df32f57052289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4310239491ff027107f78015c916ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d8ad9da8f99e564c34b89ad00c46a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded894d15b83f1caaa39dd4eca62ba2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a823a8ed51c568bea64b70298b4f7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760601c90161e76771808a7696d18ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb0b5ab462e6054d5f44945fbd077295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b38bcd95c9efed099ef3b66ecc0ea3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe08a04227ca7358e32ddc6fb44711297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62d92d377d61db4dff8144d4db256b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ee8b90a0f47df2819fbcde952547299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522634114e6f3307af075062b7ad064300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bac2c37c3bb27086c697a8073a0e8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1f34e4b6a8df6741b25e9a04dc720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f727909bcdc2c866bcb0b6d7e5c14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e17541661c630a7ec913f6d5ed4eec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5beebd8fbd49144d1c342d4321ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8ffe16c2d9a3747fed9f27a9e030306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a244ba5fa75614214c907e9f7f0dd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a4056be646ca257d14c3cc4bb7016308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885d2ed3d68cb81d79ceae5d0474a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441240c20ee0af2147937f36e99184310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47259feaee824a2d2e367b61df2638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77fdea96f72b5b9888753c662dd58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537d707eac4e13c28946981756053e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0f49db1110f61cada009d5092d6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3da873cbb505a71b01c235b49950c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ccb4df95849fc25ad02696bf24d65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aaa06cb546404edcfac22cafa070d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd01acc1dc451c572325dcac127477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623917cbb0dc09a93cf105abbdd5d016319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c208c340c89850c3ef1dd58a0fc01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eacb893bc058c5f4af4b88495c87ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e30e7be5be046941dbe922ca840e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e30b16e97407e8c8e180de861a82c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2044b37f00dcd95527cf93ec1a794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef9eab46022afd072d54082dafb96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a207a000d2529857dee2a1b13f2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23690da268e6f9484262b64588b78223327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd35cbbf29e3ed9fa0d2e9eed59733c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb81a6c194f3d2bc02bbcd6dce25f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3bdf691f8114b5d2a096d2fdec8a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96573a32d5970ab910c3071f2dda4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c20935e37509fefa6032cde3ee5e85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034499e981a66f743232b219cb36a52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca31ae72c82c30324c7e6d4133f77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4932f67b78ec3696e9dfbc51f719335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81420b526f83eb8042bf94ed6ad9430336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db812e53cad17faed86b7f9815bae8a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da9e02e781c99cb1bd061d03edc5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e47c380190b1f8de1822bb977208339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f14d782dae90a8d569a7bb5771fe73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135c3e3addfb1b464c4183c7030c88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d398d9f72c820720370dcb7e880e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7e2bc1c8b48bd8ff2e05f0a1ee22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d4e5efa7121bc48df5c6662c6b4ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fff4933066f2036d71e9df4a330cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8eccaebd35a9a17439516cf6ba394346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d001f37539eb2b87112918ae24988dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a480e8254c179cb284de71883e1d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aece84db0f56d534a606a87734018349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369493f855cb0338ee942efa3c78dca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c60ffd86bf1c941d27a8e62fefb53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2bae487931a03eee92cae1d7de271352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c182f4877f4e0c82d6c56627e4bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0e1e209fd3ec1e1c88821479a9857354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06529f06113a387065a2a634f9b02c29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e85cc16980eee26e15aee6370733356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684daede6489808c067bb47936e21f40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad0309e8b2aa1454ea5ff85e27688358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f931a94baf3b1e8dcd20f2fea253733359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b1bbaac4f2c169ffe149fb12b27a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b310bce7804644911588119beff276361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be4624b1655e1b4ac395122722558362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a097c5f64eb6e685b5069f9321cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9b764df203f504c36bf22ca686c0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272ae91505cc925faab385e31cc364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac19323a471057b6e02ca859e8f025366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4bf7748df6d9a04a017d7b5500cbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eac5c086e41e3f96a5bfc1329934f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b85a1eb38b9b418b8d4346850234d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661f65a6fce8d35969130f8f1f70211370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5074f1fab5345ee334f489af01d13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7619aefa908894f8524794c38a4b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc42f27593cad63e4d31a21f00a13e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a64d3aac4bf981d45c9ef74a875d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e363001e0bb814276e515b3137338a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d77c71e3035d7d1d1ca213053047376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccbe4ccc3b75cad20ea691555cd07e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee35715dca6c281adb4ae98647a35f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9aab98f46bfe23e73e9f16f3851a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc40444ae1d0561e25ae11b354af43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73161b63afc0c124bf2c83f01802a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450d7b45907c00baaed961c6c7e128382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a992929918b63a479317b2945f157383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8dade09a4b0d8559a9e438e1737cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae838d294ad276c391c8f69db86113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96008fa9ae80496175daf1558b8246ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4f34fb6b6b58a924ab000f588aad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcc3cdba5fae9fecc4aa53fe4e21d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633284ec0fa6fe27a5f7e444bcb8fae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e098fa51c041be986f293b76a9f35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb731996d6e1dcf4b5159b23fd26c22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73da02f2a654deb014209722349ecc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795dc9db979324e82b5cb35845ab23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f3dd0c96a3ac84ebcec1012bbb50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44bfbfe531739863178d6c32997eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1ec4d255c2a46e22b429da83713cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fba75c8150606ec573c0ef7f00e44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91ee5f4b32873eb9b95833c2b4776a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0858d5c482441307dc5b428e1e9a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83d2d8c30628f9dcb238d787fc140400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db52a321c792b8aaf27668c6c4efe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eca440033517c26039471f542a522402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61147e82af2162e42504d50a3fdf1e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18508c60ed1425f24132630761ef3889404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46224d94f24720324dc79adc40cd5e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7effa19f623b0a62b55988de95c87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9f82923ae9653462ec1d78ffc2f7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db535b7daa4b5856ed05a9649cb089bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c33a278d7823f8a7d54d28248c9d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993666528848ff7603b0a95413334c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414865a4f0d128eb8706dbead4051d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948db0311de07a49b13598adc4d3c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc6cb24ec3111a15f1d8ae30fbecb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96c2d929718d566ef2a1e441aa016414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd579d605c940ec8af4700dbc45407b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc194fdb6cf2f2fec8ada22e29081b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b1f0e4752a15493496178ad4810f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecfa7b1a791fd1e5ca2b7cef49f1c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c91f9ba2dd1e0fdcbb68fee3e49d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834972e88eb62a1eb4b9599103f99b37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72bf0e9031b6ca94da647cedfe757421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa86da877a458692d5adc651a436d0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b107ed34b5ee5d518255cef836f246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b3bacf7bb794fb75b52d497ec68ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45d8d85cc3182efeaf78570628f52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd221184db5d66e75e1cf2beb1801426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32bf12f0450dc78e479172a3dbf4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2609ca6fa66384710d78142e588c00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029779bfbd867a116d186f817eef8007429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0086a405c7ddaf0632769d292e10d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410164f66b7fa15bfe3dc7743d4b9ce6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34ca1904175d438ad18e2dc82f6af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714eb9242c790fd943b27e92d0989e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297d97684213ba09f44a8879291678434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616fb68243394f00c0803cef6934d61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f3323c792560f2eb3b240d72097f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e975fcbcde2a1fed934c3989ec3a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db0ad522f6fb0966a3b6118df479c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eced15d7e1349ecd9ea4b8c98568f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0582912b24f3ebe1472933afec3c19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01159f30d900b828e15b91aba8f0e8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30931aa1a0a9ae14063e8de507e2ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c981b835ea10c67736e7b4f0a2c8fbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3cc02447e2f6a5684c2e4cf0fa2b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63e54b2114635e32adfeddec2db23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21e3b83234fb49c56193d6741cc1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718ee20f42a0eb23567bc429116485447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822963d51fb3d588434bfab633b388d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c2a9fc0b545e598f3a462de99138449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329b3aafd05758c9296ab521ca6ea6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0119c37593ab6eea2821acb015fef4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d92033735f6a5bf00d719bb93224452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23bb58a11c40c6e86193c49d726f04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51efa63d87ef79c1a7ef8786d90b4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85f64648e1973e360f32cd55919b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce439e8b2ebcc64416dfec5392376456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e837dc5f27fe7913f1577cc511b62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43301726044b222ea96d0e842fb6dd7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544366fdfc590c887c027b7253278cd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4a37d7597c8f97652a52fe60791c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aead32515235b9170f556ab18e37f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96cbd38c80556b2a94496f6cc0f4f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3e2f58337294b59fd800171ed370463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e5de28692a89d1a480a740b8e8379464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9ca5a1c6f70154cc3ec5512e289b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a8209642c5ab7711f5cf27836874466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbfd62ed2e94b05ebe0018a5fc6d47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b4d98a524fdb07146abe41300c46a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aadeb19bb51c57f440da718deb9d3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615387043a4711b09cccd8893562d077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2cac0f8dd34ca3cc39e0f09bd5f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a950b8a0e00a0feb69c7e1d365ca8e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ceba4c085ae73f47dc6ad432f336473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585738d182a7fd9980509ec86dbf9b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bbe1fe0956adcdff0d882ba100b0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c661862de70953343dac2b5b0c67d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2c0ce04f5e570561b0bb7cb7590f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a0739fe8f3897fa6aad6ce2239319478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d45f02988f9007bb1948a28fe92d6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271fd4fa5c427dccf80600491dfcd4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3307669f76053797550d4f8d311fb2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ed8134b98796d1a3aa3d21f31599482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc681856729dfaade69a658c1695553483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b74306767c776fadb1a485908db57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72164e4094543d52b853675e1daae2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd1a82fc74633603dc674c8c9e9527486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8170484c5d0148aedf5de73dadd86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e6860cdc3d3a9910f3faad5aa56ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e4f5c9318c4082157a1627bfcc2e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc0dce33c3eaa30c257ea486d2e66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a5edc1583739ef25ee1ba4056b99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf5995fb37302886332d381eb97ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc3eabc99e1d7c8023774d3264e58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa56f92ef0706dfad9756ccd8c7a05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75279bc27bce0334294253cc201c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9c61072b5d2fe1c3faf77e9c82cde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e699f46eec47dc771ee04006b1ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fdd48e1d78fe3ea312433987e25b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410c75f4e85603058d10f2ad0d50fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b029aac8f92a4faaf52814af378dd4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0223f50b604c51e9a4e74b42f9a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf1f90a87e5264ba1f165ae390ceb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1e0d18d6df08354e0d5b293e3e799503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6fa463b8e516f8a1e0c31caaff28f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4cebe376bf17c9e17a8278211feb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d247d600db50db17fcc9d79255e179506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d349733471217747873a35ca0ef39e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11fa0065316294bc59460bef32f58f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed87048a4619411d6f7e06835de889509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e354e56cfba2ab37a722aeb15933ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58280600a9e8b1deeedbeded6bb2f98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a5f44acd0e5afd139cc55d78fb2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb386cf24108df556b6f9bd8844e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a679030695a49f7265572827e0a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576b61a84be31cff94bc3cee42a119515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d30ebd186d12ba9414ec5313a8e3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a33a89179f0deb865705e0d9e476517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ceb0c862b902f6a11a0835818b0e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2075cc34e6ac2610f28a4117a8001519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea11be598406675c61ddbd06692a9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd56cde68adf15538c75e2fb867b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd6e74e3f3693094e4cf5c24df1b85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93ee0af20f6f9c6f704009a88040d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcfc8178b6ddfb6ab5ba01596bd7af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52add2f0b89c02f1183d8335233a664c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4b752f3e819b722fe2d196dc39a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182ae004470a37ef5a91a6a066d7bdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452d76120b4499e30cc63d07be58b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13176148de4fb7770c26ff06fb10624529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e28c5db8e6d9b0511183f16d1e501530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86020c758abc29af547b632595953f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f272f1bd5ae4a14e6bda77ea5c7852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bef782aa0a5f525f5d453bda2e290533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f8e237f48c653eef6a4f0ffe5f7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3efd3ff41a7d28864574f838652ff7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7685d1c5c8c181af6391a288f995ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33273eeb4d44e4d052832b4ded984c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759e4a5c1a2c91b753321b53c61329d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fee1a87e8e8f4e5338e111120ea57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7c62512c4b676e0da55dcfae24187540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f770ef607eabaebf58deb15652ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062692b2b1d574d939fbacc4b15399542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64606790da716a4addc3e2f1349f334a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48e0b4df237f895a98e28fb8108aa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d845e0b22220990d0205dc1140f13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97b597b78a80a9bbb8d50016d53f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5117f5eebd2c45a65cd45ef73bcbd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c63f39de510e0acc1eca138b6f9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b1d691cd6b9de8c8d66c19e8c78b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116aa90cc3d8634781599d8374ee3f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7bf1be844ab569e94f7751caef4b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b234e8e06a4e9d921877924fa36d8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f5e4b09fd6ed0fe4756a5b11122d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0a9eff0c9a02ec139bead4bfb3c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a0644870403f03df9e9081599fb80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e98d221d1c2f48e137450ed19076556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc4e3897fcb1109a9fe9ede6c5483557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25be2d62685a1b38fee35f1b32ede9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf17d68c70a15f68531f1a35ae81c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab5dd288945d8a216f0f7c2f9c596560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ec51a5b671b44c54e92cf391d00e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a118efae4cf64465371c5bacbe2755a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6b9c4fab14b05fe83e64c3aa4506563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0883aa661a5d38d5af5421ae78f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb99b3536bb6daebed67397f2a2ae3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6141b7854fbd8c595be6821ef8cc2ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917ec6e9507887a2cfb922f80c6ce0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406bf4a5d785064b8a60911ff49a54e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6038c8bd9b4b6262ab2e51b73469f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada31aa882753bd01674c149a428554570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d20a45c9666352c162e943553f1cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b1ada8c527b9d331c283326e5beb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67aa8d3fa2a81ab9adc934ca52204e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e00be1f85592f3b57807c7523166cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df8860c9e1691a0cb1eb608b785b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeba6117f62df7a14f9856f1c2c092576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c510446f718dae30e3db26d34be881577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679f1dd933406adc89928b572b7ca83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac66020ea1ee0f209296cb65d0cb526579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aced806a3e115a2c9dea8420aa08f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53efbce5e83b49e853d7afc13393c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb202c76b4e6c7f2ca77c8087d90f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2b9fc210ef8dd9555f4d89ece0fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4ace0bc94a4a6d6589477fcbf6c9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb222aa497fc27e7280ac544c6a9fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73fc477aa6086f38a287d70e1b641586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ec20c4e4825e571f36e215371c92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80941f77a843d9e9190c33c6dc8691588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570e4496142ce0bb7d6d7c606f4eca3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ab8d514f45ed11f4de8face84c74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb49218c4ce6494c76ed105afb2e845591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f39e2dcfeaa807c258f87e5732d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6076207b82c2e2a3afcfe4e00ce2840593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb389093093310274b49ec71f846858594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4c0af4d59a1f0d7e46ad0d4dc0bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c80fe6cc5345527dae6dae25b8c30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2dd9ca68bc3892c72f25dd8824d31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb364be8701bbea54d7a062104f9e16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601561c38ee663a145989ed5cb6df2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99390c0ed050a4ad333d014a290854b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c107bd99b8368a02298e706cfe5f5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fbfd732e86b33d4b30c37381dd8b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae0f9140f86605364cc65b3b18b17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd399a5e0aae35a4ff9c7eba504f97d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49318e57513278c3cf67283466c5ad41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299393657f9f104222be29a16749651606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d99107238ab4d2190f910ff68e4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576071c2825072e7392a4d361cf39284608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223649c39475e2126b9633274f1632a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10fc1a8a168fdbb9c3af23378cc4a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af668db4a0a05b389b76158e1e362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65352a911be42997332e0f449cb96fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c0d8c3d7620d9e34b1f43514dc26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7edb3ea4941abcc70d68a2328b3b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf529df2fbb28ca6fe0efb43636ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37695173dd1c06a12504863bedbc3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd0d94c3919abf05a62eaf074be71c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ee74904cd1f1a92a768acb5e615f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9169808a485a97b556195c60bf1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb909ba170bab89edcbabb5217ac9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420fc1f00743d38a34ccac76c899747621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5ee1e8995d52048889726855c9bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb653b111a8cbeae09d65f726b0075d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7d44788738037ffafae029a44ed0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c3e584f036423f811a6189991cd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53d6786388a7a936ada3e1000fb85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac543fbdd9ebbd8dcd6d995d54e30808627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f802b99df3aae0350310d620fdc78e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599495d154a3dff72a0f15dbed12e04c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347a9f99b29202d0ec8f050c5ace4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf0150526830def6df6e2da584b658631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc974ada608bd74ca835654f6fd42b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57db590bf6a35b1be12b3a46e979ccf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e4ea7505511885f0e8feb30c65f15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802d260635c7cdb6f3b4ebefc0d837635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05619b6d7fdd7ace4b5f2c30d9506f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf4fba359eee7360a7e3b1b4ce510d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877341219ec0c3129e6e25aee39f6738638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338eed7be746c4de0768d3f85a1a99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d73965ebfcc19d7c94c035f703741d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654a22baae81e8aa0b9042bd6dff00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e290224cfca7c4b9131a3f4dcdd4e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025c63991591b78514eb9e78337a090643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb3914585b9817250e7336b632f14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409388aec218075d28fa1c528783fd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e5e1a2a1e4ee4f605186a87435a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331bc439cb8d21e28ce5454cdc70ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880753d8d8d4d07e07b853882d70426648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d8a439fa0f5d7051e33066e57e03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368365e561b51a83dc3c801aa44b28c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985482d748b0ba85d0317025589cfe97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb0da567ed4e490eafbf43eade94a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f92c27340c2893a92abf3c79907970653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e935e1298e82c87909b908ca9f078654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa66afdde76f84440e4397d60d9c8f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9659da4b3d30aeec7be3b9d3e09f2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7626bc74618cea9eee5b5f84d5f550657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac5d4bb69aee05b1cfc7b8db24fe83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b93d5bc9145d2905c171a05f7c79f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872b995e733c3a12c51c670a90fef7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937781c3229e70bc1e39183100c16a24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aa3bb817761a5229b83b49e35fcc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ffc9f2109febad453d4292b09ebd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc9cce4724a3c642774d2796c427a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75805a25b6a2f0e29c4ed4dfbf0be191665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df649f5d38d90b59a152e80d6c3392666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d1f3ff7715eb943d48db9e910649667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81b4831e7b3b65646373b290e02cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e3f9176cedfe28437c6c9a16fca4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c200371ed6dfb7dc83af032a8bf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783a689b77a00c54a91f30386efb6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b2bf0ebb42c1026c2350f2b5f931d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf01948f3071c55c201aaa763b5241673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272c3fda94c94e6fc4bb6bdc62bd554674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1066860c892c87709605f8551c48d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673ab17d9411a6237e7c9bb48d6ab0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89525ca2b6b2861759ca194c4a488677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0852b8bca627aeaae6577bb1898821d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479810af198bbcceb17cfa4553ab1f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77976eca02b4bb73d418e0adfa16fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362719a74324d226784d738e51187b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae717741482be647077b4b207edeae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ef2025382d55179655b47650849d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34f7ef7010160bcbb3629b42263e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5edb317faeecdaa59e6afa63ee3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e869582e92756e62b0314b2136286686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c954b7b1b9e8716ffa0c294636d5128687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d50cecaaf82b90ab7ff7eea243713f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b34ebc7fd3b8afc22a902acfa822689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433b901b1a653cdf637b07e0a97acc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8725cf2c4b305a43491558f736dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad31f857b32fbe5c185b1b1d58b4b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efddae8c41cf27adaad025f9cdecd19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1417424991ba0a115a578576e0436694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af184bf858b8c8b71307c6aa971058b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217a498905520af160db31c9d75d2fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa242863dbb52f1cbd6d1a0ed4ab252697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb72ca711fd3f2eb518a4f596c555c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e75d5a4b74b7f64cca567c2086fe4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc135cc043f099884d411e35da2791700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3258bad20f93128931f5195c0aeeb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec73412ad6ad6f51f3a9636334f363f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f427729480cd7ebe82e693ecfc661d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b67577343a5d51fc9de48649361166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490dc2d4a3bfb8ab7f7e5291aa044cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d3e0875c2a46b2df4edab37071e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f579c4f10894d8ff7fc233cd2a9ed2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550617440306b241db895d7ec8a33c96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a49ab567aa8859c16bfdbb80717d3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f5d25cb8f44e8bceb4e7e76fa1435710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698ba454f310411fd57039f71012c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe09c0aaaa4c7fad6fb141229d7ed1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbd85decc2efdee4bcf6ffe617db98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c388f89a200131f3e554d3d7d803bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dc485abd9889a1770fc704ee7ca1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a8120846220c43c13ea6f763e4758716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388396694acc6181a21a7d5ebdca2a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c5f754c89a9b6a0fe3e0c18c820d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e60e95623ab107cf7d8ee16c1ca8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fddafb34d98e97d1fa767c2e1cbbe5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fbdcc8d9e9b2e06597677316cb56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfef12894dea149c6ba99bb57f68c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef92b67dbc66750cfddf8d0b3a7f6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd0a46034a41a02109c87419db9fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2be914eae88ffa37d14559b2c00a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d70e6c0852fd9de5df449567a6f39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471749a353a2fba0c3bc838b09a2281a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928fae5e774101618469f4ff5dc4f6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daad485b93c197bf1ac4247fb4fb2d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde995fc595c08f08bb34d2ac66ec675730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace310878525f31ee8c716de02fd897f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f551979ef0d13e9982905ca176a2223732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92674a417fb4b71d9674a0742cc3b081733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc4b4246111ce9e0597ea76febb3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c23a3f47c9b6c7a005b2196e4d4b01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f12136bb07f9d0f0d55c790fd77ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59c79d365af8e3396ad18dd2af5996737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff47c7d7e8e295b408defb6e3159d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51135f2b20ff7116dbb41962ad1e1f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec55903870fbb9a3c8f78be50ff83d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca965dd0a82af09ce48c3ddb6004c8a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69756432d349d54ea4f5f2330d631742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a773f84079d96fcf85e0044d612cc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45965a48279cc997678052987228713f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24b1a522bd2ad41b02bb5891c7b92f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d067823760d0d5a255de38480d2f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719395e4faff5a825372b12ef7a7e78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa69abf30edfd8f9b147b4851dc55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170cc36ad09fd77af72c1ea9ce4ad63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164414b058dee7dddfa9697bc5092db6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ace58d9fc535c299d7e37ee57f95b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b626648170c8e383bbbe74513f102752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86177debf4f95b9ab92ccff56d87b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b703bb15a434d4a8d10dc0eb388551a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eb38c0d459742a41a44e229ececd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b91c8dc99b5fa987e5aaea3d45fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d572f6c189c6f1108746cb61f21f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a15014c57d0335c80efcff1bebe0fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f5f3f00e8e87f99e9dfefc7a6b76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c936c70709eea4fb1dd956ee5099760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02952307100d713bacbb37f99ff0ab9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa8d07b63d0e8867439604f3ae701762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23af15766e13460b3b5be9df76e26763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8c0b6bc66be89482dfe7dab0683a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd48a9c9d688cbbdd48de77f81547f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851cc8d24cda3a29702dd21d068d7b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff39b2527b8b226bf4e65d81884adf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3a77a40a0b3d248221fe5d8fa8e03768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa296a49d5427811c2df18d16b499769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8919f141510c4cbb98e2aad0d68a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f12d8b127b72059a4f5e60cc1c3aa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ec846d8c0e79dd982f0027cab1e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1e6060ba88229a423dcb0addb397773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd95dbd694f528e040aef0d8ef1d905774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b069ab178abb1e3af6d78d516940a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574408bd76832ee97c99762c6fd7dd66776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a148407e76f3133b9eea5707f723b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef672135d0debcf36eea60cf179c12e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8884196c8c8f87f1fe901f61fed6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413abe30a1a7a36eb60e69fdb52b9507780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9f1066ea7fecbe3ed0054b957daa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94037fd7803b039173423979c2d2c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d428d548e32b373d2d1cf28c1da9ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc94a232142cfb85bb402ad306d0a64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1abe76da95e4dbc20d56a17eda8fd7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0292c114bed57a00270e0a35836e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f313733ec4a88e0bd04e30598c7a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c4efc95091e33aaa897db44191a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4a42103803a1985fd4bb92b63378789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50d34074b6fef6859cd87dc456744790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8b8c53ec9dac5690498a12b0b5fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819286aa8f17833646d2fd55884516792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc7ad3d50b5f8a82d28820ae33a4c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a53274dfe8525a0a92e992ef8a1589794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2896b5d5798ae4e19b416a4f6136c55795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13d86a391213ccbd2bb621293d2918796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f822919d3faf18c09b6af35a8e0fd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089dc7fa51eff22e6863758a9aa615a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939c3c4c2b83a243cd735766140ed9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b5b0bc47c4bc1c4c5e437c95b8c9d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62461c8124cc3db6e05099345a21a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938cef637526a1032e42e2cab825591802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5537e04cfcba464e43e20737337fbab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aabfae5015e0a1c1bc1b345410e296804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb4073cd519a12faba724f37e4d83805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381465f9531ee50143cc23c8e52dfe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d2557b7086f8f904fddf21f89e12807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc27ce0f815bd0d49dffe5fda39fa2c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657a013d2d3a008b21120856db7cf1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897016df266501fcc80c366c836a492810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d33548c3cf45fcca83e241f5c02c78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5900e4991fc2fcdef25396365af0e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7838ce52597b21f69bdc2a639a2205f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a4ea239cc8f573c8be8820e9f9974814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd7de5c707be9222f640fc4943b0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2399eaa7688fe121979855d950e3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf45d597b7dde94b483909d331313817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a4743b6c11bd7fe720596c308479818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58f1aab5c975ce62e5eee0866cdf6e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79dc3d27539754a68ac84aa99686c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1062cd220fa4dea544821ab164a8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d63dc4b059607ace9aaeb6ca61094822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e084717e9ec11eca0d85b808f52a56823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062d81e44493ef675e6ea64637698a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f0c1f88a7d1688c6c5fe98317b8b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56cec39a83c289e4b497a4d021335826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a8888b96b3a3f0a6c1950f48bd64827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d327010a46bfdc6a7a8432fceb2467828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d103cfa11569c281d686c52e1a13829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ec8f85280613c8dbc8f6b93cf0a2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02ba9348ede90e646770bc123f2ee9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be9fbd1bc3cee5d7ed4ea68fb852fb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d60c2e3629bbff8f7474c45401df2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe28a6d58c252ceaec4f0a95c25a62834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f23880da3c570c20b7ba98f91e6a6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f454d5cb0802df6aa5522bfbce002f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58108c30adfa160beb4c1dc7f7f9f3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cfdfc0956488c67a55dba9ad525b0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1fc4073f7ee75a6fe7342eed7abd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172844b630419815e3bcc2b4313ef0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8196681b75949a2f14e01ed521755841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180906f7982db077ab24f66db216da5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0dc2a34b81b3727ae93f327d19ccf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2552f26b834d4a8a58d5ceb1400a2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f0ef4bac7932ab751c05e9d54f68a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d46274467b9147a7a82adf900ce6d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a1eb313fa1cfb983e06284ab04b48847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d782483931c952aaa44ec9d3276befa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1a2e99a37ac0e0f6777125b906ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138554d16bb1a6ad5af7e4d0bd54a3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3bdd14fa1f4f2637b0d726df9e3f8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af1a9d4f142207589a8224e592878852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1612566ec5eb5c697b7c271ec9be7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e6367f8ef34617bd0283596fef425854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43313a4005d14ed8862ac394c49fdc8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1ab9f2205c014245fb5b7e3a5f8e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11758ed91252a463451b399f65d4735857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d995df77c791eab00ce7794b602b5c1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcab7959a09b1867c85687b4ecb602859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9a9221268a8b9d27315ca99ed11b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b016d49054bcac068372eff83b3a8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c39295c04ca270e62a78cf8363943862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb24bae1c55fabd1c03d8bdf08a5b45863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35ab44cd90b5bf1fc70def480b2d9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987217701084e1c2fa51fad65d8dd36865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b7a3a061f674218247d321aa778d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7bf968ad37ac633d97b4627c3e17e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542317c4765e13ed030ffd361398968868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c976d64d059b76f8ed8e1c2afdeb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2043177fdf4e7140896447232a39b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa876b2c1f79bef0936c2849106bf914871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc38d2b132549a52e55608ac761e42872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5874b6c96c8ba8f880a5382b065409873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832848dd83deb04085ae13de54869846874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b02146f201209d0cbbc1b4037179875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb985377826a25c0cdcc720097a29d45876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd273692b3dcdbb10c317e3735b666877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c813f8a227704424f0e6b60af7e5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cd8c20e75ea8fd4b6bfeb25d4e4e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471c18b18255bca86c9e6474904c74880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb170a80220404ca4c5ede1d75c018881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2286362cdbb83c1c8e88967132427882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6426299d2dbf200794198b02da674883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221a98011b471365cede29ec33fc25884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d92eba3897a1028fb6d2ae0c200b7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca0fad12137b6c23f462afa91f58c9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c690d5cfa54b975ab3366c46b86481887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f23beaeb307ca824872c8d73628594888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733772dd6986cb3eeb53b8a22f6bc2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817612e66bac051352f656dfa8c543f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68510f887cbb83d99c114ed90c4af92891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc638d50b98f13611fda2aebcf99f33892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831fec2317f8679ec203cd8b8b35ba5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788525a60c9bbf594b1bed8923fc37cf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68410125706919b266e1b7a95ad26f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6cbe4f1339f4835bc4b8eaf4099f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759f7eb3e6be01af5cbfc54992ce013897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0820fd258e05eeb438a9a597eb7e5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dd03cbe35b03767b1b037bad75b45899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e4a6683bf95016fc2d7270757ce4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c86fc72cd350846bbc504bf72d94901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8fca22e500be2259b8843430ccc9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aef7b62d1e94ccb29636c0e3d1ea5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0be8bf0f7eeb1649643302d003ffb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726abce655ddb8068216ac119dc873905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3fcf4434377e39d166db00693803e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbeace64d8b51fe4655850771863f3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e186f198ed31b8007c644ca6104342908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77163b4671d67d0f00a904793ccbd51e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2c17559626c778264e426ea8620a5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3edff6f808ec98ffc0c4f6e80dfd3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1623a72959ff1958ac8f6279a4b7fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9dc958a6716db5393c8522364574d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227971affdbb2fff8a387a3640be1289914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758a513fc64f55b1585f0f7781b29e3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d74003df7fa2d4fb02d66747e7404916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b301e45afb2eee14338ee81eff22917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff10b687871bc4c37442128cf43018918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100c2f3e32a3d76e682168544ac11f5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804855133bb4dd377922d6290a67475920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45099f86c0a751268897e55a32dad705921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a65016830afd5f83e8669c52919e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c3937c33917d362d3c2586a50d1eb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bedb7ab2a07f3499216af5f4cda52f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843247237f0c606eb0f04fab356dbf01925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea14fcaa263459587aaa6fe7e2317926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c91ad1176e3254118c2df0ea71ae8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a5847342a4667d0a1f0a81f5d2c12928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d51d8f879dcb5a0587221fa4e4109929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de0d01dca28e65601b86f76c81caa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f869cfd9bcca789fc3afc0858ca2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9602c8e2606fffc8658c6dab410a9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f3ab9c7cab9ce016c1884c0c279b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6abdb15548e143ecdf1592c8746d77934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba7eb52b23f8b54b6cce9ce81f74c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb60c0537e1b396b99cae24e0cfab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ce00947566ce40b0fd474b182b02937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e7080fc7b8d7910b0a46eef5eac1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50732ef5f0e3f74a9e72cbb80c29fb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e900d9611f86553f61cb08ffc693a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e67a5ef2d2670f7c8911ba0c55c9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6fe53cff3e70c4523489ea1bfbe56942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f4a497db55a87e1c036b84499341b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83b69f62f80a79a7ee78441f49fa91944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97ed997fb7e2b803b8482f10b2a5a9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aae4f180d35cb6bd81c3a1e2c768f0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308d166f837d364d7412c06dec60a8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da376fb2649b3bf227472a049aae365948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5daf2df75993d804d6cb42d20f6e9b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2639679db61374c728d8e989addd7a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45005a4dbb4972808d7d7606bdbd288951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25f6252e9d55557d08430abce5622952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f05901b132e4efa979ea1619e25018953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf47692c4c85299a19fa4cffbf834954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb1244a54b83354b79173425935b8f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e547104042cba39f2fa2e3fdba280d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e856f9f0986273413c337ce59cd2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f0a82cf05a77b05c5805d3dfa5d9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a992026768caa2a5b5400522ea993cb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b29d414fb2c48c7964e09add3615960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd52df4a780e1a68909e60fc4acd9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262bc4c676db320cd1abdfa3d5fe03f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df90fad4c0194449943ada8a8001333963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a60985ca08035d052c0391761f05964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccff40be87637d441830ff8b513461f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c9c25b6eaf809ebc1d938aaab317966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d772925120d7d9ebe28122592a160967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4633863f8d7a940d89411d20d19584968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10906f61bbfb0770bc23b50482d35599969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478c40bc479670d6f110b4e179cb6e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a025ebb4fe2f8734dc177f1b691a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc607db54cbbb924b1b48d5716fc1ce972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59076e6de0b85a8814da40a3dcb495973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5c7bf0d2f46ef957250b5a86de63d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176fb5b0248c899e1f0d7a4c208997f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde7fc1da5986c672e66e397d4d824976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f8cf051f605083362330f2513e7c2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632268f631547317636beaab6884838978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e8f1cfba6caa7eab97a3e691f0234979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39988d36a1917210755a195bc0bc15980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e75007569c83fe60e00cdd84f700981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2483e458355652e2d3ae155c01af47982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4964e9a4df0e7e1f703e67b7db8aa6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb383547ed991d0af0ae112ac5c70e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a299febbd3ff05927f410ac438193985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355025b42446c603f75b085d3de2ff3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153debf387b7ecc5c3cf9449da6fbd0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a712c7e9408862a398a9e9b00471102988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8697d9299567bf002bd368b00c273989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1b0a0506a746ee9ade32f102c4ac990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f2bb2b36b99b6d55a1ab29df065f2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced6721a812ea19d934b1f97ed0880992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52fb25fef7481992003490e034739993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270d1f384a60832fc3df0f5352d46c1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42197b90c57e132230ffa96a788d9a8b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a3b23339505ad9ae9dc86039d7636996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ce689d3376611877ca622e4fcb4d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>