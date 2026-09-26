--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b323bebf6db59b7ce78bb98d3a40dac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fe42cb7c61c18780a883a9db06c3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e177705d426492b960530620e7bb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e128f917d0426a62178b1bad6d314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53041673bdaf91e770423088b9f6e145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d2a4f90fd099a8a953f99616093b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63fdb46398fad1072ed9ec695fc2b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0750ada554c1f1fe3f80b99825be38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55499a2bf5e34abf3fa96d9029a749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f718278482be4289d5312b8de7dc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96676cf45c777e3b3bcb77e966f5b1d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8301c77249d82bd1f3353659dabcd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7058cbabe36cee0b68646d3ad3b0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfc334d551074144e0d20ce0458b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9704d8f27391f45b0a9148609750e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8779403edd21356c28814ef095f765316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca6b818ced31771de4c423405045717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1ef1af2b11286c0c0b9e5d3abd7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e012a234c4bec62fcdf3dbbba47f2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c9873af8e903c965b011f55049f2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507a8f1a71632ee46c8d35b9563094621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f17299cfe79ded4627be72ea4a167822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec04d3735884dd3bd1d96bccd50f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a5eb9d469ccba1067136adaa3cef324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975e9b679ee504e0205768a00223e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4352d168503e1e87c20fbd43e88481926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99493fe4121b35193f63496c82d72ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1ab028e4a94c607486632d987d6fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23bbeb831d976791c436e9b244f4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64875c1d4c2770c7c26721e87202aff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b75e72beb0b03df96c4287573e3b2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa65cd0fd1aebbecd6a6c3840ef5e9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05749f846ba754579d7ff33b7f3d1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f76a0ba70c2a377114daac0de78ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ae1fd6f28898a566520232cad7c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be54068021ab4bbfe28411df4f44c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50cc805a0780a8ff6a06ac818879937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39064bfa7c3ea665bcd32eb030e2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227669d18173e2a0fca00c62e56c07c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a82a2a5f86cd3392ed139c8dacac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff375c300121f5a58c3880d3eb0bf8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65baf07f6b8de083f698f9af7c902bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db20e9728a97b5249b935adfd1267a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da623e380271cbb692f746c80cdb3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8162e610b9cfa846ff265b808e57cd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c994ecf0d1c4ec94539e50b85043346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aadf3e1143aed66807d4c5e352da5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8302c905f0b642f9d83c81a0b382548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efca27832e81ecf177638c0c50b60e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39719cc02cdc02fa99d9b4e3f12d35650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119d3408bb0d87cf528e8c2446520251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9c235104be792a41e8a3ee05864bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b0e2c208f5f63d6f498d68132d1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2815abf110418955f07dd6a7c12a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4db84d07ee40a46defb14a9dc19bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a584045f65b941fd2a38a181ca1e46856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f992d47e797ee8a65ae96fc7dc326257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401241466069a1444770cdfc3627cadd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eee471b15b3b26b8adce2061d92c0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c857bb7d1d004cab008aa7ea10d41c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e388dd4c47c22f2efc7370c72c4ebad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d42b38928a7e9466fc1bae715da9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0848a369df4e2c2ee8868a353e15d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50573cc9e43027060f44878309290f4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c7b39e238569aa16412e2346bd2ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de2fb9d70369a4ae7cf35c18afc1a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49659b44a1e6e5df6f090bb63f48ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4509287c04a79c15e044879f137f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef807004950f3d6de223997f0f787569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0623a805824add570ef087238872f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b41228a20cffa4c0801884f7743eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408d5691d4105c1f6042dd998be54772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea638fbc77855ef9553c4a4e8b2cf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f46f11886d460cbeca9a30dd60d4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b38dbe126c5d0c4aa3ffab0aef95d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a87c839c109b005178a90b1bff4c8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc262460c87fa4c074ffe5350bee1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9f03b6e59fef52545f5bdef7044878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51318bf1629aee2c46abf56bae94aa9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b941819ac72c1595ad0838200109e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf9b51601946f541325cb68ce2b11981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d93811aa98429cb879f28f1a5d46d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7d09b2380294b758fba02653dadc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802ebc09be9c31b5e9948c0326b1e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d1638506871673faf86ef924375ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370879e5bfba54a3e602fff6f91d67986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1c57b3a6450ed3605d2930f8e0b2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a3dbba64425d89cd4cdbe41552ccc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c76d8681edd78e1feb64f37b3ecd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a74120f618f6db2332457bd7edb29f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98c09234e87118c353222fce84da091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cd6dc6df504ebd7877d8aa002d21592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d78583f281e4403a9e0a022112eb5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d566396643eca42a3afc6828d04ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfeea0a80012e7044e5b188d7e658495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269fc9d708eb5bf165beff85d949a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4293d2a3de4cf6b019cfba194f56497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec86610078307194e3e2282382bbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d71210a356c81562f0da13aedc1d2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea1e3e6fe1f7acb11c584fffaea94c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466086574956e8785dce695407e5c2d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fdc68f870f9014ba7d064e18cfc7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df407594d49e267ac25cee86e273ec8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2690ea9728262c95a7f65931a2df4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c798c0b462e3957ac59a9bf24d42a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbbd726276fae8cb7016c02634a0af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f099856619f2bed972c12c5fbdb5f7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd09c2a2a972161e0bf68e9f7421d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e46f029998b8eb82c8e4614fb869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4f2b1669ad33721791d9c860da6d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737634b35d7088ad754da49f851572e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffbf302fb8ed75f2f959ceb0c07a02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ac088371879e8574ec9acf7fb780113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab4157316bf53a31590c017a7c40a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544ebb9dc6d7933c7c8fd678faabe11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a45969d9c922a7fa7351879773646e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf41fe25ea28e481df507854cb3a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6952a3e25349db54803c393e43b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905a3d40afff479a0dd30a767d071be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20bcbad59d7d2416c0178e4d220a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb713869d19d5fbe062fd0476f1b8689121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee353e48feeb701af49998341ca8ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b05a4555729549baf689be2e113ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054e4fc028c06020d3ab0b96c876a16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03146aa21a49fd5ccb5926152e3259125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b252c81a6b59b00cd09d76834489126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed65650083da86e83ab7a60be53a31a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252a43e806b576ce384c34480e94c4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576b771386fc60fc90b4ecb15bcfec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad334cbab84409d08eef8129373971130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc6b212e42b9967150f78d0cb7ceb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11677fcb3ca5d2c5e9f74569392036a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2d1161558b0545aa0147da5a9aef7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd18659961cf24dd350ce3373110f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211349bb66cca34b7919d99d6e4d29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434038227cb5ef454ddeba920cd05a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da5141758e6bf1143789f6bb3a9e29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f8d6cef056e18f42429620d8b1206138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196b89dd952215201f8c9217a54f8f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e00db6f71149689da1c57c0b8bbb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a13d12b3a84f6d130af709e690d435141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e178e222aee74d92c1a003ed53328d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791353021304cfa415d55955a121d3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ebc00249ed631def405f75a4031e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bd95f289364782ae9289d923107a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f3375c1572f6d3e6cfc4f3940e440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba0c8d151df8837de7fe79eaa83a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d71fbdbcd6ed669459debbca5e85f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a9364b4dfe4647a14ac9467c41d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b579864e46e752025db3e267d366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a07f8b90fe2829283c3642e6fc28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e2853e73be86aef769ba4a97c90d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a4b3f5c479aa7e880a831a4017f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550e7fbe2fe5174abdbdc5c6edfd03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33e08c05515365795b3cf272d89d2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5406e7ae14538e95d459e762cba91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b3dce36f03ee8f9184ef9762864e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca80cee079b47c3e4d962a936749f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e45126d33dfabb4571221e4c5a15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9ee64e59b58f78da6b1547b5b37b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107c0830f8c54c5d77c2ae7b661945161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30ba37018d4c2707d505a6aac30c14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c2d83252da0e1a8ebbb6bff9e1f5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e229fe349d4a2fdad7dc098e48cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b638dd447af27dce2e2333964817a52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ac84f75923814654180fd7ca8417166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c705bf8e98d6b6d6c3e98354bb740ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ada9b87ea3bd986f64d11f68bb25f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b38605deaf877d9ed35533c9c967a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b9546f5b52f30706bcb43c1fad8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa01623b48936f1c869b270c9e827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ce97c557e30386b4674a45b4f522172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62f59d5df8271b20fb20ca36ac083a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962325201f35f64050905accd6b4ca42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f98537df6beef1742a06b4981bfd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8946990bf421247b767b69a11d1edf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d9176efe52a3a7a374bff9ede64c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa72b77b53fc70f7d0698ec7bad80b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ec8e27a0d8e8f90c0eb01e9f2df00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9065b0aef4d26d12655bb8232db42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33750196fb51d4b4601eac9a7521945181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94c239ec2193ba518b875692a16e7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837642c26654065f3610629724253cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed437de62efe52acb4d110ab0ed15da9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c18a969dd86ec4f901a5a8d46301f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e9b544e332b5df5dc1391ef8834c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9bf438f86853bd8f111d43501bd45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5654cb14f15ceb6056bd5a85a91e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1321d04b6b2c47ae3611a111a2d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116f8472b48d7f511b567474cd801d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9478cd9843ed593d3e1e164c721812191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793f6e1ad0ea7a365efc927a0e058e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b925fba6818f289e34acf5b37cc4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f23150b9bcade4f45cbba155d380194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f8b36fec8a60307bbe7381342ff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b191a683734377a1a6017a28ab281a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ef7b320b7c030aee5df533eabc51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d963e1eb720c5607cbf632a1569f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419428719c19e40542b0a71945ef5e6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564fc657bfd4fa99c7d7cf57aac5b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fffe78cefd642c18c2f30b2887147f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc09b6f74d89618742b71bdbda71f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bfe717602856d4ca9ae549cb7e4ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f0309c078302527c7ab1b603e24a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645fc96b4f662468e1f07c7d251b05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629684a4fd86fe068faef19d8fb957206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed944feaa60af1894d3ef17f096208207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea81847011bc698fbd54c11629553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ad454357bc5968fab5527c7b65ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fdea4a8354c8b90607ee4bf17afaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa39713331ee4e795577340894ddb34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c774e16318c30723ea1c9a84a4fb713212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a64827217eee22755e374db08ed3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e799fa37334da0340253b2613417214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699494ec836c76813a5db1475d15bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4f445b9a6b0cee76d96cf77f31583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19bc0b6f9043caaf4d4ccaf2e36692217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fa9386bd968bfce1206ee0a2d2e8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3385dc11fa466529d5e7d15c003fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d16959d2f946f6d68ef921d7c2b174220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf937e16f8ab09774d369a5fa985dfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5dfcc23cd954c6ff1fc15173a056222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479917092c2893cffdfd0ec13c976e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8c9918bb0da990ef03d37c3bb02b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502ad3432ebcb1ebe9228e5217e7254225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab716c03d69f40a4f00dc5e25712601226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bcd643b4fa4cec9618831bebb170e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a6f375fe9930c010bb75b2670f68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698dff845e7745c4ed7dc4cd503d946229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740a981ef2f3a81dbe076216f516fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9d1c5dbd9bf049799cf2914154ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb4e5b4ff04e2cfbaac0806f62ef56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5049da6aa9ac128fa049b3a7ccc00d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00e588b6e5f05ca178279b7e4b5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e6cb60e58f585b5057a83bcac133235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336290e87ad55260b2f71a29bc746f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31434478b59beaf903304648bbb370237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1089a963999ef45c8e5e5625d4aa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca63fec04e19f3fccd34682d97a0ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2a303a9abf9d88da47a23e9b6042240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950746b311760c156639ba11129e780f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5175fb45a164c97d89bc569b1f7b23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ee1760c9acbd1358fae3c230fcb8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe318cae9bb628ebcbf8b1d604a916d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d18903d2f73a923d2214f43a57d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56de1a797d4b7f9b972c078105c79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b648b7a4540833dd4dd4e4b14ba5b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba300573f626089b9f7ec02ea2082f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55bac4b0589a40c1e0a5e5d7aa18c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd09e311102a89e0b347df69f804d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983fdab58b392f564c0322642534f60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22e321ad70c473bcf26e7dfee2766252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe34908208bf3c70b70838188632d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6ad22207ae01544ba3fcf9cc59b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d22bf25c46eba6a353fa2ca2fc0036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563616c64e6fae4ae88ac48e38f2184256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1900732ee05d7d7e53de9ffe8cf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed493cc7eed1c5c26befc2210afc63c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86459546c24bee8e779f97eb50ce6436259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db708e5e2a06b578dddb70df28a852ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86de89d4877297129f8e18083ab4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b31838e7f8535e142114c04eb18d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce678165e5434097769eb55ecf9273d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9411733185bc2ec464889d75dd87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6de1fd3d032b07c6a9bd9d04c673265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c58658008831b044ab9a386e20dd7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249d80087d771ab488dd89fecd47f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6775c9ed1f9e474e881569b1c259bf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818c160856f8a220a328bb758485a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c61e8e9200d4000516aa432a2d3e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e8e487c8b37bbecf86ec60e491d02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97866f6b124287d9b75ad1ecdcf0a8c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1efdb391ad483db7abe2c47519d659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3222fc0525149fd54ac2d6beeb3b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e347bd5aa1e32983609c06241df65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff552b6df9ad77e02e75f557ed0d84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f052913fbf6199a866eccd035efa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ccce84370da2157bb3655201d325278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f24dfd18bed0c64a8005cc24d5551279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345abba72a1e6b2f1e655c92be359d9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd243b7d28961620e745f55fdd779281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7064491b617f31b5c75dbfcb15f97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e2163d79f0b6c1e237b5818245a0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a9d67df3082cff9a8172ca04ba62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd02f35eb630db42f0e18e99eacb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7fad8804d76f2c4544cfdf38a5736286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74765c6bed9b038facba86d62bb9de0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059b9fca057e417e335396437a45cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44ba1acf5bbb02efda792f49abab7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f8aa689ac21f1b88f836a7beeb4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b921b53122f2945a8fb783b41cd132291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b821204785f335d022c2fcce6b94cca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11702bfb333f19dc240a1cdf5bccc303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711aca8c604fa17a824d8120ab5e118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7654c5ae9802809c78a043b7b5e1354295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267289d252b5aa5c7c510f441861cb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50534d9adb9547acccda05bf93d0830d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656022ebab418b4f222c4d57432c0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dcc094e3a6908276ba1a009eb5fff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300319e46fb8cca3c6039dee203c190a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f95b5ba79950cbfc840bcd41aeef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1f7154f6be08fce282f8c25db48f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bfbcc464380011217cd6b1f62990a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b791478c700f473c5761d6b4aaa58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b11b3b0e08a46ca8df875461b8b06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6fb41582929c5efbe67d0a34ce0ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb6656352a3c16f0fdb58883a6ce7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e7550cb3d7e366acb9c42c1c4d4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054e8c4171774f8c3ccc04f135d671309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd02b39db52d145b319fd39ab4adb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f516fa2e4619f5610979a73c5120e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ec9864f800a2ecd236cf4d4ece84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32e74340c5a2b856ebf4b8abe93bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be87ce5e4ab7a2a0e87fd4a5259bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857a18ce723864cea8eba1d929dbccf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a08be1fe254fc8c619d63d73578c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6c42bd19c6f32b83788a7eee2d263317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec364d7c617114c5345476097d591d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07094ef489da8d26692fdae29eee64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543308a79c0a0d0a12b4df218e72898320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca387d338c6c20ea7c887e9ec63ae0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a4b6fc4fb8dda3e9d502526d6edc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5d2555f186e95c4321771b41ff87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3e40f8b00718ae224c80d9b4663e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2ef0ed74dfbed37d79e17f029a6fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f550c36c2512531e8cedd423778b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b306577d95384bc1db84b47e64479327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9a4217c2fdfd76e050fab9d9f98e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159c86d7810d4da03723fdbe370bf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087364502b9d63e2b208a9472ee2807330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe140ddcbbf729edcd55083f6b62f8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb72dd2b71e751150c4e7ba032969332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb92db775a12d44d5f4cb17773591cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178dca531daf96287c191721a7bd7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec064114085d4387f41a55ba3d9950e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807524b051a552582fe15b8782958a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed537aab961a6df35d572baad609c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5506c86429af75e84ae7e254192ab2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c84b873e5fe46d2a44ad572d6494f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ecfdb17351ade27baf8a0dda7cf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649aadf84e7aa421a862ce4322541dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea76b6a75f7bb822cf4f087626cf2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76920cb0dd7258484d5b2cc9e4ffe54e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0736a3eefafaff759b905270e2e3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e61c41f6395776da10bb8f2f31a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a87f710f53b0c4be96e2c9c7c633346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed82bc8b650c2ad4cea5368771e834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ae53c998f5722ef099456c2c41b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b253184ab21416eed1a4d3d0b6c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d867a809ff410715bd060908af9ec6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db236cab3032cd18ffdaabc44d90e87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c6477fbe4c217f4ba11d93337758352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91f567bdf6da9a76ee54816bde48f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da065e780a7c8b94a4ec4f8d057612b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffcef36bbfb7f7a731083ed6429d8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f59fe9b0e7aae0e17289dbf3aa2c41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0b364c7442304d47ee8f52b18dca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27c9a3543b54d8e170c5fbc05a3d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e4b7648dff9e93868770df349604359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4cf1166455c726e4a1b74fce1e92a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f1cf60942294a497075ec164f93e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5f25393b8652455f190d04fa85e45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786fc6c14695af81c3fae4d0a7f208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1feed80d866feaa360d4a036042ee4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f3cab5dcc851d2c0c11e5a54121d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364ddb13519284e6cb85ff0cba2edd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30534e1666201028d112730a4915f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893c02af3006b0910eb212529a79b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58e699959c909f311585598e83731369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e02ee0a9942af6c8e6e0f14356ae4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c4a9d44ef0dc6ce84a661397eaed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b850ebaf00d8d7fcfd244cb2382a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df14c20e3b69ecc9f98b68fd8c422373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843095ef37562cb247112409976a763374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe5f9c9fa8e82d66afea8438e1ea3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f792e86aa3b782b1582efb77cffb0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d00e2c770b27565b4551674c6a4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb996c09e4dc7691416bb94f129ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdaf45045914695e346a59288707f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4372b97353f7260d26f3642fbd9f5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7f2dd601f2e43aed28525187e469381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4d37b14862b369829e7bcc6f571a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526f80cd2998c67ff045474300b5228383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca07ecc1a25f0c0051c004cd9459e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03af2bbe176053b6991f13f284097385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dfba6fd38f4bde953e25d20a29364386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7364287c8af3b9ae2c67c45a2cb2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4ee5b2c7369639782d7023cd3f72a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b75f0ff3be82747c7b00505f8abd44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0160aa52a521061a363f39fbbe924390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb9b20496fbdc797f75dc832546dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523932c9b8e4fd7dad9d003be024c3a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28997f0c54d473e3f703679919caa15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b118ad1dfab04edec4e455aa3b3926394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17a554cb12534412a08776469e6fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5354c4e27ce5e9e4214492134d5432396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989478af746c3f1b26e1aaf5e9544b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17616af9fc7fead17244735149bf3176398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519e956487191f96e74645a5dbbf673399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba40dd4dc63970150f1ca75c9d3a4ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f54b3941d5ac197651c4b0bc93db7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa190da86b1d2b53bbfe42151d70fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9383973ef03bfc39baf316ea8aea81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87dc4afe9d0eded7a974ec4b677d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17584e922d9c33146e5b0516c8a3bc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ae119dbb25fc88db95649b700f0f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129211da8117b8bc6e3cecea6607982407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f293ac0f1f00f0334042ce137a8e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a881e1778753f5141e394fecf54a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3342ae6456e58140f2323d4846d661410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe21008c14dc5c76191b25c4f81299411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e45f6e47a358010ebfad0da1cdad33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7541f59d3250ef42ce2152083ea7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c493b41f2d51453d967e0a91a32b43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044569ffdbf97bbb58344c5c0a7989c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ed5e6a4700baa79ab4271dbfe76b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415584223e6e824ecef3d6e0a163e724417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa99b35960ba038566131d66aaf32f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43223e85489839b356a11fe61dd08c39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e3f5f23f307c37124f9a56fe7175420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726edeb394955132ed20f117ef195c15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6598617d131f5a8508fa2458f8c3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf03b17969b4f4c1d935c36bc6f72e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b886aa6bc5ceedf0777b3561cbba33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2f2e4878e92e26dc68866ac207b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83871bd845de54c697533fe08092e1a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec5f21a06fba345a42fadeebb6ffe6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f82d8b2467c2381beab566fb645e57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b5c9f11c2c398f8faee38226f2df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d777adf67a5862dc1e17e1297af8216430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c03d4a8561580fc59fe7981abec3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d2fc4b1ceece0fde4d15a618c1c99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89859b4a7fca2942da4b046097e19507433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a403f6e7653333b3b88cd5452019385434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a8446054972fbbbaf6fd0b7ff70a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7acc166e74a31b82e667a1eb1f611436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f821f88e77c274de9489f7883e2afc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a33d303cf763c217ca632d00341c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c38dd8da7c56630780dea974bcd70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8778c17cc2f77a88823f03f633d17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb8e9ff2152914ef3f19a8e1b7c71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd847b45748ca3c49dd5bd8e68f80a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199f4b06ea3fb9e87f9b4826a243fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b35f9cfdc11592bab156e4546d158444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4394313cee2df320491b175d8e0f06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07437e97ff79fc430b57029cb5c6c32a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ccf2bff0bd55dc885fb1a0ccfb0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29b9e25007d79183c37fccf4fd967e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732974ec899a899c5741249f5e5322a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7e26596b614a54fe7a0f696e08e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269389084177457e50fe7d36c7a4a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493c2766889075729502f57d0f837e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b24ec9192e9869d3d2ed88aab9f0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426aeb9e2f1f4e14f995c9150740f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f50dbdc5ec32ea811786fc564a28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d1dfa634255f572a9da2ea0cdd210456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136169a4854e3cfa4d99b8eddcf07e23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb886956654f683809c4ebb0820fbdff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ef4088fcea01adcbfe4445e23b0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f351488ccdc4a2c72baa9faa682997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081992fb137ebf0836b526ee07937667461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f41b906652ac6d93fbba960dfbe4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60865f18246020c348aa37008edc9f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902ca61f7c7962bc36b85f78efa4a92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45240fc964cc5ac029894d3d6434e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24da8d290ba00ddd35df0aa504445d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490197627f4e968462524aca9d020f8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ccfaf7d90fa1c452e60d08504967468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165de9f76dc461cc1bb7f428e36f4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b91f84ea3c332b2035348cc4769e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f39a63b28c15d4403cfb5ce0630a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693429be4fa6f288e854f725bc2bf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d009c15d488e3ec97519ec53ac6eaea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf42c6ebbad062a94feca4a8c54dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bf3cbecf3c764a5e2f2be3915eea2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6def260c07e88eb497f47567d514476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e131457a2585383254836b5d0cd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7491cd86d23a2cb130b6d6ea39e99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ef90adf731a6fec3edcbdabcc1948479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c0f7ebb668e3ff893d0388b8e052480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5580c9f2aac73f4fa637ee04b846d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac71688e42e660615d5feb2d417be6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2bc5bc5c84e97ad590c27fbf46d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83870559ef7988a380187dca7acf66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201d06edd138d23e5fe783e1c17793485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52013796ecbe8e3158e294727b794486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eda37d3be26132328e653f104df9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13478c19608fa4f0877ad6c845d2b16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afd9a0913589ef07691b233baf60aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83b49351d9007aa0e7d992f03f3d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d5d0ae429e7a976b6c09bd523fccd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5cc7c88766ff7a9fc0272ba507b97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adff74f78132f5131c3f01fc88d597493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd0d8f838a3a16ce1c6a42ae93eb58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dfada67bc6622f6a84a471fe26d99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d464026b3c284e61628a9cf731bab1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48289443d6da2cf7a9b7be82d13b95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee67f4c391f474bd2b67cc2fd1858b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5d1f23d24a8abca2889a9db637f69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b0771d568c39aab827d7f9be86b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47910252826c7a0bc9ede3dddaeba642501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f21ee5ee851972629c7fdf7bf19377502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b549ae97967f81c36a2898388c3287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca39479ff4106df86c58e07b734236504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd97a92731e615027c8929949780ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919273f1098ee3bc77860a4bbe417a51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0693543ad879550b830e8afc506121507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc041da96a1a51d0ec8cf69a032cfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964eff432251d2b4117d6ff17ac7553509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd9f664333c6d65c165764187e542b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba8ab6dfd8d7b64a332141a35f6a87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9d45613e79788b0c293da447524f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8bd38a17ca63a1e2dbac24b2eab2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9971fbb114a1bd6ef5f54746e2896514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92535268582ce2e2946f526866d93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c89ee584494f6d97eed3fb6f14c3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2faf91848a1409c9913b5da25cb415517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ce12746931c5fb7f4cfb7650cf84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99659ebd4c96125506b84e01c8bfe4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dfe79100a16450b64fb9532009bb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d396823a525ef04ad2a4c32b7d99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344aff481270b3aecb9c93d759bbf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b17eb88ca85545f8b37ab23c80017523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914a6ca371f410d64a1f05a9cdac97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929abb5f4e6805172920bd8d2daa59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423e6ee49fc3868d6dcc5e42030f5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a2da6129f3d79c24fcc9aace146e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c14d2175ce52c9d3d9b1f74f25d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e4d135c6a00a5c3bd5285b5504bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62720c098c8cd8b955b41f9d9935165530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8a5f6029f11e0f6e3ac23239f5326531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b4c36ecaf1e91463f4fd2615c1c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a3bfd7f7a6c3288be4ababf94867533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468af54f684de2627f4c02aa4ac4df4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025c18477392ac94c5b724cc8e3c0cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c593ba1268aef723a1e9c13b631c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5914ea666770e37194fa756b6d1d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c4daa7cafbc35fb1529718597a13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c91062f316f2c56ca9ffda97872b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3410010a932bb1bfad0b1e09809ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc9627018c5c0ddb524296a9bc9a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82043b035f9b9f812adf1a7516bda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300142978ceecfceaf2d3fcc0660d02d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0ca4c71aa87f9c6247ef5c12b3a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d7b880fe0643464cda6ae5be45141545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9b647567f597d32b56fde9ba137b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b87d3f1219e1e73e4651cbc1e9e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42d31a22e0bac5f85fa0c887a4113548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e2ee687c19c9b818208118eaa550549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d1aaafbce102cb8108797465f81c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95316c9d083aa75d9434d49b82fced55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca845419d513da75ce7b5a944a0f8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f912a7160f032a5b3b8c59390738c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd163b8eb7886ad5e39c2ac7f16f79cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d6bbf8531f0f88be7fd390bc9ea28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8312bc85c7d0ed7fce24c532e8de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e96a8ede7d0f6abb54e16b3800914557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62844e26d1568b192c42622c6b90885558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c2f07949f8a849bf0a66c946471a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb9788ad121bc39b8a3a38734fff0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4b2c16ec8364d03af021362e0e18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ada0a1c6e760442f62a97a7168c42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56bb92cb251be21a0a01917acf67d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930bd056bf6812ebdbe805b275cc12f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94477672c15b269b7fffb5fd9d3041ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a61213aefda2bd4c8fdb5e7014d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef893d9eefff2629061e7295611be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63ac328a94568f9e96d4eb06ece61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72657d6b44dc049f257e8e03fcee4d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8c3a6740989a9997a07207f81650570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38c86e9ac3b3eb0404313631876d82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719247b2c066a2c1e222fe22dad6614572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd737a0544b6e98cf4078203332a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883c7efb8816baf3709aa0fc599aec7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357962eb509dacf112e72c4df7e856f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece15b356480c51f9858bdad817a4f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7b7ead07a969e1eb72d77f63d03c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f657e8b33fbb96e18fbdd34937d1fcb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f180f21cabbce64b4f7f32bfddc781579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3071359b5ab96e0c2c4f995418195580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7281662ca2cee3e6a5b0b4e4baedd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d481d8a2888b613ca43f14e963399582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa19a8010a5b2dba4f585dc87c4d0bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c637a6d79c2794d7de18cee53e2cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5db278c24a3000a1b63702ff62576585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ea15a706ffcfbe6f15e8211ef5a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421b43b53ed9d86dafd4eb656ad40f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f32b03a1367f156d7c47c50f8d362588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03b7a4debbb5e45af405e057c4d47c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c199ae6815e10050f64ae49b95289a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221114d271b044542fdf38735d989d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ceacc974e3b0f09f37ec442630462592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957998848d96629cf3239fec9e3fe4a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c693729d4fef054885ab82090db43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bc2cbeffcaafb43563e5fa99c39e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c5bd912a630c9e31ca0ad92bcd3ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8e0a38cff954577875117d3b42f5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740e726a9a98addd5c6ca0fdd69e04f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775a0c7fc28672cad0b18dcc84c191599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac6ad0bb3db659c624eb4495fd067600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5758226a21cbf47c46c89e68c00a9c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d971494eb2217b561504636e8581602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda91aaefa3b01737c7ef966c4b108c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661a613ecee9f123ef733e82d82e9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513088a59a94448d56aee83506997d5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8730a84c0718c1d56d1f1044b26ac8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734650a5ae6204a41999f2dcc8b6925f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed9d02d0bea53f82a59118fe8a4bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e02bd12875622ef0ef2d04ddeb8ba2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d124828f095c0ead99fb811cfa32df9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b31cc532624f2298dcce76ce5bca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d274b944e94c705bfff5104dbc8dda8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143e2be0484eaa856fee240e529361613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1e6112dd6bf8ef0a3b71fa7eeb61d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fac972f39b156cf30e003d8e37d78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54ff6c7867d67d3448f7386a581c2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe0194ac2e6434e003a3cff254b1ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25411fbf6f0b1afc26f9ca15d29fbfe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e567428cdc736b61c89098a064f6eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e922d30ed7456948a2bd0ec56cc0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8e39d0938a2631c4ae4d4db92b0b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd429fb06a65ebdf67341c4ef5e2c19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9024f1af3f80d5e6ecadf481f6eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe119dc77a56f0b472063530628792624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fde3b41166dd0f38a5805bfdc752f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbfe22f23cd90daee417e21e527e4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61df3b3f665f611d8639801dd013c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211583de14ce75bf41c7ff7bffed89f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b846ff13e5592d9c43dbdd504cfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d14ede5baa73d852dedff93649136630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5bad016c59c5e5901d5a39dd2e0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2554a4a0351cea566cfc0f4d0176632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6377edb1b42e6960f81025f19a766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395370bc18fe099ff6bc9472c7974f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75797182c605494401228c8a78a01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b87fa52d64b3519caa163f440a08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658783386f23229fb95ff8073ecf5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99defed6800d51623e95894df0a82d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f1aac33d25998bec0996ee72ad37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae1d9517dec4216e28190be4b8be21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3320dbbfe22c85e273113606f14c3b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf6d8e5a2648f5a3352762cc456f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ed5193151bfdbaf653aef2d8f35f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873600e9e92fbc406bcef6955bf82e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a914704cce1a8e6224a20a0fd9bdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a252226c4cd85a0c7898cf85289547646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3db8f61967860bae779ddc7e8c563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682452201565c0d5920148429279dfa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d13019028488465b727952282205649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc855db80235f12683988337c60b621650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0c76ea2330877ef602ee8249680a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713ecd05c8858d51d97078b21d90e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa38ddeed4bc872f96a2183310f34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f62b6d9297cdd6e21e1dfd0a410fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66ce6803b43b1b9176845e05183a67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fe9143b246820fb9f018626d27c21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08917d1a2c54041d7bf3d4414f8f97d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb845c8f7da21361bde6c379216bee12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950199a59387cc1b1a76b9acac8ad84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841fb5cd48fe4322b5e605dab06fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98229010d011827a827a423d7164be9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0024958d4039d26ca505d375e3a35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1fa29524181f1a5c456c0e77f5513663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26083d5bfd5b421c057495712200d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729f7d9557c7b2abd72045672b7f42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82af8b9db651b974a7c912e6e4417c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d3bc6be57a79e0eeaf7aaa01e263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2318788e7ce8593a1a69810901e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e259f4e816342ca8118b9eeebcc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d86c7ea7ce946f2a61e90b561727670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b3783204c91b18a21e0051a424ef8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee35f7a31e0ac3ff45d1d36de7513672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd007ec5dca4b35e700189fe3c63ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d56c0f3d262a4706362d0e68fc780674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357b77634d11b510357b9aa57baab0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c68bdb3f881970e70b2f7d0e38c25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f99d9bb9fce23e396692b7a2a94d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9982a56658c0123bd29cd3c0b9e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c39007879a56facd3962b6affc473679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946eca27265ddec92e9e3b9bf0f9316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5421a9af21f579e948b11fc233ece7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62cf3cd87430044d30e56827d74278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3170e8fcbb32e42fc36305a2f5cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb3de02ce4c721e5d701960cf458f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736bda8c3b3d94ecfbd153d2dddd671685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162922686a1ff5df82e1aaab2a7895f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39ddf7ba29c13740ea535e737a6b42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5adc8e886899f5bfa1fb02a4dd60b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7404c4e1dfac7b9c9916f02ddd4273689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f2bd35a35e4156da6313e760429fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818c22e4589b57da5b3cc2d41ecccf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a78fa7d38200e8f2768f706508b17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0c0bde62f7e911a1ef2d365b0dd8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c1d5afe2f92d167d5156b9b4a8b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f26485ad3de3ce2a46ecdd752771695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2cd74c44d1d53a6a324fcf7dfdc86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f828ea0ebd9f6834d8c191f62dfbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a541c1f75ae71ccd4eab324bbf541698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716728071b56e155d1cdcbe2592bda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68838a69948bbb3f0f6e79bf64ea128700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c24968874c235a22fd4e6020a4c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b88c2ab9b328b8864a6a0f360e03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f07832d4a9439748c2d594dbf3326703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd72dd49c061e48147f12170a2677ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ca6ba25e40c01a35dc73d1460e47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba26c8c424bae192d945e2209ed9ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d78dcc7b013b77de3395d04d994fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153993ecc7d3bb82b78b48ae0afa896708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64862df10dce585c2a39b805f14a61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11510ebe30c370e145692a58c147230710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3fa45f7d49b2ad4ef91afba32781711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c21d84bfa2f457cc11d793b23fd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ac577bd6613b8dcd6913a47627c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c2ee74b521b22bdc737952437f93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e94e3161e73d8a801ba5317f082d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51fc76ebbe7e34bfaaca163c11b8ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0abe7d619c41c9c98b1ce437ef81fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d6c15e971e539394633db1569c8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109acc57f04499027b47912b4bc25aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f198e8ef353700d13a23a56d3b47ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f249611875761ffcb31c8c5fb2b923a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d6a4c87264212bdc8a56d88f46ebd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcb9956cd8c67da15e55b22a45de4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e101883bd390812f44416be46e714d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb405b756ae93273058d35815817f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3bbba94b6531c5b71f8455d9e4e4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c846d220338de87962cdbc943da18f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38554a06fe89dc9c0c6323c897c4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf0299787ee690c3b75bb5e125dd67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7db881f859d565c163c6886ddc21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d00998d3f5774c6ff22d03d6e34d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669eded87436e685b0de5762e4250f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e75d1988aae8e206e0af7a766bc59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd849ea7eb01132e7f149c11cf9b4e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c30571e324479e46610a1a46c30db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b28d46eb6dc85db5edee047bdc00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723828a4bebfd196336dca4f7a21669737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1099f7dc30d890330e4852236952738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c888cf57f1663b8469f14f82ba77ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566a575dba6807746039f8689230245740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897d6c03a854d7c264105b060147fc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024bd0242787b45ccd13150c6c945d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfcd936d0914abdd34be1e20d5097743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be485c4670ea8a7cd9e113dff51f17d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f7f29bef838ec1f7266cd9744404745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16440a687f2e8c92c100a5bbeedd07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12932e84c4189f0c1df2955478e69c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd458cee0ae5b3390ead0c5bcf2cfd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5daf942bea82c7d24ef25ce16e1d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313eb3d35b10ac97ad804cf81b9afc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c8e2f899223a35aa3145a4b90b8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91e0325cc70d352be6476a32bef42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf54e006166fe97abcc4dcbf080c82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaada0d1c2b4fd8e6c0767366c7b1ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011604203989d405ec3566d897e6240a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f60ccc5a6ba0ad093b32ffba15fc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270389c7d873c62d09424f00d51f950757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31c3f78b6ae806be9d9ef4080a094758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089de7db56f4597107a17a652897bb4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c118d26903ac13c679efbf8f12ca2f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac2c796b2bb3ba18da05122d2fd4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67bf6d7b7c83e865acdf072cc5b5ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a737daef176d83afcdf8827e4282111763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c9ed655d649668a8c0666cea9208f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31025a6a18e8f727ac104bdf09939c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fdc83107b1ab4c1d67cb1d7cf2706766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56690c7bc320946c26ec95db34f499767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac57356d3fcda2db1cf9864eacf73b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a7d77f7a466fc9cd0252dcd6d153c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a2c3ed9278dabdf167ba841ddb24770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2bc154de25a25a8504f614c66dca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb194fb7eed4803847e178cb072b93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83e78dcc98c259301de66c3223502773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461a5b3c778a5323cbef13a11444c4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a779c76ace0f00517ca52ecac78731775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac41edc452ef551eb4ace7719b68d2f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f381f39339e8038138b46e29aa2d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d0e8c97d791867ef5fb33557e5378778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085a8053a38efd2e007c8e5aab8d14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04289234e382cf6d63e63a81c7ee3c93780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688ba3862aac514c3cb8513d4dc8f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5996309b220672c6b94d9a562b801e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02171c059fe222d35cbc28a9dc6d50783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b67dbaf89cd222bf81be38b2eac1cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395830725d9681547fcee1688d47f722785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3fd8d4a4b8a5800c5039b6e59dd37786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf81f9c2544664cb4a691acb066335787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690dc079c766a1c2c4d6a2ff719ac3e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109e4a4334a4dc1ef48b97a65e59cf1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec3a42fa88a28cd2fe98371408fc9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1b15fe8b34b9cb63bee5458bca4f8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b56c7b3954f7b07e33b31db26fe356792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19b00c3cb62d8e9676ea1e58d4788793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf48f8e62af907ffbc1e49b0cbe79794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7301c735d2593e4572ce0e47915d16a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403724d82bf461357d24ddc98603fed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442954998a79d02135b42b2b6ab3875797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17acb2193179e7e1ca8e6c7e512de798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec070aff6c2e7d0885f4168e36336799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c27311fc6bcd29e0914d47bda3236800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55806357323efff30ad2a02da5b28ec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444374782a7735054b77182055d59bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd761ec46d29fd89b6b6ce80a78a51803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e8cff144dbd07b2285059725e06fe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6421b873269507929b31992ad70d6e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550ab8e54d36e14f7eea9791f33425b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e743831372e0b80067f5f4bf674ba2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc3ac08e9b068707efdfc39926f12f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19089cf5a55b20d64e3c0fcdfa3326809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f07ea73354ebc2d43814272b7d910810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a966dcb900777ca857130a32b821811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f38d5184e21c828d7f3de8f3757c6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53807822ef7f9c3b55846c125b1b2a6f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b554197fda6d12683dbdd7b649aad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919056ffea004b51b2ac93663f0216815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e0ca3654931e09f87ae7ad6e841c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b8fc4ae84fff1272afcb65028bf7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c594063a780565ef98f5ab5306eedbe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee156bdeeb05c2986b64dcd99d40c5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e945cb69aba40e2165099ab6406af6f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b715078d4bd7180ddab48231bacb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a0d282b5ffef23121a19c2109b231822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d25c35796f0b4a778b54a5e77a2a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fce0ddb16d6e9178542e008a7365c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce013c537fda40d15cea3c1e104c60825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb9137d2fd9d8529dddddf9f213645826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b9d2c301510b45c25847351ed153827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ff29ece82b012a8b591b17a2898c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692409e679c2af3352515061a07eee4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20187dac878bc50965c149452020d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cca2e4acf919ea6e932ec01271c01831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4aa92b4dc1aa841442dd014e3f06b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ac2850cb9789ead92d23f65efb2c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257544c39a82cb0f822fc80398e0b7c9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed0baa0208083b787dab316f25560835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609967d114706b5dbc35e01a838c04836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2581dfa2bb1343c9b5bfe07d90392b2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d13d77d357634a1718eef53110127838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f41ecf3051c8b41f54e6a2c3c60757839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef0864ab9c75c588cd37296612305840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018379a93abc6a3f8c190f3e0eaadaf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2157d993f0fb766f8617094014d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4efa861896aa22a16f7ad9e631230843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c9c3406eb4cdfb95a9a79ee6863c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bff6178db749e13c464661ab13483c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944db1e8a4ed1914a392c08a8fe51a27846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aeb9ca1a7a6bc6adc0966681eff22847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b64b5a7712cecb5511af30a50c57e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668e645c79e5014382942edcdb19b5b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a83e5a02398e457b98e96eb25a69a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1291cb42443809b35c4fae18ae4d8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f73373289ac104abc11a2812d004f9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbbe699719956d96fdeb532bfa875f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40320ea5f9a9c9b983d12615ae09bf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a46ea7ee5982a2e762c40f693527c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b4a6df52f62fbcef7cada02ead3d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dd70d9cf926a0b942e3564ed1481857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73e80c4477d0c78dab3a1eb614025d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab32886fdc18e5dff0206a840d1ace859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4237e0cbca9ed7f80d9344956448ce860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625edd1d219850f9144a556355772bae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8166bfef9365e13ed2e14ef60ae1b2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaade89a0a2c459c76cb22ef62d71c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35766dc3f09f969fa066d1a4874e80864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f58901f192fe2e620e3f88b58f0c7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f16017cb274c8a406d937e905f915866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ce99713059414f703a5f6c26a41f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995438526dea9521a8ea2c93142732f0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703d069843ee7e74f4df19ba15a9c32869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ec131e68bd446db616ebbbe5feba870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06a56ac8d5e1a156b07601ddb0b1a3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086353649b51b0ff52f90be2630a0a2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5748ccff284caf4371689da428165873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873211a4ea905b470655ab671e95c53a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af711dd70e2d6942784130322e4885c5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc915607d22def892a3ebf9d09e01dc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b625107c9d77baebf1fb5308185ef877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20264c82f02bac090fa9726ab039e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d7e5e6d0511d9bb269c2bcd24547879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052e57e06f453fb570d77b096b72d9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2ee390c96f14716fb2a6aaad9265881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e46dedd287c6e54c4d43eb9119f9d7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e89988d8fb9289cbdd0dd6db0218883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f101d4f8f2584623c8bf8a3d7ad8018884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec3573feafea3fd80599b492087e71885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bfb742a5cd7987e79c87ccd05a183886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2849a35ee1411f940d6a59b6b92037f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7870d9817bcad972413b9bdc659b1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c0a19de845dcceeba6152e791385889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdebe7409a3e9ee28a30dc21354f873890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae396ccc540c2ca4142bcf446efc9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dd13bdcc4c757f89ef82cacce840d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e920766ddc2c09bb1ce9e882702cd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df593c222aed5e46d10b3a6a32c558894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13d5064e9abb3ba5a640ab1cdf993e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fe733c8fce64a93796a592514d80896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ddfa9f3900ad99a8b520a4d58c2a8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617f4e63e8b5bf77ce38ece4acfc69898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a6620be9371ae9f3dea13890e2162899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d817c8b7fc889d3444793f9ee1a29c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c817f79a9e70c17f170294e7de32270901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8212045054ce177dffc3b8f5db396c9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea944ba647467c80c2939096244511be903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b8bf2b6018452f04ec15b0e427a7b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4278ab0a88f5030cdbd26bb432f852905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a0d25a8fc4d32d02bc41cd98c4a21906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a85d33fa5242df5ce82f83b31ca7a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e64b4d3f0cfab96d3ed24f3ae89e6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41d2d16997a6a7aaaea2a571cda0ee909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939c88c3d33e69263b90491dbe1db7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35209477deeca805f7e66b6056c52911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8bf689e12b5bc3750be52d12cf34912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535acd82b86351228787fe63e3cc8ac913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2a1863bf03827189cb0e4d3e3a0d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019e87fe9c454fe26c19dafeb883f3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8383dbd4d2f06c8b1eac0f380588c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79afb91f20b4d1a634ca9cda2ab5b8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99cb0b85e020e9bb409167314bc9b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656fd67f9e6f588f1ee3b11ca281c3a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00da4807483816ff62866907860149920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f5d8529d1316fa566b8138bf74d3a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432c2946a911e402e48b77c53abbc8b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c4cf88d50add76a175e727a2969b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e407a3076600c4e8d5b93e93d333924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72132e173b2dfd62ca865703c8f3668925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cdb89b176c8c95e5edcd667e1d4e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15cbbd1ec13323b08a57c12a9ea9f3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab6e75a0a4525140461efc5c947a96928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f7bed13eead22a86e16a0d0c3431929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7c80b277185abb5fbb086165e59d5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7657ebf3d89e3075ceb9c303e0e96931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e8af04fd5eb8e906171ee1f3a0449932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71608df2d35cbbe3363214395f25d5e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab35fd0954bca04eceeff5cc88f2de934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c65fde65cd0d1e1fc1528990ac50935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a170a18deeb77170481c3d0e48ca936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe974e83e71a8e027e73717bfcc5d2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8615ed3dab633572ff9153c81f7e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e5a1f29048f13c75f4496904bc3a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb5693b4487ca2ff5109c5f25fb73940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703899f40e105dfe99347f68ec2608941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30daafa9ca1828cf8c10eab51cb3b2e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140bbc6565855c52422f0672108f365943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaefcca8de96affba1b23590666ee8d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321b8672d2b8a6f4de4d8e7e2d0e9b8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468ecb6377a3f9ba7714ed053233b4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e53a8a231a34858918cc602706dcd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae5ce060624aded3ceefca7553c75e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f0233179c74607188881d5c4baa8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bef816d321da4b777caf025b91b4d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b38701d5df2497af938548eb5b79c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f80525636f1666c8025d4c0925a98952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aab7ac5b8efdf3ebe72efbebe291fa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea392d566c761bccfb800fc70bb8caa954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaefe06571f7c6733fc9f23ef47462955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d395533fc1ab7202d2db118be09d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84f9ed0aca00970c67b9ef804c3064957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a420de4718cab85bae8e14d5f5e92958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbd6858874725c8c8a1250406f97d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eafb9b71654d3b4bb8ecf8437c3d44960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d27c8e0f0119811f85a4795e1fc0a4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1dc71713cb52df9e5286970665df7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7d48d3f74003aa0923635f238746963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66484e5bd933b77725efae8309c7a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7c8cc2542800301c29b8289491d4e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35221325947033df300992a9b9ff4749966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5d9b959f8286f3b840c7ee2f04f9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85e0a1fb42aff773354cc9c0535e9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ff10a17876e72d27c7ef6bf22514969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81ec16124f50f561a0d7777d220570970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a66581b1c20f9be351bea1fea61d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb416a529cba76f4a5dac8af71872972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef670e9351d6842859189c668f6140973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79470f13e878a9792acbb3399bb3a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b072a473fcf0aa1c6a2c2bef6404c63975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c9d38708428c0fb43aab2bbe1989976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a910c63dca47fe516205e1ce438d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e14d23ad8844af9edad338582e18978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e1ff5edbbe5c8db7d9b9c92bca91d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b11228be0213b0abcdbd3eb2d77c3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00059c23952f14604c876921d97fb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf956fc0d0295d43b18f9f03563d5b9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a247090b929b0a2036779c8ff5cb6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d690bd025d52f1a54427974edff657984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10c22829cef24fa66b7cbb98295719985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68622d411b6045011958c4785c5188986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab77e10fcefb06a07623a2426331c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509648c8b597ae357407da71259143f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b40aa592cd0c18f10061f8d8cd662989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba83c782a279b94b3b2e8a8475d042990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a063cc1cb9ddb8b71b23dfb42710f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff0c74dbda266782b993e3b0689fb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fe3593ecc760f71fe1bcfe89e54bd993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ecb9781069a4a96b7cd7833b4a8f2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1813b7374dd39f40b4b25ba7630e74995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eb2f0c94763d2767f718a69ffa78d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9e315ab2d71261273019f55ba7c6c997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a45e637abda3ab34a9a3c84d8e89d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f880db4845421ab14a9fb2f72687f422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692266326282c619764574ea7a317c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2470c3b7b94f87334abbbde9b377f864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64187c9664fd37bf4e75607bc27a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6561e92a98d6f1488513415d6fdab66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5938126493fc10bd9efa4ba44c8c8db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0fcd73285da49b092eaa32147df728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd7010032294951fb0c5da3b98399f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735139aafcb986c52e671dc688536be310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d460af8f618ee0c1c51c2c40f5317ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248cdd4b8bb4ce51b0e50d447b428512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33094788da64c2a7d6ac2a58ceb4de2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2647040ec0b79d666909edb9e34b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722a1431cd91b2ed4ad324ebd4ff8cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ba38643e05ca0b197fa2dc1fa57816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87f2d1fd611e8ee835033aad1081c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a60ee4535b1d002fdbf46122de5b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e101d609a45d694eacb28a47dad0db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0942aeb9afad6042cb5f1b6b834d4e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e6fd00bee841b3dc3a626c08df59f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660a387aa920e1a31722e0a15638ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd14d6371adbea61f554b24eac43d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c0f39cd79f988e666906529f36fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf3d8fac9a5a11761b38894b58bbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1600eb9a709417eaf5ab4b9911b3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5e4e663c9c77a2459765203674f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09751e5385b29c7fab2f9c2cd55d8d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480293ba67ba38794070e75f668602a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8316ab3bd8a1ff6ec9927c40c7c616930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002676da1e4a999710aede5ff9aeb8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecca397d43784b8a11aed8e5c898b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666dcf5010db51acb6710bd73f251833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bccb97043a1b324c561cf2e93084834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391328b5890832bcca78ccea5fc64c3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e2f56025b6dcec2a64daf14ee5c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa24c0c85b82d17f73249593aa83237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dace3e20a86394ff128f066e17d1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9be491de97eee2dbcf6dc32ae1eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00829a744d5b70058cd1e9db45af2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b1cfe6f3051a50d3ab74ccd99720c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6529a325d4f312d51b892fc06ab85842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7de5a080181bdd094f4e1da37afd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e0d5a3c83c34e68cc2adb546727744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060eaf719238eaf55cef5ab1b89f6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba9588cc7dff9179ad8c3d0261696e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ffda253f7e45f2f32e5d32c74310c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded48c62b3555033d3be205c3bcfa3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec5849c1691c87d2857e9b95d660549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa1b119c1b1926c0d7a4afe18e4ae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7aa7680afe034ba4ee37b7da86d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0865614510d28cb3c953cf71d7aec452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bc7f2b2d8078f512f139c457172053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f96055b6730330fbb8429d118ac1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9c0e2fe430f759de401fb685235a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97beee7dbe10ff3da6defdaab055e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918387a7d92591f31ec13cf1c09e831457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d65386f2508181207b125df50b21a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91eba683e03ff30861720d3f1d90c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6799ecf8cb8d406623250420f096c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f463c29d4ed28155444dad76b20ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479143273f0797dd6dc40526f849b54562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3b7bd83e6e7330d91b9d69b80d8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0310457ca3d65e75064ec90f265f4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc1e8b475f8296f878336923bfedb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65b626a902aff479fb1edefe7ec32e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c6ea69e81347f6eb60fc8151614667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658163f8505701f02d7cf804855250868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721312a2009427c488a937fdfd2052d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34688b6c40dad1e61022caccd7135370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb632ce80ec762584b4cdb06a692671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866bd2e45d2dca609dcd247c3d73fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ecb6cb3a5608e8454ef0a564062e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f71580c422995a0e684cb1730c7c0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e78100ab4c7a61c2375352070807975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb041a822fdea2622f1608f66a6ba8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbd7a2d61732bbcf229fd9fac254377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ed073e18d4fc68986d79155475b4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b845d0cfad3ed3edcaf148dee7ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08c0eec3f63ee077411698a6578cbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2462cbd3263f97ee462234503ab5dca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1bcd489ebef5ffd1be916c4d13bf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbec3ade0a048c503e321972fbf39283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89a744ab53b8aa6d3f3333a3b6928a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47644017cc9350d3037d2ce5bff8252a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264d0e942d6d4e0ab128b59d1bdd91c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35663d177d5e65752f3260edf76931ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095685d0916217c685199a2c1bafc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25eb6935f21af1e347ace7ce49b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ebaace0399235719fcf2b75f9c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12504e44911c1f67b65bea15166f9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9608120001720c6efb611a14dbd9e9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c67e28db12702ebb8c9a624c0e04893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6afe5146ba4079868e7f91594dc4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78667290fdd58bab0f9eccd10e0dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d3fd407fc611ed0470e8bcc2a29b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206dd7e838a38ebf5a12f2c4453627897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095eeb0a1cf241bb7f2883f96e9c4eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17f402eace674a9d13bc99a0484c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3267536543c8b00dd130343c70cc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67883bc512d33915b75bb89bf0ef43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584766524595b95144d21352e76ddb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea30ee8404d943935b37d27c01afee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e13db9687f8b041c84afbc212a21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414fdf062f8e508f04f0cc8b6ea258f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f83eccdd21f40e65e9403ff93e232106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307cf55be1ef8c43386a15ab97b1b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7075d68bac08c9dae0e6e4b96cb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13e87e51445a1b70e1ec96cde66ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bc41e87ea09792ad8be587d43ffae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c98bd1717523ccb8328bdf52e4b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e8e77b7c5f58b494ead5494fb5193112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf676696f629604c6efe4a0ef90078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f867f5a4fa478b642e75f89250f5aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af035e101ab8979c2103b1e16218554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4974f92c31494e5673192de0f04a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0748b352d49089f9ff805d208fa4881117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55170ef0b014ef24ebb1a08cc2f69ed6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331f314b6f4769bb0cd7a02c049ab5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe94bba0f90418efebe2742d9b24611120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c15957bb2fbe9d7ad89df440f125121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9085c11c64787399abbffe229eb48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94300e5c4a3006773a7effacf840170a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7c4a89bed52d9018777ce2f8f1882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded9e63755f57b688a03411ed06ac74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dfed8a140ffa2f8f57f6ee57eeb19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baba59222dc27ab76e28e6eec678101127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c51afb0bd75cc01fed1bfebe89b53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf834aaae63be5fb2a03e13fc7d7716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfb96aa89e4bf7067e67d4e139e14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7322f2dbf32435506c17d912119d0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5606731e4399c0145c92fa918ea95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2bd61c6ca7238643d3436bf9393c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93f7f2f2ed88fb05809ce096e54a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e3d6d44bfebe3f46cc3478e09796a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ccf3a5e723ea652b563444fc55d46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206fc176aee060fa9a0942c3580787137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a3e611ea160f036874244af6967e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8b319c84c1f03c13b87ad8dbd389139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06eaff1faab748a001d23d0e13d8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d24beb8ae49d8bb80d7f757466dad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dec9efd7799d04a5c59554099fd05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747ad7c8a19d3b2ab5c1bece7e85e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af63e5fd66e3398508e041fc8f7bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c47793b493a21b37be0e9f7e36192145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71052336c9690adb4a2d5e5c9da047a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae93e28649aabedab442606209116147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d4229deef773206aa9de0658e38a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff98aca856086c374eed41e1f292df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b716c1c30a95e88c804fa8a4957084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cc76e1633bd0ac215daaf2ec78f97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b77090b404e1acd8a794e370fb6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfb69852606521fbeb656bacd2a198153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b0ce2a64d2c88bf4d9199c55237a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c39b6c5ef875ec3c416f7ad90264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9258a79a5039d51575443ede693bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7200c4a78d537346679c7b36da087d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729540883a6ee18fa07f2af9412eab43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4586e52e9ee3c24b3afe395d2c6d471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fefdb080cb7ab619cab0770f77d35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc7a02612f4d2ebf4ce44009fb00f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed3b5797daa7d5128fb080bddd383f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a348224bd731388ce000f49426b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54a7ed4872a52f523c34953ca6ad28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2083700b1d235fea60cc1f735214165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570843dac0704f0ae929e87a84f73ba8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f622e377489ff409a4f9be8467f92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f34266b664f2b9df8d493c877f74c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64035e5a1c91bea227da0b735e4dd635169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d139b4537d26658cddf6238b91719170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f786ab3d4616fd4363e344172eac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37430250c1b06d1f4e84115ebe3b43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3f63a893f335b8786c74d2972f6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c355ae32d0f67a173733bfe091625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f447b390f597953765580806913fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8cea574caa8f0f6013c8fe0332133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f35b9c00336465b7547c14b2ca8d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfee4cbca0001e120a53bf3cd0223e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb55f665211d4d6e68b2fbd1a7fb173179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c53502bb4c5e8fd8f4662384485bcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d55fd2c057652b547861dd19557a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e01da29aa139d546b920abddc4d86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490970df41dcee954207b9c0b84f8e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83930b96f64cac71ef74c9883be53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a480cae147e0a3d89c3a17bfec4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6de2cb2bf34cb37b950e245040025186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347ae3970bcda85cd99acbc9b24d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db01dd65968bb8231c3ad933afc3f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512f315a64a40d69c81da207bda062189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf11c03e950e8759e5ebcbbd7ed5fb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644fa47d50064cbee239d94ef305562191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d66642d8f8b4afd04e5024320cb9ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe700326fe7a2736f2c6e9bdfb388de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277b164311ff578e04380b61575107a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b31f29cb4fd2650ad1f1b220f459fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89052defbdd39f83f5b8c09a9c7be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ac406419076cfba765bcd8ec04f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938235f3cde87a5690d8b5c0fd0389eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a396d479c66d846a379679cc6fe0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61c2a2ec01fa6c929b1d39f826059200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e625793cb013c7f039bdb58d6213201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf2a0ceb260ae99156058b9625d4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e339bcb024311e3c69875b67281e18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53a6b199f373ad3993aad1bfad2bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b57fc8266f8a3aa20e57b58e30230205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff671cc70ab5f7b898548dc3a76f3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1a1a4b0f2e5836c42f2229da554c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eb411768c12a7282e3088a2294609208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083440f9d99a9578ebe32d6f048889a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa44ac4c9c1ba8f2ed3d2fa14bf33b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf97bad704e2ca99d9ae7c9ab0bcf90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da97cc9185f260effdefcc0bde8928212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae4e63977482b19594f0829f0c3497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6073ad71676526c6ac3cbe0617c37ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604783390d81c1d27040b7b12abb6b08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d990b0099c6a028a1f7bbafc32ebc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f5a56fd72dcf2e9ece982e470e04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503835b15b425c2842cad5f966e95667218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4ed4033397d495f40571ab5f8771219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f638f45931080ebcf77684d9d027220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de139d8fcce9b37e154f4039aaa621221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716b7174c1e8b4a92ef345f1edfe3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d4e7777a40124406a48059a76fd65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be520a3c4c9cdde4cc4f457067655224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6de8a5d36abec2f2afdc653de6a81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182453dc73e46ed0db7cad68fe925d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5bff0af178be369e148187bb6d541227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72218e8bee62feddfa80016e76bde03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289421c725b1333f1063d821b7af23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35bf0576f759d7ea1573bb9d303d00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6713e876ba20d08d546ee5d71886fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104edaa6dcacd816db85781bb8267885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fac3fa5f205db30ee789a70933788233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9499ecf859bcd4f5c004b71e8adf4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455ac5e9e6902e8e5f8949cd0c5351235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26604a2bfc359a74365cdadb87f14a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1153de88d0c72e217e82479561b0f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835addf535fda00e208f7dd8ffc256238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ed56767656ca152a62159046295e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db7bee7fc0d0804d7b9a18117a039240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fdc62ce66df4b91bdb6a974f41250241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe08e00c23c50550de7d6bf40fdc8ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e887777da5874be4d92943e58199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5335267a733864091684c49c586c742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e04e56c0fb9e44a5e5618f7bde9c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59411a6f648384d950dbee441bedaf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bcdcf06c16173027eb526a5fbe505247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2993de010c1a23f3b964624b1bda0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c001b1e60e42752b21f624c89dfd72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629030f3968685afc25e5f56955ceed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ae4f1943c7502a3249ffd1e6cd735251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a807d3819d25f13ad8dc86e8cc423252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80711861eb1ec1ed325e6c85e4c00f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358791558098dd83643d09c6d6254e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f18b169fc4a827e89b2998cdaabe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d44c09e801218b62e20b1b7d75c01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a8e23c296682b5b24d7bf508e7a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823420d83de959d0e2ac6fdc911bd58a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb2cd7733f769c7ede5cb08d74117259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4a852dad1e609449040062d279129260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c079d5413292250dd3550fecbee5133261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6cf737374df11a551e6c603c7d0f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7bac813e3c0d6167659bfc171e484263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534c060868fdac7566ebb3ddbecb21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75197692e22581ed395db4bc81ad457c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15690bfe7c769a6e2b4173cef68438d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e6c4e351d000c3f8c6fa98c899da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ed8b964eac350eb201cedb1199b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ba2d5a32efe655d9227441dfb7dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056751fc65eabee070d65becc967592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893772aacbf1bb17c83e16a6e1f3264271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9714a302a33c59cb64ef3d431f2d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd89ad49868f65e0f6c22c482f6649e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e47e6ec4597efe8e45cbb3c75508a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaaf5b2088c977cd44b1d8c0cc054c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289a5ac3ddf21c402c915f1b870fb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26bc72af08d6627f447dfff3f9c86b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14155f0d81c82ccdf683d5b6ab612cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4e879d6264908de863fcb8f999d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2d48a492dd48bbd7e9a8b21d2389280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687743e982df9d0b5e7ce1f7534f79a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f54f8cf6f3bc138f428f4959eefea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227db5a18e0a8be0ee8f0a56ce41707283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543c9d020a89283b1075857ee09af32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e18d088464e4653eb690daa92000285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf49346d1359cecb3ed5735ce8299286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5602919a590bf8e9b9c6f47dcab8914287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e430b8afce066bb58bb4d688b5c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16f309fe3d22e52430019ffa06faf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813f38fd567379c00f18f61717d1d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4c99c6c82945f6a6ec50550bce68e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e16ac8e10670df2832f86312814cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b090ff8eb28523311c4c5984a63117293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5cb25aa4bb720f11239617afb9ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569bc186e772ca58f73c9234c6ec25b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892f44d48d86bcbab9f3a679229348296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207dda350fe130b4695aca4be5fd1d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571963df8155499c4dedc560ac33e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927eb1dfa121b582adccab6ba495ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2337212de4e73cb70c515e8ada215300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24add52ca6708691a341c045790fa73d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c756bebd0181442ee0d40b49ef677302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3313e9d47a93642727473b74f1ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1a9163c50e613e2f7a0b1108d5bad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcce1b3e40691033b52f07f74abc30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a986e18245c9562b5332d63f99de3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020652fec7fd5ff9093dcaf4dedb013a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8145b1500af9db4267240504e97db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a75ca1ebeda4f25810b9de41f61e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7aee1298d551776d5049dd7bd4b63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879601ef4896d12f398b096332bce0c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d69658cfa383e6689c8eab9f95a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4164ac635f8945fc680c54d718af40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2618efe437e31e1bfea4fa1907fba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb211bab4ad851b789d4b85aa12e015315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81722ce8772739c0176d694c34a73989316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4492bea1c2be38add4d75325a8cb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eda23440461bcd26ba6ad13ca20a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5711f6fbf762cef4bde35a9fdf235c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29248e88abce94ad349783da67cd44e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbebc38458c01c72d08b71cd9ef2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d85e24e4d9c3da3fed2e35cee083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dc8d15388e982ac1b5a9cab0e14db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9263c145eb3006e35e4ddb9ecd9e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12751c3b078034b0757967bcc7875744325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0567a99606259054bb6bcff9106e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6080b66b689a1ba8acc64b7fcf79ad3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0984dd906f4909d0d575a52b876c8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af1ee4d6fd3605ad3088d24c0052f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e1ac20146a51a6b0d11a2dca69e55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682451100d54bd593a7955b322aabbdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c62f674679ac1407a1370372d63e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f50fcdf96198b11066372da0b264d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beeea5f539fbbc02bc3b7aa31826a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ee36d6ba8c77606e95923a51d784335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f7779dd142bb1a9e0c0dc4b00998336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d8547c553574a8ab9b33d80b299a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f73be39fc5fec386bb398d36064151338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374aedcfd331f6465e7cf1748eec63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d5d4d2b37d511146877ce43846b3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576400eeba342bce78b0d1745b86f717341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876fcb9df0a6e70c7cbc30c905a661342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264a48d114811f591ca112d6a681c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bccd19d52648a7d237be94a6e92cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d5c763bf1ffa1dd9f8c50419f4723345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99082fdda255dd7873e257403b7d2a19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b86e84f7a25a431bd3e9c880ed79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92e7874dfd250925ef0e199c64992348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671b8e7e50c7c2214c9d7a62fb7710349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8631900b1c92c0ba24f7c73357eae98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f4576f9e8524e03b84be5cf42b5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838eb557276fa42faf2adbae4ba1d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf66029cb46720c987fdc7be6dce0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611db90bd12b8f5539a7157c399cdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6821710d469ebf67fa1c9d7276dcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5aa439181769953539eae37602909356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd867be0466eb336f9635282d19bd0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e684811db6e702b1ab9af5312d18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563ed83043c27713e72c50d168f5a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c8dbb1d0b105a23012b5c3a1707c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba386bc10b8bb5237be2793a5a86a4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7795ff9082e92317a4da8c77e3fd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377fc64622ea117987a3f55ffe04bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf9aa24fb284e15a606e1c0b8f9c43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f916152a6e01c38d9e4cb9976613c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45746bc4a8dae80a3fd6a0c9485fa60c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797a7614f952c5705722e2b4adc5436367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a475261bba995fbc5919c652a1253f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657699c2e257de66896b45b0c7bd963e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7973518f17afc92b5c38e008998e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebe2547e47f106aa04ca98b27e5622371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357c75d922b6084b8ee99684f30d6b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b1e1cf4d627851b4b8180c9bcace373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88e1318c58da218df333076aa06295374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cee926f28a916c79bb9210c1796be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb084d594a26d8ccbf345dbaee524a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d21dc85541d8da923b2304da2f8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed810183d538a9380ad36c9e6ab244a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f034da37a3600b925f9f1f8c61d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684690dd8995062360481232977c0de6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0b988202fb7f25a2de030eef90d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56758027413c124371a65a0f59d47b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997a19196b2daec926cd605eb3306a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619bbcef08ef119ae08b320c72e6c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c54ac33e35010354001015934653385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf073fbf97df21ee9dfa90c94ab8dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237689fb863ea7c6c407fcb23286e44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050de128e21bb3266637d8aad8f2938388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f503b3e1cc6b1b35e61225e6df4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87642cafaae37db81da2feccc0d7ab6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5ed5b346f751d54fd19604a236217391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dff2dce57bc2e899cc3a5ce147d5aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035624abe6d546060be4edd40d132c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d40f293b53e7185b02554aecdbb670394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e58ee87730471c7ac5ab7ac591e56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e896aae5c47e10d852be4cb4d9d99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909bba919bcf00a3b5e0b9460014b9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c030766c61cfb4e35a2891519329ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe35be1651167688239ef9977bb220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32dd1a4cddce9c0bd88e06a4a44ea4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9eebc85b7c697dbf1fb5713132a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729de4525980116622f393f35218bce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c777ac948d5c7acfc5480fdae302403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3d4e02f73bfb7d772d56dc6d0d64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adfb1d4a0b8fb40192ef7ff8b51af8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eba4a702901f4823e42912a7b6045406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69c55cd0080380189f79575e3e6f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90b81514d2f8641ad10bc4c6464fc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3056c5236210d97b46cfb3f1b6bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b69776a82fd46eebdd606853f1e1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad991abb75ab0eba033eb548f8809a20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ea8bf7810ea388755cf5f077f7be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc1f152e3981a79df749727b31b58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cdded32081650b0e4564943df631f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cb606bcc21de7d688ed25d163f738415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad84e3e5740dc81bb9935d0a6261af4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107236bc59148cd8c4dcbb7998cda6a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59e3758415c3d36fde9be270fb016418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb9bb9b1bae4833b3f2f9d620f582419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236809646ae5dead1f9d50ec22201a10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20d7052ae1cfeefafdd5b1baefb570421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f286196e402a7697f70690c294993422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e8d2a16ffef99ee0351bfa3c69c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024487e6598a01190a110cdc013868f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23de4e9a778308bc3df422e506ad4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e837720bae67909fd157cd14727d60c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66920fa1034775955091526657eab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf47994c0335580d4a64662ff0e9ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dca2618ec8d5237ea0c7465109f59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cd78764758f31b300639e28e95000430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0acbc2e9051b1933f13292a9a951a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc198032e82c02a2a97d91c98fdc871432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657b67355612e24ea6b3074b0085b28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3071f9f61d63ace447f186a2ad9dc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb61b6d2e82e9015513dc1cf0e40a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c2b403401e556c4e668324bead88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d77205876ad1f803c9c2b83441d687437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8233e8dbe0219e946cc83ff4fa59c6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e178cb9609af79f8b3848e36fa3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c7ab5da568361ec35a401e2e6fb35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d441d4d3588bd4b1c3db3893c4a93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc630848100aff99fcb85cd4bbc0fea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ad10eaf193b8654a2f9a3afcf2442443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c76e37b9216d3461158894c44549444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec20f448ae8abd1f6023512213108445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf28b756f454778fbaf04bfb2f4eac1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb42c2e417cd984b6e5a728499b623c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c184c7cd9f2c82db29aeef82beb54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaedab95d1aaeabbedd296360ecdf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee72209f52e5d15d11dc55152157a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdccf2c1a603c3bfc384534992425451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568feb948227973068dc1e65a743dfd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276444cd397945c5f5c42400de1e08c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783ec494565838b8ec7e8e63e56f8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e88f2f5dbb69a32f3e8cc6e0d79ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c022c79b2e2c3e5b7045b9aa15b274c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34c2d48180f3103c32d9cd79fd6ab7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213f832710607043c491c361aa3201458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb72d1c22d4592d3e1d9a43a2f4215459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af60864833acec131761cfbb60d93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8007bca4b1cbd74dd20a1fec442e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e5381e62600779b481fdd87020163462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acee898eeb0190b8baf13fccd4e28e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6486509d77f1905187afd215188fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ff26d516fae8074bccc8f31043b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65644e74cb740206b7b81b82a23730dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597e182f7f3244a189c6e76f8a2a10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d7ad4167c1ea18a01dcef8ca2d2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd14eb0feb1381dded92004661c6ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde4ef9fb00870aa437bd4f784e9b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c348259d4bd8ff5ac970d55794340471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d3493c1686814e1073ce3a2f60d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f4e46bf20d0d84e16cacfbcfec9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe99c7d0ea11c4e58e4d0897516798474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646b6c6471c9a00e8b0a42c538727c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4df74394d6f2cb87225a9143a7afa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea74ce6ab08bb3735dc3bc3c599ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3305381ca50a079cfd7bdc7ffde7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f5a0ba978dc30c69d0ead9a51ef0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346cb7fc689ada648c8d64a836fb41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32566328d85ef0470787e5feff8a74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa204a52864d76aafe0040cf09f184e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b991630b87ba7c0ee6d8bb4c837c61b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23277ba91ef472157de2b3c6ab44b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ad9d6c8415c2367d82e3468731ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1d439e1c5ecedb0182c2075c9469486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8164e29df660f64822ceb832121daf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd2e3cff397a0f56e7ac08f1a7035488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff629a49c448673c404f5af0e4fc5e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c11efcee5d4ffb78f9399d741fbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a7af437f2f8c829930048ec3f563491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfeb8292f3c1418eb05bc5c57a712492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e8bd6e54d442d80d8d8e2639cfb1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0004ccca9d6961e2f49065b8d58c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976960b156b4fea079e9c88e40d9ba5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b1af44056f13ebe2e6f4b006b3bef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0111b35c6a0b93c7e2e1b1b4fb6a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c7ab8190561a5d04668aa5465e69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c4f607349d4ae08a6d508713aede3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84322fd189311407c3712156ddbf349500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d300c66fb9d6136494f979dcb3a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95deebec1acf8cf88915b4acd360c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a79ace9e8c911334e1a2038a6ed10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502928927bb907517d2b17e08508fa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690557a287be525c2f06e63466a96679505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0833d7dd9363554f9d08daa76dda3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b609f0bdc6c157dcfbb33c9df2dc433507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d252acacfa0bb3b69bc2823be3772508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1263ca4c270b5ad79ea256238f1f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c6fdffa3bf18e21c85845fa84447510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb283b26904646a88c0cbd42547b26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de63f974cc63c87d13ca44289b7158512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e27a4d0d81b18e020fb115bbb8768513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d6a335b7c541a591316c38b0835d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f16473a2e44d209f7dbd6cd1f143515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eda9e0f263e079f8a0417acfbfb59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d6219efa81dcc992ce3a370eca191517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694c7b2cbbed64ce71e5470169da42b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd318e6467cba4a857de171ac688d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad6a9c6879c0e9b8adc2eac74c0f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d312fa7bacb6c5538412cfa1bbb1775521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b68514a2b947460e8327c7971c231c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd65c40c642f3148e1d9309e3c1f58d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00010f1c8b645db878fccca7b974d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb92f2d54007ca594c524584c2e408525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a444d806d083d6c4973f4336a006526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6a064f9a74575641c082d9359babe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102e18dfb1dcc98409db6ecd9d9e636528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339f926704897dd3812b504e994151a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43ac31758ca21a15652ddb17bfde94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3266e0e44d8f7f705e6864a38bc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd089c4071f0184f98c150c4293b0f14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25831976f331cb2cabb7d9ae10b9b63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e634c69d4bdf2786e2c08c7b2ff985a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb464ca492fcdf2f094d91b0e3f8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915b3fd28b874f41c0d8e6e97f5d53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ff5e2d8a0cf84f34f360e69b3000537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172dc6ec202de30aa929108ee8fe2cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fc3058078d1e707f6faba4d98c805539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f79640335f171f89c7e97a5e22b46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ec0125f66c30b635bcbc50ccfb91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44a47966fb8a2438a8e1761136205d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386c5cceb89fc1adadc00f8c147b5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a3e1dde8de747cdf05f4400347f57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df06092f711d1faa3cb5eea37f90f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90c9deaa859f549a1f29bbb3323e6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca44e1e542ac43f113e8559160b37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39dc12452f0c04697a6f56a94c9ca8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867257c3dcb9d7335ca4399abbb26595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae369862da613dff6afee7e7b2ebd21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4fb1a00fb78a59b95ffb2942286d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad8cb3fd215cd803bfb586ebb4abe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44862c60b4606640dd4099942bfd68d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c647515892a24eb93e3a29cc27ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea9013781bfe4b5816c8ec760f075f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ead2c2472f0240c53ccbc64ca7558556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2287210c8945fa36f44fcdfe6ba9aa2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e312929d444f9a4ddd83be56288ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6e77d9b8f19683b81dc5e985910d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c13a69338dde70649c2640ec3016c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842e3959c330ff860f6f0b10bd6f2e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17eb7e0c0ca0df31173c5f385b236562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff059ca3a538210f9df4e05cbf34c8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8bccc05942e56c1988712cb229d7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e89c9da03801bf69a03035d70e938565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed513e565440826bc5141a16990f5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797158b544a24ba9f4d974854dc459e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe03e0378839bf621a4aef7cb10356568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb7d18483394abc6fabc8808afcb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec9b4116a6a78a8b8338446855633570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b0a8eb4645f1632927bf57257e04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304328625ed7c3527548bf841cc1e4bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1b030f9ed42a0054614e1c6d99b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5a5df014c297434cf4b3ef3014549574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afd15bae07a4dd466b639ddd78065575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec8ce20a6ff9f2ce9e732c0df35c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd608323a5c497701f190504e9ffd89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc6f7ab01b0c3cd3c9fb2bb3355e23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700ff4bdc47cfe6198674aff8026fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5318efdf19df8392de99972dcf4ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b0df2ac5b7bafc9ef3ae2a0d51ac3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b53caa02499b70a539dd79515497582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ca84ef6858c8cfe0f9a7e44509cb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97004f9028900315eccc203cd16726584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0391a81e4afd5abd14efbfdf994ce03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcbef002ca8308d7fafff4c3af71f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a2cc2404c4b242f47fbc771aea93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea589c5861424445c1f89fcdd273995588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabdcee90156b2e4546feac96497cc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12035f9e7eba4e7462ff1a988bd647590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce84bb9349ac577fa81e767d105aba8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd36391bbebe1aa58c87ea1d492e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d66a6d01fc8e21da1907ef4698900593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b63278cf5f92e58ca456a7adcdcdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910d7972b2fb55421c279668d984bd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c083ebd80d96ac40a51dc1f9de0e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674338a7b939704c53c9adc7587ff2d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6fa7052ce356e15943d1df1a77607598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef06445f82e221b31e5a04fa2ba9568599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2101dbdc7ec9ff4b193e6b056eb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed84207f819309603a316fad5d2f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058eb6c4a06f3eec3be3ae22d3521f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd9152b16858eaa2a65733b45ca3e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd4c61c54d4fdee3f487ffaaf39b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041319e9dd1d7c372253d69950ccaa02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffabde0fe0076cf626fb139d690711606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1fb6c10d14ec58df238400d407e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfdf6c26f4c34b10a231c9686fec47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0740ba323a7452dee5bb6eab48c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04b01254132c4bedb42e45f2deddc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f68c8763b7178be11f39daea9850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347deff8843394203fd7a200afa4b54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae13a1b1e44e27597179665a0d997d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dd0a0804ced44f2d25e3fafb99546614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716817ed16f1feb7590539732e9e5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fa8e568d35a417c719e22f0c141dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f12b4bc5133c89f3031dc0c881f7e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e3251b1bfb7fa04d8f56305dba1f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c42807413a9e363cb1df8130cf37c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ea7d0f65f1fd6fd20b7edff45769c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a1d4b5c2302c5d4841dc4ddddd74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c28716ab8cae522639e042f80c61c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cfe198c83d8f3b5a65917eba4bfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924ae7f661a8cb196408ad1dccc03b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fbd59382d1862ee2a0faed3f94220625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2b7842a1281df90b9ffc492f2e8cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d958675ffa6d382a94ce250626b14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd7f7b3bb83fb0212c8507970d90bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd933bdf40e49cf1d55eeb45ceacb88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84a6c542f94f9898e26bfd48280cdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97997915d5f88f00da23f796b5e13168631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4676bb21c3620516334c61ee045f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95d2f20384fc1e4d8ca1c28f352914633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2bc9aba59ec5049dd100419dceea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30c5d77d059b2c6e3e332ca3cc09a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff672f230375b6f291958d7fd943ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43baff6ff8e2d39b7f73177edf651a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d74e084c5645b413bfc7ff9e6546d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185cda8b405061481bb88a3c042c794639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa7cf0afd0f3be19c8e750da9b95e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585d31dc81e9cfe64497cd776af260641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75a4031356d8f7f17e27a30c283b3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce8f718df9faa43b38f8a5b24a186c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031980f64ef2e8410622378355b15fb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39065c27db3bdce2f5036f275c78151a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565696904b117d0b6be890332037a12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6436a5e9713bd3f6c1ec0a52777dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c980380ca41b31171c13a280ad73f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f61d634c85a679f9f455dcea69f2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965484087cc8ce2621cdfb127b8e5632650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ebf92f057db830ca87b97fc61d362651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e967fedcc5649a7c5dd7a90aad942f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dc8b5768fb6c904086a2815abcd41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9ff588895559ce2613a3f4233f9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901b51c88ff5e13570f1fd30d42242e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b9463227765a88f7a8efae888d5a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732115e0a28dc9fd3541859681cbc67a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c0c073f1502ea60267124ad3d8e4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9910c628ba2a53431b54e893fbc6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe45e2523851e7b483cf0c7f787350660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e96e969793c8b5cdb067ee941034661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077ccc89ed6b8ea256a333a29ca7e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51417ace16bd92b42552ba00c75e290a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9a534bb1ff835fa5f7c99d28f539664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea514419e4117820188bce6e03e051665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a560b403f76e4a0d37bb7b7e73ab9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29103957da89034502db73cb21e2c75c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04637c6f57fd5f211849a943b92e59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef2440dc45b2d876f50df78096491669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf1daf18ff09987f70235ac87d053670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f3d9500a91e5e372ee95a59424c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cba27b8a90c480e32598a4a29e3ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8bb195eb3d494a6a42c7d4fab1d7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16fa1054cf5617682dbae04a4c6857674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309821024309c873b79c9a5ee969335a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ea4988d879d2f7fe3a5f96fa5e177676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d438854ef8b8f1ee3ef25a4429f6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff9001429b953175fa8cdb3282b8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288f914dbf018593a985b0b8d48407679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ae7fb5b9b6338a4d951ed61cc52f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b8bbcf7b6981d0145a9766eb4fe1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045ac037f8282a9f6aec6b966698c86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d81d86a9f73ca103400f3bcaf458a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33867080916224a8bcd46ee372aa9d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd532d2f723a391bfa95c0b566e84767685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b79270340ac7a36465e2918c0568e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9f47c75f55680eb32b44c2d3555e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148b2d900d932662dd1f36ac9d1d44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6813247b17e91397de07435438a29f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f25874743ee4ab4e71eeac42486352690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266457d3194b95c5de535e062ac36b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ffd37760d6e304f21fc5bc5658eeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e688825e39f008b9ed5b8dcf366ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7a6cad528860a981bf7269c7b9a1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381cf60f7f82ba551a3d774416d5867695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34137bbfe57058aeffaddbc8d0e7cec4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3591d1d1dc5e55831e0e1dad9abdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19bcf47db99d73f391be54f12b81e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371e87b9cb6b999a6cae901ee5e94a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886347491e4b1eaf243f985316feb97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21bc8e2629c9d8f94d8e736c09b730701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db799a607a79f553ec504c3da4e638702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b1ee4de8d936443dec9f7058e527703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587415ecca63629e46b37c51077a27fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fec2b75b2a4996a96ee620268078f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0077c9fd844af1e4a8fe880c4e0cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c01141426bdcb80da1228885f09d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4bd2ee724fabc6e74f342a45ff65f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac205f0208394380962c24932d09b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e8768c4566889d7f08cb790dda21f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b84fc25f7d2ff801a1741f08c4d0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670962d51846399ffd8fa01476874ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aaba6cc54df1e43b8ac0a7209d3fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c236a0e854c5a5f2abf77e205cd542714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dcd770a27030a13b6eaae8aea07cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cbb4ce2b0e319741689cc90265d01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53a893c8c45864586e52d679c5e704717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943812796ac6555ae653011c9b213d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885501cecec8b89a4e83e1cb0502112719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0f0afcb8c32cb63637e566d8ccc3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01890bd3f86e814e44fb349ee95af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2dbfb23b83e982954da22fe851465722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16223ae9386690a9aedf8465b53631d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3400ea0dcf60aa535342a424c15a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c29cbe86158ed41425a0101735e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e06d4e78d06c1c1c033482251453726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba99ace5bc8c9a3ed95f7adb73d794727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da8532b0e7f761c8dde2b17974a9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dcaae97702a174f15563c3073d21e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26036c3503b80f67d1da1d78004bfff3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c8de508e630a4c729265135f0b84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963281daa80df40f54b2f326af68fcdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cfa65e465bd9e368819494084a565733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392138b7ad28b2295445e7837b74972734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3143d72d7a104816a3bc7bf533097735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccca1416f5a0fbe050360339d463ce4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b5d28b641bee61787dc00930b437737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79167e8764a1670cfa1d9afb77ee2ea5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68675359bf5eca7bcbc23834f6504c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de253aa4ce385d821b3a3d0265dc3464740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd440ee97fabf9a17f756fde78b1cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad49a7939aa26e245295cd6150c8faa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dfcba2d2cbdfb65072b9061ab2b5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc909244f1909346d8036d176a8d0948744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e9c7fee85a3fad7086db42acacb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dcd0a3741a418d08e89e873c955f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7924f20b019ecb5615c858339eb961747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0d49a52f36fa57331aadaf2dc1386748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876cb9fdc125a7f5ce30da6e47a206749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f261b9a22c80edc16b023075d89e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7f0b20173cda9a2cd887eae70a39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d02773246f991a402ae7da32aec6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d16640a27d52051bb4040ced2d0a56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a30e33046b2832d7269547fe0d83a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcff4dceda0cdfdbafa04ce2f98c3ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc219288b0d4da4f00c4e7b828fc1b53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c7f43bfc120e97c85d0bcad2aa2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0b0b84c110d7263707d5d37f1322c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650079a3171342d9226bdda8aa56fed0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec2cc8789d1a40b391977825680e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c341f2e7e366de6753457a16f5079d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b952d55c2ba643cb87e4ea3baffb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a97a0cf9bb23282d80c60a154e31763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b97ac6f1f5bd94809c1e59d236c95764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7662d2c6a7e0b06bcc24bbc1c7c0d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f32225cd64bdaf304360a230d29f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5da6eee8af062d87cada52d554c50767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac186990ba7193c1394f1d95d3c7525768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b2087f583480de286c4e10146cdb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb023494217be412772d321564d04b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72248bf1c56d88545cb7114d242e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d5c3f887f542781faa7cff099c08772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027534c3c79ae52fc1b02b28e523303773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637df4313d73c3ef84eb3b16bf50fac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392c060b2dc94f5c1814eb637d6ec3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813b79ac3c477c721f5750a98ba575776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78839a5b21b54bb2b45274c2525e54777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a98ab8969fb964ad32a2cb1550d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649b0b9c3e572ffc918ae6340cfa44779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd7e535dbb1e48a8c74ca3bd492d74780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e40823ce7df3ec9e52d32dc17f92781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf199a1dbb99ef705c64401be1c6782782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0b8337291faa4ecd59c655e8839f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe74192fe521df75a0ecde33b4eda784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481516066c06a6612c50835f0bc8d9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8eb57cef62e1d295348f14bd9532d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60724fbe3eb183e0f8e3c60d5259a6f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24142ab5032e5429bbd6275885cb2829788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae5c0a96fc02733afd6652e76dc0b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5678ee0ce1e78c4fcc78f65c3d50fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee6c94bf7d9635640362acc3646d4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0dbd6589b54bcf2f9f31930acadab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092b773d070684a1c9fd2fef2ca6e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6805d668c42430fc618b725afb052794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae4d5ccb47761a75a216d747d5e0e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4badf9b4f9b8e803eda205aef2db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd47b1de3212d697816dc1722128e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8db3819a5ff4680fa32de48864fec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238940f22fbdea7eee5a1753adf5272e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b18fd0fd777c6b525a3e607390ab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5581868234999bbb59ed40666512b96801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe38a8840f27c08e7045cf8df35022802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326c380372bd46e2ff24ecdfdd1b484803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5caa7e639dbca807d0ed69308bb32804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26410bb34661d65f532b7ca11fcb871805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21de2bd8325bc3603ca91db18313aa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1b9a55c92f9994922478892c3f7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd25bf626f4267cccfe231b2766f20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ac49fb2c6fd91e2035de90869cf1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a37f4ff8652180068994ba68369a8c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da5c4caf39e65746ee7c15e832424811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977210442c5bd7df8d4c297fce608bcc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae075bd8b924301c3336cffc87ba5b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8047061ffd0a9ac80a866bb7016e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3916c9a7c21917c4f331417be153db815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850bdad94a8147cf77b42fd365b6f59816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774ed6ecd6fb68165dc33f1c24f6a0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44e0ca86f3f04edc94d54141ec556818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f9ce1f8ef00df10600decfaa407f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898948ddf1db3889a24fdaa999691ca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcb96248cb0b97bf3e52c37b872fb1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b57e7f7430ff9e7ad5305fbb3a15822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ab8a55042241c646e56bb0f73a27823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c5128fbbc12491d9b0c1b795ee291824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ead778e81752ac55ad6e663fff73b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cea54f7269fa8b62e8c1bc40f8fdf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af851a102ee01f5bbd24c8aca5de46b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03a5ff07c6c8ef75dd629b0c6f63f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac73ae0e806382b9e57c6488d012e7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dfee99a9fbd0c1a58cef66adc53a9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91b53b5a7177e0cba7379bfa744e8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0682149214c4090f686f621b45b99c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b68de353f5c1aa2a372f4c0f3ff95833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d5f2c816a5b942f1a9cc667e5d36b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20134b5893027804ce70b1332cb0ed835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e41aca4d687ca7db8bfb3ec020b0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522dad10ed3e1eedb797dc7bac18f85837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced73337a3cde9144a6e4e7d8c345b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06040d7f046ffbfe3d7178a0d7a20b8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ffc262465862cfdaf042460013f49840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec259899206dbc150d9a48f580d214841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d1babc4877f9c29087a4ee3f1daac842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c078e6ae5c5ebb3e3b85465d24512843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df975ef18bb6ae716a5ecde1dc19fa2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87becb7c71692c72049ff65f187f146d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ddf0f337d1770c07aa0ac8318f76a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3aa44f5045a04df5fa2b7f6020a09847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55a9c8de07a8be42cd27445d9d1d6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829335c45d7e4604e92cb3bcfd692070849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a105c0db490e571fa7250782ca1e0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74f20feec2f0c313e68f1141516018851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cccaba1bb4647e26b919ecc9e1b576852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b3f69cc845d353de8b16f05f2982d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7175ace1dea47e7177cd6482f9fe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac5b324bda09ee8ff48addd0742b8f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5529fa1b37976d28675c98fe62e9e6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657064c0427374d6496f88b037531d16857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f47082a02c6c26da4113e98587b597858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0630ba72950f95731d130950a8436859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f6f932b9881dfd0c4d4c45b3db86860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408c0cc86be8a8f6b4b4ecaefae75a5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb92e6e636a7495296e201b932111862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bcfc3e244769344359692e48b0ef8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be79336fd8e26e6d0ceec2bd95ed0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cedc4881b2f60b9dbeb9b0d61de059865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fd16f6514ef45c0b2cbfcadc7b93d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737baf1aeb1d5d38efebbe8722d01c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d350eca53e2924a1999d28b59c542868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8676b1d2bc3242ba4e299f56e4b7be869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163dccf22ebfdf136477b7e00895e2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00644bd67c82bdeddce31e08b1f666871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0682362fd8b44fa609e4605f2dce00872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eef19d5c7da531067f045ef5c86b21873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175da2effc3fc2f358ce2450519417d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dda2aac759b8629f1fe7112bf0451875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37791ba16b48c128a8c88b7ba5083b3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d28f77369a9d437a94f8483edf865877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c92c4da7b246123873313339479c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8a48a9238432807ff64a6261200a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eee95edbbeb8b1cc9deb8e948a9dd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1aaf0d43b4575a94c355b9827b4c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f12d73799fa59460151076d460b8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bdf1b0c857a6580d0c9baea2395c8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf121350e024b6f6474631e46680129f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17987ebf09dee07b00017b87c9da54c3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca397d7bb2e00b666c5cff1d0d02cf6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801f51c78e63bf916b086695c3db54887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8805bce4e02e13d1696499fd65125888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a754c8ee85a7273eafd821eeef979d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aed2543e34f0be90b8794f77d481d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c00d3effe35fc3b89ea814ea5bb22c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7bd291ef39b0af69218695c17f773892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bf541beffb9e9684599b54b81b75c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa6094b185b176ab3da95a48100fba894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f21fd86079d3caaca23cad723bd5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2d75f2c5f07f1d92886245ccf40d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91e51c3bf8c1e963f5d10052ff62e2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2ca5d9b4b8657839018610c207d6f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4d11f3498cebabb36c19ab7993c39899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab006134886d2e06520a84d2c546fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771ef87dc0200340c0128612e957df2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cee5bc416d264715144f2a3122efe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdafbcae8d1f234d15a2ed99c4fc318903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e945cc5fb12e095a2ab74b96ec50349904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a074db0a1a8f354e8039acb53a60520905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488220bdecc2502272a6a380c393575f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c345704f94ffec3621fe060de369ad2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c32a7719939146bb3dd8bc14f61f2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94984d7bb222b9bdb1464604c90a43909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91299b223f288ca55368dcb42f072059910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476954c397c184a18921444ceb6fbf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e5467c8d57879f5b4c051b9e9e1a6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2747681f3e3d8b34da446335a1e1c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2896b728abacd3e25a9fb4b0591e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f00517d0ab2c885d2567635595c689915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bd38f22d30fd31820460ff4f63c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6d1c04a6ea6f504c2bf29f6551f7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f9c44f783fc87f6148598ae85cfeb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d505ddb3205b05f1fd2cc56c8c6cf9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f35aae98c7a4afd5979573339888fc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500881d900ab86f130ec8cf431b37eb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c74e3cf9416f8add762c499e2917dd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93807ccd21810f4d4a695aa7f115a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114a358c6f9096c8fadee9eeb891a2c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975e25aef9559a509504dcdd909957b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c62c1a9c993d9fb78e9b4fef09f49926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b473b379cc54e9326914e87cc6b52a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c4e890d427c441659c716bcdd4eca928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd6c5c0b459bed2d83bea3f00a847929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f112b85457954fdf2b7259cba666da930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3fcd47512b6a389941fc3bcd2a318931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb76a041faadeaad18dfe43f1aad1d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58b8ad5f138d991e90349ce85c465933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c1c10300c2487935109c67e457ea934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ddc3c1003fc1389ca0c8f73756af935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a5cc8bb88e0658f76f2f5e7cb88b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78cc8878a0bdedfd4d235a4a420dc2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82170c1557551dea28a705d6f2c6cbac938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251f7de7cca75b6c5cddecc9a8f192939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68acd92b1dabbee358040a1ff3788cd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feda336401c6c44859573cd1a3e774941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb567369851975131da38a6dcb860942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148d146074e1a509fd4767ae5f4cfe943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0de42e6dbc9337431d10003919dd1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b8db4f8e809fe0fa242bea53cb48945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce612d0cf74d5d35b7c4a764e0f225946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcedd78f4ad4ab8a31db00c91ba93b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8693e65f4d42f8248b8511d08a820948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde54f880f0d48324c7098bb766a548949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b2eed15d2f631bb7e70ef640258b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9cd42377238be4398453a59145941951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc5e9c43746669f0e6e0a5fe7cb095952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4038c42baae90cdd3b1d4f4bd48b6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffeb57e713b09c63f4ef30b55fca4d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798cfe02fa32504dd67b438eeee2d8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef8d64d2284fab2594f1ce17ee4a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce5cec62431f60ae7c6261f71f117957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32712a60041cb8d82d1a1c9bd4d492958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30090c48f4b9a929fbb33c7d02c08959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41af22c88ddaca6293256756c8b80960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae73d04de07c1136fc38babbae7e6d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034dba40ce07ebdbb8584df33789409962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce988cb1f445d40fdbe101a9b4031500963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed901b6ea044305092933249886e725964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe45b7d6146b56c7edef3db118ad36965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be42d478f51d3b70cefadedc76a8e7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ac076c00029b348ebf9a3a8a4d18e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98a36efceefa3b8d24680baf7f6c7e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb4a0a6c50369174705c49c8b4384969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbb4bfc4a830c77545df91fa11cfd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47554fe8a4b67998efe2e671ea3242e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedb64d4dfc5420c82dbf680503a6c3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1459d2b21d299f68c6ff9ac9d565a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f07285e66e3d7fd0076564fa30b342974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e4bc9f6fbcf173fd362061d8f44d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909deeb2063a05156a9c093d9b1845f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1a2816d05862db3be28257fbfcda5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864721cef0cc9b4ab4477672c174f15978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b39d4a3d98ee99c6e63bc8f1e0011979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38b775909229e36243a89ccb9c60a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b37f006bd0bbfa31cbac463add454981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b904a532b5cf8aceb08ca636b6d24982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf36a24169b26c148d421967f31557b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1018a3706b2a215c5f93a2f46467a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8f48e5144c74067fb9047c1245bac985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1d2c5df2e9d9e6e2c2e68958bc17986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda855e6160ce4e92997380926e1c827987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57476f6b7df1bacd21c3395daa5538a5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1b6643862d77d4f1ff3f7b80e98d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90613a33f9125ea3f645f557a2aaad990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026707d1ee9d668fc00bd223f81878d9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1adbb005a89a853e04861c2ba6e16992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d8711014ae52735d849402cc169f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8f5548949ec45d21b646c6976bcd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381ad1aae6a7193c45e1919b3ad4057995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcfc6526fad0dccc9e19bd66466117996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711749d86779ed1733eb07eceaa99eb1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>