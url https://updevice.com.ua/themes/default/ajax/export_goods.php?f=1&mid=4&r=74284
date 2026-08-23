--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548189677dfe96897f131032537115a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d99bb2bcc303a70c04089537613622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c49931b570b445c1f7c88593279f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae210d0425da23213d45f87521ae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94c1342e31a2532b6aab78f3736e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605ec4583f9e6846a3e97215598aa296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728e963b9d51f5244b6f5118c40b4b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff4324b33a238f66df94035f663ad18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06d1682b0ae97e5e1eebeab9886529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a283b0a2e3d0db2afe70af47f33210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c53378119e97e2d58205bf4a1cb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a8e81efd6ed33354b0b8b54ed208812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730241250f25e770ea7593efa4ce856e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae78ce3f7fc7184eaa9ea1a90479b2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd9436dcec335507768ecf1f4338815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f9f85fa1ae89c14e42ecd06720b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e87152cc475a96a3bdcd6833060117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4982036216fa2f4c0c93d7b298190e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28cb69e613b99975a97a877066c34419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa1f068fbf3aa609341f26f803dff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3a423fdd3ee8278ee9fa5f0922db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbeb7400c68e0790e3b5c3bbbf95d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404ea1af70481cf76bc2196d592e99e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e440086462360888ed8bd36e36cd7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5f98f7b2ebc3ac31b2c7f1730c9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b2cfb4905c4da54e98de64f4cc51226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d397702599e9ec08d10acde1674a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d04b389a5f32b64dc94b6933ecf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb7cc7eefd1740e4b634b734c208e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac0a889a34a92aba5b51a68be83e7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9951ae6fdf75ca56b07f2964211fd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4c682fb433af11d9fee3d2c37fe5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0269bca6054167e8dc88da7e2a210033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0201f3f3323606b6d8882ea823a6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c18004a196ee263636e7a52af96f8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e75de8b1f806f239d5c7298a260c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467621f9fb444784eefca2149c3ba16937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5786a425d620ab106c71d42aca03338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5e35e980126428a89a7a30899d2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be0414be92cb99a581efab8da762940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8689cb4d826ffd44bacec8875e33641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ddb0431ba88822a2d33963f5b15b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02da86c61466d4b80775878011f54743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add420f94ebd3902d5b0b1039b83162f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ecf613a51f986789826b70604479745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c62ee328d19e50d0d174f0b25082446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b73fbece39178a6747f8099c547d3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb441679de8f519b7b739ce7c0804d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbddb546977cde2045efbad21753bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd02a12cdf72e4d0a8e1c99ad75a09050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09c327281b3cff4663e344504673551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ecd7a0a7713e06979484de0fade752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a619975c7c97365b2e3b5774aefdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef409925d1c7fb2a52e259416e4241454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b61595f6f6ed7f4531c778ab12a82f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317643370a35627f9fa8d0583ee35ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e37a0369dac6380dbfba69ef36c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f7c28f7317211c4470f82434a6f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18f018f0e4db51f520c66314f7ff8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15bd76dea53d1a1c239cddf1fba8cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a74bd740d8bf8c2c8e128666e3c8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f739c5374a4748f4d541f284170c8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c93829be5fcb2c5a21f2b7bdf065d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2dfa37b66522dd14bf227511509464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bdf00b6adb4aa68e1878107c165c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c9e23e0c4d7b44d7fb9b695e905266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20a5961443b1049350f7d8e8bc73c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc835540f3da7441457617fd18f7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481716f563e52574ec741f0a4c0ebe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec8c867d6c101959c0dbb934c4e6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc94e16a8ded5db4968d9ae4049d70771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df6f139554da3e8637af2cbff8b6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7a7c5edd4c33af2f832494b661ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf9944a3caac6fdb99ccdb4f33c4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ca7fd3dd5e001675d855f18bb83275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583f386009b0a4888600aa5913e0c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b9a49152bb6e0eec68c291260073077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9122dfc90c55553f9b64163b94042e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2438aa87968737f7c31c85ece783a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849a5c78df817f6c0bb58e6f76c99580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6409a31856d007cbf65a0bef79d328d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb418a961ff223620cd0d2ae0b47b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a881db8e5231a6e4deba734c152b0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566feb790f54787ee9ee2749480af784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973e309cc21ca93141cd8b9d35f6f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e7b332dbc284ee8cb2f9553e5ca786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147565d7e10651bb4d2a2f75c883f3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989cbc7cccef3bb585651f8c0d073c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319ff02d2500d55c385a867625b12d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cebef4f936d5d1421bf21ccc4563c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e18c641c1c5a4429bce81fce3e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de02c77dbff8168c2adbe25f62d0a7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062b113b22ac6b8a42b8f92be5150c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e13d18bc67bc5a2a797ad55d84b91194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa54012f75f8738cc6f6abf60f0b6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf943cb49c8592641c88c3486836cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e224e64c500bdac6f002494f4fd3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547526dc9962e6ce5d3be1715a72dd9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645ba3a9d6cb8bb5b78724053dd36599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5382f1c6230849086a7e1aa685467d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fec13a0730fe7697cf71f87ce0438a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ae78a56ad068b6ce8d2c95ce60bb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb0dfc2553cf95edc6e794ccb0b56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48b353ce37be145fd2097d21e8ddc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1f3e2813a11049025358d5d91faf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb9c5d5aea2c2801a6657199944277106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a1ca96ca6d88eb1ca16fc3135cf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c1304d8546b108b9883dad194b9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed35c3c83c6d1929761f38676cc6596109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1b247e8c6bf602bc2f7115ffc1c18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95d1dfeef96a3d7a8bdb9f21e6048111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ba190555abdc2efb983887a8b62b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e65fe5e6ba025fdf14b859071437fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0306f13a7e5a2021cd03292506d6663114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03154bd50b9aaf61ad77d993d1148b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd2dd4e4d9aaed764af556c70bfd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918568881692af2d41d95c04ee6c49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b635ec0412dc64cf7d64dfdce6decba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc1a57a8032cba11579a089c51b8e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ed049ffd86edd032ba653caa0f38e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a904387c588943c0ccc754103b41409121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacc4ed0384948af011fcb43c2528cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac3bf5f4307f024b5473ef67dd699123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4d289bdfa8335187a78b9a31e110124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e56a4ba409678ed7d0350d5768b4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcfc12a9ac05fb6718684b0b2b64d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b8baf733a464dddd60736f156657f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18def57dcef50e9a2fdd767f189b7ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a805ae9f3c1a74e57d043306bf889b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492bfea95689680e4892e352c14876130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebae1de93c2334f81fa711584fef44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd034c0b809f215ef020d3895b040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010016b086291ee7902819df351f29f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17c10c399cc4b83a5945e499ed3aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4aa6f85bb733b5b289151e84e8511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc2bc260d881a9d8c7bf6df231ceb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5bb0c0589bd68122152c2408c19c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0cd6fa9a24881c949e62f44bbab6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d740d5741cd8ffd22a470add60cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0438f87001a160f7f2d3631bd6d241140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d858916211d738e7e7de28f9cfd6e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eec823ea06a8b4c16a9107b3dacdc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d276f6b4e7d8b0699c258187a0af6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca81cec10f87bc1835ee6e83aaada30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814786669935f33b0d24fee3265a9c8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6be60c50b3b5745464d60f07db2ad9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8641b0cf0a53840d1ca865738ec122147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65370b8e1fadedccb1764b002dcde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff85f2c82176022ad8854d0af07a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d60f199ac17d1da1fa599c5a1db9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88ff0626432f1d412c053a8e5bf39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2734edba765690586585b35365c8e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaf4094271f4a72b3e1dc65fcbc8d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f1cb48fd03f14073be2e07a5e89ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297e8d4821e0e377a2c3506ac3df38c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685e6fa24a8f94468b0c34bd0873fab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94eac1eb6496bc1cc879434c01dbcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ad39e0dad8d231d336ce82df0c8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b9b9a4974d71eb3a1027de396f20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03461696f0a33d53790fdff93f0eae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49230b23693f8fb98a6bb400727932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede84d13a1d9f3d3cfe6e4fb350103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73722bc928207ef9d84594638f81ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d04fa834a02e7c521a6b12d889fd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c899391ce85be68ca35b3ce4b31d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7bf5ca3b8856c07af028d4910973166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f13186594d8d6abc542361db68fbf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589058ad22b48320509db7df612fb1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54bdd9f9cebe8495e74a32cefc5efd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544632ea1564bc47b7604f650d50235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c7a7be00f9185877a3405850d7573171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94673e6da5425ecfd4e25c4946c7fe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299d026ad716293e444ba1d5cb90ccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f55b6f93afa0b575693b1c4fcf6e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162659cab67864c54fa5432fe9f4625b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff723d7312937c2d43ae9c52e86ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31116e7e0b9630019ef70ad17360cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d91eb09d2ee1f535fd326d1471f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f679207eb9bd5968b5af0af3f1de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b6756f1f41f3d65f20a496b7f6aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1ccac2d1cefec4dc2f44708f5ad95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70ca886beaeb444e4ca83dfd89ca9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a86b4cdb74c441c2d2fcd129fdcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3345e3af7a4f5539cc808d5557bba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f66a5a0c594205d0139014a3803d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893736778e58b407d9733b7a3d414187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198c6c6636113c801eee45eb7327f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934f01cac9c3eecaf616172d9a4ed2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9812aa9b88d449f17763a348be2b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817687c161ccb242f177d6a76d76288190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae84d3564044ffe3aecfbaa5158bf13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0be92d5cd783a3822fe445ffe971b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee78a12cc03dad834d17b0c90b38c21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e452aa99f3cee15b0ad3246b05aa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1e4f26a4f0cfa478f2059a0884123195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b5b0a105f8bdb7c8763d19ab8780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4553f36c5ec5f763dc16e0d2fdcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a1baac6e78cca2617217df6295cba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1758d4121656fb6e79b1219e28e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b332917ff8979c42d20c0d7fabe09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce87680236dd56d3f88dcd56d47fb28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1322f7061dc4003f0d8a2757ae1ce1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff3269a99015596cab5886b98d951203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb20dc15a398a103b383abb9304c36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8cf9f603c88b54e5a6b336876a5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bbeaab745398d48518d7da4aa3ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4cc955db4287d755511f4b33a4a19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78b3a14ec1b5443a7332e71fba911208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18731ed97dbada67d82a196639f68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b4b98a9452a9aa59091d6eb2a192210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775295273747c50f3af1d0d226f74276211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf7a6c1bfcc8a5bb0670808da5085b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417402929bd68b0e3609cafa1118910213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd68bb01fb198a4fbaca63f6e94b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b79a7725eed82aee4ca262ddba9d87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b649dc85bdac2652f5ec7095392e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40713b9960f9ec48ba0e483e6887f42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b12988e7095c5bcc280478957410f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be35ea4d5c53ecdbf501bc12225f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93943b74bd28619437e6d185a1876c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450d1498194896a7b625abda95c2dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64477b298cc046ef472ab4d5992ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f554958ffab1b67c85b0f7ab9168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccda80752e49052bd538c5d8f31629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738bddd32b6039895c832c9ad31869225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71319702e4a71dba2130d71f1e6bf1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237bac09543826a3d5222dda81c51dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e0bbbc6cc5d5dbc3830ba7d155aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c01a120c3cc464bfdd238a64112332229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534412d3f808b33d8fbdbd7ac035093c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77802244a7ab3a9fccf9d6783a44ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39393313e4ebb880a9202e8f98601d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf18ae58552eec78f25953c7a557d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2514fed0e740a83fd8611ac2e008a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f674f45ab9bcfdf0f7c09c4a1ee5116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d92bc60652e8ec42b904fdf2718da9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc7a1cb18f6253b42aa3cd5e44ccde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e87e575363a0b9a32f5ce55d8cab9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d460b4693fcadb5ab74b6ec2ce7830b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf97fa51379c558ee04d6cbdc435047240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2658f8ee7bcb1039ef16203603fcf51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d340e61a3045586c61204c7920fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716024278e189ac0f8fb9dba9ceb2963243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a43826b635f71e2bacf469b3a4f41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261e7bd91351a85e65a3768ac49bb11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d387dee588dcb146a0d467ccbe5c85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8a242ae99de581fea3b4f6628829d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29944e98da33074c7567eae606178dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24896b6f481889d256122dc2507519249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99877d6710bc39e7c0f87a0f8cf31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daccf4f1310c9270ade1cd9ca269f5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22afe900c5a17cca99a37ccef48f6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a72ef7a1b247409ae35895b473443253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb5192559fd2ca5241eecb9973e64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e56770b18689dfec474da2935cd54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ea1e4b8bf300699c8a80409bd832256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be8ad13618d84b95e0b1de49349e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9218085652f3bdf58a96e58c3ba6e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de45bea441534061b38497c6ad00f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d3b21e12ed102694ff4bd429909b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ff9b9c196a35336dd7fc5b94a219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a1f08580442269c8f60ea9c6e005262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d827717efeec3d58ebc0bb84f4931263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814b9c14f3ba0e807643c95aa758f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610e377a4f2476778436a7206c34b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c526c6c87e650b7dfa478dd70162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9b3fe3127361bb9c555a4b20421f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2b53e125b2d0cce9fcf7be568064268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a88bd0a16225493d087b5b4b8c72b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88e5f0f4a833afc028ffd3783d6cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788d49ce9aeedc839c80a678e9902b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239cb74b86dddc047aa3120c3ec8fb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39737943ca517da1f1143e3dceb8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad4cad5c0deb24d3fb13cebb8ca222274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3745a7415e6102bf28b78e0dd03d5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9815c6f373068654e8f73fa8e241e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7aeb087b2ef4bbdfaed94a8beb45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f42b5413b7e08f4d6a02d7611656f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ece9caad693146c008f312e424290279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cca60c66b435c98a5a3d73775050c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b59757e01669d244d085dbd8d5ec2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7857cb8debb457ff7170b0d93ae59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47800e534ab18975a1762dbe9dad57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb212d22de9c805d80fe0cffef56cd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32bfa3f95b15f960200496f119791285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ac097defcb25be1ad9bf67a2479f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353026e3a7e3796c5d6fdb5e3b78a9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175551a65b7f1c67829682aad3801e1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe68a991a01782958257d9e12d1aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f56b39530e0511495cb6bd3ff540290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010634fa3c900bf682c50c8c908a57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5578627fc0657debec50277aa9643e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914425da7377b82e16f085465cbc3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177297630431afcce9b4e916f61f2a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74ebded405085f59d5898ee841c0cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c355ef21847e852ff187611d4cc05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784570d6e6bf58bcbcc43c0ab5c57be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d1f1cea712b47ecac2284f5c5dde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc7971449cd67e2195fedc9185ea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc78d2a6bbfc48c0367c05087342a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e8d267d9b16c7c94b7626ad96bf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531c650d29e7e432240376641cdadfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacd7995a1fd41cd506f496980f5c52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc36c3a237f7d22e6415624c2573ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe196406b43542355bb28b9a7e6409e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fe2c9d6dd3e3f616d857f20c5a3a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be0f691c9abca97fc8af335e97785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8409a8a3d2af67fab7a04d7b470b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108e813e09eb5908540bb64f879b1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba006c15e824048598caa29148dbfed6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd789aaa41a835fe850873259b3734c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132038d17812b137d315f3e89fe71356312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faa00ca7ae51d8208343d25e548f80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda354870ba061ed788245cf3d62eef6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc78fdb79e95e0c8bfe38777a23954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede318de97197d92c64a8f6c624baa22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184accaf3f025f4780544cda58d679317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e025022f2053eb8da8119114905a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e125c60e58958b1010a313d1ddb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b909d489d561e6779b8f73fbec3d457320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070632c10a51ddb508784932844ee1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf93842df822541a1c51d16c0638b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0a3c1abde2399aead04e387a9c23c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69902d3399dbb47838358735e809cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d27b93907d729e5aa4fddb5ea953a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53fb3b3b33c137fc27f0e5dd4fe7da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb5eacccc9b764100e050de47c175327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790545b553be2c70b6a040418b61681f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b35fff4292066f45aa1d7916349ce6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad04ba98dd9ee396836e361e570d6b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73796695c2ab799dde3976bf1fdd2a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee8205603d437b7179f08c4e45da8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d11362ebd3965d9ef742120e5dabc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1970e9ec24fd1f915903658d4b651d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae48014651e8aff5a3aba57655ba5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62bfd2e36e8e6a1b7b1f80c92cfa8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476034abda26640a00eb302aaecdd2ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a0a9c7b88b5191803b0803deb83e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac4de7668dd2b5430d2da7b493e6ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b79279e967f36ce6811f31405eb7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc3fa33677311992883a600b285a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e641a3899bbf40fa6d4368f798f7ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b45ada817ff65ee6908890913619343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada470a8d4fda855574685ae564ce1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80098a284bfd39515d2e2e3bf45bd19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0b67c4256bcc14790714d7e8dc2cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a860a92ef548da05777b8f03f33df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4b22344a47da31b0ae4f5eaca1f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba282aaef1cabf4be9d8bac3d2442b07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb003e1773a8c36aababb60d0cb741350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779864885685ef64ea684e17fe5fcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e57b7e54218f75b6d46c176bd20ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d24acb70fafce84ecd98335634a57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23185d1d8d20835d7c85ee94509bc33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3272b3289c96cfd59056ece429d52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f229bd5b0e7e481626753f559d17e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d912881afde7a3a05830092ebc183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18c34b390c4c7eb354dd4fb8453b29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc531ea41cdf009de0a9e6cd0d5e11d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296046a4207a17b2abace3b6b058892d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7279f3acbf513b8250df92e1108ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928142bf308f536149689fe7dd66f8cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b212586a901d940edb08498c9e8fdbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be3556b319552b39934570aadeb2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b71caaa96497a17ffe9fc90d4669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81c4f3f8cd229181f6a20216b883e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993334f808541161b9eddbdbc93791a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d552caf9a04f5b2439a22b5f41f91f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d57283f5096d1e63dc26c6775df3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d09fde3fe817ced996d5923a454df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95805a4fb3005b7e94e959ccdbc6b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a2ed2b2bdaccb8c91219678b9fff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9184da439d5ab6b2f0ada54f904f774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068b3543471ed92c2e0960f7eb9c9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326533fa2c74755a9bad28c2a741c14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bdb523535e1ce7d0864b8c825e7c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0b87c2ab23d8da06a9a2404641781377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac1ead54e273e4ab1e6bdb831509e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c81022d0d2972ff723036d0a6c77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901ed1b83ebbb657d9491d62a322d30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cfa25659f21e49441c2376af02874381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a42dd8ce2fc17a1110f7e3f257b4ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e51b47f67549b358b59521bf430a0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c75bb0e01c31f0b689cad7be5a7f13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408b07ca9126ce3e492120f68a326b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce033ed894653a2985f6b853aa5bff6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb36da90c83fc763d41a81a17b61f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a41a32802e54ae32b892534e44446388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2c34a0dd1f33bba30cf71949fd5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64de3f72cfea23f7d7e947fbe750d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cad4e29b1cd7c790f0ae1f5ef89d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b82195cff2b874bf1d00a3eb996d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70a80e8d6480a62c6183587cb8705393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dfae70624ba7603bb6540cb156702394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b06e501c04ae297c1998109fd28ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0188e4eef07980e4e684dd8482f5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d1a888124f73b5aaf886469a9960397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f8460930b7eab45508a3988847bbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f015b22e02465585026f2683afdc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0fc45b414b62df371d52e9b03892a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a9837e18706121120dc07d8e07f6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad948d2c7df0b15cf9068a92be584f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8332fdd6145307a472c7b7f69023403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ea7dfea8d6556edc7a41b0c8a682404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920e186e8f0742c15acc33563eeb2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f721054f3dd6381c0bf8ec1b23242a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437fa0ac19dde4c089fa3f1042d5bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37098de4ef59c068222bbb77f64b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97be90afe5899b3a46b683a87970f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2de0a154fce4686b43fe614b0169410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac533453bd44fa2194f2ece7224386e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb024341715daeef595de967a9659486412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f8c6c45f544c08b05022c121f4721413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881013da1d8fd1736be35820038020d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074257bf0eb69819d9e62a0569fd27f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc908d2de7370df563814f5d2d0370416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a46d3aeb62e6524d645a1dadc9f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd16e120897b5854ee63a42996a90e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9d5fad8ba8a7d9bcd99728acddaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459701fa1e5da2eb710ba2bf41f66e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0586c73ca8726cd3fd61a94cf90da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e77361114b8e83750b63f0db58d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43554cb8c9efcbbf9bd247ef5a12dc6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eac25bb113853519250cfc9242593424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636d1fbb2603bb713d31a6ee76a3d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68cc9c9f7838c9274fafb5c9376d1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320fbc471464f9286a311c23a369104427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017c4259b80c2f3d8bc40843471d04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec9f18d11945a48b823e540a9e466429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bde9244227d68dde53031597c7504430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed2bdbd3af214d8454e34bd4e7c9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db25fa1e3104332337e4995ba76da2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dd64fea4e804a6ae586f7e41715ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c5c3a955f9b8b66bb967f443ee842434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae192e004993e655a60f39fd6f672c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbda8d5997ce71fd85f531fcc6b43d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f8f4a3567fd61810e4d10d5756eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db50b09a6eb7fb31c4642c96d47f1e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150813ceccd8e2fc04c32f3edbb20f10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7a0008ba1a10c21ed97d842c2efd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f684a88a51a4956665a150c3d576d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1035aa53fc5818a36708418b9532a61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a38d33a2a4042c04f14793f1b5a18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a8ee28d01879f2199c1e4f54eae0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cd8e6f828664563794ec1ecc74e60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481201c998b0651c04b80df1b06198d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38431ce41ec4946eaf13e2c625e935447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823fc8971e2892959235e65da4d89e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb8c117f1f4618fd7225654cc66abb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a0f80aa419e7099a343c365c1408450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f1059f9144483a2cef6abf8a6b56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4cb1e247f34390d990b3743bdb62f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cceee68cb21c45d7c44c1961f9595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9e440b9b9e6e61439034132d9e06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6b0d55dc08b46921b8420257e5e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7784e1069848247cbf904b353cf123456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae8c7b1e00209157bde12c6399231457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88916323ca52273b237e6bb8d78a70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf2f127063be96d958252a98c48eb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd618967f0432def8ca08d62cab42667460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc5c77b11fe2de23b4d8c1ab352fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2cf842bd498ed9027ad4123c43dac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dabbb703322450b616d876f4f3f44a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13d63ec5dfea2c51e3984502c82cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef9cbec996ca97749a10636264f343465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f656e86c7828288050faec9386932466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe735f5ba315a07b028208cd521e17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126a8221c3ccbabcf7736d9f7bebb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273e47c4a32b58412f03d78273254ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a8624394c258b2f73ce42236ca0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ec9fdbb4e375cce42b128fd8f31c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c2c95c88d3bf4d0916adb51de8a20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a193842a259dfb10eebf1ae16838473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820b5ab1933f8f70d5847dc316a0b45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19433888048bb6e07e9c0c4f73a99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f6240af7ef5e4e68dd62ac8b4433476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b269975c474d50afb4552ebfd295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee21947ebd17f01d88b4d8a63dcfc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fd1dd513d69c4bfabea4f4e2d739479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ef4e6f758d2741f12814aa6251be7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe7a12c2a8cd6e4af07191e2c6d3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d70301f0ba2555938c7987107aa0a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c7d87b4a38474983e297733cd974483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920d538a630db48592d0e10ae735ddb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475a497c84fa9fe5d431cfc3a93b4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7bfc220f060e825d4f68c1572617d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444b9214990ba7319ec974529ea19a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52522d65cd6a421a5efc809108751f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d21cd2c5359011ae1ce234c928e66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218a8270636c73dc9d4fc0052171602490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5580aac2ac24b6225b75dabb0f2b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06ba9f764d7d35111f5eaf9ab50462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6466d174974dd46a029bc0374f2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78f7b3226819e1f76fd3f32692539d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773262c99b7ee4ce2ec90c372dd0d81a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dcaaa9be2bda6c03083b07f1e7f6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53b21ec93d280741447dba526163f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb642121ac36f94d0b26f38c2d9c84b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca32bc95b8289f301da693d1851e593499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf82033ab4da4fc87b7fbb47effa7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea70a37a6e2b5f56ed595011236a63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5cab0dac92597fc5fcb23327ad56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a4498b4332372e75554f014d13c31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7db74099d66a5e210043c11b92dae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805579d6c563ed7011e75473b07e96f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb909f21e7f968e9c4cc7dd4d620de7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f71d52267422205624cf7a852cfd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835634bb4716ddbd73114807066835d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468b6b0f504d7eb73fca9764890e3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513464d4ec35c8e8c3cc1fffea20e7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754194465d202a2d69b62de47435c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff899fa5e462364153b0c666b350da3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893808c7fbee8f944cae9106fd72651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce159f122cdbee51e7391dfd60320b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4eaac567b92c65a9d9a2dc6d37d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ce6d37ef978410b95b3abc1bd682e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406457270fb33a8628c26703ecda9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf839efce911a48ce10556c54f092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d0b40ad24920e43aafb72a7b01656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa038bc43a74bf1c1c7ba65949e92f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e073c415e16dbd0cb0afcbfd5f65d48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae178ef3e79545ced46bb0e95f51c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74edafe75d73e75ff5cc34ba9d22f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2e98cba1f2fef8e159b45d60595bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1700b79539f4055df14e693083e80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb96420eb2481036c0b2fcb7e7192526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc863c2a73867e4bb3209e9a99b730d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da2590e471e26f8ebd9408d8f5db6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed1c18f930c16889b4ac701e504e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b30e98a64c25a44883e6abc926302530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f2b35d44b2726dbd6d7dc8f79af23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f4cdddbdb1dac2942a8760935450532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0af863c2c3c46471dd324301682a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f58f55e44dfcdf5c2f2328dbe5aa99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293c8b59839f77168a7dea8de1024c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f87e7f3d6f77e08697e4cceefec2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cbbb3daa5dce26289f70f589dc05b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ee570f1b8c68d3cf53ed0f8be825538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cd958796c01896790f08a8aef1d4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ac250e5b3538965b8c4310cb982f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8761572e0659335774ba0a748fd1f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c70a4017b8cba6d63e09db4bda0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eab0720e94cc84af0dce87fe8d7eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0fb0bb267856962068b370017b508544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b58c87dcb90b927c7edbf4ea836b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e503fc13dea953d4e0dbc8f5a7fbe3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f65a7ee87af8ba7512240a64b6e91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30208621a8ca3b7b846b8c2bf20a34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6fad082b0490f825c53d7991563ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caa5c3af7f441f708e1dea4e2a5688550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa6543ed373e931e4e0de64308e745551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2361b016db1b44f7a20507a4ed028d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad899764bdf65aa665e20e9b644381f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e17616044768fb8cc924207e0003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa4f84e447f560068f980ecdb58a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f9cea1fc90916cc47d97465dcdc9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768648f6e8e76db20f8a9bf0099ec2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e45999b17882a22b2292976f2388558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49038ffd059f7f479bc38ff80632505a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c79bb87add22aa73b37f30350a9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0fd5f7bf05a126ae810639b0813e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fb63be1643f8ebf229aef0ddee41a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4713227cb82fed0fe8368d7370993563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08645f45a5c12f8ebf2d0d2a249baa13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c647300c3a880901adf48d0ff3ff3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1a6ea35b3a8616450b04f9c377b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7e1825cc1c35e4aebc125c3fd72b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135adaca633ff7397fa2ca4957e58c91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118eeac4b71f8925a045a3dc1a9a3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66d90d5563729bd15487cb1bfa169570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b3b538f99a7c64b5a3a863edb90d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab99dde78a3fa63ddf8010f678688572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f66a786b73aaa251869d8b07ca2722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ca9659d70f2f879403261843ab39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c492bf890c5d11a718d242381af4883575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2caa8a8d5555e7fd2ecd9b154c27c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daef911d59268f289428e938dd35f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d0b0ad5baffdb992aba62625300f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea7cd12069d761022923384eb2dec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6d34c77a42f3620cfd0f437b5195580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc52cb49283b74453e32823976388581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbc5c475b086086e5cc9bbe493882582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0d7835c24eff361e14f06f5b663c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf10c5bcbdab63df54191c6ca07be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96156c7c5a4cb9ff27a564d2a61b00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38147ca430477041cde537a19b524d25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0b2ae8286019ee8a0a0dd73e2c99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b79f966ba6722e4b7e6220e298ec9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23fa5ad27b1b27bab36af288f84c39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99ac2ed86da222ada0ed049c40d9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ead7444a8e97026232aabe0feb62cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cdd7e8599653e2e6cee29b7a9f698592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4454a33e6afcb4d989d2209b2c4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b72e07c599234ba9660058d68530d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f993595ca43a946688d65234d145595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e20558e40644a4eb47f7d6f77cb05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3a5dbedd75f3ed1d92f8cf3e89393597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acae517e6a998c91e712bf8cc45184598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95750a158c70cb1a606c969b6015c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee2cdea89302f32917d51e0c490f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722226d5c4f1a5a572129de9740500601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f7f3273011aa7edb16a15c62aeed9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef3cc13a042c6f33b939c533bf68b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264e8784ff32ad1910745aac92facd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abb1b58be84bc4a006bfad66167c14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99379df06f255a15e82e4633df7b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa1b9b9f6b56185f75acadcf9526f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435837b86b12d523e49ad0bca883de8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a332ebe2540b818cca0e4d1167c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856782134f25c57171c88b504019fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f7a532dd67dc6961759c2a92d12c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ba16fb9a42634ee941aa48e19eec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434067db143803836887eb35251002a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c531dc90f7e59e80ba4fa15c1a212a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa6433aa5a7788628f4c4431469435615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd928d615227ee1a81e54fbddef2d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48e6edd8e15d8535312f9c2e85c4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f825cc63a6d95b13684641417b6cb20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d353038068e59cf42840aa4a0068f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba04781219e4acde042ca0f0ef45bb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a36c2ec5e5e69ec797638d0ef96d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c18746e35e8c53bbb56d9ab50efb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73329918b5eb5f6894e0ad0d36ec3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954adb97a9dfd44333db3bd179a0c98d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aeaf178ea65f3510dcf4f2392e50b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15b4d9d8cb103ab032d8ecfe83f4ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00feb986949a3e8086a4f83b33a7e42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed3764fe9b143d23ae7c8176b826f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c282c1a4ad13e62580367d64e0f77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1e8ba4f6dcb1029a4c15f9f433c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2a9e4024f0677ea0a98a8b2d60e58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f258e8292ccbe27a34b7bf393e81c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6758e2d0f0cd5332edc29905f21e72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa782beb956795b4e51c32b5f8e974de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03068ee9170b0250f8f2ba637030bd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c774bb1ab305944b936b023e1c9f11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd0cdef3ab3fe6051141f0a95f3f1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37872f7c44a4455be840aee6ee23112d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb132f888b253ba78e951f13d809d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd0c5addaed5e328276f76c115842640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801b4186f70ce4d82897460914c7ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891130b25ea382a741b45361c14eec27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b648523b0f3995520afd5cd7b8f36ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa62814617ca70c0714864f421369a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947b05d0268777bb163c0a87153a80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154138d7f28b4e153cb21b8424efb28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91dc4d51a40d8d6efb44ba64625cc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f909e7bf11beb089fc25a91c49a5a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62094e8f07016f4fdb2c07f43a7ea3ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46ea53b48d3fc4c58a9e9bf92a3c90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb488a84ecb7669f51ffc195fce9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f657606c63ca5e3ed03610b8e4c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb0a10748dc7294bdd5485ffc32137653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531bc6ab4c0ad3f71ba325a06fad4ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa07379504c4392cb2f66539d3143d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b070fdb519cd1f9912d8765b5471a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aea9a6399716007074b80140d4b05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f7895ec41efa542ca598898433583658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7a62dc994abe71f90f8135cee314659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978866168f789d532b0712825cb7b394660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd706f23034365080d56249717d7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273af28c06d00b95cfc50686090e350d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ef11179c0fdcea3f6d5afab692c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3bc3fde13931e3a32d1472017ca7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16156807f10f8903bde007e27728f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e68941625be4df7ef446e8978a690666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa412fadb1f4cabd3dce9b77c0ef5e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83661c249ecd3e370e1bac436621151c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47fa94089a42a975bb701dc346dc7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cbb78dd55dd638481e8c02387d74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47093316c5ae5788822b4c09c9239a2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985664562aa450440725493ffec33a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ea5dfef141a2b57235ff04375fda6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8dc46b237415e29e8fc12bedc1d5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15532c6930222e15b32080ed3ff0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3cd02f1ec92a74fbc7c1f2438368b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8307483075227116ca85c6d32cbfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e55a7765b44aa463f982fe13d8b9b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146dfebe297be7b1fdacf61b32a183b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef5ceaf450d66a46ac3ed1bdf376b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660e76c0dc6fefff7e7edb2d2143b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b7d4e2e519cbbfb902987832473d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775462ce9662ecf25af8edb2452d6e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89621c3f29492dacb75b406f9384463d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8bdb39b45d36ab84a4e9e49721629685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5164a10db43c4a9e978717545596ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3dc2f2915f8e057db43203232fc95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f910f5eadae5ecfea09e0fd9c116661688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b43d56f379e7edd5a28c4a5198c00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c23bc2207a75001bc691b904a5bc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a5d8f02186226ea942c76c77147c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc8f190a51a7ece22d41c83ea00f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969ff3ac3f94aa0ded7ec1f007f29a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaa8ec5354bbfd457ac6e6f09eed6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0295ef07715293c0f60e33b66321695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb079a37bf13ea5872f43e399805e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e35c35bd3a7a9bd811b96b7eda16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c678edc69ed730e3c1771fe4822bf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24514ee388f35130cf43b17ed0d108699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6abe615a9a7ffd8c88757113b0191700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385950b1c353fbf62db77fc0c1feba0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7f4632bb83a3b25133d28489a651702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21114e2c56f1afb61ba55cc89916330b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e65dd3fc8367406bce523717e389704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1012cfa9a2a3d9518b2b671f1e859705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe06982e23f2f73e7eaaa068667b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596a164ec89500d85e3fd7617b4797707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e95b99adf6f75b2a9556eab4adc03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fd88fed9531ded07cd779b1c99d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dda016dfb6dbda7cd3ecadfd1b156710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa4f793cd2d307700eab123d69ca5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fcb8750b4535d8939aeddef8f3759712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd802c9ba75d99cc87bc55fa39ccd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f2961b5d35f8cde409330c04abe59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab709bb953506aa1fef0d68372b9fbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ad8f0948e63384df5e6b458fe590716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5af9b67049bba36790a2d890fccc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6748ecca66988f8688b5ae91eff83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f35880693fedfb5bf76178f070bd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2152e38c0a56aa0a0085aaa8f398720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea579c1d75af203dbcaa44a2bd6df2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78269c5f64db469fa8d45809413dfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05d590de4ce154ef542167f9dabe6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697632efb0bb66e9b2a23ad60141c5d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a344624b0fadf6f73570b61d6dee6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95731e56535573ca512c2c603c3f3e71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19040c16d5148ef92292509fdf8b47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358928762b6ba0a54fd974b2902798a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde1898b0332163b345b508c78e277a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79874b30d3d91925881be7601c7a4cde730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13947316de9bdcace1f16c77ea0779731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2d88348482736949374423f328757732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4bf7b4a7be69ba9fc2ceb05554258733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192cc10c4269a683a243d493c0d8715734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6ef280dec2926f0ffa7982e0acc2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6208a8f225c3fb821cccd2b47e7eaaa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e4944190cfb6014fea637091943ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381390e22f74ea7f317fc0df6a17865738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f6c98843861dc9cae127fbf401aee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51210e9885c49f8bdf442348547dbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6172273a6612128b32e7819f75aaf4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304acc82ec1d7a4a582322dc3c7120742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb747963f2fbe81a3bd3ccd7555927743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ee54174abc3f3f4b04d6e7914399a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbb7426a0c2d90b5e630d0b3746c27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5154a45f32dab4bdf001ef4b7afb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e151e343f37d1325ea93932556729747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80878cf1eaf0046409da88d0895de50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a46afe9d8b8d0fcc62c9928520a46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d735f86c4669d4f8efa172ac2baaa4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f929ce771a3ae66c7183bb1475e552751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490eadc94c9a5d8e2cd0dfb07f77d9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea22ed4fd817f510842f00d5c9a593753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a295310e6b7c957bc8cc3a324db9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3161473219857dcaf33193fd700e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a672bd652d8b88d5483134da391ba7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc4d95aaa189532070e301421f2847757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9a772ddf9e07d4a1e8825e6272c0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c637ffc2379e6f4ec0d91c6a1c4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356177075a811bd25cbe2dcbbc7b2e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029507408de4549e0112b133e2ddc5e6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff303a73c708cce2b3c9eb05b3bd87762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc2a0fba25d3a56f21ace4cce457c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977ef494cc62158fec1aa972e27511764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8cd9987a11ec955039773d38bef5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902f664f9d6e9fdf980c8a3ec96ab1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf7d8fece876935ca3cc8c9b2244eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6b96ec048ef90f6b6632fd855a09768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5faa2c23dd275203e91c8df845c506769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cb9d4c92085cde53b044161b2f852770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b7a5aa1d6e64ea1f2cb0da7ba613771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c8255fbd00cb4aa4d8aeb3a5eee7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7168c498a254f6b44fa78d2e99263c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15abc467f68b98b2f97842dbbde39774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893600ade4e67d64f092e4314fffad35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406441a34fc87eaa84d484e33d19a90a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985041e217c4b29d02087267865c9e8c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e97cc0f64ed38982699198f6b6d38778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51272399731ccddb029f7f6329fe2e7b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936ae2a2df8a054ca127ad3be8a43a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b452af5bf457c33bc3e15f952e21c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1f4104f709c428896bd24d7451fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f0d39f75dfa5743ae21065bb17caa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf402c074ac1529de350ae855e744784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e5b3da5a16b55b2554571ae2848e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2154359e08fec30bf67cd66a3fb56786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd395463ea09450df1bb3aad1d7a831787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24adc1ff20afd1bdda08a9b8364c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98920d0dfb3e568966d4ba392e40ae19789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b309637cc01c3c042845e717c5d25790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2600f405f965471be983bc58d8b2e47791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4303eb38ee50c2a7f60a0d40b2eb8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f07c40844b84ecfbb7157548bd2e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf93d6110036b70185eaac8ae9b0b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed1651cb7208ca5d12ab2f6c25f607795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7081ceda28cd509fd4f5fe8ffabb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a65970348205c6d0ef970eefb99e5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ac0afffe661faceb82230e313732798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74b7fd3162eac39b7830d6565549f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720c633319485ff550c0376f4e26dcb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec52bd750eb3c9c09be1f754ea0a7d4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93f31e4031dfa565d3433a8c6d707802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b831fd914d7c64c49e190550877bf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd24d62a2dd592e5b9ec826ca4fe57804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc36289f9cc1f0d11925289f8ec44805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc373f8bab6113f0241df06c686962806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa6bf623a802f53bde882f9fe43ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b447819d0e1db9941ec3547c0e13cf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8019616e4887bbaf192df065b3a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825120cd2f76f604f89649ea99b65b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e3d5ea1b41175ff5071c240d5bb5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e97346891979be607d8f2d80e549812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752b7a1a4aa0727f4ad94e2ee709f8f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd95fa3c1b36023478d708e332882814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d0fd8c4e5f9420b660d86aa531bcf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa034708e50399766028a3b87f4047b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a722ce62452398eb7ce205e29bb98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035477152f85c0b0784ae288a53c725818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f26c9195b43606b377941c8cf6c048819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ea9479e34251e1635de0fb958d50820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368389b918b14ee6e12fbca0c187dca0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2002547a7d60c7eccc88723c45cdc7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e633f00bc35acae8023393e8b5c0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f047caaa7b8fcd019518737f2ec0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772f5d24bc87e0b038b447179a92121825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda6f0f085d6176b290621b751ea5df826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93869fed981967237d525e60f5e8a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f3a0e0b6f156de7cf6872b5397cbb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b861dd03395c68ca2c47c79ed6dbb9c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967385281de067328018654a46426ae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d95f9905f20c398ff11824bf9d9560831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6746d976e5f2cd982056822d2925a4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baeadd5c6bd0ea802c5b2b5caa6bad833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6e14bb3a063aadeb6b69987a39ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711e67d2875f0a987ab9f73dcb147b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f5c5794d69cfd3569812f034aa0b6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3090c1be7f672f259a188d811e246e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b422adf3ac122eefa05575802643838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75460c8f29049597bc7c5f1d25b0b2e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9edbb4143ada7f32fa3c63b3ea05840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607872cc0b51976e0d96e5a75322e016841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db84cf6aa761deed1147522e8afe78b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759bf330ffd9ae6cc10930064217e26843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b423901b975afe97a9bc6f0ff215844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f7b4ad26a195cc6a49bfa2833fbd7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd5419c45683f2c13fc915c1e976f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879280330bec312721ca2b3f01b19ed847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e41969bcbc4568a7aaf919c041736848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8809f5c99d84bf117c7035af0229a4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e8b70aae84499c685b033fbea256850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78613bfed818b67c12343ecddec7e444851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346b6d031209e30e29d12fc8c8e9509852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb2c2cb65714604405ab0d714792e1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f661f8e53c6b8ad969a6780bda6b6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cae4408ab89d89d643b70bfac1a47855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772af0b6475b4ba255527fbaeda4ceb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22fc6d68af39b153c97a2861b9f303857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97995b48c278c96a276b44b631764f3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb8562ac1527d9e85bcba07a85f04d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a491a90e717a030a6846625bc5f85860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a652cc285e56dfa296caf9fdb87a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5465cd24f50ea2a43632d7625a4e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e215820f7068a8e48ce92992c5de9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848dc8a1ab7e9736913c1e58377df97864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c92ed6a8d71fbc55593486eac64f35865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb1237e703e50068b917b8a322315866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3eb002fb198dffed3b2dd038fe642867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85d6e347829ac49df144c8e96dba3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e18433167563658e3250dd726a084869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6f9d0d43700df034c808519b757b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e019155bc684b8c6d2880ef4d5fdc72871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e61eb75aeacf1bacc4ff2d8d80f3c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7994a685157e6c9b831dfcd5d8af873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f1bd8603f8b9d2b87712317fcb409874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff970e515811a73390223f76d7653875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86cfc81ae490ad800733332779b5e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f10cd95b913cf0b4f0eed585528748877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e0e8a241f5f9f8eebff60d2929fdd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f1630905ebed7394b25eda8d50a3a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6944fb35c13a7d2eff61179aae64880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572495941436a3478dd4f3edd4de393881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5608b089395f603d8180ca1642b8d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65de7874638e1c74dcbdb2163bde9e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3742edaf6cea80149c12e1bed0ac1f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d12b9d8425e42812afa1cfe1e01284885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d191fe22c96e929fb6522284c70fd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9cc07aef08e47670b470ea480cbd1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277bab1bcc153cf47c550e4bc214d54888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e580069bf170a392241ba5dbdfe2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7751f96e37abf459f75a7125c619890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c376ffff485423b6c04b6642b729975891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa48c4b72d7be62417c6bc70ca16b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa24e4d69e076bc5335b063ee67c49893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e12c061501fd050f01de95ac3c19a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8359da3d13b4eb417379c6d527fdc2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411abd94cde70f4e9476222b541bbce2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd32b7d1ac21723b95ad4acd78276e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5cf49800644bc44b683e7307b109898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3749f4f26f303e6385715e6acfb031b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e5b9e375566f0d143c9ebbb4a72bb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297750ec2214e18fe3ee46788d56344c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d936e4dd24a198223792d0778666d7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af65b3ef89b0a211259f0e4ff0743903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020a1ee6c683d73b17edf2419f2b83904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d643e13f821de63389ae38af95a4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c82d58ba8986a863a2dfae5fba2b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89501be0431d3a2ed9b09cea492b46907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a11365c8b3f88b3c287fa14fefcc96908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab6e9650f3348f3817d1c542e1051f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404b670f3acbacb7a7a87273ce8870910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e955b35d6c5f5c00ad3c164fb2af599911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2802992ddd9c7ae3ed3db85cd16aa4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d7f222007d67d8553b29c31f81012913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0e3def81eee2395629d85a67985a5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc67b8c926bdfa8050c2f5522c847915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322da91c188758a42c6f31d0e063d19916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da390431ef28226e82dc568bf0d88917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1970d481398cddf9b32fd1e67279965918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f08b9be739ce462eba9475a13c51919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9eae934a2e33f581da60609c4454920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e224d0ba7ee915ca87f8b8c8deb4c3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f1a7ee31bf8200099d33ceae39a74922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee8f3e37e4a32665f58e5671b6da8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290faa54c98a050b569244913a4f156924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0d3ab6a3c2faaf5598dbf816f6952925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d445170aeb95cb7136599eb17c2cb09926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cefdf8ebd320be4b2855aa3a604cf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a30cf9cc0371748514f4fa4c7c6c6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7ea251426ba782167773c037264e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172b0eb1408a4260becb483b739f5d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776093d561b851d10dae217f4f02f97931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ade01a936032a8883f9662bf315d7b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d674d603a8f1cd9a9f96ab5b9343c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801fb224c095fa27df7e0b0edefee7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299ce5e1b33a39fc68cc192e483778d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a1b8f267bfa3ae5a74c623c5afeb4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d853f697f02a4793244f437ff7cb7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21640d69366611832158307390f93eb0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c09d3e871ea086193a9818834e2f7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55712f6e7c842cfd6392cdf2b8d162e4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042dccf5429ee269cb8a8f3edfdbebb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776e1aec029b0af8bb95146f629a08942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d736a64a078bc8815b788a8a756a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e258307fa36641ce7c05157fbd7970f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea10d349f9b513854bedcd26288306945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b984ad0b21b52151e04a40e8d3fe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974219ca5fd53f86f97ae0d73e0be51947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b1a191859cf1f764f0064202b89f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0547c59545eadae1223112c6f813da949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6471a85e48aeaad16b640d52b7bc225950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b579901b5d87add94784531d02598b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e47f55f7cbf6d8a7160a57cd134a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274ab0d70b2f1d9298015eb5bedec5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0495d427de7a440b43602ddcf4ea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e826ab1771b8a7e1ecaa4a438632b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf1cd1f1eea0edc9711cdd814b9b8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4dccfe0089bfde8f46a006c72d6f6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fa3483386e7a1cc45f4ba1838d39958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f884da9c32bebfbf7aea072c75db6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c75754668b81909f3d05e40a787e4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383ba3426be0b5173740ebc911196a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c525ec67fcc11d368def31dff0c3596962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7d53a2558c65aa94b0665c76e478963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d642e4a81c4f1c016468e1c777a9ea964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dcd7039e2f41d5ec87f4119c0ad57965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e77aa6237467720e19a8fd728a44966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669b339cdf9dbcebe056b22f9545cf9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c400616ef8aa82253e8042fe702ba3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b10ad925e931fbce0138ba778607969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eecff8fafaac37ac886ee4811807bc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6f6b54af56d3957407e5ea78cedb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2948adfcaf7ce6fdad4ef39dbc86542972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317e6300464cc36a788ebcfef7b612f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c81440bbb0696e06c8ec99343fdbe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa432f6f0f1be014cbabcc5fb79c0708975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde697e91c7e857a453c0455ae60cb1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870430381556e913fcced8526506d55977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c110cd1c5bcf1f29902d1620f3fc8e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26864e58c6a17c3aef48c50c6215b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b57b06f3e616ba41ea48fe0dc88f39980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df4c2645c47b7e42e09c3c0b5e0d0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1412bf8de4c3a681130cb0e348a04982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c7f6eaf81329716b411fe7bf2745983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959bdb65037f3577127c243b94cd93984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0c7e9f8f657cd9af9507a5d8c89f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64aece16f61dd806de682970aef4c5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867133945e249ecae1855740a1c100e7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640215c9327218337dbf10dd4d492a2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61f76f9be311ece5515fe164d7815989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57716ada64107aa81b2a191dc38f346c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9fbe77fdb8837f7719d16d9a09959991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce46414bebc24045eaafa8c400b0311992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174452fc88a014c83abf4c0a97a2d428993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e43c4582c6b36a25efd763b2846c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850aeda99dbe52cf1c39eaa29d54c0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf33e1cd538f9ce3c232d7a14eb66d9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ae6e34c673d06aa64129dc728b2b1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227865a9281e005e2dc7ce41ba19977998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198864f8b0441ec032c1a5a83ea68c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bbde570eb7e452f24c28ee10bc8c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3185221da7e292eeada546b7f05643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2feee2e89b8db7fdea32a86e177994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085e3e95a6b76da87633394261127f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d4f1cee1299eda3b1291f787e2ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5c0f248a94b6eec932a7a17fbfdcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe51408794d311ef5dea123576d60d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ecf08d981879f60688200be898ad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c0d4c38f91f73aec9b7a8fb0c84f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e8decdf1deba78347b6660c8128811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841e992b028e428552256ffb75284f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33f7443890214c48e1c75441d02fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330451d96ea1ed63b8e15143d776f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ad35e17db542067c3c0bb7139f9c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08bcdc03705ed7ada00ed94c5c79416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5151e5a1ed311631e6442e5e6db04317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7615017c0367355adf6a38a8f55edd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d4ed993a84623cf04552a83c0dc3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562dc577ab391bdb6e63d0898785a3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94f3f08a2d36e607528065a49719521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0c44e72c69009fd78a0c501ab96c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eb6d72c379d5e5aa97b5d6df59bd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab47b8439e43bbdcfae81b1a857cca824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde38b28fc7bf368826415d2f56b4dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608becdbbac9bc8450b2b98c7f66baf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8da0028089821d14e56fdf1ddde65627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c4e4545d37d8e31b8c4c13988895828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5c895116b48cd8c91a1fa2771d2d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c8753b0bb2a06e0d603b20b5b7a7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f49a9cb0719613c40906ff848a641731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4993123a6d9c80e9a7b0bfd02106b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031a147c27414fb572e30c90a5af4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc5a0136160f7700530e6545d2d3c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd25387bf233230a6edd7f7d8b424735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c29bbe88175546cdeb9f05233698ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f83b78bed1c03b895bad7e17961d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ad1bd5b9253de4761f327b6a361d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112c2bb6e432ccc46e10f7939989d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba60e206a983c97b86de96b4e7b4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e9e13f364793584e1bba5b2564c0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c756b42338133a12b0312085618de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f0c49c9ff37fec4ebd5aa0af330b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc34a14fc18afe83a70b11a09e2a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043204aa52e2975f2ec980f46c9d183545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c90093d35ea01fd9f6f2cba5288c3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f387efad059f751befe9157a63e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e9b49025d9de7d56c844d918cd1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e6053e5b7cf922d2beaa8494ea46e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1a2352e2985fa2717e03f32b554850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db794beae0a566d958ff725b9c9f3ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbadb606a45de9500efac70250f911f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d02d3f91fe575d980434402a14c2c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871cca23395f13ddde73b8a235ceb9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e0005bacea4bb160964b3078b77555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726294c464acfa3050973310f9430dbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3713b9df2a1415da45b6c929ef8ac0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d437e00187acd3939f1fe57418ccb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28374cfbb80073bec49773e391adad5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e9d46ae80e8449f0aa5a5aa0da6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355fd8969250cf68a23f69f8c9a3e7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898de6b22b5a00d294a9ad3b55c8c1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2549cd5b2593b11c9c1202006ac9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6499a9929b7c1fb48cdd2bfa07f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a9cb58df4417ac1fde19fbe3687d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36252926ba5f21b381eb5a98e9db16b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13d3baae7e34d1e3f84f5a80fbdfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c04416c40074f4705f35f806bc17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f34b3864f9bbcbee2df57d87233d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa4bd3761d9bd339e225e93c0035b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024370f449138ab3672b031726a49d0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e07c0a00fd55e4b15e6807e74de8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a60c4bb5b5b4a5be6153b11f23d6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce600a1cc6a163613706a0ecdb1be1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c73abf2041357a090a87331340220875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718280ae32ceabb28db242fd7924be176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0d4105adf5d53e46eb6a9019225d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22231c2d4cdfd6a542d0acbccedd832378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965880038414b7499bfafbdc42947ee379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3034b43e02b5d8c9bf9781d230164780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d100d1583d117f68101f7e9981dc1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012c0d516222ccaf4b308576f2d4d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce614ee7c50c0099fc78190b372af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b9762b88702bd49b11a44b0dd418684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b11ddbe7f34811645775960cab0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f5934788365b3f8db83771343600c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceea5e1bf879279d1aad1fb2e7c51487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730d99a40026f6010ec24d772234e5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab59c44c6a3f1fa97102a0c422a7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b9264745500c83cbc78fb6dfce52190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226fe74b5d7fc58556562d76553f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a3ca86cb7f650a469d3c8ce0060892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd49fe95241b38ae88329a1faa9e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1bcf88113de3a3872d11773ac833294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5b768f4dc6a1526da1a5a98c4818095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b5b397aec10db8a4aeae6847f97dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5432dc6857635c788b9f5e99adce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b79ad563bd1ef9ca9858add12aa8da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b8473cfc582e035abdbb9321123a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec65444f8dd141829249430088f338e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad43377f6c438ef13a77d0c2a2b689d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f77dbd96db668814823fe71abaf43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c09c30f8ab7d27bf6e817ee9edcde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ef5667388965e8f868c2c68d0ef6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4989706c9833c7de1d9cec201d4d7f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb452a9896c1254057e73f0169451a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86472334ffd4d808f244373273470f4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2bd851f6fb955a902a470a1aad47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa4d3ef4551b5b2290289b0bb27b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4386f1e2d8c4dbd9adc99807624f9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb25933213302ae8e8da89d87528a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f1d1a6c143736eba6c0ce85748e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e7cab1bcae864d29afdee2aad574f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085acefc96cccea1ff4936340c7848114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526eef3be3563b139678cf2b2d2b352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782219977e1e16d23c16e0e3e1e4b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0187cb56bcaa27d4af89db1ee396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b45c8adde2995235437321560d825f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec357b37a1242b8591eff00dd3ec205119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6593e7adeb9c92952f87e1d3d58611120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216edc811360624c7b3f0d0766125e4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ae5dd48e6a38831c6989c09835db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de738517cd3053e1bcf3a68c9e13860123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e96152ff27629148fbf0789d39be91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329a1569301df020871145401b98318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e54d52cb06cb05c74fe1cc272f595126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8929a2d3ce9c631597511c9be9dd09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945ffa34142435bdd64ebe00bd10ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035f0ead3bada3941a84854339125a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d21a8f8970f6f476bf87d113dc2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c344408d9f35569722e9e4f84f09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afd3168e20e2f7cbfd99f9d7e978c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a43bb7655fe62cf5fc4f6999de6747133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81186732e4b8d670528d365ec9f601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a82f31c918dd26ed509f41131a352135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216585800840525c710d2a60bc21320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e059eab2ff4ff25dec3c8994db7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f1688a2a7a00fc3ada38aaf2b9e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea08759363154920533facb9859db2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b12dbc7d7f255afe6624500eef2452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae8ed21a71ce1f7bd7c41fa793812141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27f71e695fe82e88b82f385709c4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f188dd0146a4e7534b3eb596d0224b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dddbae2199ffb85189d55d40e3ccd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca2839b8e65511250756c0649395ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f175299a15099fba532a6ecdf6914146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989c0491fdae78627e9d5fd508e2889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbb54b1f24c34bc67ec8b0a447f60b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed8a815eabfeb9f9f89e1401e69e32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68260b2112104f920c2c9f14926cf9df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c94633f3bee62873a39268d2f72f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dcd933b427cb21f918e67b2ae03c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08119ae4cba3a3337f395515e73878d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d6b2fcca0c8cbd907a4eedc2685f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee79af82df97c9218c76a3c12a477a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edee4a45e213ac87b7ed2e7411ba30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad9feac0705a3185969f4edb1c5a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d2ba3ea987a9fd59b2b4d1fa5b01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccbf91b11327f1ff72f0bc37b7a8ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e159a1e8d8762abec73589debf0837f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaaed30a1f52268da7a742b6a810ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e00ff9353452f9d803f852c27fc5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab1170f7096fffd23f7fd432a047b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353970deffd563e88a3aec5f376cf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0d4f20de9f788c2502699b4718f11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7002ad258ff10083e5751ce3e3c95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679447b38f7b16d8cc73c28a59ff548167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020d139fa4bfae6396bdb5e749d68f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa59522b55fcd813ae51be84ad03e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dae9647333c73f6b2be43802408ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93668945b6dbdefff0a3a9c697b525a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db494dfb61896f0970e0e65ffe2a1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7fc608ee44015a221b6498b17485173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb619f22bdf691e4f2acacd448a8b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916b12a808616192c410a6800025a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b51100f3257fbed4a8a74383b74ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a399165f073099f1976515f3307da1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6e9f7516dace00fe70fb32614f5f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8146b3ba4c7da1a3e6b39d80a455ddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8213ec21fc3874ae7d17808f4760ab3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16716ccc83eec9097ed2f639455985fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaece1eebf3f83837c607c4feb1fca7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590be1a784a75747f307c63481bf58ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1597789e900ffb4fb03d163a61cdf92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0a4005c5811531aa4c113e112c12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69b2a7be73ab77d24f85f51c9edbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239873ff0e3c7fcb20ca70ccb7f99c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b05f34d1e9cb69ea8c41191001252f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274812e4c7a7266b5f31bdfcef49fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f5c96e3e79b13c7c02f0a98783e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d9962271698e6f12ec3b7caa872a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299af09172f677ad90bb43a2400aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371060aa32f524e159b1ab6bc77f118e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621246658d37134e1e1260bb2078e14a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d388b203daca8aef708828aee3ba5d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be778af40c2894a84013bedd20ee13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bda4e338ee773aa6c85e35ef6223a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c7a1010a226970c2fda4a59650f8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942e6a9f79f9c0fc0b521287aac1843199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13d9a5ac2e0490492bc9f597262c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e46beab78524f2e500184897f331201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf53043101ee1ea4473b6875695d20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10658bcc6c93070c59d986ddd0eed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a5a52c99f3d151f5c407d7f65491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2844bbb43e8f2cca25e9a32ec41f82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343a5c2204fd510801405d1ba5a5c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1046781d51faecff80c77fcfe13e4ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268757a452b15e8c6c756a24663f1bcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9e8c61f065709604f2f8ebac4d9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e8a7f12e4c6153401c970a4d56be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becea829e49383c17a5a31293e87433211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a87e7694076fe07f3f9bf31adceb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fcb495ed668220671d6f89c09476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21429c697425173b2bb67bad9d4c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89563c1dcc5332b24fafe3f7a8a3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570cb47bf8820532682144c0c4a6372216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6ae2ae0fd036dbbac2ec757aafcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b02f3205205323df651453312ab86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9001faf832417e4bd6f7a4b7a3476b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359903fbbdc468924752e4bc29728993220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709725f68494de404bf33faa10d55f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f0d2a2ed93bac4cf0224f7698200222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff464d5835d674e8f8981b023627c0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb3066f7a4ccbde9b92c08c539eb2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da894cbb47eb064dae322ddd22165a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec404ca5d2ddbe30407e18f57e34692226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7d43900183e6c2bba8b130ad0c05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62592420caeb1a55838ad571cb650a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f1042e3d30537499fd2f5f97f346229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b1301acef950ff4fdac16f2bc41b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd4608dcc16d533510a12dbf301c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211fde679e0ffd172fefef39e07cb3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d748c4a9d0e96bfc4cf9b63aef59e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0378b5a052bba26485d464496523234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f5479b8040cce90e0f67ae1ac95d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804319b07737821c01746d9a6273ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ed073116855e4d0d97b570eb4b5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8694cdb74b68a33f0abc302faff405238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dd05bfbf58d48235ec4b8d75faab6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22950ba4d108c92987011bc668285b7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f62d326c973be513595ed251b8a9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc23a6f8a69043b8234a392bd0064242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30c6bdd19e9964ea317d8d77f38c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcae917532cd44c9544f9edb91a071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798309846da9dc32bba095c6b67cfb03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed260489ffb2724f13ed466cfce36e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28960d18027fa97a623ea83c998a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be589806008d518f11ae80ea3c6daf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e75c9c6047589d3bde104eb2c94e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be9093b488ac7f0ad4a34cfdd68aa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e9fc88856aafa704d90c22ea54e29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d45059463ce2836745607c5630ab4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ead6640e979c3aec8b9f41addcd45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630a202bded9baaffd8c39aec90c41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f003c417033d5f6bbd0af8d4a7c78c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8ad3a2d06a89308c5e4da7f1dc17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb00f1b63bc2ed6eb9d0b233ae3c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb79275f4d9007102d527640872419b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25499b91d58a7af3c6a915fb57af1b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961b81bc6c7523a862b6beda2d6184260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a83036332fc04b9ddd2cebd5094f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c188f0e3307375e720e21fa5e699b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a024bb827ab603fadd5e02ae5b4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2929a1c68060e97be62b08e3e40b31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293382e047de362c22335f81e7eccb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef088b420533d702102e9984801db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75670fcb404aa1b5e58b590f46b8c47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565baf9f8ebe4c574f4657e6779a888268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae5681c1b25ccd4c080b5fe18c4b91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e83b8eb324c8db5714abe93697bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce5b3a1d21f7ff2a1d89e9fc9c214f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85eccaec2c9f203726abae65bff3eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e37d5b63b2a261df6851831b2ce5bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771577bfa5d6791191682c9dac4e0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e875bc6d7b6d529c922d2bcb3df238c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a19343d62d8cbd57f4fc8bbbda74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f008ae6fe5ef1bb9989f0cfa061b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315d8183977b99551cb2e5274ccb95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e90f704a3622fb34020a4a76fbaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b804a6017ac169070d67ac87076c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b70c0c4845e19b0efdbf601a238d36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a18586544e460c352ae5478e1f10b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2bb361516312a204dca964014f024283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eef6ed39f7a55c0e78beae237cb63c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47427adcbb88d52255dbb174ac7fab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e565a60985ad37e7554ed6886563f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b912d15d6d76b32a3e54e0435c4199287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d806cc82edb0cf1c0ac729773e86d92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b71fe1acda8e91d50776e69a618c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96932dacaeb5b6870b93b923bf706c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44e2f699eeb33bab6c200d1131a63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd44f6d807d58e943b272f78e1d41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a4262264d1c4b3e8c54b651c36ed5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ac3fbb2aa0ffafea97585a740d64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3522260a24e868731472ab8fb048295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefc3b156501a788b15eda60a91c00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487425880f81e06bd7e184e9cfd87936297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320317a00152d03ff1b30a46fa9038d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695780587e8cc089c307139fc3d51bbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2879ab218473d91d52032c2008ab23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d348b805387a21beb589bd9f51337301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a2ac32bdb434c1989cfc41b6b7522302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5fdfb1999cc870b77d61a5447e46d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f52c4960824718adde1ff3c291ca3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314b8853a27ef0033c6936704e0e4aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2029c5d49db2606c2ac49b80169ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9dc14f0206e78982ffe62e69d269307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b1ea17d1b2c4d82156114f646b6b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f994d8bdc14946c5e9fef45f60bd667309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000762b16b4d22d1ecab1c2416a09b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33c3f5a103dc366646585b1a37d21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461f3bb23744a0a4b4587fed10dbf2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352075213f6f1b349e5821ce8dd3ec7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753efb93ec3c7cac32de90c8f73a940314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6992c29e0b2022e04ed41db51e5823315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5bdf986ca3c76cc7b3f79961ed0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e10e34d6aa6e04a7319d79dce3f29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d9bc0d38276cf63faa68dc96a95c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b9497388c9c54fcb4c071e81f3e6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30ce16ea74c9a864c9ff93c044a373320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b9de37ffb254694201ecb22c67033321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4464c0f1fafc85048d8b891343bda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7252d447ff9ceef70a3242b31c3d43b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba63dc3c40c98b41d6e0d4c8ae76c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c9ad86eff3a773ef7d1c0a9f3a66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54925539d210eabff21ba5d3e983a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3962f45dded1a3dddc1c79b8c56afa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678be60f1c9356b31d31cf2491e7987328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3062229bfff8f5cc27f7c40aa0096b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81171968458840a87d4a0b2fbc265b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c2d3e065e9e54e7af8885efc803a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca25ee3eb7cc10c73d2af776fb5054332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf45c4cc6df8fcd7652c5b0d7962b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fbf16e73c7392411e4d7aa95cea66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0f2228bfd82e0867ce5c0b25c11c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566699ebad3fa58f3a2b257def71c9be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc601f82c3fb3697ec5b6e630268f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d602da1d5090082489bed2d05ed5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148076fcefac95237ba78cf470e2f13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030a2b47416cfb142331ed1dd922912340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c594bf2aa52d5f523493ceaf257db57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f67375039170d174f40f7cea30844342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e9002edfa9e2328efd1d2a5deb19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd4301310382eec1b5ea815df9f566344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6af42e0bd6b5154545d5a2618d4589345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df614ae35f3351e8d5c4329a12193c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378edf4cf19242a39caf49949da29a43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac69b994ac0c39ff4ab312de40489348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7cc4c1449412d72eef0216842db30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8cf954557e4ba0f1ea2621ebcd9fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1bce3190812832eb44fc3c26f3b94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fc673816aaad88b33c8947c85861352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8fecc25b528dbf6ee81420255cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f9111f06780d31447ca9f7b4ad99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb6ee9cf9d6b466d74b86ed4975aaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a01467a05767d046bbf17b03c300e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485be40c414bf78078071fd13bf9c15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e4dc47288ebcfaafef05d43048dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e2576379ba8439e4efa6fe715067359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d3c5a51c2d1ff69eb9be24199a354360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99cdcc32e098a26e404c967c5a7d5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71cef1ccb0a1fbbb4a94103639d183362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152e6f14aa7548545d7e6e70666f0c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a6e6aabe14b5ce53a5e0dd7b345ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8701e283891ab2b4a2520ea9202cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cc53b3e551dcc7a508365ca1bc89c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a7121dd904e21c6990fdd52252527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965255a4a8833c221c2f47ea88aad4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625a1fbd7b7974fffe4d7dcd52b6a84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4349f3cef4d0f91e76a8703889fbb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf14d7033c30378000752fef61df1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da73a9776ee365bb26d48923cc43c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46053e35e3c8cdca9249316b32f632373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2498ef6ac3acc08d17aa7f970081374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd4a21394a092475e307eea6b0934375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6223ac8be8769dd531a52ef0a5c56a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7863601389e71c6115a54585176fe5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21217f8b8fa8001a6a321f6cd901a04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557efcf13f35f21e30f8da42eea3ded379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffacf447cd3b39f1b5681179e768c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9d17d8d9743196b5b7fc94025db9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbd457ae03d0bead3a47f0bac3ea3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1809409e8876e476069a14530b2f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb63f654a1ffbfa345afae28e2325384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b319083eb0f07a23e2aa36364afc39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212a3f5ff297c6ef4c24054e5713b8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf567be5a584f6f760ab650495482f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb6aac4f76d3215a900adc8cdfdbf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f8b4de064060c8ec2a2d800ee174389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedcb641201823742480a4b0273d820390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7c90c136494a221e701145e760524391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f5668baacf7353f6063016ba0fe1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1eb10dc37ab55ee74caead9024ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e6fc19cf8b875054740df034a6af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b382653a0b84e4efd0aa0e9558cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa3a016ea8150fd855d6c54addbccb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdb339d1ec95478650b6e01d81dfe6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb2b873da64ea11d2a3c452f833255398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef7b722906749edea90fac54592e89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036b6125bed78223fbe4297fcef771400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c39c5621fb20cf9e7242d50f6ce92d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be371b18098a094c6f05c38305a1cab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9762cb7fceead74b13fc19c0ce7ad6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f24165b3ed12baa9f5523565e42c5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa68a7a2c8d61f8dad1ae73853853405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779acdfa649a597b0954e58fd36ca069406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2aa398001829b3074284eee217627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b25b2cca66b2398952752cd8794e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f4c622319df3b64d43e8603c609b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfba2dd9131b7369939e1328cb71b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1404d25b476af22282a2a5cf4c0c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e14ba53d0e06d43b75203b9b71437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c74d27624f1bd14bcd74ff22db79b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c31043bca51294ca014956a01658b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3bd5783821565a8a9357041f59da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576d300c266c026eb52eb10713a9124416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53b3f635ee853f62cf073c1e116694417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62104604766e8a47dff4d79b9d56df23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d30ae14cb4b109411ae36545c41d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c9de1b8aab961f1e35b6de74f7c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d60d21faa59f8bf651547dce31be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fab31d5b65e0f05fe728677ac40ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4bb0e16e2d28e5c49034d2ab829d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bce324a4bb77b4385d847a1419cec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe01bc26c307df3400792b76bc91bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea7dfcc6e0814add267451e923312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f4a816ebac17247864de3600e767427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eff00486d7342822443e70dcc0bfd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b9f6a1c3065cea9611a93bc69de84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e132c087dcd3b40d1e3324e38f57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5985796833554a90aa41075bbfae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8f8edca6ad29e9e5d2b57717c63a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4802e228db3cd376c63bc912b04e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d6f88a52cea05dd23cccd61877f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96240933782efe19ace07a4b308e2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268a003a3ddda36e5999398d3593545436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629fc16ca0f1d13400c8bacd0d053f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777fe250242db5c8e21e3561f14d5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9793e53ed7cfec83176bd8e8a552e52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275571e57fc0f149a4edbc40a11135440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455d553be269790e6bb021565f3bed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a461f4b6179b6cc98257770e6995a1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f24d82f5e33cc4473f964edac0ed32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a018b250eaeebc3dd823614762a835444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9b8cd9035de32afa5e0f6ae3e10b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e11308e9546e69948f818eefe67385446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7c0da50f0788814d37a32651e4be3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec1557cb80f6c6ab7b6008e028833448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd748d17ba03bd7a36a4ee16b1e03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc6ca298f4fa3b555a74142713d0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a895c4c2bb19e3b8c06e246b62fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107014abd9222cac0472a4cb449d7e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cb4ee5be2483523051eaa0a88e711453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622473d9e6e64e9204df0ae75dbe02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab558f28e07f3962d1606665088fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4abceb932fe3b6dbc5d59fb0fb22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366ad1493725761d8c45fd6e8192b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485174866d5236b57e55503ed7ea848b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e417852fbb77e44010295fbbde594bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617e9cf647dcc3d98ba3b9cb4b59a10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068aebb7cc51933b8a2e7ea31716145461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a532cd8ef389112cde2e6b96f6b2a32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d195ad34b71c2c3958884f53597e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27336dd25e6f758bc2bdde9ba5b075e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691318a5ae8fa3e7e2a41880a7a1c37a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d944de564fa81ee4356f5ca02e647466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b4a3d44f07304ba6f68303b6f361467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b59c78d67c28181c5b02fc437b6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee8f41b804247e74ca6171e56ba719469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03106c833c22ff66d44d0800620c43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eff4bced74d6f3cc0f4c8ed854117471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a191f56c15df5bc052ac54dcf45e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92a2ce8cd8949e94f00e85721d927473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c92be4253592d635e86707ece24ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc7a03b9c63d796f3f5e557a3dd35e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f363f442506796fc32bf397410060a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a7f4b73511fcbded8abae22d39ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad0a72d95e943d45f4340bb7c395b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093f9e9097f024ebd5747de9a4354e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315b990d14927d4a942ad830cbeb17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac5051c4fc635862ee5a7804f14496481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1a0a4113ee6b5bc80e9a3309062bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815c389fada712be169fc4725e7706483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4f92a5088bb88fee70e8f27b9686b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada85f9f1ebd0daeab885f2f987e82a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05ea699bba5c322f8911636493a81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a9cd10c64a99f5acb7c8171c5bfc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b4e401adffbee6b2be1c68cbc252488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632e757a29193b8dfe09b920dc0729489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0dacc05492c757fd6da56d1b382b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ecdf466fe9c7be7bf55c4b3deb009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c10532d08f5a28e971c03def9779492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb092346c74fbd1063f5d37afeb58e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89faefb6073552dbc582564d08c53b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9d838f34137af8554473f61fd453495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05332c21475b95e2e8b04b1659522642496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c4441b20e1001b025ad1044937e9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdefa77789305f4849ad42828949d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb56327d36ef538ca231c6a1bf5ce4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9501d34e071394c09218f8ef03a82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc009b5df4ff82bdc130ae0c75f765501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cd71dd0596d581dfb58a04b12149f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd65bd2991f0ef28a86369a23c438503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdee6f5a1f6831bc26e6906d1f86f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675850558a6afaa4eaa1148f5a536ac3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187166b4fe93d24f730455b908037dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109eefe8501840e09c6fd0e5edc4ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f7513f911423545d5b550ff8515d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a1ca2455672ec66882dd081daff0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8d449801f97fc0f5ac5c251c3352510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a21d469573e7a068c75a3ba42e12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99929cd3745487765b4b15ae7656762e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eb2a1891b264319b93ceac6ff35a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262999bc412b7572fdc1db00b56068a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a4670144b1d53824314f3db4c18d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a934b760d7ab41d4faa377052f355b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55908c720d3825faaf1aae69befc51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd3b1b138e65730a57727f31a7a0a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d7153e0b7734d015d2c27e64f779519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaa6b071db864db6f281528e71a64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d519835beeab8b09752731d6d0a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f895358b5b47e6435ee898990b71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27be8128420161a72432bfb6b9c80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c438a2c3b3fd8c50a748bf600d74df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07d8e5639d645c6b59739801901a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664a4c55b55695267b14a5731a5d70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e11ebb50a024749b76b384a76c7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ad5aa80c7e605322dd68fca5fbc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765d834189820ec8f81ab99d29a34e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9edb3bdce4c6b72266baf7d03bc2a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4396a2f77512a753f3ec7661fe47fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec3dc39d031f24ffa3ed2b45ec4be1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b28bb8a74a42e624fb8c41b205ca3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40f7564e58715bf8ffb406b105aee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec53210555d88c41e311317be6fbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8cd3fd2b631e901ac982ac888852536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5400f68f0bad088b56a40e852488f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d68da1d5e692b6378b4179b9cd88d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778723da0cac8a08be95cbec2d63ea1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c45a325cc0e2e0e9a32ea477e0b57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31af9a99987d573870a5693d4a634e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5839c8e191d55f2cf8d096cc2a141542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82294068d1b0e02e6f26c401495a145b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31981393aef7f96a584d5b7559f2c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fcc4fb1db2a55eb4b1f18fd7d494e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c593ee1275afbd7703d5278b20b42c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082af0cacbb879bd2cc55fe758d305c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8511e64bc20ef2cae34966f8edf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba30ff1ffbb06c349465cf29e8a94bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6da608eb1889c41e917dfab3a5988550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e14aae39ec6d0774f0369256e4856d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa6b07f361b269e558e914e6260bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add595ca59fcb5f21a9addf90f5df98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672363146b84989b07413448612edade554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd8c1e925551094eb3f71a2cb7662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596076b03e14cecd2e0d66e92a34fd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed9f26744bde76271593c4d380d332557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345c8e8c2f3d94be1eade41d53b9ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c4af37ce005cebdfd0b96e82ade3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031145839bb9de41ae96f7b4c7cdfb45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d1ea8be97f9f44b247531fe2f826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c9db75931c4d7360d6f2a309dd95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8edf97df3ae9488130ab0db2826fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1589695d7b5b3535344d85d7a25e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675a134bd30dc1608b4d4d34195d36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74516999768d70ca8f9c6effcda48089566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269f90fb9aed8de3cc4847a95c47a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37650ac116a01dc2d3d9ce86b8a21a01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f1d62b8fece1452ee14a8b21c640569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f65668e2a69291c983f3649e6f8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee9ff83b9aa09506bf651ad4c9a1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8e060bbe6e442d761457919e95eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc06a989034c7ec01c00e8377452d48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400a754006c88ed0999f32a5c7bcef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acbb13fab7ef264091a8ac0ca0e9d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20b0ba621548159671e554c647c4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998391e20db9104f930ed89f50283310577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c39d5b1f26ad42ef9babc1f6eeacd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607ca0c1d6536b4c7d60c8ba039923579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0d201da84581b981205a897d91fe6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f125c50bf00757072b93baaf64fdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1598bb8265cff45e2ad9272b07ac69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a687e17e373c116b4447a9e455ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95b1f94e9d0fc689d765907052171584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fcd252098fbc2ab80660853981192585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca833f023368c3646d69261aab3a23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14206891b4ba39eae4470fc113a224587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491bf52d615af945a3a605704ae65a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b7ffd8a0f64599e4ae0a0571f0f61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72762d545ff7ad03b6096d1dc86fa25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcce2a39a5033db624178c522efd54b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825e8f3c991fff05a92cc573df863d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41c130a3b7c5d8b6472a93862fcd1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cde0ef17ce7b4bf5663ed2a277551594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e636d051986575037300eb5b12f0d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4db70c50c7067945cdecff19e7198596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f9c181c0dc40adcae2af9f3871dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd9b41c272ac3bd5f69f594c161e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6334c46d0f8d0b60ebd629160155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb77ff9ba9f236fdcc4f87a2a3d7b73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af77e7ea4e1fa9e3e6541f7b9d5ca43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272eba37f4881f66c1e01d9c340e7a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55144e0f5065b0d9de71d153f5922f76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3264df69c898f6379f4a4aff5cc31d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f6de5604b2584d4b6b3d49d10034c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d1fe0103ef02be44d72db28113fe9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aeacaf4bc379388acfa3a42e6e91a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8247153a2559e63a3d72ad588fe1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da222de19cc2aff97f2307553b35ba65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa000aeda4037fc5703e07ef5ca53215610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e82d78c7a622f2b6b8211f4e5fa6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb08e58a4c611732329e5809db85ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012732a3eef30071d4903412c5f5700a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f9c606fb83768ef1382085028ea3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4c8a03004d76a109977bb6c089e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec52abaff1259e8e191020cb31ab81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c1882b8a85d89837f617408bdc05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f2fd61e6cd2f9ad5e8a7901206eb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b667bd03873a53f11295204e06251619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6cfea2b50d9d876f270db8345db7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a498bb3b707e61aba2e5a37cdb5bce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1618c477b94b9285775076c8ecae96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8565ae56f524525c99a64876fd951623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949205a0aacc38f6051369a48eb441624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07ffeca1849412340925d0b664ba9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304392a110b34a2f9cf5531ff62a815a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05ad92db1affa7cda30837c8290ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fccb882b5467905972e331fe3b1adf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9b4b789af2a0baf1b1051434b76d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea39ec67239884ea213a7baea0f46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ebe6e2f565766de536f65fb81b03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df3b30f66161bcdb77182bd3fb1e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d102bfea0895500003a7546aaf173633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782b461475151eb651ee656f0d802e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21994b6da7af7342b1cc1d32eebb71e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993202cffc490b0212655b2422ea8fa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1347c5e9ebbc07af69a4a230f6df83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9ffa36798cf4b54400c24b50feb30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2b1d16302ecc724c956315eb44c7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f619c1cc326b74429552e7368ede640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f770224f75b6352c8a63ea70345cdac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2505c1dde6f1c19b780d6b0f61e0ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b32907a2c97d344eadb9db0fb6dfaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39ebe32d160f305a87104a7b71a20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75ea02078c550007502231c3e1f9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c40f9523d78e438dc7ed19daa95f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace92ad127fba695eb5d752c7cb4710647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb590642733fb901261945d1335df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447e3b2255934f0a6816d6470f42c2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565794e528f27650de4b7a4cd7815ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1930c965cf39abe3af36d54510e969651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aefa3014e8c1ad484ca2fb39b5e81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eeda825e9e07ea1913c3f01b974be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d47866bbf464a4a00ee8f3a77192654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca941435c93e25f55d6af13a458de0c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a39dfa484059e2b5376871aaa1438656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ced20d4703bf12dba0651ffdacabd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd9d943451e201f2c3a05d4d220414658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae074f3fdf44e3fced91faeda410ea62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0989b2a522e6c269368514942135cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d706aff4b9e9b422a40837cc6be7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36cd617583c7d0a503bbfe3d3afc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eed3745a23ec9beb4b7dab5519247663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005e1d087b5f1d3fc699e76873a469b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f982f794a8e5f6f5e3abc1f2a2e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c817756f34468f3ce18f49ca1521666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535790ae3d98ed1bb4ac85ca9ce0a161667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0473b19162af3d70a90295f9ad6a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390af4496382335b12142f013c5b865669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a604a0c9da633d9f6e05bf3267bae8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af461f20795af5e0f14ab86b915e1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a145574b91bad481c00b857a73812b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c60f89dafb4d461220d4b0658120f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47854fbd0c5bccb4bd676803edb37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa3abf95d70c12b6b6d09e7f2f9c29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd40cc0bdf91320afd6831b101839676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f066ec2f791712d87cbc63c4cff0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e233e2b7acce726a2fd9b49bac32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f73abec4b8981d20ec799d24ce749679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964008a83964f0a29c061440e7a4bb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd657f468d851d985801d55d199367fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1607ec6b4369eaef40bf04cecbcf28e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d291ad0349b84e8f8b062579a152e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54f03245f616456342080a790e2e8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae684948d89981e482ba0e21d3ab311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39201e5b128d486a8c5d89ac41e1020e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5799b310d6c92f54884ef146c11e39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb10bb7937c52fa3cdd1a2350f8fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1623d4d8e142cc61eac54abf2d326689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2680bc549cd5d870a259176adf83a76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f06969466a9ffb82ca5f71f71c2727691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bae085d910b465c39b6982b3ea4838692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e3be3f9d74625c5e43fc6af265ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5b9894fcd6b403adcfc8ccdbb857f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78c6b889d92203a5d515656e1cff94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf7ca86ca3683509b6d07558b64522696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe429e84e54af988d2d7043d71d3b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf7a6d61046d43fc84fce11bad2cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a3b6d6ce6f78fc063a4f734e43eab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abdcf8e82ee22b6ed1eecc667f0d5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355965b60e32d275a985e5b42ac06a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea596625813c39eae20d263a6cc52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c776ebb6236c6aa5725753021aa04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba9b44a6ce27f31707e0f48db08ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9860334e76862b3ea4009e1391692db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8d83f4d2c312ac2b84981a6a7fd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ded92cc85881e94cff1b6ddff438707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a6dae009ab89829e7894fc673d88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74154c8577ad8204508f950af133d59f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f341acb0fb8362bad662f4f2159dd33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5445b29828ea76377dd28792dd2a62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57088b9b26404ac85a7c979b2e35a87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cb3ca8283349160a2cec22100b6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5452a68acd3baae7deb499a51d4207714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097348682d99160d6d84ca35e84dd7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d071576eee7a16342cdded0b592d58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbbcefcf67fddb0848769bce7eb46d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fd62e2ab330821b10d04f9282ddae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00037e31cec5ccdcd15821e4d8445719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eef2f7000b034294a95358d6824c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdb9774e33af296e1b242ba3e32c2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23394218383e1d400d9347b23fb5460f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e60b8b2fbb20991fc400ab3c7f32d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60416553abefe49ddb10dbec401d3f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c28610e4ded207bfde4e41559b7639725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2b7605a900102f0504e7b7db1736e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc73afe2223b3e93a2b9c7a5e1aca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ef4056f8944dde7489c21b9a41f33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a872d6c3a19fdec9f98ecc88e5a06a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb253183b0f79bbabd06f2668cbd108730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cf092344490a2315564701dfa3212731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b0d44db4884bd61a4f814a5e2a56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8081b8ed4340136df7376704b75b06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351ead7d3d2705d963a6424d71022d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e160116e355e00315a415fc86bc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b954ad0437a6b729948d8255199b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d36045c4da9db31a312ec96bd1298a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d3136b4818f0d8eb5e9bf0bae4e8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156b78e7cbd5f2fa1321b291fbe3b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cae99f1696c34aad606eb64ea0e148740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab4a062f5f19589e6cc30222f18bd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e709842ab23f08c095a667df9297742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d05ccf47d0321ec5c79354998671743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786a1a57a9474910dde0ab8767f6c51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dab039caa5684c794bf044fbbcdd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22568a8a619d77ba23b276d35a7eb4c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1af8434f0c5c1e0f71e94943d3c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314e4d0c88a8c406fab05d6a71cc220748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bffe991d46551b2242d47a3452a9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443eaa071bf05305765356ef48c923750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781ceaea647a187cbb213ec632b1dd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6b917de0011824fd8e552f9b765bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b765995fd1dff2bc1b1b8c94ef91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d1130a77f096085863c8bbcba9e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ac877feac44c2a4414435d2ad42f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a0ae61a519ebbb8838eac9b25dd2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d04ae67fb5d54ed178dce5ef3e2c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2104785f5ec6f183a1087808c94c07e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a348a85baad074cf339fac48db5141759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b879892fbf16bc67ae47db6f24f40d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60987161acc8b10ff7e61822f09c5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cccb37d636f5eace004c90153b83b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488ac110d253ed830ab7943faf76309763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409a9d620fd0bd184cc9236f37d512764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784e0adbe6d0933e401a6d400bbfb0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b84734e932859e101e8c267432c2e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2ddfa6dda70192dbc36094627f29767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b668b507c01f705cb44f89cb130389e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91766396facf898993f1da39c0dac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332474c3c3c40cd78bca826e188655d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384ce531639ba45d1f578fbf57f57d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062e088d2f9ddf7b1674858dd2f51c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5402dbbfbb7b06bdf14da4a3d7868773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f4bc091322b6203f557bfe815aea6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da409881113202afe57f1eec8c3c63775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd97456b815fd863ecf1ccdfedad0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a807fd9d06c64be88617d6969da9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c64ae574cadbeb503b026ce9274c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d223df9e8d798e1d8e0eb38538d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8dbf2fc260042ae9d1482af64d3b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32995c9f64125b5520b3cd3b67ce70eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62037397071c0889b5f64900d45931782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3852fae394e8a92e6a648125fd124e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7bdd73d9044bb8181f98b7f489c5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9b99d0f4ac9b46e1486107bdaefd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf8838c113d3143c55efe580852d2b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493fc4320b65e35e9b9c8fc7841ac26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600867d25007280a69bf11182d024f15788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc5ef6c0b86229594516885c18d14d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35436c6f0c0f413e0614aaa159c62a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58460ef1aa72a93a844dbf57639c4014791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4551a5dde9290a0123f6761d54f35792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b86e638b4dfab4e2ac8cbcaaf9d0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a63bb4762b7e693c225daef0d91b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc0bedb32d3fc2ca869428ba1300f9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c5c40824e2e1dffa517cff6f92cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc8e46e24109b3ed382aedf8fab318797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb78a7c209a578b3cd2f1c73342523a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef303c92f5f094d5149c82659f58c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eead1862a8f10e96f38aa749b925339800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be6d1c7f8bdc678c033c980eeca6d6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc146b74c689d94d05abc051c924f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef24b18518b965af96d5009e95f9a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e221627bcd66d85a40ac99c9c49b8aa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e7cfeda36dcee6aa8753ac43c8da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b13ae4c4ec3a3af6a01a447001ed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4a879c3e64a66e2af6b86a9c5ee1c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f20c5612a1d422afb9bd2db04172ce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707603fa80891a79256ada26b5262f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735a19f4c0c51574588f013b872adcc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf16e97cba99ef4e8005a655cd7b1e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791f7d5806000da7c18edbb22307e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4863d4c30a03b11d4f98ae99558d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88dd0bce53b3d01322f07aa1fa876814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab59483feb1abed0d06fe123c7579f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f9ae834bf512cdd3625fbb9bf3ceb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135d3be42106bb083acf9cfd59fd94b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537422f49f1891534df492404fa9fea818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34757230c923f617d9b59d2fb38080e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf71a50100b2d23b6f354910bdc77820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4151a160d30918f971e68621c7ec4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa15bb4fe8f7cc9729e559d71a615822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73327ddf23f95c6a4b4b5929ba80091823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a30abdcac969013530dd7d301734824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714501d37520d16c84d7271c826952825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219478e8a0e3a0ba562ff69ad14b6de826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db77213b92b4efea6e866182f1f8b4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df7c53c180ccb77a1f9643cb08b7c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee85a916cdcfe833d08bbc1baaf325829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec816a349d62c9925eb50fbd5f3a674830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cce80685b69d74d6b771e296efa96831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b9f8b72852e3fd7ad0abe23800e2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111dff4f87ad24f446b72fbd81b6124833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60128720c46f500465aff7b3c9acce834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfebd606095dc843d204712c03a7a6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce92c9adcf208a2c23d9a74a413cbec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a3643bd7db0b1d21c4eb563d8951837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75971bf8d493334ff5aa14c44696d239838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841f36f07558e518ca4259d35b02cd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4073f6997d22059283c2ff27f70f10840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401025e2c5bbd7a0b7fc5f2836cc4f5c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf826445d1f1e22e441bb1f4b46c24842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705d91009e94b93d23537f8e91c319843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85483c5dfab708bfea6e7406dfd32844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a108b92a58c896753b165ad2563d09845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03ca0897edd20e813726854c04032846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012880322d0f552f0330347435b0bc10847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74facd1788b9af467e8c0de3cbdaac5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf2d383c856df7af22fa680057529849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff4bd48db722f2344f5d706750582850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d1c08b462b8e5453485adc106ba1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaae83fc49cd50a0a442d2d2417c11852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eddfd8b4b2321bd045dc8b8d56f1fa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f38396ff8915959afb3a29afe282854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7425d051f17a7b89eb0294949758f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e905254275fd6f1ac257472a9f334ec856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44870dc5bc25ec25dc1ea3390c0262a2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774bb8209c77c55020d4c0c5ad7ece6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e584c796023bbc1cafd6090ad446859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02e63210e11cded4d2852202d00bf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2306a34d3116fc228d63ddf1ba9dae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2424b39ed4d248b8b8cecb37df65862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b3eee0578ad26abc9405a9ea24f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3fcf620a629524b88714cf8ba044e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5cd53e0318b2458ebd0a535ec549e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959799103633442847e6a5b5ca15c787866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa96f50da2848f8a0eeca797678f00e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5feecce647dae198b2892a9cb31f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d06bb746379c7645354cfce692f0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd254b99cbd595a51207c229344a440870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3e0a0c592ec9bfe985581f9a5d65871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4500f5519d2fd37411e267e81459f7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90cba2ac93bc4c5879e86c3ddcdfb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253d4beb6b99354a8e5e4e8c76fa4a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4bdab2804620496aa20072644c4f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a38b7c8eba31016e1654cd9c2e6eb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed3fafbd3667879e62ed55f2f6a5b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435a063ab792919542243ba0f8463f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66f31f6235e500131ab9ee8dfbd873879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb54ca203cce3998e3d837301840ed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172692c291ee39f1490e9ef64e4fa68881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa5832addae2c15c15778ddc6fb2fc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d032913fc3247237c71aa32b06fcd3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abd125277c853b997bbc7151e9ba72884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416c3d94ca2557eb386dea23c4417ab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64b3b3d6d41f650f0180ca80cf9cd0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef552e2007682a5728d8a86e5f24231887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c5f481668dbb1df3ed1898948bba888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f89adab96126d28ef40f3533ec49fa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568551675e0607b107348fe9e1301c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f7f24394100533301a1290ffced2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf2d3db88fa0768e57993d6b435d3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e09512821ab9c2922a39d43f09050893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a5aed42cbe214a6737e8ae33bb1e7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac6aecb076df61906761255c88adc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b76b67326f502e935a5b3de39853f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4f39430dac418aecbd944a711fb25897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6a6e4a37188c58b0ffc817fc4a07898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2fa94f7e8f1396a6c674691a36446899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4d50726c20c8720c6a975dbca9db900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608ee21d4119661551db0764919875901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f878cad4cacd57fbb36573207647fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e05d4bcdad9c19563f9fc5f3f6c4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a24a9f8756540f5e5b95ae4250c81904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2828d51e06bf93b6a2f83f04a296905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c83bdb52f1b877228e136efc121c7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39976a75900adf606197aae6048f94c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea887d5dbbd020ca53c3cfc65a1d3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d8935b0d620cd8dd58fbea417d7d8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdaffbc4706fbafe5e7b49463a3c0b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6491ecd627ae9bba5ff5e1c333cf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfa3b3ac527319e60d299121ca4f3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97cfa1a68ea59bd9354f9a3ce710b7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e36037c4d411e8719f61b526e03d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dacb9e9217f2aefa2896acb2b9dc7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae148e6a19fd3a1191e72a6f3654b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717071c5c659fcf12d1504e20e8ca13917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd3022155fb22f07c4ee7fb6ec0a8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d66bd7a05afb093a4f1db35cd6ed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a2b892b9141ad0402dd3829980bf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e241a7b3e3c2d726c128929ee93ab7d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340bf9cebd60a96a65d61b36ea777ae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cbfc1bc8da25d4f5b11dba27f4653923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f84bff813274400e9fdebc7f40b7e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c6dc9e6864390a248da63ac0cba26925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036ae47943a7d773d8cd56c542382b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44649cafa0b0e49355a05d394533d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60c0e1b04c54036ef0b7e0177a0e5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3e8fcce36e31c9bf1df428d68202929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cae4b6cc028e8d83d7c12812bfd9e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece490583142e57060fa24267c9aad931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc525a410e93814da8b57da0a8832932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fc5e582aaaf3a7bdc68feaddf796b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef60a146ee74d55f456acc8a5bde53934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51a66663c7544a81ebdafee6dbde19935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c2e40405c36a9810e819678735d1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53b546fd44519db202e05f79169470937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fcc25711e9973e33839fef7b1476b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056a1c6155a50f906b78dd75ee1d26939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d913c153a386733799098041065e73940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea6515f76b59164a6d2e71c212a23941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd2371e9e0a75ccfda10f640ff6008942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8042dadb1ff622a799aca58a9df915943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520fc962c111a0ca4bec6d8a5a41027944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef08f1e427080908ae941901b29437945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393450e68c5651c626292c57945f8c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a80f21aec79b14c0e68f602f5197947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692ce1362e37f134f35fc7596d2727948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65cf760fc7afa4df9a536f6761d0b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15548a7542ed4fe5730b06344eeda950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b80ea073c2ff7f7a955f1748a09e2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e63cf4112b541234a71b8db46a52d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b906f3cdda00b6f68836ffb6de2af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65ab0e4637ae47a0feaf413f1670e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662dbdb4c33a9d0fc5c9a8bc804a7e5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91f8ad4a46d1d7bb54b6a4b270bf45956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5a71a7ca553637887eebcdbb6d9f2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6f021ff5ad5643b76d6d28b4f907958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab74ff6ae8ee0c4c314125fe53f3f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d034ec61d002efe430a599c22884c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83590d86704ce2df27a5cc695050638f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd300de18db57aa4e00fcdd2341c53962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c18d9e4932c4ac91cf495c7a88306963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ec89ecb085a066dfbe887a4ce230964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d4b6370eeb880efc206eca8fecb53965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aede8b7bd4097c1d7c4b8ac0c08a7f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca136a33639f67d89f89b08967f407967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd53151fc3e1a859503633844ede70968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f4eda43d7aa480f1155e7be08586969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e1bc13a775d0da1d70f8a4fdfab0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25efcaa4eea42148a4375fb572304971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0d5fbb7cafba873440e4f039f436f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aada0986669cdc75d0a76c5c4d50f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3337d4c1e16fbd413a3033c2eb2d6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad624c75b2154f84769171ff7581380975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5d56b4286a02699025d20d571d588976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa9f860d01f3a2bef8c50e1473d23977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d3fec0f011bf55c350dc2d39b6b0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e119a9b5972f954720f3b00e9ba065979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec25e7e3934c99a4d341a7fa5bdaba980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53389800bdccb41e14a83bb4bcd00dd3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392127b0561c86799fe9ad2e955ec30982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb143956a1b499c6e0d07d4f6b7cc9d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4204eac5ca0dd93718e54c8364bcd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f022bb193186f0441c37c2b530b94985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154cde481671d0e69e07c124c6af8fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ee10168dbfb0aad02d6d313f5d5a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfcd6683d7e742d9336df3a965a4c4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9777879327cf07dc28be54a992016989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d8af150421ee48ae4d3641a34d35990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1661b245fd0eb1396ab22b3b5f429cd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa8f6730cbfe2abc9fc77516bf6d4d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b84bd8f823a3820b6bbfccfeb8fdbb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83b87133ae0f86e1b3b827742a3cc2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a7ee45d5b9254439df6f8d8a1e2e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02cf46afefe6817c6585547ccfe81996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e9dbc9ebaeacf3d8977386093415b997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340a3426d317ea18e6475160bc4030998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>