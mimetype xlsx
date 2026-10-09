--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6736692bc492bc6d3177a62bbff611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9df09a0bcc38406c59b43859288512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671c7bde8d3b9b84b36956ad83d02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee61c98a9810404c479cf60bce6e634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e025c0ec5ae463dda65b5611d65705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898cad226758ce6c0330a09442a4d9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59747e21cffbbf64b21784a0c21404c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e3d5bf6361231c30e5f7427053fba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e04e9e06ea84b8593e43e2aaf9fdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a701ecbde92dad422d3923af1f9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5695236b0cc7721ac59aa7f9a27411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b256ce424d4b3b971d29dcdbe2b3c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0db49a654aa11491aabfe521998a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42abcac3b4090cc8f5ecf901ade23fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becc768fd84bd445b499067fdd9438c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f7217919e5b03cec3fd3376fbec2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114be02af0c9a06e1b3cd26e17b9a7ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fee476ca5008a8ca38fb4c232e7ee218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23d9972eba45fb7819e028033456519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b55b66b3eac3e5e7443f4f6892a2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040301ebd22923f0f1cdf7e2e574b9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa862f1026faeb0b1aa623b6bf8931322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7288066163d77f51148166cf45a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5126bb5ee6b243d3c2ca49e2d23e57024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2a1a7c6de51be817d8e0940a791f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee03aa1b70ad0939c00648bc98231926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccc56a1778d8fb43280cdecfd9a29827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc380db04f928f64e9ba92ba10eeeea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2d287f1e07163e8044ac9ba3842a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac1e3eab0a89b25a2bf7c6a021672030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3645ff6574b60623ce1140a9095a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89d9592d8ac690b6ec8343855933232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbab73ababf82660a8783ef5cd120e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad5fa9a11dc495f149e965a58b44e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10951c45407a41089355a705f64968b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fedda20de34455b9cd50524fb370e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb787ef7fa54c205334ca364d3ca6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2dea5890ba2bb1bfafe8cc6b779938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf5dd94b6a305c7d2fde731185278039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20abea3dcd83b80dcbb517982b7cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9062170a91d200257e1fd9413145a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d8e063677b8ad765f61f8ec2ab4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab8f2b589841b73e7b67b83a1e8c4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65d9cf054452279193452ae6aa546e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2ab65bdeeaa9f0ea11a3ce94892745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49be874489ae98839941904f2be58546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66286a8c3a070911b3674ae13e9a3ad847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942179eb8d2e9ec6ea4228fff923fd7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef42c2556484adba77ffaf2ecc871f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83e6167e9e6e0cfd52818f96fe6bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf02b2f9f754584428753e5cfa7ff551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29ae2f7d8495440e687835bfdaf4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef159d6cdd35542ec782747337e3d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d28bf6b340dc864feb13098384ccc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba315f95bb5a02f6cf23c66df5e2c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773a5a25603e49560143581bc49c0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557ca3a5f921a04186f5314d5b664957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b8e67e1f8f5aabfc1f8348894d02258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6156bcddfccadeba60e94aa57fe759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9900a50b2adf5d3fe845ef2b7ed9bca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9629c3bd8d3011dbb2248967f3cb4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e3043e80b3cea4f66fb67d1e301c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c13490d10608eac15ecf71ebf1634363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da9ec6a7bc744788b2f99dc28dea8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da24efb4c9f35450198e36a98d838f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaec55b3aae5b6688a26fe91af5a3bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ffd9195999b27777b13cf2c2d83b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56f3bae5801fc7af2c5b8337e523868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f427af41e451222e43ed3424480bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666880afe7dcd2bc9ea17c7677220dbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df00f86036bf9f889b7dd4cfe9433871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb93d774e21f47f77c8cad4c52b2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655102e66bdddd304a3bb20907fc9e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52432c6e719e7e90d8f18a8008ea7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8553d86436b7b1a243a170166627475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc6e6fe3478b5fd75547d8d16bcc6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae11d9130942dc59dc600a2a3895577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c985824d0cf3a35b94f99520ec37a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5837a96ce2150caef4c0181adc55b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ebe0bdb6d636c12c61b9e3c7d37f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1681097eadb55de1980ad43b225e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031887557062698bab92d8e26241233c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449faf18a9d7db31a8e58d0102f076f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55bf88c92e3ca786f39a27048d31384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92cf0fbaf11ba7a3a986a8353fcc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e246f96a47e9b57ed8390f91d4c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66690510170e088c0d430d11b45eeb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77477f8f083678d34b440d235ab186a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4dfde52481d7577d5d91489cb193689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514446373a373f55340d7a1eb090a49990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11139f4a460abf89aa644c0b90004f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef84f912a3163b4845109c857643092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2fe84cc6384271ca6c16e8c44c21293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacb110f2de2b38b59056bc127fe5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b8d3d73235e95746657848f1a62f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c15a5da49123137fa8db1fe40ee0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2637e82b15c36e7b05d6fcca3c1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7096cce10b0b48a305ede12aa5f20798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66749159104370bc5fb503a7ea6ad4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf46b09776417dda9f506d218a5e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef3c859ac39e10d360c932ac15af30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51fb7077b31d9c59e028166453e765102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce702e8c8fb70ba0d168d10cb6d1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839610c7e8073a70d107e99c7389f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8afce26353e3117629aa2fa5a4f3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36659da788e99b5f5ad1506d31458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125347808d39d94089480e2d86147a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca0c7772ddaf71ba6e815a1f5a1c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba725b640522ae3444197532531725109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aea2062922ed8d47bdc83cba81de2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f6f897110a7d574501fa7f73827e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd965bfa45685f2734629609d9d1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585e1a2ad767661499f0d8b03256f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add852af7408bb3bae2190e3704216d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f95f5f29cfaf8c8fda1459ae3ecc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44c86785aab774a1a2db92bfe911ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf224d29467278ccfc413b22f41d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a87a9ddc898d975f56b6ee24b3a8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec0c1b742e35d0f9d2cb5cab748c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1872c43680df1ba7534515fcc6f6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4864e8810930bde344045ee4808d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54bcc2fc36389342b4aa5f48452a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d0fe5f9414be11989078d03d94c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d712225a7dfc445eea7dfb78ec3f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355164990051a7a5f6d3bf595e8c5a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7d5c2dec886b547b0537ebf6b1db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d263c4b5e1d794466d35ca0205b18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9be1075ca6fc13524737b7c7b7d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d69c3fab701862e0c2aa18dfe2534e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489e989fe3a1218226ab8f831a9fdf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5863b022d02c05bf5368e58a9f466131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dbbaa451061a3f6cc188ba9c4ba7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5525ad428273895260358ed4ea1dca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53570261aebc93f78b09415044e0399d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1aa38d399d88246875a4842a746e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f96315dbb61baa296b0cf1f5f705136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bbdd22a11b33c4c55f22201dbef1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937096dddad628e3e7d40fe8729c6195138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72739cadb50bd4c6adef44354a2cf4bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df105c8e98cb3d6b6a795c3b449f1123140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e1ab32e8fc714c20c72f9ffdf4d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dcfdd599c7a7c8bfad0c4d4fcf3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a54069c90036bcfe817663614ab2a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc26bb4290eb671e554ceace2a900a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da348750b61c992325d30dbdf4c52b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c963ec6b4d0a3fb9e8e57bcb1ef295146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443e5a53275ee0601083cd86b8c2e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509b8a62be28eaaace6085260c5fa91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dfc2ee75c029d25ccd53904089b4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698c34209382af22dd7b0e9a7332b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2b84942e70d5c76cb858f41ea30e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09bd6836c201cf6655966ade85fc07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2f7856e5efc0528556b0971b8218153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1683ca167a2011a9234528fbe27a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cd4b55fbec8797b0db469f8e6f78e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3659538bd08b3f815dfe2fba97b0a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d716b8220d9e3aaf476999540429b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537cb49fd62c4652cef9133d076dc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e864384b86837bde79aad99bc0f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af042472d591df26a10099454ebad8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25bb479c68386c3949d5aec9f7cc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0125ca98241d92d63eacc2d2baf3e88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4bcf7b1db8ed3a51c24f4e3ebe63e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2451074ec50198f2b5592787306749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24efc8f1a7f031b07d7b49abf941b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672d0481c1cb904b872055187f8e3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05fd3b7bb406130664c3b1d2d78ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85da28512d4dd61b0861816b9210e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522d324c2d9a9a4e1d40bd6d91c7cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad3717ab00f69742403f1de8c49ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d27bf40d371fcb6e0d334d417b09a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f554c709c3f43e7507ccb5f6ebbe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9ebab563f93107bd11bc677bcebf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e38fb2097523ca8dbc8d0c19be672174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5567d54a20d1166e9f5017cbf27de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab0f595ebbcd376ef9f7d27960a69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cd6676fdf5558c6f88b714b8ed7e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705df74031702eb289badc2b5a2655178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c87043f8729ac20eda69023f87e6de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20774e9f4a37a8ecf0e5aa0ed5138270180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa74afb082a1808034b3b27e08519181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e78fe7dadc8a2bf54764d1b2b48a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847daa748351f5407e83a9b4c2a020a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35af349b31e4a433eafe680d3510f0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fddd56f9d9dced453b0ebdc3efc8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6106edf37747b001e51e7b36f4bb19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b9fde09f3ee506b507ee529862ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cafdd5e5a4d1765ad9c5d874628c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bc4fd043fe53b3d8da68804cf1bf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce402337e3e0a9e7e40a175afdd63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f62a09707f08ca95eb4ac30220ee7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea952a303e6068f3923fad73f5890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0e6781c8b67021894bfa4ab877066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8c07af138d7c85119defe924c46d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f65667f4462164314c649bd2c2dcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e01c722d8a6d2ba397f2779d3341c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5d2e1acb81d3f0cb60b2353bacc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e232755bad288bb5dc0b1a38e0376198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8309352ab4187ef59e9648ada405a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db354018a4856554220809d2b57d8ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de0c5f81b1f9ca260a4d9d2333003201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86200261b00d2e220b947177ae966d08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6568d264917c1f7d4c0439ce4f0d01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700df7572cf4aba43ce39ac1d46a209204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee13e23db49f0e85e01fc281c2d971205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949a8830530caf74c694266551b3ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d980d4620ad5e38def9d54ca4bf04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eed423c8fb150dc8947412d29f1ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0acb1c62e23753d91c66a312c100209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659802cbbd90687a9f9cb80bde8d918210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369e6f44167a6d17bde8e8f42778fc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddca61c74da7a45041e21f3c459e87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471db540edd64dea98de8add8a296b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703aef3e23850bdbe00c14b8fb308ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df735b09bb061de17a5cdbd3ed6bf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7ed1c99274e764d59cd9bf56c1ff7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d590892adaea99328ac7e3e2035e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca9ba658a6cbf7ce388868e5c0ec8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902113a14b646f30bc1663a95a39c09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0465090a06c2ba71f6abe25387f4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68613bcf9c1c3ad2796b724a42ada26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685608b2eea7e75dfd918bf1149ccc6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb397ec0d5624bf3d30fd24d5e401f1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1397fc2b04842bace4bc04c35fbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a482ff68ed1855c5c99c22b921f7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ede88a3fbcf46ddee7c77b7f090d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155ca90c8f230c969078044653954ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db1489937b609398112a982cfce5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65247b0e0fccc4bd373053bf019ae25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ddd3194507346d51ba08d63eadb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019c0e500c1d07df8198c4f52407eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7aedb9eb264c7a31ce6c9990fe2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3bf63fce469e073cd0ce02cd1f0d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241f8f912506b2ef8bdeec0a1062976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d51829cb6c886002cf67f944df06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40df55597e2a8faff274cbaf7b256c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcba009995e9290f120eccc14bbb23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7617b6e3635b4ff760712b3f24a39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff20b59b15e7d6c7e9bfde13f1f3ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb597808e99e7596bb320039af29d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415efd8e9bf517feaa3d788455fc5152241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec5ef13c14cc9478135251470d895d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab4a4f66aa7d9c93e95f1c8b3d274b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d4e1835573843fc5b3f4213e1d97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667261f448b6a3ac41b26722d59973b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dddc56f967f01ec33c839e1cb40a57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef3531ca371da9656ce0409c8ecaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8320055fb56ad58d20b951502307ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7bbfbadfb12c6f69206894ddcd2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605a6e3544461f8fcbc2b19b856f0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa3201672b7919e0ce20964d6ef8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4dfceb1df0ef113fb48dd054c0e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a274f675e218f5449e2cd7a09e6fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022607fd3875b49606dd41aa8a03334d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4058f4e8d4822bec66357a68af357e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72686f255c23dbe315f9a0cd976880b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34e950048b20811b6e8c1b6f25e3fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea16c1f5f7626e382046fea046ed797258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c700931ad2ce5ab0a7e999028d2fbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee0da5b46fab4317af06159ce387a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b39121ee5640b2f9dce8bb64a3479b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01905a547cbf7a7eeb9bbed62d44482b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b885d4ef49316c5a589b03e656d7c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8b2dbed5bc30dc99e2faea869cce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b61124c92d9c65eff99ca92dc2dc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543234d96d8a2d8df2a95c67cc5aba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e33e85e7fc4209edae77634ff6ea5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e34a4dbe1f372996148680a60dc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cadd34ccc077806e1c27d91b14d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128d2f668cbdbfcc18e34923ed9459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3339d4d86a12d1fb7835cd3c32a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc27e9af94fc692f18c3157ae4cd52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdac98093b3ceea8e3dd6f2f469640273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84610a561c63afd7862122ab9608040274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c802ecc41cfc4b404f6dfbe32ebc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706479784eb7fd0df95b8a477404aaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802acd0c915ac1c309ae90e8a57d4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25303257b045e1506d21156637a62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45fc1980b63fbd92a7e654f293f25c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf80265f76665081572503806458b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c592f98f22443bed9467f5304d9591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881186c7050a37d5c591f30b4dc6a74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27515f036eedc17994f5b3e3c1260c30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4587cdc4a727e256e860deaeb9d404284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d53f2baa4b497c479ab8b487db58e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ba45e1965d51b87ebb119328f4c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a078ba064d55a88d4b3fd367cb2e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200a8f3847fe4899cfc389488e2d56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b8cd47deb733af9ddfc24942a611289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3ccfa3c002e97e67494cc14c3059290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc636a00b5a3c613e0629ddbb623a2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00b76c04a6a44f22e6b989f824fcfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734107d905fc9dd06bc0f75d469aea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4656ab1e8ead5cf0d5194031c079294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762168f48b363ef348de71b341d54d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0a5f9cfe287c743e1700a3346ff73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045fe363e79e781697c0a2e28236bb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfcd263cc60451ef8fd3cbed672a61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f5bf470e82a7975b24495c573c9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a889245ef04b13600f490a84b4500d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133457f00df3bdbf4dab52b00287b1cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def552e75fa64025c504ff5674804bf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d60e5c7e59c42d5916913a5e0f5e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2a0b556d5c5d261a555e103539a60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddfdabbd9386351b92de7c9dfa519b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307a7b0c8195fb5b8e2512d22d1f07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8037e19365a605d04045483af72a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fc3456ce7ecf2446feab6fb19236308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d69d275d2039620854b2e4741dcb70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d5f780771066049433ebab58adf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb01555383b15d20953c2c5deb80a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f717b755ab91e99801c63aa55fa7e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd636ae6373ebcefb587a12fd1366d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc5dce368b3a981e447873b4134ae7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901ef739307aa7ee07d8f7e42bada4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d667eb8c1d5b6b528b66617a924062316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f589d73e3b1b67a20c8d727b6213fa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f40ca14504adc07c7bb2dba4ec2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4012ad443078c96531cda61d709eeb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5864a6dab171e6e1eb89682910466320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444028c4e357d6452490ca9c5ecc2b30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e9e946f9ad42449896e357b1d6bda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d66d0cb43be9007fbc6af479e20e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb834d2703c6627d7e1cdc01518b0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17e15a52fcfb1818facd5a9a2c49d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5020488adbb3cc9ead60f57d759c5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dfe06e7dc7d5d3610ec3f8cd60c3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182bc96059c46bfcc18c2762b598766328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b8bc182a45a469a6b90bb446bbc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230614b117e20396ce5f51246afa966330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d474ffbde25108cd5cbd291bc2fd75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b36765c9d6cbe51d0632213b16631332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c617638e8e119fa81dd90872b27a71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410a0caa26f6e4a54bd217c0b8545b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f5311c019eb0e5f3b800b67063d46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faacfc8fbc20e7dfc5e47177dee55dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8cb1737669e9a266bfddba88cb65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b7dc23e972f316b9969a6231a382338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037d3885a230105137b3fa1dbf09bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04126e7268063f756f05b757bceaeb71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b39f71f924c86a11bf1555b73bc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35e9a905742a4e02cc341deb676ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e5832a5198b65a1e5c82016a41bf0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bdd820bd248e2f812e729a88fac7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc11df714780b5890223f494b08b5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9870e18d0387ade1406c8b3ec57ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9dafa46c8d47da34d1206a1060db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e96f8f74284b90f23443396322da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46794d5e30c53f3211e28094c24f3c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634cb455fd36d9456a89f1187576ba3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222dbfc62c980ec9a9f16e79640a2a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbc83ceabf19ae88a95848baeb063352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0540b0e0da3806b0144933cd72711353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe8cfdce86b891057983b83e2d1b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c46c610b6b0e5d25815e2a59fccae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b77111d1531f3f0e8aa14dd5f2ac6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057008246c28318de177efa21d6bbe9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764d21867042f4233be4e8c18b1621358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896837d3af881a3f6a8e863fef2009c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9770219a687a622290f95f3088645360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115397088bffe75e07b1310b9038bf00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70167b3a1ea525f8ab46e82cfa59651362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f74f84358f8489c07ccf52491ffe2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba490089e97bf7a35a5ba1347cd74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283017963232f7300532d095835dbce7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937acb86d3af9a807465fce41f323a24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1230d355f1c5691d49b2fdebe1aec2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9016e9d5c8a2185c7e653ec30ff4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8429c85c8614e4a83c11bba97ca431369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e20118ce7eabdbecf8b6acd5afccd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7ce24ba0dfd62f11c1ab6a9852457371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527798921b41d2ff6e0e525f5f9308b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f748d0aaedfadc3bcc7f1727cb7795373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba321ee2abfb63f12944ccf31c4e31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018df6c054cb45c8b370eb11b17d9fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46cd59c69968f36a1c241b5360abff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a9c61d0426ab526b65158ed4adc6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f026d3d517f7548ac9c9b959a3a337378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86889ade341e2a93a7f6a12db5bd6c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4aeedc15bc62250086ec2eac5b03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956cdd1c06be269130cdd2271540b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b7d96acd5e4c3134facdf61aca15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c1732cb9fe3daffaf960a52270ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849bf70b47b558d1736ed2df61516c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027aa19c4cda51f5f13037b0aff28a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6dc42fb92347ce507dfa40759a112386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd83867d739300d4fc2124bc76bf4a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ef85dca1e62cb85aa0537d603c80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e12dda0eccf53b32f670fb679f746389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0de89d8c8991545f3329c57169403390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b92d34669bb4a561a3b9f47abf1ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b120d373d91bf1e812dd0719d843f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af592f0fbb10c2afbd4cd4c8c10659d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f96dbac3c9cebc0c2a35683020ed6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea6e7816934f19a32a37a0f3b05a37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b05d0177d19a4b0ba199981689a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b0d8e1e095f9a129f808a484805f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ce9247c7edeaafe3b986c0a10cb3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2552a55e3fd668a2a023e6083a8f289399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ec82c637f68614810e667c4b276fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ff394b104d6ceb7ba7a8bffa2eb69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df09d851bdcc5bb183feb372cf6d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71acea7341d523089554392bd47f02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef492d192fdf0a32d07a11b7fbb47e7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574fdcac7a4cd7d98719c5a2e1f4050405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb85c52dc01591c1294f4cab08a857406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6cbcefa0d7a7da697b2e36c4c1b00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c296f8a2593b313d98692e6e698ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46c8ab580d24613d085360e03beb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513436acaf43be5ec658beb6dc2368e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bae010f3b12f3f059dc6d8b4443364411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85bcd36c9c0f13da929624b0930dde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1dc4568ccfe139b68e47d881833fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4017dfa14a73bedf0769d6229b6cc59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90686fe812f9036fbb95fd99a09d26ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043a2142b10edb4c5eb936d6ff39e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c1b227eeeaf46a4218c1f000a09a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24422446959eede398b95a1403bdb128418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c875a03638aed7b0e655eb499c3defc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e9f2879dd41a6c2dc04bca93bcf97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc39e2ad3e563781bf869bc251360421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78bc73e91b785098c4a89f6e019ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd11c55ae9b9f538a10258de153b22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4255741222e995624f05c59b54808fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7fd7fb456fa0822dd25e36b4771b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70602acc250ea3f5a722f8448037cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3a5602e94092b53ba32fe5e3d3d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2849a3079dcbd955dfbf073b0d97a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73264ab88dfe021701016859f1682a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0073b67e5fa2fdee41d37a7a179f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463c50b0c702140b9b57adaff4dc52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c9a0a427bb11c4af76b5804e772eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d62282ecd01fabf43cb040c17ca83a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c1ae1b9af5f3af2a7b6b10495eb30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d769e5fe6e121e6027150fad4fd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be424f18fbd772f0b58d6de4748dec8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a700cad5b61f9f471f5393c3ef6d3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b41600ebb545110ac0a5c934d268d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e8d145950eb3f73bd9b583db7316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcca4f9aa6fada0dc0c4c83866adab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c0bf3e80beff388df30b0b3d8c14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceae8a5a9279e3c972acab433423ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f909dfcbe6712448591547b541de357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db80020bc011f8ab075737f4b548705444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc31a8dcdcf6d54df95452c8033c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a8fe6bd5af5f6164291eed44e9511446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec887acbd749b8b521d6d96e88b3a57e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8031e0fbafa3a31cb7be636ff9cc7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e94321fe01eaa2ae91351cf2dc796a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42dd686ecbd72df764a2ece05df397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a867fbdf50f299cba4fa96f18fa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2673aa744b6422168fda9ac38424a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4cb545fb4017e6c467e7d54c5dbec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439e65192b26d42d949fcdba04eee7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842159ed1a83e56c20a5794af1053a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed52092c49e265ae8debf4a2fe13a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10c6648074322c6d870ec31dc32835457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28013c335175233a198631674146fbf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f773edc8a8333e72ce420fab6a6833459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bf328b8d0bbeb17e4bfe00e2d2080460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37353ed01de3f1fee9dcbc6a9041c205461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf178d6e95f4c0dad4de96e249c72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc0604325bb1843cabde62d7e2221463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451bc43e0dc209be123f74983e54e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8443cc67cb1ff4e904687bd9e6e73b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5e2e558398e1693cb0c29878ab0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053cfd28ba016e6ac887f569d336b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ccfd9092c12521f1ee5e630f3701a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456b0120de82b0e6c3cde0adf404d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa97698164a9cb93806a8c79b41b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336a9b295ec9d82fb652e636b1a91f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d90865f67ed1018477cf1527ac77a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4bdd2226285660e400b997e43798473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0966bac948bc790a31b693d33dff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475603bbeb9d0f490aad27c9f154294475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7acd5e68428f1812d7cc6caf865b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fb1b356659411afee3cee02ecc277477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3b9461d3062272c2d79d05597fb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbc99b9a941bc023c6e62cf039b377479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1184508d492b82d6a02916b4e6be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd2ce26c6cd61a76a0f4658bf00e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66fad36a3f5332b3317631183b28b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcbba061700723f01942bf2c5ff9b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974fda5ca1ace28bb112f7ce98df1c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916d69eb3cd1fd6c8045b2f5d25047f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fcbe8aaca7c51bbca723e34618c54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46c40e8a2db4ff6d9ec4b3e79618d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122540775736bc3f5611a59b313ec8f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167983217e66b565988a9e98cb9cfbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297da4de236a327dcf9d6fbf5ad8b24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b3b8529c42587d7bfe4be56b8d73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5e16ab53920cd292ccaa07cff73d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4038391752b72740fcd965979eaca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59565831f6af0cee0ecd7ccd3d9abe9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5afb4a037dac3a12f8e98ab92e2c68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa91ee08f5add35866eaad20a6d6f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c41ff470b20e34c67bb91e52dec453497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6904841d897d6bc1e95e4b63cfd26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a6fb52420c1e2a478a43b687cee8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be3a6d6622104722f19719555ef74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c4bb13604b495f1e5a9d425d6347501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b4d8773146784e443763b52d3d37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376e065fb35a106ba28f6eb5cff9c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd838de38dc3f4890cc34f7860853e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af14ccbbb13e6352487e70abe9d90c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c240c8d624a857877b625e6143f486506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4b779242f9ab581380d2e0b914a3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03120daa0a6f887c4a59c5691f20df8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80891c7dd1072514a9848b29822652e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12992861ca8e675c901950cad91ce8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7fab0f8ca4d7708640bc9d55e685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bc5ca1ad1045cfd86aa7d592786be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6959d74c6afa79f103118fd08d143513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2582e009ca8daf36dbd67cb738bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5184d21e9f9750a08a8b32110af18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53865a238f3e8fa21a10f3cdec5e35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e8b7cf449a568be020c197936de5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b89c1bbbb808cb0672d0687a373ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062bc266bc0dfe73df09391ec14b59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc672877b5162bff12bfb6f7adc0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d2aad7e92f8f5dd9b17c4a812f578521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a8fe4b5f2046acaa6bcc9307b064a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f140737e735d4744212fe566653643523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e218fc94c9abeaa4643df68c8b9f94a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c052196288094ccc3c54c7d3bf4721525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2dc773e7c877134979c277470b50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accfb7ebbb329b6ce34e1d579126e15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187792ec585db0bddec06310b42bc29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa39f56ae56c1e48110346ed27f951d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b32fede75c6f7c23eacdead658b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1dd9e6c0cda65193c8ea8129485c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e282c380f77f0b386f70a06d4f301c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643776898a993aa6c167bffba10c2d9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485e6957215c79902e6890fd57330f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e1b443bf12802d7e921350d67207535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21342c83201e10216267bb5982ae1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397af1ba27ca933ed9d3ff7dddc0c18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcaba9cfc2156e29c92f661b8cce34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec875019a662099d34492e9a5e82e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2533c4e35e9da6e6f617bdbf006b48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d6420b48b3dd6353f1d90aac5285541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea8973cfc3e17ca6228b3c39a8456d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb14859c25b6c2c2cb6cb0b63b2d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db32cee774cdf5cc882cd0087bc525a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e0a3f44ec4c125b300a824a4963b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7c992f83a957c88a7d9353c042f48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4e76721a88d1695f91e1a01d0cbb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf656e8e60a9395f837b58fb9cda1cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075f6f2ade44aa746650b8d930d8270549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d870ab0c77e8ad6c57cb12bbbbdb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3961c531c7eff00bad631a7894b83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e76d30d05142c76a78631f101304552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cccaf535f764c7c89bcb9a552d4793553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d476f654cd731e51793c78bf3be0ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d00befa59bc13dd1019a2500353447555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3575852513a7f3ea794587f7e80759556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ceb3710eb52e39dfc567ca828cbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f01046e2dfbbb6124141be464c6f75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c64faf0e74834a595071edd3ad412b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e4e1966c847350544c8279e05f7e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55afb4b9c37261db700dbc8ba1e39f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b6f48a6a4a8faa7ee77e67deaaf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2d1743236b56c9b285c516339e0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c5cdae38bf2b7c57a7f381916862564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d627c4fa3757724cbaea744a696eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16670395b27bd803ba69b03bfd1e690566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c07fe2d1a765dcb3fcbe6796005d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def97dff98f1f80a9333bb89724436c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33409fbaee27a55f405d0a67ab9d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323521ed11466ad3d2afe91859ed0656570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a7d6a65d62f675e2bda6cc5b18b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4226a398b44d6658414193d71b377b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7b3b5dfa7ea2b4e55981dd559385573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4672d5166e5b6110d9999a50f7829574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aa40487c756f5e94b7c70dfaef458575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3302b3e7ec5f050da5ee81174bd38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e875a7014ec9056d1f7dd001ebc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc12065180c379c6f5638fba1ccb9db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c9e26fc29031c6bd9e3d079dd9baf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901339c94b7e55f4ac4261be9e4c513f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c4bc9baafef49210d56b66aec054e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5698f61d1dbedf9e8f7c5a6321c38a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7464ab07fc61b77127d2bbead79e96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0012c4d312d35be4c790c24c66bb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437a19ee3732dbfd0bf3cb3752a9e24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764daa823bbb23914cb09e23f6d7d3e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f591b07e6892e0bd45100c04b8160f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ecfd855c6e4d4f559cf95f75375d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2cad6c355c6e2e18cbe42d4babb69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb206922e026e468be07167c30562ad4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d48a2350bb3488dd3ce4cb674aeb4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295a482d9c24eb51146a3704357480592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f260e6d607d87b96a8087c49c63fad6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c09b70cf76d51a767388607c9d63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25787e834e948864443eec43992b691595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95666acf8ae315fb570360054771e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2aca645961f8d12052a1107a766e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196429be0a2e044999530834cbd01da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b78de27ed07a0d978d1827d9a0ff5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c0a8089523b96880945479e84ced600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80d0aca902efb1f02df1afdb96dcc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19774f3631d3897db5e1b5f23e9247602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70415376b130066adf9e5bb513c2112603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc0f5b67e432f08662854efa0882c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729308c1e5cea3c5b3e9a30a4832a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4372e7a925837ab835c31b53c7b86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee651e962bd67bd01fd28930bdddb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa53344068173375f3904481d2466ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b02d3e525f894629b0d6398edfa04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b9429102e4016bc73943d9dffb55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a643ed0c54bac8bc2f3e1f4ad2607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbcd685a5b634e0804e809ba3d6fc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011361cdd481e58cb6816c1a16e88fa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f906bc78a8ff9df0303a80f3a574614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f071cea5ca209845c133bd2c25847615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b523623f85c852c86971ebc21be1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857945aebfa6600c459f29a0fcb92b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1795fbee2a56ed05230f1b3f69d0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa27076156a06efa590409352ed92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52389c39dd0b53dee9637a16bce29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983875babc9dbb30131868108efafb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9944f618267611557ae524e71b65c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799546aadc9b31a8243052460504e6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c4de45d219b11fb36e89ad5f6d37e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6123d47e4a96e7165428340bc1c758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e52f69615460374c3d6fca2cae7df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ccb4e062627f87012b68d199d48a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ebe5b5c915bf76f717120b54351b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b2ac22dfbe3deab3235ad711d4b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca13fd7e86ecae611ad0e749b0ac3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308483a52059b2548d68c1fc6d1b3acd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5afd8df15abf11b68fd0bfaa2e295632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e884d45d72afe7f37d8fc7217c69416633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f350b51dc51d40309fa32f58c3fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fe496fb10f7170bfdb854d80146e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93de720ae4eb4e15754cbf38bb8eba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf0fe17c00cfa84d31d1991192cb44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2878a5250546d8eeb7a780287c33d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f609fd3d77d953f035ad68aee1712b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85004a26fc77177033d043dd268ddce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f3568fc2a5e070ea992e6034a78b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb8aa463b600fa82d79ff38894422642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e18badc854c73b4691748d84bf357a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f70fa2f42f87134e6f57439065efc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d38f6ba19f24c0eca004b48a69e33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e6dab0dab56288e523343407e3c84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc45de30b0f74685fd0a206f8387bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40bfdf23537991a78ed2e80831ea8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c37708cfbfe3c0d83d8ad4449104649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb7757dc12852a7c446ab5b83ae5b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192e9b350776765fecaac4c03c56071651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d79491c279908f5fcedad793e4f20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b27693d8c0a742de30b382093fde4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8dc8ac6f20fbe46e139a15ed0061654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98cf1ea34e9eb6a3a4da0221fc968a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33045091412207103b25f6a3ef4db4a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a677a2b77de529abaea1a44f2589b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314720561810ac3b821d08af58ef77f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979b8149cdca285d2e369df5d0636f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4c38bbff646424554de46e9443862660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e6df8df9120cbb4e1d6e6bbe8512661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b3a9ee75ecb9549a82b0478441dc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267202766d689afffba1ea01ddce135f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f04e0318966a80ab76a62d13bb0801664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f11b55ea4230b4d611c76206e13fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da735bdc986cd0aad765e9b8f91c788666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd662f23a44e85e96f3a9ba7bbb48963667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae258d9412f7c7f7c8e1eee7784a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201e05f73d141fe5767d0ba7a19950669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7119a4f24fc667fd1782801ffc7a85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45138b16736317f406c9c48e6a62bb19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea10452e0a6c10938283f3636539a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f1100700780725b5dce79e70dc13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b34ba3167275abcd94dc470fcd578674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2063a473de2d56c836804ad77d1a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f303814232e5f4afae47a29e8d242676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550ae88530df03f4843330837169a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff49205757ad0e2f33f982afbd57b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95089dabcaf8de94c4581197f62d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684325ceb69f347e323a1365212527680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd248537c21dbfc0a89af4c8b0b8a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3252ad449aa9879ca38087017dac64c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e592203953f64e891ba60e694ebc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793a6a0690abcef721e7c63d4a5375b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff0052a0f99ed303bc41eff2524256685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda50bddea3da4b9ead52625c771dc97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae932bba2fd17efb05172aa3b2814f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4ee09dec71ace852706b3b526e47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a878f0d5ec8139c57931ecf328ee17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6d5b26baaac11142d0aec04fe146690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eb28f1be5b017bd3761b52ec42efd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb29f93f1ac89b3d6c3204a47e802692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401fd0b8a8f4b9bda92be8213b14052693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441592d0c90e74956ee9a58b851dec96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331b376194310002410200d04433351695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424a11b7a9cedb7c066d745fb98478696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ec5a0e9f14ce0e249f49ae394283697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b7c834123aecc64cec8b3cf559ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8b313aee1aefef838bc1181dcff1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153baaa84ced3928b7436cbc09b6315700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7761fe1eb5bd5da3adc2e736d566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28a337080d73528b0cb6038a1858a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4411335e52c706834b40d6c807605703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5644e0717e43fd85a239005ef15a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30318cf6960174ec6932d2a94cc4adc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df998b0387eb686cd2045154f4dca0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f0ded0947d91e84c618b6e1be800707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdf72b585b324736f237dcd564324708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09998277b1f083e6d3846734856837709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da97ba9f5b34c5eb72f3d73b3f8b5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0db5d41dc54e82d6f3bb6b09ac6f23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824c301324c4731192f5d6edf0c6af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163683b85c2df08e44c92ff82c38d4df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd836cfaf338ab0919a19aab7db90fce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197569674e6ed1a132c5280677f5810715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a3d2acc526b274789662f1566ded716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d0a1fdc392e0e5c4829ac5d4e5faa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf5e03a42f274250ac7cfd4a4ddf8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0884fe56f558e195b60ba52cb3bc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d6ad0ac2ca04d08cacdce9fb12b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180559619a3a47523d7ac94be336cc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e240288d96efd6ab24c3a0135304722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492d6658a3ac823a2692ef471e9635723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd0e060366772180d4e5891ce3de4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf602286da03e95126b4294886d47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200f17bfb6a4e2bd36197d4ca87770726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b22daf01115833a3c809a30f637a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d2624b01a8d5f6a5eecd970453a37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfcbbcce4b787ded0d40521e18fdb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c3b8f3b3fe2e2d0ea1af68edc69f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731721cbcb8bf4ed1413496c91a6b97a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e4129fbc834d89751e4027d48c699732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dc809f9a567a97d92ac68b93bd088733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a7c54e14e904bc20f519fb86eba38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454d81af84255b0d856b93457b9c152735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062793c5c080faff8837b1b53828780d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b7ae6c66d6bd436cc0d5a8cc7eba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b370c380704094f39c92843a5568d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d586a215b1f29f2ca4841ab1aaec302739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d0bef6dc6b48d3258d6f331c9c41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf14fa90ff51c78154cc963471c4d8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980570f4ca84cd610cc989fc0ab714742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43307d8a615d94dbe12727972c38da91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b9bb26901b765769c13c483015cfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe424ef0f17f35ae46f451ee5daba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be751511a1305302100a9f6e29316b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9db1f37985419fdbadcca5910abd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d86aa4037cd9e29dc5a33ad800f7f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34be060da02c170d6601bb8223c8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8efb88a0513a36b620ea5d839d3570750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b46fe8740d2f9ef7ba7a38f7f0c9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36883693cf5015ddcc459a6557575e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a8ab907c9e5699c2863b20281052753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae83e8b86522b84e0e80c7a31d4b612754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09bdfa029a121fd9ba432d7c0888ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644619c8724935330b21c1ff9b552d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d2f063de23f7fea8545442ad8fc1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb57e5fa35fdf726bdd56c5498b627f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8debe68e15cf5241e3221cdb9121759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7347cb63420526477a1f51652f2b91760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552062377eb91de49561fa49f53826a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabdf52b825be0f205785b7330983b8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3251e4fbd4b7f9588e1342c2f92cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13b4e31e0ec547aa17ec3cad721d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3567d6fb1d0caf7996ff62831e41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b924167cc21a9c3c46240fce8af44ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b4ef9e7764b07bed017574413775c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ddd3f81d388489e4b19a46b5fa9a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f814165413454a95ea966d873db80769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d20d714c133c78f1752b099ef466770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713460d8cda06996e52877099ef4930771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ad02651fc878b0e55f953727ea06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3dc84845bcc4a5ae47309e388065d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f8d3b41f32f954df8a64ac83c5ada774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dddc85f04c1e8c8ffc4c6289c75b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a7d3e255b81a223183c82ebe6ea82776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b0579186ffab4ca0e7e9614acfa4f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfce1571025fc696000968b7fc85308778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f282e4aca650f4df873e95f3978df779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3b1fa155102414c7f48066c9a1d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577795697f2471580f331b7e61bdf11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525f1e2e0437255909219d753071108782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d93064877e0f2db62287dbec8f480783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c1b51272f0ce03b76b7936744c99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2c869682bf93801cb7160fcc06fb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb9ed2ca400a347e1350248eca2eb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb82a1e1a2f506ef27a89a89ff73400787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd69c8c107a744e6fb12aefe507d245788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93e2c6ac3f0a29bb06177eca731318789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2e5c65c7c97d98dce154cdc036e19790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e1ed91c9dceddc81c567cd114e415791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602bb9a092a1d08fc86c1f13111e5e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71028842a060dfa4c91ea3eb786200793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626856e9648b83f022fce2e8e2befae1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4904ad3c1cee69053ed362adbd51e3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f267f763287f48c43b2ee9dbdc32c76796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b47e9d96554c385253d08f3de398797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b7b2434eefac6a73f55d218395540798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31539b33561bdd4f6b68d2df90968be9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3f70b2a086155b0d9c16a3d8a8e18800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9dd1b9ae933bcf63c0271761927cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fcc1fa5cf13c483ccdc2ed93bac82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c806ee53440716d62948bc9b0457b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a9af0c03e477591e214c1e9e8090804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe5beeeabc51041951a2f4d43d68d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2bd82533e30c18fcb55b00c99ac5e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9acbba4ef99d3a5b709131ecb3831807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb143ed9730e85e5818d320f54bb9545808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2b4fde32d66065b3787c583a91f10809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ea0c6a9f17b4f80b1cbef8235b241810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562d4ab112366b9ec17e7286a3670e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265c2643304d1d1a82743b1d65828d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b12dd1b82fd1aa9dd183232dae603b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a264b741073e0ca7113c7e43179583814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c9397011d9108d22bd2389226b68815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58582b48c9d49e42117fb1e14cddc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71ee0b4386c3b3e48d50e1a9538a1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a28f874b28bf205ddc187644f6b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad269efc099b8beddc40a799e3cb797819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f14ec55aa3a3e4b15c9938d2288c0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ca0c090258921c29b1a75b81da13821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed83f7afada00cb628005dd292a346822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df9196f6659f70e768a9427c870fc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c45f8da56539106559e21e61c86fbd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97ed00dc067d8f11b5dc06f930ef3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323a85fbf0ff9ac61a6ca1007708774826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb9c1cc51e546e81d740282a8b16c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eeba417966d4b5cc3c9d3d428f0e9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0b7b1087068c58c964e17db9a65a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382300aa1391e16a5e8a0e1c55807e96830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258bbda93185784fbd53f570b6b500c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcfcb6bf293c319a296cd05a9a383832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf79fe3cdf837f3018d79f3693c43833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866fecc66af6e76394725327686e4a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0111f74a84d08603331b20718cefa2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15412e37682a92cb240c74510fe9d0e5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81deb00752ea43c1192bc2763ea04c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7715cf63344d7eeec623e7a55875d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b520f358251224c6b048f080f65ad7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c2eb994cc9719a57345628eb7840840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5e7e4729ac23c8bf5e4ab649034b1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d21cf11af7bfc4ab54b80b4f763b1d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca62c0992b8cfa53a6c5032b2818da843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034f529d160208b750af6d94ccdf616844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d660b467b1290ae989057ec36826b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a955b938b59ffcb7343d2da080a49846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97caba78156cb090a844221335b6d0b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c7763b32692e8da35d3feeb794b1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c12b08ec002b448bdf3358fd05551849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5375934567a883753e6ee04a384c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c13c0bc886b55a27402747317599851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70446dd1c4015a5bead91929f1c2d647852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80fc125bb0a4cfb7705da1812ae952853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b91604480c3acc21674070ea1a5bcd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e12f89557fa7e6e000322a2d2270a2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d23810ac6074e0032b2a2fc6034f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc03f93833d172a9977ca06d7b30b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff90ce0d2fdb7b3a1b2ae707b87f0c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9370b0bd2cd7338e0af0e285f8669a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e1d9c1b710e781a1b51209382d7a4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928305a85a00fa9049188023e32b61b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea18ebcaf4fa1f58d8a28ed7ba91c8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d54ce85d2f7d3a0de894efe2c601863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60b02a9839318fe89e84d8bf2fcb93864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d754ec24975b02ee1794fffb74e0ff865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ae5f96dfdf54367bc8d615b0c8105866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6351b192b80aa81a28ea40ee079f1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb681a819cfec7a400980cef08e8d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a750382697142c4c731ed5b52ccd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba829d3189d0f5af35ea6886e13f26870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0e12afbb407a66f74a9c858951b76871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567257b9cf69fe5a335849a01343c5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b63017f76912810e70ffaeedc5b6a5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5c47e9523cc706ed2c6d2e708a8d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319cba9bfc3c3231da605554dc35267875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2fb84cfa851817590fbf766c804c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e22c8f4e4b1b10f169ad36a8a46894877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f42d65fd50196c14cfb70c315f521878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184021ebefec3d25d4480bd3fd5d17879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8962a26225a93a048dff1f7b831282880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01f3f445c53c363758796c7b9cb89881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9df0d1ddf7b8a85eeff33a4953107f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b446f7ca294ceaac05a4e114a76ea6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca1875eda4cb23ab77de182853508884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0c3f2a234402f45ef863a8b783f2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b3a9eaf0399aae86736bec36fe3b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93acc06cecf46a938ec14513bd2eb3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0fdf0eb5a33b1e0ae5d3b682da8bd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544aed3d91447e3c505a4d44c1996dc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fc8bd78a198dd7beb3d89f5bf868a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d6bf4034277f9620d63f3677f2d70891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf8f61dd0a26f3f342085c92816a16892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab45bcf7bff57c13b379ebba742f9a7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646e294cff1d4c8f294c8875b595942894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df640315aeed7e877b5c17c74bfa464895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d48013d42b2a85c394ef5bc9f5ba896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b92292610c73a99353160815def4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148e5dd8e746d09b0a996e9dc4ec3b4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd51f172aac7c941f0824c5934937c1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a0d0f91f6faa6aea3f4fd306fa55900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895617acfab7618b90e6c89e011139901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2793b147cb2ebb31fd5cd66dc62f8d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90b166be29120a63e91f4c216cd84903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda380b7f49ad008a026a9b0dba04610904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521762cba3c037030e50cbd41436b6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38439faae190c635e3c10180a7e3c40906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eaece90b045402b8ba609f12c09df907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e57ec05c14dadb9cc4e0a9d34fb02d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b466c2be56e7999b956482b2cf3ae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4c45b6568523565d321688c7af410910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9906ec4183a4edd64eb463a0ca72911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865f65db7381b7ffdb0c16cda432de9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5311d3a7c3e55456f6c93bb1298846913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ab1e481a7157c7c14418f3cca9ca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da0e698c9ebc14dfe2ecd5544786f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee3e7946b034b718b125fc50f0328b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245f717bd63eeb920592a2bbb221eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360abcb4a7f2745155e00bd86a539c5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93590b625ef9a4af23377af7366329919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0a64b65f9a48c35232f522e1f169920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e7c6d7220fa1ad56cf400e516391921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f412610dc289b6b9776aa9d2d1c038922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f768e1c47dfb1651575984f02cfa62923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d24784f16c50a29fae16e25bd0b186924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aed1c01eb7ad96b69da5826c30207925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac80599783e1846148868658ebbceb4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e31ae6173723cb9060ea39cb375f56927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858c7f1e0fea32ba1c1e10962d58151928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97678a4221edc63ea424acea9fe749b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f4341d426bd0de9ae355610ee2b1b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34774e63b0b0577d48cce3d3c0099fee931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a1083adec0d0dcae481b74f1e61bb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191af8f2892a9f903096c7b37b4d162933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb619c26223d5f9f39e772baa2bc59d4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e65abf6c95dbafd581e17b4eac2f4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd5065c4deee6ad69130c3319e1530936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2488869b6bcdcef32cea29e20cac1a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778ce823dc2f99e3662dbcc16d2d5d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a804704799f1796c921b573c7172f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bec214b287f2985461a7a7884709940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469450dd92d599738af966d607decc7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc415ff93881324a28231670c3e49d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d903de48b8cd6419b95e3ce26519f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc3947f5f56913b1775b7b9ccaabb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7bf16dd51c3c0676470441af0f11f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0991de3759d395cad7bd03b662580c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fbe381495c3fe7d6ce45cb231e2f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07172fb44bf138c0a84166f0eb7e25948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95260d300b4a3926237c7b17e65ed9e0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f7442385eaf2fcb6d0c3a902898af950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e1de5db58e300c3f9bf8e3fa4b4a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdefea807d7ffa67f4751613e71cc4b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a49b100be2a3ab4f2b95b356c1723953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35352fc1d719110af26cf913330bc5d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205df2c2e6c75f55483bead331417ee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac071fa451cfc9ef5febc3a99ff9f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad79c5e509bcf24d28be6939e946fa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9475430e8867785ab31950ed9e52f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d32861e66758652bc8bcf8dfa8938959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf5e98c7a102d72c66604d03aaa480960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4706545085bf9f9faed8efa1aa01426961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244fa20545ac5f7f9a66be9c5ffbd7c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9500bf51ff190dd5266720b793be963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8615e5a00e345dba12a3ea3288ffca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d374a326e58ff95d7e79607df2cae6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b1eb27697c19e792f237e576a446966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb77a9d3a78e435156ea06bb197a18967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2070f36653e4705be062d3fa0dc47968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c67d04e825bd3a0922db1dc426f1d4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c2a4e8b2922057929f5dfd8670eb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4c741ff4efcd70b1872b78cf15809971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568762a305905d989fb3db07ffc85c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620293856a1dce05507f76e7df42ede973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac016a22dca2c2b5383e88a5cac3499974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a6c105ec49df5b3aa18f6e4d90bcc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af337f1f1efa4495900b9560191b9a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589f672fd0b67c7e1bbe57443a81d7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd4631a50620c8f868dfd545d733d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04bef6fad9ab15e106b9bc6abc3509979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0adca37ea78912bae7eaa114cd4aec980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5de77af5e5fe812789c0055e99a969981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd8b3d633da9d0a46d1d4b47bd8a5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74aa4efb4491c1b16b0919d2550b20983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab48486e00be838de2abb1406ad750984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ed072453e607906793d80a995362985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442bfbee331c4df6b4fb14d3acb6180986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c31da2e005c91b8ceeb04a9de4eb9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df3991875bdc04cacb11626520d36c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782aefeae86f6f25dde1d3e9d2c6b08989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca154f9241c948cef3ced368274328c6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3df3d84dbe1b3a56bf21006e866de8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ab66ad43537d13c2402156bba7479992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f278a8929433b32c66fc79afeec219d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b832edaf386a968acf66f466440c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83ed8b1f1e9d71298c8e91673b17cf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ddc24e525eadc0e62764e7a1892a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167617e9dad20b7f3299d3db061fcaf997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7015a14db70fcaef1d2a92630aea1998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3bf084ee4291ea13cb730f61aca91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0c669e12cf48b3cb209a1cf02451c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243cee126ffa564b6fdfcec219117df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df771331d2375a0497358c0213536084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f409ef059019e28fda566fc37120a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c062b4be4d6a7df197de6e60ecf934b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40462b1d78bfe3291f8ebdbf53cc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e86943303b2751c1bc806249a64468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82796b3430c752c8506cae73c652e5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15e61aeca71c1ab485867ddfd3765110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a275fd1035eb71d5e83c365a1e9a2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35df78c5aeb4647d3c8e3a3418363b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092023262ae5163c2f02eeda69f3fb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaa6e1ab45b0714742ee36839a2a5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef9823ac0b06c58b82da70bf23c96415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4de80d09c120605e7189a841207d9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c36cc3ccfd120195821e0de413c6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500c9dcce7bddc019c6bdc22e0f7ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50901c6e2a21b1fb97b28c9469607f9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a272bae93cdf94d311380c5bc654920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7bdce5c71e211a24769ae5aa63c5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5474756b699307621b4d29e68b312722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357bbdbdc0e90738361ae54d01736e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182c8345cc87e6bd63028f44185740c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8395169d7922298e08ad78afdcbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede1ac324cfee559fcdef9ab67e0a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731cd46dadfc2bf7a6d6c42405612f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f23348f701ebc8668a9f33f61a49c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e34b543fba9c6c0ef88e10f862c9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f5b8df35c48a960de1d33cc2731230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea8b031e18244341c08a535b3497a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf94ec19b0a4f02cf36ee555560450032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6419b80e87cf751841d09a818e5387533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439eb35f0207456ab6909996504694a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da624c135cda869d3efe5b09f82bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e97bee9384ba81d93cdee88dfaa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6977fe2633d31c162188077a63ad737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186297f4a4b3bf65f3c7f36d5fcfd92038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b381784d5a7fc28dbdfa6a3add1e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c6a87e080fd3849ff6de00382526140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ccb1d0073e3cb33590b800091a0df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff885b68a23d4e75e7b822c6383425e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a898b808b6e17cb34815a56c6915743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f0ebc17f8379141c82dc1180238c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b1fc9cd5c2c5b64cc2df33a5945d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c57f8b1cc88c39b9c650c0ed95eb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d623d9811407ba8a57dd11415f12a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0a2dfdecbffcab17106ffa2aa7c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d40b82a413b9457a0da51b752842e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56379f5d63ca6d187293c4610d6392d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e15f13d484ab633ba00845ec56c4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415920f2c00a7d83a9c78cdbdc90251852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651db233f33717cdfcb5e1d21d0dbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659acff838adc40a099825480276964354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd89a8c0f6709112331083564209355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78379b075fa198f9c347b38bcff900356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3445631ec6efe119b5f3ff26bc2ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af58c9441d5016dbc112d994816f5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb68bcb89662264e03ba7ad7388cd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c302a55c5a620bba7bea8bcaf0bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a034f450d992581061e37780b4a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2827e88d4d39184a69aade3eaa8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e244fa054762656ea65be1ead4eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061b232c490acc54a204ddd57317d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff37d96e2db56a2fdcac6029a22fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fb83723b3f49b368b77f7678953b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4c95cee7634f7341c091be9e97a2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b164de200ac86c668c030cfba02e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99d8d6517af2ca7b32fee6c2c07cdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74f209a446a2db5c3d448c903ddbe870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0728db2d689adc6cbcf5176f669cc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792969817581d0e6d4f0c5aed8a997672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a92168ab24cd929e366429fd07da8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e7cd4bd42438bb4147ca980d2825074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7747447650e3d3d27b803f8169abc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f995fdf7a931058a12f809688dd4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cb75b839205f97eda2ae23f99142a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3387809008d3d79873667e1d17be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f54cb8286903eb522e755f6a5b0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80158ce5dd75ae029dda6eef409df5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65959571bf997041061aeaa3a03ffb6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be724807efef34ac92a17509f18ca79482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549afae15dbdc38bb1045bf7fa30c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323abd798514b72dd1bf4f4114850f4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d2a53b35418d7d2a23e397de24c1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70480615ac4ed25ac1f6cda7a979e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c14b6dc6afc462648bc99e77c40687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64da522d9ffd13db4b73a597c279e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad744a793e3a1f25585668cac47bf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cff2e55e4aef751802b8ccc356721190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd8b0be4f753787a76fd993d2bab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd81096e72e45a9e48fc631c5f4d5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354d624eb65f77843a8940aec1d67eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760c005158329ab5ce232e83cf4cd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e7e8762b86dcf7a2d0ca13bb5bbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f1972f7b9b2eb33d4dea4be0c4dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a220ed0f98c45eb7cfb524cc1fc7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461066039001321258ba125387692c7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4efc4c4f7e9a8f12505e9ed256c57599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d26ca7729837298e459c2a7e8c1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea1fb4765024683333c11b927703c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515ad5759189b4840ef1d2e044c00c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bd7f71160c233bb016bd37af34919103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959967e1fb650d8cef276d8c2387a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f19a87c80cee3eaebb3f448988705105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5082e45dded1b7b8fdcd5c8795c5b27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba218990bffaaf7adfddd62ca02777107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291e30af0228240dbef823a90f9e40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8f1a799a247c057c1d675011b591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370b07de3d1d111cbe3006122ac87d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246146ca3db71093249681ce9184bab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e302a8f343bbb9855c008d058fed4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11fcac9bf9769e4f0ad89284bbb424113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6391a855054b4a7459b014d018a28a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b376ddc02958e19e3fd385c13460f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d1cc4e46630f45dfc988b082e886e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd74cb7b3ab5530e26b2b1a9b2b23e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430b24b8c7259b9d132a5759d33d0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b28f527c95ea22c4893b6f347dbb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790387f1982535bbe9fc8ea6edbfff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c762959406e2f94803084c3d9d6e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314c42c27b7c67bea24151132d89386122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b22c98d4100ee3c6b833cc3e944e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea596623d8ef119ffdc222a8d266d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f42f0b4cc803c80ccd5dc9243c66c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436fcd80f921bd2602a3891c2126ae7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b892330df4715abcae23b40865ecd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27797d5f78044ee8208e2dda51351e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9930f2bad84f6bc733946aee7fdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa356956b0a2e29dd447e978ed5eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ebd11cf356809b55e8e2930a63cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf20517b953b983ce24ec8577ff40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd552e7cb85708e02d208cdb7414e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a54f5eec5db730a0f8025881b70869134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7e4b7224278c0da77b38cb6cfae1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b8e4062812a422fd521e581214d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecd4f347a9c41c254375d9f460da67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479fcc4125f3a8b56d3131e7a070cd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8673cbbe46c3409747ed27cd7e5acc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3aadef226c4efa37804de6c2cf55e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e90581ef07ab8ba6678a839da6a35e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe03567222b02f807fa804f0356a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22d7300d0dc4158e0177b0472f07e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0cad24430597ebb07697013ee6c6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a48d0d56214bfeb519fee07094b3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154bf52e00b29d33d84f56ca2c02237146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e09f9db7f066b42ea3eb24dd8c65b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a220ce5a34c3035d67bead3710b2737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b20e0dad4c7ff7cb8f9836af69feb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a24a88a7e1e877359f7c39f280527d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3591ef2bb20a5775d8be5076c6918151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30858850b393b98fa206c2d289aba3f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a438bf149c05d9cd4ef4a200adb4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bac6dd2b376e1b8b552d652407ec9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307bd0c7764ffd538e216834a4063a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff6c2a18b98e87660abb7eaefb2cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb1117bb9095ed6cbb88d42d2558e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87c3287381476123266cb6028b5e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7211af67b14f4f7fcd852c556897e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249f987e0a5f6d22731bbcc195724e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996169e69cd5810c9dba8971f80f6424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9503cb652e4fa98779782cc69596e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2335ea8bf756cce3c7f07b25ba7e546163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5dd5180c0f1b34ea0b58be77cb1b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a0c1e3a6b1e116656d0f1a02eb0b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9ae92ed03aec1b1011c43ffceb613166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82490dbd73c157c8e89b5dcc7478701f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e5180a13585e5dfd7ce48b99fef55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea7726982a6700007e48889ae24f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ee7660794e818ee90b51d4ad20a76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a799a2141c92ab1937e45164b700c1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277c49821681de46bda3f109103cc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a1b4434e033f1eaae600d1bf8d97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a249cf589b21758df32a52f575ad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcdaf34377ae0dd8724f034c55b313175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84228924b8b78b90f7a2a0485994308d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954494e8a5a301aad9733f330af0ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802985cf295f81753fc5fcbde57471178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1438733d12be6f370602e7594148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272713995497ad98d4f25592da0b7d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7b5927b06b7815e6086b6f26aab4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe2107f85c66d0d8f7989785de20a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf814c99a9f7b71a6c3b712496d424a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e9b301948123893a5b16568c22001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927931d080e2a3e1cab170c66cdcd419185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1141102708fe5524e48d7bb73e03222186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d42cb5948ff0a0c056d1e1170bd82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025236ca276be18bc59ba110b2b3494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cfc8fb0eb7d55f293181649509eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c650419aaa9838a08831ff8a38482c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02883679ee3ea9319a8d0db410999ff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec7dac169e20b3bdf290bf01603075192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe13c0f3969f9c95549f1830023380193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa9f8f6afda41486b539e5453be40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c8a87677705f1c37f374558c642f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a9fbd1a091b5f30673c818029971196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635be8b3fe09d85e88a22c145c87f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05c1d6f6e7fdfc6f7f100a6e0a496198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcc66919bf8b2a4363ac46b1eb53d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b5e0ed1b2026a7c1ee41681bf99e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665f783aba0e90bb6225be06aa511f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5238f97d072b1a51399395aef0012cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130957114e233d7a275ffdc1fdf48b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8700e4e6eb011aae13ad4b00080894204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303222100b61de42337ebd8e90a98fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f7f0f7e207a38db49f0850b1691a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780008bb7d0194ef935b97e685e46ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f9446d3e47081f918aa7b6ecde31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e0f3b3086ad6d62062a3647909900209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9340a42a1c3ba1d9d654ed56d3d83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbadbd497cfd960f16af354e810bc4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a6c15b7ae4e725790fc92aa8bf45c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c95ae5a3f04bbe131eb5729f38af19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688610911547366fb2cd74330a5143d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db468a0a9ddc240234947001d0c0c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca7800b0b1688295b85396c27278e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342597a2036ca6d8a6f6fa283cc0dad2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f934283dffb5c5e86ff928b43455218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54912fb83ec92d3fd5963adde71f385219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8914bda797a2aff262e15bff268a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b6a34b0b4427c61722017ec8ad2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e8ae104edbf7c9017b8aa9c296a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b658db28fb0b35e8f9cef376a81b74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882bf47271322fc2604c51fb7a2ad2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a897a00e11d0c73ce4478661b6aec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb3071df524506da34bee8175e540226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15add4e5852fab648aaef10f7ad82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e6bbe364624ecd65e2f1f0a959644228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df72a23d18237058066bc8084e33d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c62933c0adaefe965c706340197b30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5792aa4d0719f22d1b9a20f7bc28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6aaef53db03e97d222108f8ba488e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f61713b74c12991858363f79a479de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de47f311dfd2864007846bf18c1c4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecb9244c163c02b0a06fd2e5a328ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f44fbfa87b3fee852cd562b016fc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ad700181d2771a9541cb60433e76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d231c5d9309cbdb40206801369ef47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c02d7ca0a93f413b1c71560484a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89426654d494c75a24f559572778a5e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf191b92de2d2263fa07131cdc6fece8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a045d0796561d2e690ef359dfb85e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52054961843d5787f96fc0bbee923515243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637477f4ddbf84b4a4830c3c006b1c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba2c0d21fb2ef4dea08ab52576532245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076570fd3a8d62adaadc16ddda7b0b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5619ae212d53b271c9706fbda982247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985cc122b21e300f62ceb34f7eb4c15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4469d490bd03d184be6ae29a83722f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241763e2cb75428a46a20a5442f085250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19803f88cd73aeda9f543ff3d3d1cf33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26501894d17a3046afadcaf46b928252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddee935186429d445beb1e458970b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff99295528760161edad75f5d8f17a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13dd86a75973b8464e0e06260a309255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d3c45c166317a0d4e940814d82aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a8537df3e27af8c733acc2f9abac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0699704ab7e33632c4049c9733131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59acba2ba089dabc170187679d0b71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f6aa6f574e7c6f365f46fb4cf9dd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c3490434a4db47ee43ee3a2771cd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fd735f0305feec851a40f25da0b2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9531045821c81b2aee3db799e94a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbed9d9d663d71b07ba781f2926ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f6782fa04f6633fbf50be56df451f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbfbff243d93cd1c9f5db1d2d6cb26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818bcd899bcf28cf4188c898833797e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40ad253ba0a795420779d09f8d472268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3f17fe19cadda632bd26ae7492852269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049bae9cc62245ebad237f8dbbc02fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f6c8b0613e48a9e31161331e27f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4036279646f742914563e52be7e4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7daf350fd25583858c742383998d60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a84a278b89bd52f116f9617bfa4c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7ee227388c0369af30e486d8484b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af0009f8fcafe1edb5eb481d87853276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847ccd76ba71e702f9ce5dee5a6471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89638789c2bf0f94dfa02ad21face278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52f234d4dd9924f0ef3a7bc39f1f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06544e8ef70baeacb324c3c5b8ad0512280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9561d3c437eaa573cdff4aa1457001d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b9b9e49698ac491f57db7c5b7aaaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e49ab29fc19adce2b0e139a8157e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28d76cdd8afe0dea7a0dca15bc879284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535960aeb25e8e3ba50db45d330e1469285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b5dc749bc6de3742378a032922d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709f6f9537cb0ed9cd8b82e7ad7e5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb705a8d591dc12fdcfdc0a1bd7ba9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d6c92abc7bc637621b571cc8f692289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ce4ce24d623bfec20228ab57ee23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b46f7adb6fcbb5532704c23a02601291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a84a7b23d9f1da7bef3983648aaa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b6a9b5af70fb29e01f0e9b35f3150293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2461abaa67bbc2d11031bd4942482294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfa90ccda07b082c02632a2c0dd9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07c32f5d1ab50a4ba7a43048915ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f8f8642933ea161811c136c218d21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f794afb3b20adbfc919e3ec10c76b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b622455e12413f3973c9f95c3c5ba6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545c9d8969e26a1003ff92df9dd5af3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3ad89ada7b80f83d5958f44071c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34a549b6054da2ab0093f64cf77de2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea12da51e3e38f14849602e39acfb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb0d98ebebbcccc6ad153ea8f1df7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0514a5756195fb1942ef2daa8309cc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52c39f731aad1d8b5073b9862192c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c3cd5ecb16db4d4e5ce620f201d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467989c33e1e11b0ba9ff1ee09fc98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2cde24b7db51401b3405016e9cd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def654a57fb307021ab28b8d5166d470310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c93b088e5165db46ef335d48776f71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d1c6b1c8258a85f105ddc6b53701312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b199a4300f917976a1904cd5e6a176313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256b8665dfd15d1ba7c86a6791e9e7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35486e78fe666d9fd1e164f08680de6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c82966750056857ea5a631ad35b83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265684db52339dd300703de342d493d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339e02b4e653c7e3db29dbc0bb0319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da861e416abc5af78fcfe9922afb3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b603091cb90790871184cd065bc82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138057bdcc1064b3fbd32ef244992d68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39befd846ea8851b35eb499613cc1e8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e41f3c9aa79190af9be4224499da0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac293c53a7d07cba3d3f9b78e2d50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572315f400149a4b9fa6b4b4fed4f3fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59487be837e9777593418f66a197656f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa868fe2ae622981020b3a333cb993327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42610b109956166ea9ff3abf29caf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e00fd1a960e3f37216b2fbf5f92ca6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e248a2547cdef447123a38dabedf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9f150fc564127acd71ebe31dc9df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf4085883511db5962b8fbd81ef50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0266380b27c7a92442c56f1f3187333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce833a8d51cbbc53c7e8f385f10b778334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c434181c8b61befaf42ce85515d144335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252991282f372e97e43e9cee3a3e0df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cdd5b8f7009e23c210177bc81b5da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ed92d2eed6dc74bf35a75da947206338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f0a7cc388a2e9e547bc48ebd1ab7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62357558bc35ea9c7ab376964ab7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96386ccdf7f13b07a3fb24935fcf0f26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57d73ca087f79e8317420397810fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d541fd76eef597a28606c61d8951eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89391bdf08644475fc3e6ee9a85bb2dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f1905f7a1da3dfd428dd32e4eafb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de791e699bb5e568128d3d8af054da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbe7522e01183cd458836839c50b87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b749bbeb85e7d23fcb409cd8772463348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1314fb31ee075dd2dc6e03160e4e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad42df42a4bd763cc50b49b95bc2688350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8dcf027816b8815f17f576023819351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb49d6aff39911bbe14047719b490352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d074d0d97fbf978d772325c53ff2d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf9ae58b2725886b0b4f6c49a89f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5bb3942f545f27ec447484f8ebdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bd2f63072d87e8a83312416ac133356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64328ba68e59fd6e52fcfb910d99a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d90332af5e041563e6cd03887fde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66545330a51c276bfd28d3fe9f811359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a986d7cda1520f20878fa948948920360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b7be3fe669bebde6a207f579b2cb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2699a9d9726de313c4feba3ebed8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea4e3b0d62915a1bee062d251a1c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced85ffc80e48c50df8b91f9bd61f3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f33c7356d285306284cad4d8cc66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8605ede5d116e2feab610b933d4f408366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5cef200da0d99e8a496b9b6e7430e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b93553c81fcbcc1a0c7db377422d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a12f0af3d4800e1c05bb42782dd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9857bb2455d01e49aa3babb05b3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f72b87e965a3857f40070280b6d34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0dd2e2d4f0bcde914dfc014283702372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6121580f9a498447fca27c368acd71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851320845b144cf4c2ef415c35913c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767857a7cc298961d81e89b86b3717375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361c2eba1e60f2d7cb96bc35ea9a03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47cc5135a6bca03020c511a29a9a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25eb886a78217bdae9af741329090378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e857e629a77a30652f7406fb6bcca8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888606c0cd34a8a70751d49f64095dba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f5eb0beea1eacd4a7a776fc6f9292381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfedfdfe09b5402148821ffed3aea0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d721b7082f5616cd2c742013c156383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c37b0473aa6f5ab14f843d472561c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ad2395e9a539f937245367eea90ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836905941643458f4a3638c35c7f9bb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8b51cc98d83e5d64f1067d4dec484387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62773409d80507df8b98e5b8e0afb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe88eef5c64b440b5386ad2d40d0454389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eba749c0c95dd0797188926f64e14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e2aa28d797bfc8620c9d1d2d07dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5b90a94bd9e0d38dd9f304a11152a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dea79665ed66752b293e1c17006ebd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d710806e3404d223d2045e6f5422d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841093d3de5011ecc7a267ed4baa89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae44b692b7837b68bb852f618de7ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698481eaaea67206727a8eb7b2a22d4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf32d78fbfe9eea62bfc8fd9ef4957398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def12432b648cb0bd8591bf56ea916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51924c4d04c781e09dc95f6ebc93ced400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b88a2099ff88514811b09c33efc789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f04425722de71c2e5f6cc40aaeb75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae882d764d5bb4c5816b824b83019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a4bd6fd2b94e27c52c4d908bf341404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa41ebbb127e502c357ffd7df6ce8d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebccc30c9182d2e65d6b83b8cad9f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e18662bf922aa4a52ff9e61f9a50d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b0fb100f9d4543aa624ffa0916c97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffabecb5c67f95ef7f0b0465d0259c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b560042a748e0a3a12a35dade48ebc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a4ad76db7713968bfa0d7fbd631f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af3caa8ff4b8be59fb654bf5a81809412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61662fc7a4cfa9e60043610e228951413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64df2a61666c7cafeea2b883f05fd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceaac1629b2b7fb9149f123f572445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b42520d389408df04e626958dadf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527369f7cc0ebc2d1d47a47c51cafec2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc1fe37d3980f6c2b711824d04b4c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce6098e104a053d08dedf57deb942419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d394369eb98c890e4d6558ec7c1f5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d141c00e3332e0fad3d5f4c52e88f64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c508b9f2567164c18c6103eb9a2588422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee1655f7c24096b447e5233f82982b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9038a5a2db97dd8802b5441293d69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd371677d13cf6c76d0b84564783029425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dc013e75f8f8639a7ebed49170da1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be556ac3d879c7e223a7f131f4777571427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124bc8a742b926569b27ee998d2f6db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9157b326e309e7f9e6507b4b7fa3024429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b036b632f2d7630f7abe54225c56f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83333eba44e27d0a6dff01517548e2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63556396e7d3e7fba7cd7fe7191d55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe906b8a982ea7619cd0bb8ce3d8a0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68fd3a46d66dc52b088dcc348c0563434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417100b0246fb93f687dae1c29ea705d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed43fe14f1669c996b05da362ac7ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4fc5789dcaae3485b2eb399e1af4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74c28dd5125c4290117e8e6d4e8054438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24b5608df153a199cbb4894d77dddb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19fd4d41d45dcf4bb2a10b46ec98c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef93c2f4c9cd48ead3f2a5453775b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5f4d814aff81ace6aae80725f643442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0be8d03ab2b4fdc2a9510443b7f98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661394bf096260d62168f30649c8792444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a16aa9ec02a91f668317707fe5097445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d971d9852644ff40cb2dedb5feaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5bbc8768bd55fa859c59d52b851a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f68f5876a729ed3072fd5c89da6b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9d705b0e4cd1ba9e92e9f1a70f480449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d09dd557d90b274225b153386c4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c00071e95e3416e96ea6e9fe17a12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405cf18ac20cdf23e5a0b77be5b8f3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a236888df2685bc5db72fc0bdf1e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f207f5980d3fc0f11a80a9c8faf34a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f37b3b15d06a1a3689b023e8a074455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0a012a56f5bb57b291b29c5df090456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b330445da3b352758bb425d04cab0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864436323c8b471dafaef387340817458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5324c59da8b3c53e638102659274da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c054b816aaf5db3dfde21c42b132460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c024ddf2e453d5dcc34e5dee87a344a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e27e48b7daffd0f695f606fe93e02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74477dc84dca33e2bc16e934d6f1b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad535ccae229e9cde71ea10dfe1ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728d119f9fc1be483580ad0f1a27c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd796516992bd2c6f73b95e53c9fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9a05fa127f3cd1126b9ebd500dc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71201eb57803f09c30fa885735ea46a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb686461ba3d12d06a2183c6e0f0e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de88a442418640c014efda18ea438470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0baefd6ae95003344222f9792aafd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876fa1b1ac3682d0f35c44ebffcd580472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e67dc36e28e9227b806a602e4c9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d0677b13ce87f3a60e29db86d99d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de4c67a4c7639418ca946befc4341a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f475f023ddd3c506c07fbc02c1eb8ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2678566e6969ccd97c89dbea95a022477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c8575db3ad57e0c565a5df166f5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffb9e1dfd52e49efb02063e2fa7969479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0599aef20751df3543c189a774fcff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0834057c364a2230c263d745fe6b669481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef32eebf4596f6e14d3953654eaa70c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267c523a7937cdcb30356692d14c44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03841d2b0a6813a91b167199a949d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d4892e5a4560ad6ecbba86494d67f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6ac6b936b0840dc71e8ecfd9a55c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a3ddfeab6fbe5ed0ae3ba715e06dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6668e3d071dbb4a90550faf50df9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c9b745079a8523ded9327ea63e79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7eb760b02849edadf8dd00f91a686490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f326b6a3b286487650bdd2aebbf2c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96bd4bf766d446aa98fb7040c5c03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e4ed4aebc52188738d03643e7654493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f51ac010f4a96266b55dda0aa8f08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54da5bfb14ca29f5ced62d49389d2c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b15089c938770dfee2253a8f4e12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8283291e5bd1249c072ec2a1a32e2e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ca7f1120cd0a604284c074eae97d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd360327ae60aa4d6951fe4e08550499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91835f5ac4676678095fae8429c694a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e991ae88fd7912dd562812053e50e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da386a553d13adeda8541605530596502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca17ffc5cc0ad77ccecf3bcf465c6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3189485e758bc31698623eb3a4f50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8376d9db85272d21ee1bcec1ae0b28b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60990844e85f811cb231388cd594ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0327d12ca8824e5f3d85fdb1c08771507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33101033b3112088c7df1b7230ea02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f784fbabd3dd600fd6900d536b16f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e488c57cfab107de0408ff74c7ee2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d54d4c86004ff44fbaa4b9a2e1d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8a8bc08c94259ce0a8aa704916575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f07f9118e11badfdbc95bdb63c7048513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16ddbdc683de260d7d56cd5486cf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f168548bf64d994cee7bd09e561626a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07182ccee884939fc7c81dafcc77155e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e76d6682d7d3a607e7ab4111ffe277517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57396cf2e80d89a2f69e49d78692fc75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1d3944a13b83787f5ac95b561dd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b535a14bfd30851e0ff9306861470f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5e0fca4ffefe4e88882cf60c04fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2f836b599c8067df356263255e9ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2b35f4e8a179de4bc035f0fd404a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3603465284d75ce30fe56c94576dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fff48391fb55f2f57778aa5d57e27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864c41d492cf47400161b173ab47f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa4b6517b60986a46509a0bf395c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef7777e5108e824798a8b60419290528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de47deda8b0f6d4ce53dc9bf80539529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aca2c97b59815341f24e5b44ac1de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c38b70d2ac31a0a877fdcf7740ec4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7883bd2443428428587932b0530777532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3521372839d36ee757cfdf33a84d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fcc660025e66a8b7188ec12f0aa9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b0a6604e2cfa5d9d94062a9e7251535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31146ec77b67d4c5a4b9588949532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f1df4fdadc45a264e25b236875ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eedcda7696cc1bca63dc975f553ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7fed9061f6743efbe992f4ffc384b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63327bd607c3363337ef9ff1194939c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2717536b900b8b646bb0c488a3d04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c140eb0968a4a05ccdec7a1c253c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9e7402d092cf67691e7d401e9bb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc706949298345ee913895bac433e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cce1ee3e25c79682a6dc1422bccdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f00a64c2bdd0cdb6792592684953a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c0e204346210dcb063e8e0de9fd8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7d227276e45a54cf50b925bef2d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7641398d770ccc6cceb8fec2ff2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce1da2bfcb82a0517bbf087f7c2933550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2cfd22d28dc8baa45c4cc574a3ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457e288314575198338521dff3228e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4e2ac0ce7999b60c51384b92a374553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd6d0e475611fb878e76e7016d43a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12594048c35628fd4ada9f57f674db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50404da9c17f36652ca34a6d0a9f204c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee6706370b3664379ce000e83f2b1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac68cba367542d6d83c46ef399876b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee2c682f78f6b06ccf1b5c308af9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4cc14d5a7b7ada802090cb9d22dd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e77e2d91d604be6c6644992aaddf9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3935c70178aad954b9e1ec5288875562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08d224ba62ef0aa757f94e189a4b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8107804d0163f6066d605c5eae201564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e926ebf21e87906bdea3f12b7bdd39d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680bb6f2deda7f6dd01d244e121589a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec135563b2a3fcca1f518c2d74e0298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3755bafbb0224a998d754cb5b9799568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c1bcad7520a731602ae965122c60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d46a01fb01df1432715aa9fc71ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640e5d6885660f2f8022f2916adca1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af6be9be6517ae3e2ef0bfc38e06fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75285e3b5289495abe3fa661f5d5f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a374fa6bd12eae57d43e608cf464bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0972540ee4829630ffcc6d69605c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a100f85b7b051f5921dab0d3d2479b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd35ad838873b4a31fd4c3252473d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ebbd72b87175bdb23a1eb3397e0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb283b3ba2cb4a5854a5faaec387f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d840d62c956a52904b4752f05a4657580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2815dddb09f1a4f44f001f902c8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8453431eb1a1bf503710896942e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998e926f63b78aaa41b778871cf2ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c96549b8e9d8eb29ddd13e524d82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d76f069664f331cf1bdcd844fea7bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e814cadd55ab0bfeb6db56984968c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9358636edb7a673feb7abc1f071bd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838599d89d0950699abf551225d04613588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28110c20adc71695c60efeb2f24282e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834baf092c774f23f4eac2c83e45e8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f440f0bca960b9d1d5a1739e5eb9521591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d651c76c2b1c48ab2b74176c9964cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b40462a8f85e0edd1de5e2aa1480c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb07992c383637a9d016f48e1543c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e25ad8051444bde5d4912e1ef740595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376391d8d05d056bbfa834ee50901af2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72ef95d293b9e1a8bc32300e0c3a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0bc4ac467ab76e6fa761b849b6f7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab61540880f472f738b7c39754732599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f36bab32c4f1650b227fa5204c7dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba1a3a94a461330d8e5497963c712b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825122549f676414dd4463a804b47cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58089411a2eb6e442929b0943dbbb4e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359a4c21caa9c6d8512e4815ebf449604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee5c76d6cf918e19445331504fa32d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ea50db892d1cd45fb1df25b26789606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65659c9b28cc4df8994da05f7a35c4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bb66db93368b80483e03295536886608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01787a9a75edf39c968052598f3f7ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed6611c9764e755cfcc87e7f3260c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504803ced079896dc953c55490529891611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb63f1f57df4ba280afa88aff9843f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f80633bc07c8f73a39d58a91f1e0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8d99921a05920d4571911cdb1199614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28474f3d9e003ee3106550918179d4d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23e0fd8b36b0dfab16f4068998084616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3dd29b366ff274be76bc1f3b6cfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15053b9a8a19849e71ce896398fb7db5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da5a6e8c685fa2711a707a8cd31114619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73b7baaf3386200b4a708628b0e94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c088f5c02cec46a8c0934a47462e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c26cf57017525b0a96ea4572ce9de9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4356ac921597cf11b4f6c377bea0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fba3f1e85973a60c24c1c0609835c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb49e02291b7ac63661821aa422120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6b4a072a6738fcbc2a29643fe09f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e5f3110a0f05004c9315466e0728627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef0742d06e4df229925bb25672b5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad458d2f0194569869fba87c6c685ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e35668143fe2a0beb1a4066c74079630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba591fd3f6992c3240e043caf57bde7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1ca55b50adaf93d712ff2b53547a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7798b166872169f049c43bfe0a07cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eee20030f10efa1d86614ae8f490f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a148202b9c3257b8a92359e41921635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cf5e445d8f0694777a46c1ed1181636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f81a8bacbc40ca0a0eb1cc2fe872637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9bb8fce10dcb899f57e856e884247638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8117e8a5ec2c572df48f44b3183022639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722be6b02e9f62cfa09a4dc8f8e3358640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05bd75ee9cc1f84a1c949dcdcabbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138138e4cee528de8e31bd64442a72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c29f49c31eaaab9cc07f887344318643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7c7eb754b45f51f640aae96af00f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d06e4afd35c1d221569221fa6e223645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2194be4897e096adb26d5a97827e26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e865dd03403d954be7c9aa2c7036647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a14561ed0fe3fd58bc44e86a325c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b71f8930543dd359de0351c9744bb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c694f40449ec9dc87f524a65c2cf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea054609cf50b6ca56d8a61d3457a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2cc034cda87df33b53d6d9f0f1f0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b61efdeb02f7aa48cf0d64566ba5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ca1f507d1805fb22b5c5b6f3c5f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e109eca7870001f8711b94cad623655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b90e0ad338409ec96511cb24cd559656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352636fdfb05406e9d8f409ff455278d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c305cf63ff1a0c42994e93e0f794d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa48760efbf309ec46b3a694444e74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbbdc0b29c385c937d26c0c2d3951660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72d5a6ec288351681f18cbf28c240661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4930221535de20d05d72b9fde8f3de1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41adf0fc5118fbf50079eeddb0427e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d396a0770c4462448d6fa1f5bcd96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9724ec93fd476766b7a0094b4c62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380598a742d7d3b93520d0e824985d1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1cb7c4b1ce2298a9332282a10de38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b33693811c3c5f51da550c57013e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7f4277abe5b9d0c5c8f59839b210669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13669ffa603827b9f3ebadef4f2eb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba8171ba69acc5f4540c916250f15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d674c7015d49d2f075f2fccd2deb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f624533b13b7627f6a8397c8f7af4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe91b43fc9d61a9c9c1b51854512a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6a364982a5d4a84578273d33f068675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf969fe8dfca4682a04a642cd368f8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54dd8afff10d13b5e001b287277844677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c8dff34fd9f0c3a5421e8b67ab0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374fc88bc6aa989bfb24fe80e0fccdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc524ab4c0ec253a0d74bd97ea8c065680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612687c7d8c261685e721cc44d90cc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1caff7dfde005f10c58dc2903dbd8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e635373b4fd780fbaf13fece3817cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf52bc98e5d67ad8e0fae1c5418042684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c45bae15c30b0d8195c7fd20689e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526493176a31f464b8aca9607ea3d69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41716f415af9708aa29136e496d416e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a86f52252da4cdd243e5be681fd9f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a05eb0bbcdbf2031d229bb345c27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee1fd8b8b9d314d4ad95461c745f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115991d7696948e576d49872ceb2424691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916e2a82605855017e6e48de6df84b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be3a50e79224e4d8f5e36eceed3cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda10579fd983d2e05811e1baeb068e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e7c009971f4dc1b5e06272ed33ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6e72ab247feb88acaf10ece5f98b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebf2ecd7d87724b974879b8f00fd8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426337383329767c91e30d30d4e978698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3904860141001f3d383af3bde3fdb44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b15c138a59e1721b8cfbfb10f57ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fdb1b7ad568a6d22a22dcb745fc88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e48db0c3f6cab689ce343215638ce9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6cb343584f3f3a397f7cd3c316af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2d73d3345ff0c3be8b5261a51b21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd18cd65a8bdef390d1825dcf84d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727eee6d38a014b0419c80ceaa37b69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24a783bbf4673719772de6a2f2691707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff82faa4698e32432fc1f1751d2ad46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4162b532795451c9487215d8cb9eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5cfca0d8e63d6e5f0f4d9ae10038710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444bc3be07afe1986060235144f75a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3fc626aad7c6ab08baad255a9813c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3897c033c4b91c8422a4f9c1a9f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4b387f03993774c3d486e6b49cdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dff9413b13ea752c7b939eb757344c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81a8fa81c653f8c08c3c9912799ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f8a46a8a6e541e454a93894d0533717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730e3ab16ada730cb56b8b5bd1daf9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f114ce360dc309d5b7a6dead9530c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd0638c6775062dfb6052f9c4460b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c74dcaf3d58417405bf7f2bba88afd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e73c15759e7181f80e6ffd2a724a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e0bf6b5377c0904181454c123bd2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f13e822eae7da5d94ad0c8f63911b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863634efc332e74ab85b18eb5ad0f6d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8a140918cc2ab0fa12434abbe34f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7b11a497d699fa34eece1550fab99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893099f81b988c104a834ad47b2f03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519806f2da86132f52fefb2dbd5d7d3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e4979a14c61fb6649ce0b3718c739730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7a5574537f67c3047813711e9e6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1611f548b117594987430ba212c96f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8db63eb427fe4a6ac59726da063e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3c1c2cba2007931f0721431f45bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54711445692d9df922e5fea14025925735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1eb813df82c52c2a7584c7f59f81f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675db9f20b4700ae48361994abe2f628737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d074e27cfd9edc468728bf0ee399738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdb2a98a64f60e0dc051980b88327c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b920c5acc234e494024d05eec9940740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051919f066ce9ac59d54a2b3373f3d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c71402017d3dfdba236cf0cb268c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b6804b6caf6c98c2ae3cfae09660e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e5bd701ab045a51a540ad5610b972744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d18b44a1123f266bc02938a1876d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d3bd6886d6dd50c81dd9d75cb25da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5604aeb97ec6f964aa6007dfeb74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c7b0ea019984998f8b493e855eebd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bcc04f371829c9f422e9109e926b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b2984f0f3264b2c5f0d3f129003b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5567814adef897bc2cf4a3937272e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a9ad3cd6c598701fdc04e5e80d8e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154b9f47af3fa884b58e8b2c7bb85e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bfa5fa77dfbbe1a88e23673318f38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3fdaf24ca1186799bd52be5a53394755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d442cc2292d31c4e69c8f3b13a983756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7db744405d9ac8194aa1b3d085628f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679b74ba33ec4b5c71125d11a19957758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cff3109c14f7cf91113489689310d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9421337cb8bb3c71e32068f1578bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59aff8a3ba85e2c0953a4aa95d636e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8effb3a03b91aff9010c643d588db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762789f092031cb546b9fe5436e51b70763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4318116aa2a72644edf7ec4e09f7a8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e24017d0cd29a0691d73df4a2f99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c22ab04ec2a4dde6c84b94ec373b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acfa3c9b6b9b7a5b3aedc878ae4f9d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218c01665338f46c3f6ebe9c52cb12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9aed325268d22da00bf31ea9f3989769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a85a2cac0757db52b65a786e8bbb5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa2edb298bc48980d4286a2bdc52f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1396da1138b0620bd2f749798b1618772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f051b9f2a7059dac05e90cf4a1db32773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956e509e1db9e7d19f7d169905ec54c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee6c3365b1442a3c930768d50344f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a479f49ab9f8a4a3a5ac2aa458bbc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38a6c7a93f1dbff17b084e372802c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a204229dc0cfe533e4a88fd33e55778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cddfa44c672337b7c9eaf5c5190a03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6258875a2a3e2376896776aac079780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071e565cd161b91998116fd5f08e42781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5307fb9cc5ce630227edcd740bce1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de736467bd09e19f33e4a31af59f7d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4806a2ac5689785bec6272afbfb6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513603432804de9d284f80de82423c9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40379dcd515ec33d7555186cd330b088786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e977b93d38f6ef989fb508fadee05a4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08620c212a5b881654bd1022e2d5627788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e77817bffee3e6ff8893fa3881e62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ba80e332f8b71a7a4eacb55138e9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089dccf7a364ba7e15080b4ed4287e5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257874e03981f8b371afa45687fb09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f559a01fb3837d2876c413559844e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7846b4a3e42f1cfb02915cf4c7757794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c064efe8bc812185e4d3943b3bd0d4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92c97530e58cac0c14fd9e0b7c696796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f2bf75b5f6d8fd91eec3de47a312797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e018e02b7599355f1844c1424c903f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8bbaeafc4659a978e526a8586b891799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c0d974807d56fb33b4712ac83cc8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4b19deac1423d8ef07631c6fcd8b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d3d18afe9d6cd51e1e607b4f1a2f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af87bc9dd233c83bcbcfc164fc8c5b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e3ec5f80245e03c6a04e45fe0e57804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f76414eb778d62cb96498940da5c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e92ea976540c6cb906fcbe35ef58806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52468e76b0f616ea61c75a2cb33be73807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd2b2021d8ffaf2fc0f9a7977ac538808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d492a3df65ba8970d0515684cf577809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4203dc1fe6175d73bc7967935bd05b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8197ab379efe4523a6bcb42d89aec1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4872e2f3cde8a54197eb4970ca5573812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf87bd0bcd92bcc2d1e502f67d0b3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cfab6bedf9d38e28523ef58e2f8bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e5ef6fdd5554d3dafa2c39964e24815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf465564b7c4ac7bbd369b7e5fbb17e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625013aadd4af6e68ecf0a230f4cd807817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5de74022b95daaf08005acb277874818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ca0bfb63d394f88c14a03740ee00819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec64e07d4e6dfd828e206104ef7a04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe765bf071ffef6b96ac55009fc0047c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8871294e1af6b972514f4d1665423822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136c6531eae54c035cb5ddf3ddc81e1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138bec0a83a5db4d9acfcd7bb45cf2b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a244e45a014164ce4e42f678cf87825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c0f20c41342ab841bcf11140692c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316d1cf7781c4ec94b950e3e4d28601827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b20ca2b84b1237ae120defce226067828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5575e2b6321c31a87dcf735ee53ee829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6b6ca938861caf029461d9f13b13830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f932b50890e3a79ed545bf303597a6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6bac45bcdf430784ad9bb05721f55832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e43872b73096fdc348d4b7219c377833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d8faf674d3c226baf77248e7e03a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c6ee2e4383ff6498a50ebb4cfbc5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aaaffa9ea8eadbb51730d24caf025836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed2f24e8f91e5a1ee945e049fb577c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12830933fe664f4bd3442e0c4495e20e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b767854fa8d39fce218617564b984839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a0f7d54be51171369d57220d2738840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b87b75ccf6514d8ec0a7adf248ea841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06692a6835c71a5e6b5e36d4df1db579842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3b33ea3a02c49a4bf1b4debdaf160843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6eb52c5130099786b81cab13deb6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c24583c5b17e3b9ecdc94c61834dc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae306794eb358539efb1e1e6af19e72846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9084b3ad1eefa824d727d57432b1645847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414276c045f2f41615c3ef4894e7e34848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b471405b7280f5f239170d6253a4b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752f7ae3b352af81a76aa8af8488598850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841f472488a283d9628f9fb6235445851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c40c04d089ba209e408f63f95fa13852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa9db2643264df8ed19b7751bae35853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72d8813d17d39cbc9c52095a7c6cd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afeb90e496b539ecb18b5f21f020a8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0896f5869059081970cd72c955cb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048802fa031fb089c9d452ef4acc003b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05460860b445a31b3b1648b59b5165858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6cf362f96fcef57f6bb960d9113b7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce3e75759577a3036567403001ef8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878bed5717882fa46ef4ebdf176e386861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994f3fc6a93af6c437af62302a0067d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db425f79502f107eca708111d6956dc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a16268f059837ff4347499f77a377864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543abe35273e1df063a080092b30abe865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a515d42140b1dc56c1bc584ce07ec866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca27c2cb2cbde9610f2498b78cb64867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a334b54a41415d7e5a4c0c26d8e766868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b98cff4d14d0f3bb027a5ef5ef230f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f153e78a693364eaf36a3a06503bb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca79f4c458d66add2947ebed9de3e7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c3ac590fd65d4ef6ce97f42bfe2ec872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecf3508cff358c532940ba0778d72873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71472033006510fb05711d42a96e65d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93e2180aa3998e4223444e1eec7d90875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483d823e5c1e2de83727b48a8bc7dd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea499e7915cadac842a0db78ff97e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6513601bf1595d557f8a7601294a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a4c1a2afb2c39356cd511891d559879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a9e5aad5a9e977480dec6df0b9b10880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab6ada74ffdda8753d4f1ddce24904881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b6855f64dec4250eb360edde6433882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37cca8c6f120395a9cd969b6408ec0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ec71c4aa037174675b994f22fca4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcffebbced6326b68f79b5add4bfcd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2320f786f9f4f01322a38ddc67dfe2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a723d228440be6d03c70f6a6d660887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1cc1560bb71a2bbabf8d7add4038888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f83c15596aea01cab14762900035889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f8bb435cd32ffeb43f475eb6d9e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a6a3f16bd76cbec19638f695ccfb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7435d2f1c960058eb16229784a0f04892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7f7bea953389472211e8eabfe909893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62a7198b810d12fe2cdc2a7dcbb32894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b88de0245f08caf3299b9eedef1890895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f2254648c9663f03e9f374b73a31896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5af6fbfb0ea406b51999a63b2812d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e90ed6b038a24376d3d115d41d26e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197809d074b3bb520192c31a385b64f5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d9581da90f84def4937fec3465c6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccb4167c180de66ccd16e5b0f756c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ffae11c642f9ec5fb67efc2471a1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1af2ae042fbeb844974bcec87e75903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b96c7e73efba734b1bd4bed26f39904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3da7fa014cbfa85ccaebd6b09dd37905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191ac1153efed1fcce8052361aa294906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feb3a98b4cd2f36adccd012d823608907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bcf343ce8c4cda284ee5fe573cc56908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5d3bd7645da9b907d590f6fb7c802909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3ab0b7c0920d97b6bde961dcaddf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77512ea5818938b3fd6ea32eae0c24d1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc70ab5506df90e7cf921962697fff912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ad8e5c82da357785c4808ba8c08a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37200fcf3f4215ca0d0f5109a6181914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f36d8a6436c2fcbd22c81dce69519c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d8774c325ca0fb71941d3322378d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d50318595a0f460c0ea47d86718b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a6a15b665f3cd20db24480801726b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc6baf8ef85fc4c19422e76a1cfb5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992b411a01f4953cdd205d3088eb96920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993627a9c4c080b583f01c299d3e42ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf3ae4b43b3c142675633386889c27922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344454d0863a728e9ce28eee229306a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f61736e9631ad443df94506ececa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15c6e59d89946f0b906ff420de28d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870c322952611309f2374a2c3eae00926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564bda366dc266a063132f5ae574ca6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b94bd40c41fbad7922c6242f8e9a0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc2504edfb50608c5d7cf3fff0a18929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b87f11ef11e200670a303ca9ae80e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9173175932411c4502775f0035e0b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8fdeb4cae6d7b41735d2603a66364932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199d050054872ddc5523703e5a32729933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa482cd5d857f764518435ad47e3bb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7739a74e79a92b42e7e3b5c5f6050935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0443cfe564ee3ec733b38400178d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe40f7c93e7ae2314e191521adb84f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d6176205b4af603d8ff13a1d2825938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04898240ec324f53179f76d28dbdb652939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511af2288092f2a3f4403be916140cd2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34153f6355c614779b7f08af26c8757a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1425575b2280659d1f01199c78e71942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1466a7f63b8200880647efbae5c5545943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30755615fc65eef584cf81b9b5679d0d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec09c17f4a4f9f79128aaa673d10f9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70eb2909cf58f72a8e4cdfe4498f39946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41c0eb3bb96c4911fb6888c93bd09947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea8d0e0f7d67df5e151a79226ece3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192d2ca2eea9e2b8cadfd448507f23949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6ce788f305a125b529ea16b163e67950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d8c464fa1fb8a4cd15140c9204d73951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b62ea0e55268b26413b4c2eeaa65b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372941ac9e6bd19d9e412296425a612953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdcdb87f22dcffec0555101281610a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef31cfb8d5b5465b43fd1eaf6b00fa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c39af93a320607bfb13425ed010d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf72d25e52bb8a4115bef5fa450307f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09035ca26ff74f01da80bfeda78fee3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab606a55e9c939f06b99b8c7df2c9b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070b40ad7a5734a2b5624b904e6c97960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba866fd67d64d114104d13e416575961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db2866c1d3bab5347da5d73b1ddcc1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c69f020fc1f43358d4bd2d3e1e8b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2fd63edec7e608c639c61f38bb95964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e39e2188e2440ae4719c25b5546421965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf8890710d91d1deded4ef5ae49fd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb1fcbd4327c351f82b3c721dd1651967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750bb925cdf997cc381251deb86ae9a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b761c2fd45fc2003e017e5768ada78969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef07942e292653b66952b88c18a228970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109748a323ad5b5fc1a0d72eb9947ac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5c2349ef70f1fae246e8f5fbdd35972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b53e017db73bf0d2cac8d7403a17973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf863da44d2a73e8b4399f2850af33e0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d796b664338a5078e19a73d68eef1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d899339c73a8650a3bbf2dfcfa332976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac39a83e210ca9b3ddf69391ae8ad6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cffb3b54150103c63eefc6d7a3ad75978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12341ec687a3381cad22ad2581f9c77a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f76b1f6f90d07dabdf9402c47f8a8a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e03d31e787eeefda48fe7f511ec11981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b3f64ddd432b69197e44b474e0023982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb94b00f883e3fc822a6ff59979d0f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af67e16ea4c733fc1c24bb80a44b89984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1dd97822f921a8de97ba15326c4c8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286bb837cbe4650cb569ceb8cc67e4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef12e6d8e33231e8970c2c7fc1ce3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e31ecbfaaaf0cecb70852909055c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d59b527baa6beeff3dde55f74829d2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88a28c8ee43e4a5e3d0b2943bf664990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de026b2d8b17b7d3ba805418fa1b1d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029bc4ff56ac0fb3ee8d7ab3cc8b57992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451cdd8321ccf92c33af2cdc6d5e261993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1603226d80117b9eed0f11f2a0d481994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359832795bb4c962a6201fe08e8166995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a764960121033c5b6a3a9e3e49b2a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da15a327029ddee20554b1a026702ca997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>