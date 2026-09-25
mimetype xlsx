--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2ef2043c266ea784afb218b4d6631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8bf6da22769b731083cded79b16c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df17709a9e3229349c344a0e13b0833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95499dcf75738209978be7d008b1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd302b4e78b1117c9666544d962d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500db6519eedaad5032a118cedffa1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c19df4cc95f4bf474c63ce2634eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bf77aac92967a9bf8144f7fe595f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d5bcb232791a8aa07c933d10e511c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa4d92d5c2fd2ba94484d8b01a1fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a9b2cb4081258122a7a90aae7a6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0f25410dff9115c871f36bc658e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820edcae0bcc09c73fc26655aa2ed313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7ac6a728d7930a072d0673046eb8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d45807c9c8beec3d6cc63999ab6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be25b11c5ecd28f492c4a923a6f781016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce561e0457824da2275c68b0e67e95317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c03e8be09a75fac89fd756890b66218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6046332bde6de0eba31cf26da7f51819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbe9885adee652327b33a0e2e6d07920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7aa38f1f02a739efb1419899df0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d284407f8cecf38cb960013e98bc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc74020d9eeed5e3e7b67889432fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e712864d211acc98e46df12487d606024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1949552ae6aee44e254abf8164d6e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198fe048f3081d6c6b1e609c9edc38e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190e7758588952a94296f1750a2424e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35895d915a950be3110442257980e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d1bcdf4335dbbea9e16b83ebebcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bebdeefc15a666aaa4878d6d3c45630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff7b1012ac1a0fcd936125a08b52c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7770c701423cd66df1b9fe5b338e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeedde12346491a2bef04ad70a47d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc3329ffb5415938ef447785ea42034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d05b90ad419b2131d70e244af49c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95884bdbb697c32d223f21f59501ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccbfd1007fe0dcc76a5d2c98bc5fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a58a2fdfe3fc3a75f309f2d5bc819e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858d6f90521f77cbc31b7d8264897239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cbcfbc8430a5932d4b5971777313540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b32703db9d38b45e1ee62bdf1f9e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e262ad5582d8b52ebecb3b458f53e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9fc05934b18adc6c9ae9ceea19c5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d14bba098d16fcbd233ce9b45941444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2bf3218b11cf64e838a3eb21650f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548abcb0a037a6990313c83649c67a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17e77d62d1dc9c2d1b283d35710b2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0b198c957fc295d20f2344e5c7ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe724fe8053e3d9c1e54e4857ab6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa793af3307742e0cd040fa5f2a6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404859c5482e8e146d0048e5acf1ab051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1dafa3aa043f6d3338e59554df0e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fb0a952d30f73c7cd492cebaef31053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb66df6842c6887584fc98e422bb7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ca3893b6801a7654047d812291b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231612ca11839c111ea98d5744d682e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d0fdfd89c0c55507c80f0f812b4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b47d4009af7cebdcb127ca0766d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be468e1cac84cc31d75a902b72916359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db5ac84675d191f1fd3fa0cc6a27160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2409e2b6837f4835091df5a4f75bd1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063559b948ac3a265c882dd259e0751262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f610815e8bb3cd3e9b89e30a6fe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f661006ea2455e3fd05f391d942f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ce08a825a2ab939e8254da3b2fbd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881879da5bdff5b4e87aa47d9d4d28d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee68b2542d006f9c8298baadea5b44b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef99714352a2d24cd632f0ca1d844a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8de3cd3e31842f18da13afa98001169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261696437cbd7f1f36ec1cf45328a9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06435a90c2cb53ed875c6e22f0a96971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc34d0c5e2c1bd38b3b8281fdab1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc9a398b6836974d8d347ec46f2b1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71f1930d7612ebcfd7a55ad1245ceb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db40bedfc8a6979100f684a8fc122775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a6062373a2cfa8be6b5244ff4371a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285035183e1eb8f8fa7539e8ec80bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c1cb22a14c21441c218267a2d114578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab24bf05f610383395ffebeb67e595479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e45b99917302a777ac182f4de5da280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c379181ee03756f848605572cdbad8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ffa15956550fe658b757237693a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba82e94d5275ad7c7b1d40ca6973da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c469512c0553d842ab14a19650a7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd0d2e739aa69ed0e9e22dd60c46785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2f03e06ede637dd74ef4fb7265c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1266a27d5b0e9be86049e6d0cfe12a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72853cd155e7fa85dc34ce04aba3adcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6362ff0bdf2ba341d4b888812ebe5ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac5903031d9664eae23df8d6c99da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb73d8444ca97fb5dc21786be345491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1fb08cf618f6e2b5d64a36451733092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e648c5b7a9a16f6d8532565e5fb9f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d450441a399e8107e0644201ef0d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d6ecf7ce716b09336271252e213c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84dfbbe80b8b91d7ee283c80cd500396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047118af8a7977526597029ce4dca7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474c8d16eb5d2fec89cce975d8fc9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6416d1bf47013a728ca4d4d8ed75599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c43665dda81ba61e79ecb3fe4441100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7f77d433f74dc48494524f4514ba5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9627f8c229bdc08736d22e86824e3f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cbbb4c54816a4390963b7242de206103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43ed32dd97d820ffe5fa13d89b1142104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0465d4acfcf31f8b96ecc87cfb7d33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f80237e41ddece11005a02cc15d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab3abf765ec3f7d65a2cccabebb75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acaf7f335b5cc492cf8a6645b73e64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83d5dbf8e6a59630f6149aa4d2ff39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa21ab01dbe4c40d85b8244e669f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c084763894818634f9280968316b16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d476caab1e0dc4c0e085834f8bbbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc208169e35d5bb5a50859246ff8af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065cd3d4095e04668b8e83e0b07152114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4454c1c370123730362263c40380aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546b1325f9906ecd19fff732f32505116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2cca6b2c339e190b69cba586f2979117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e0a059f4125a7ca4166db775f091118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9139b96b91918da29eb7f51db7ea4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb7c071eed706697380e6cf4e16db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f45859f40e5484dab8d7825a37bf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d27a1cb0f0dc2603df517d746d3cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb732a1bdc296efc21e6952b467840123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd05b1142c928eb8bc92e655bab2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bccda1981941b842362c4468e05af8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48dd170b60e9529df8fc6660bae9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd48a32dbb16d6e69ad264b50e25591127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b797dbaf5b05e7c16cb0b2651372b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330715a256aaf2df493e4711ddca7d12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6acefa45f1f746eab0bcff0189bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30962e06c91f6c10977636e60f8797b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d495551d50796c9b4eda9f960f89be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f377c563d87746f301040d0b35387133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c22374098f49c19f56079f5625d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484948726051a0d16522dc3131ee4002135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b344a0500b2afc5f7c1bd3b354a7fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3419df2376e23314cf7979a3bfcb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7853e712612416ec27fcb32c9b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edb55a1888292cbc8fdfbefe77a18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a8eab251a0d8918b520f994c5f600140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb65a365bb1609457c69ccc45585e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9c794a6360fd087e51f792e45d86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35dc55c5452519baeb2de448ffc696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a0f4343860c9b3429bc77ce6b300144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e8b9968e98ee6350347d2495cb6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13bea2a2ac89a859a7d7b9e74715d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98faa7f7d2ec5bb860d278d63ddd10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94821df553bec3f2d779d86db714e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7628794feda567e7acbd6adbc76ac3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e46b071b9bf3823db892adc873500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281229660c357323613bb1015c9ae8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1514d722948ddca05bc602d7175280152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8034c64dc25d7768062f2ee48ecf38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733873b66a3e789bf851e6d7e47ff55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96eca081229c7378c27adf3f40977d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af439ad2afd8681d47ea92c07b1c0bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed5518908c5477e2854455d1f366a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3f8604a1456efe9ef1a8cd20fc8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3846c69209272abef5595e4f751d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecba6856331634bc9ae8fa7861d238160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8116bc6240bf1a20c841468c45d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a63789270d756ddf155eecc0a011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bcb84cb334920e1ac241a0de84660163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c597b9b43a9f3f9b7115a65f856a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70b1a961354282ce408fe442096578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c67c91ecedf138ffdd076bec5fba20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047ffea435bc1a63b2ebc6c41cacf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190acc3c72235a3078574c7a72d2b6f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad81eaa6b65e6c7e388520cebda67e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19326fc3c0372f8b447e326e3aa920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47566b5801919c3393af1eb5e36ee7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e029f7ac0f821525d473c660527844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c84a451a45cb6da33867392647960173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543c734f79131bc31b5f5c0f3931a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857467a88b8633d482ebb319ded95638175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a991c96cb1925598e5efefeff5404176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e62ccce1a0666062e4e32c8adab8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc8cde6e85966c4b369bf8f1389f33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533350f5752e35243988cbe6aae515c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b635a640ba674c0962051048153a0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e25c7e38f471424a8e62ea147b898181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2df8e3a258008de36bad8afff0622182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ad4521ce1987a7e15d127d7204402183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83425d4c97c6cad360811c2ef0b57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a401a9d39bc820996d9d84e334dc7e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf3246340728b4c19b9b5807481ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee7a552827321b49ff1a606e2f35b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feefc2ac648defc5ec44297174a64b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001434346f4fca144e75c71a3bf76e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb64e9c5420639077cb05579aa767d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f4d670658b166c4ef403ef6a3bc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4ba23a40559f2dcd36fb4d412fc52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24abb1678b3e8241bddf7821d53482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251b81f077ef1d830882d47c8eb66b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7e946f1b10ad4d893510d744117f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54bac3844ab67f732da9f755701f91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f142dee76de5a051d480af28c4ad56b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8d8e165850572a87c6096a76ca2c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911b8714adf2709a72c53bddc684fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03855a64f59472e37e8f55e86939fc69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748bc18cc534f81c349305385472a75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57503776519fba5a2ed1aa9523d1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714d641d95f1094a74d410e7c3f38dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3c75d56d7fa90c46b629ffb95d828204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7547c5b2c15635adbc71f202b8f16d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900ed5f9190320cfd59eb2ad6e2f48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da3d2e51811706a74d455b95e8e76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722734b257dca4e3bc35b40be7f8942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a22967d91ca8fa201cda6d362acbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644486aa623526d109d2a6e6329e9259210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33929fe2edc463b9867e66118f72ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea519b258ed17e55f09db009069b6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7cd14b31fc680559329e0e1a9eeb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910466eb83293dad5669adcf0781ca2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7baffbc33bbd83068cceb736fb03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f59ed1463af9a25ac9f9dd04bdb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab2ca8bf92fcd398c1a3a49735dec6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82064ea87a099f21f5a3261ba8502b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc68cd69f762baab8739fa648bb9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00f47b71e27f6c918e72e2bc3416d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078e983394f94485968df4609c8d7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a2eb9ee4c3b0d725307f3d9c3e42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a04d988cac7a52fbdc1fe6ad2136223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d63cbe56af6fd8bacbecc2ae2a2e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8edd27f70a1ed0be34e96f459c89b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e3244bd2b7abd7738d98e2007613226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e0a44c382d84f2d8a73ef5267e90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb987862d1b75ef2b6c85a7525de73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc14edf4e15388db76f4e681e9e2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0606d6b1613c7adf294954029bf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d496bd7d3bf2dd4ad4d7d9c46acf4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dcc981608e02646f1623113dc9cf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4535646f810f9edf75affdf694252233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b361b9a54e59753bde86e08f1a9c1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0686ec7f32231e7673f921d69796c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bab14598d1065b0111ec192c4b2b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d5bd3f8f47a0e38442efc06890c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db568b6d2b019ed33d6b081625419238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17012d3210940a86858c968d66b5e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763cf36623fdbe2c99258a69af0a173240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cae9cee2f8a48ee212b555749cc86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4962ab08a1f8b13d23798629e2307c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0efd724ce5814d55d691b1aede8efa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925047ce5bb8cab76cb90983fb6a9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b205bd8bc80f8a39f2facb2fe6f1ed4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b6c88764d06b4a8d6af0b2f6771d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac7084140a9b14a67a99fb5cfc75a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607180f29b93def07916c23690d6255a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073fdafb18e5be325fd79635cb39928249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544d53561d4c8232d73e729a6d5e2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7bd13c913ec3aeff371728a0cd983251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cabee4eed1e70aedec0cf187e4d3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ecf0998e6556620b1aec38e09da9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927f572ae139148f6261f9154331b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59364917f90920d0172728fcb36501f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc2e4888810e368c525ad068e61cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c86ba9b0433f45a0c7a93d93af9fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585289ba98cb5480fbd9cc155d3cd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfb2b571dfbcecba1bfee8d0823e8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74933a00b82113c972ef4011164a69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbe7c17390cb59a30db434c7382df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9ed47c3acf3984a17e0c5b67bde2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98be88dcc92c9789f2891751460acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb515cdc4797a2c88405a8ff70dd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857bc9817670f2b0897cf2bc8981b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aa1257c7ed07bd0a094a9b27a7cd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a882b550c7dd92cd8acab6faf749b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f82e56ec237cbe0c6cca4311c2d39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787cabc640b17890197a7723d141f62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5b240c2f3c78159f2f16de52b768d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd824c23c9ac05c32555e790d03e9a59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961c6b4475524680a99a3b2d5fb449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b700f12a22738d35555b42ed71647e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e0887e034c7f51d34f6d0fa9b484274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de2438e2d9f7569a3b16c1066096e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b21ce9a167412aba2c1d3fe4ede7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40cb1300547aef64d528e65e83a7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b8246679e1245c0c16aacacc07ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a5babe1725323003b443ddc54726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc5d68adadc7a8afa17e44f81e51f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0ad8fb0cb3a8f7fee1ef4f3f448d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fac1df1f6d9328b93054d9e20797f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f9d1b17a8dcde31c67b0133590427283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9ad363782105106aa8734d20b05c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c7426096842b042d9a8fc3af4589285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e36a01f1242e1618336e9cb29026c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4338f25b432cae8640f8bec2c4d8a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385d5d49e35605bb8bd69e245e5192288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a4f0e8d3f83f46b6700aacb329bb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf108868658452f9331e1082734a210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad3f2bea1390051a390f348050a3c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795273cae2cee4cc6f30e962e632437292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26340338accd93e85214d3ca76a5bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2067a82a160b237c29b97d427698ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb7fb6e6f6fa17bcd617c469a90fea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceabdb7a39865c641f01ac906cedf92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8cd146f35c05a12066afba2ac0bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d838ce56db2cbb42ca9a22f9ff8a6e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb638a20e3bd0a9ff376f6d59eb9f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fc806daf09075939398717eb2d6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a475b2aa155d88215096215e54d60d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a66bf073d78051a79b45030baf9b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60accee2d0c1831d09556bf40f703772303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb928abceff5b1d2de1a9459be08e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894faf6e743b7398e5d6e134d0b15438305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f85a659e71bc3e8b65d8f1251577cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63331e43654b2000e52921fbc61fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5b099b71cfe8b1cb5137e728c394308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1034ccedfd459305d9c4e030dc5f86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aec3052866ecf9f66ccc272337d62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deae94643a946b348a0bf2b31aa4a43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192ed0b0a8a5720638ddd9a1bc59710312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cea029ade53914d5f6a819d7aefc4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a8c1e4cd840c4e36695e99e0245d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872995eaff8342bfa3e9ea0db8b8ed3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5574de575059be93e1fdac27efc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef75145005740cbed91e17103d90a76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd34fe1e7b0bce93b14b97cf17495318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3ed66bf93799d781c303e4bf745d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8f144ca2b209c72b62edaf8194f69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ed7ca87870a4378b3e343e6e8fad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bba93ef790a2f55ab8972a7108c47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec6b1a334339bf6bcbe3cb99fb808323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd08fd0e1f75e051f40223085473c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11afedadf29c7a37d84a3c6fffea81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728b46566d707f3e89965a24b039017326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626429208ccfb0e6dd2b45430908a11f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcdd75ddce8c2c273080c5b9739828328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e0ed1cf8fb03cf03f7c141f828b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395ab7ac63b8aba14a9f991245c14d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc0777c821cdb5bc1fb04a38453fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea16e99845df67e4593fee9586f6925332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8cc466fdcaed0fb4e39d3d9f827f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dbb4a85b218788def18c98cf4e96c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06cd5f1b865ee668f2de0ce7b99468335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e23c386615e6ac024a2e2267857a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889e69a6581add8c4e5a9f1ade9ff0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3c703653f867cae3bc406089f546338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d47d73cf2267f207499d602a518b21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6742249794eaac128e6f5f63627f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5f83e4d12bcd5e89225e18cee215341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff69c9e5cc349dcc81e9e6267b3071342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98f5132137338d86a8576df56a503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c57f029e0b8a2a6b8b23ae52ed2e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1099f9caa844e7d838880df137d75aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ed3a61b37ea4c5d31573963d7fb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25486225ee67e46217696f37dd3ef9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee95ebedce80dc842f3e57c8d87e92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b173f58d22378a5f83bcb36631a91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494615d9933144e24f2e357e43526d1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38a0a73e2e4dc1818f6d14a117fbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed159f59fb69074b83866b5840b7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7f4bbaaf52a4698ab6afd0dc8f96d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80837e361a4d62f0a8614b5570c2e613354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a68260036e9523d020cee061e8600c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa905cb0e638d3ab2ca97646f0230a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88544ebfefab95edcf9cb36f380fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3bf7ebb54de1bed736e5e0871df87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3648b8d88ad743ac0b7b1053e039c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028761a6c7ca7f908ec7ad46529995360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e65fbd91ad5296aa3588fe2f65e3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843ee18a5479965378a81553ef52328362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc7884a8979db837aa04718776b2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ccaff64aaf496b7aed7e0e4279579364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cfa2146aeced0165bee821a28a05f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c8a5389763b8d657aab4ab7ca50b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea02d1b3c32261dfa3718966db5265367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978d998d5918db7f193dddd24653d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e51f1bfd4610c740742a4407459c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6854188f97e0a8e77f4e29845ba74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d68ff6cdf72a5e8e67d92140bf380371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc0e9918cdbdf8c4f5a7cacb6eb48c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664101f7bd9984ae300e78766d1ba3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cbba7a0758bc59450c7012965506e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd0f392d72961cb6fe48ea17d9e1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235c7c62fed88ccda1f63c3c9af382376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbaeec8a3366ad8eb31b435b734edb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827534f221d4995c9ee772996a1152e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067874dec58f9596ec17473abd5ea27e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5bf68dda03befbc071e53034030b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541d4b7a8f5217411df33b9ca640d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891859b80e4008761be2c7187ef3b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781efc22c7b73dece0431dddd3a3fd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2baad11c3f8c98ab234e9080ff7919384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e815bf5ac2f18fd63beab85ff2d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dda83e2b0bb8f658106913d5ac065386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a06f0f8b79bf476af670c96ae5633387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328adeb0326b779048edb47910897264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4db50ff79758dded4f9b7724e77ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1064a1a549cf4753f97b0d66236b3ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249ed8ab18c5f0b32b7263c4ae802d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367205ac45af8072911076bb9c3670392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161408245c440a96f485c262fe0a274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d355d28220f0ccaa710d4ee2d966394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ee205696d78ed91473985484ad731395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaadecfe6d00c6806270729890cb65f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf24e1812c80183fd5633d0dc7b27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e1318021dc9b74db2d97d392dbb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c7c98a2fd2a2dcc6fd682d08ac52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15d88ff5deeb093e642735f114810400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168bebf7debb00acfe8ba6dec519267401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69aad85b37d6356a70bf2204041a66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdac20ec369a1265d740040053d2b7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642550950eb14b44f65f9439802e55e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c49ab478864d33a590f262880ead8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca23f1fc4d576e4966ebc9b5665b9f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726b9def28a708c1c912f74cc7db4b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a14cd3c0a84f5cf6f56480c675a2cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e46e25a6240dd2054e3b00fd1c4b85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301fc5a92ea27cadd1f4e5221ca256410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d20fdd36bfeb5a5bd57b96c25dfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6efdfb432222953de21832b20c844412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e31941fd82edc2592ae8b60463b0ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa1e3d2ca1558a3eefc0429d3467f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb616006f0147afaf8cdff70a37d9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f884ff9d2e50fafc5ce27c4311201416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15098dcd83f436509571ea785b9b8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4235f066e51899eaf3d84c1e2c26dba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cbffa2daf3444e431b92a3ef9af45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce178053b810da3f87c4e6a8fb7705420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e74e4a974fbb533d6bae3301d3ef21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db76247f7500c488c545678bd10a5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db90b5f825b4a7b928cc6925548be2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d050466cadabea7d8ee54c13a0b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce243eb2ae239783163c26a91c10529425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b489f2d715016d2ab860b4b4c3cc12a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a147f9bc12bc28e6e665c0a61aa49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb35fed71ce22ce8aadaf89aab395f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3441f8e3c7e036a426d67dc4b15e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a299731ebe34220fa018ffffb2430a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480671b40c1b868feb50fb86afbba0bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403c341cdc44f1f5818db37e1b60777432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70cf82cb67bdc70cf3c41200af738e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385796e4a57b17eedbacf44d88435a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c70430fc8b5d288ed8b375628b132435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af939d05b50efd8d3fcc2127ce4cfd7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc5a74de8938c377f36de9c4811da8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576c35bb856088603e08fe4e0f7716438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3026b7f951d64d504cd551ed78341439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825ffaae3bc176aa4bd7440238dbe6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caad777d12cbb5e03a306a72e1dc6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6373bba62543036ec86afb9968bb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90683f9c026b5e1cef8431b9112e1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb197f47401b72479cb752b0a36c40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c872f1477d9ae571ff7b900a9403dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f78eb27a50d50fa8d4c48bff20643446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f54e7fc868049dcb52318790f68253447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76d6a6d06207cd28143f1e7ad8ef62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236921b2f1ba74376dc905e041206ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c966240941727175d1a2aa3cd297450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b4ea1f1ad7c660ac95fad65c45364451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d610f6b053ef57fd32aa4eafc5be5e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45150d683e1e4f9a67f7b55b6d962b91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8472badbcbac685d8c599805e1ab0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd6c1b588af0f1b75004686228635455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fbf0bd39991ae8ce03e58772997d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabd1111ecd21e29f70a5fb94cd3cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d920c66dafdc9b3f58e8b7279b5e1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d68f50159807e54d6b6cd6ab56bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14b7c7a9dc2d54f14f25f0bac40382460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7797d43121ee0047648bff82fcd534461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f875cf69b561923d7b4d4a41c582a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4877b844353ea82cc0232e93b3fbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b95b62aa0bba530f0f6edcea9f001464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de033dc06da8850a873bf372a982627465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce83651c23c0d866fa05d373070bb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0b1707fc3ac886825ceaefe189b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3b7cc8f5c70e0cd2c29c24466837468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a1474ae020ee593de0c4bb435b14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab4fd99823eb45fe320152fd4ff56a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1b4f5d88f914ee3dd4f6f2d02bfc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92d3aa3da9c2f479a41e71724defd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7467bd262acb51c27205b5deffa06c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f2311eced07f83a6841ce8fb25df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6cecc15eaac78842058ea627cc71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a8b2f6fdef2db3a3d208d9cec97c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc79ca38c250e8d6658e63a018f8f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bbe828ce0485d829e34fe98f0cfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf894283e194559019dde101d4a98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c166c6eda1472bfcabb5a6a2c20473480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc43a35ffae288c0b64d0f0b510c17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c77f97421148cbb575eda037b2544482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3bc971a84831202608134d4302c86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f912d61cf8b031a20d2fb6e4812ed33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c789a415b0c94660c6d45078c2f17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7dd49489240ed775d1337cdb21dc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1091e255a25f519fe5cff806566148487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170645040cbaa25ca551fa282e7a21d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd73a8aa5bdfbb9d8e47dcca496e8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d760ec138e53448acf2aa3198bb18b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe727aa0372491109d827d21580049491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62debcc73d48396b72c377752be2fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7ffd4491716daf72c847583879bbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4156fdec14c097bcb5defb1072866494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302262fd8a1cd9357922e87beea9e569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344b1f6cb0b9d942153c1aa2bffc87e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d78bfff664fd7a3c6601b10943ff5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d44511f29960818696d034a88d0d26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078edb5655b34b09a6ffe01373ed0a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc81392940d8ebb64c467894f86ab6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7c44ff9a53c8c74ff319d96b15308501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5ad261f130299254ab36339a6b2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a461b5607ad71d29222e9bc22b53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372721244118a5c0d76a471daaf2ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f08b1a8d30f0f385744e46fadfc4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f95d65ca6290c5ad9f07b9d2751c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad987d5c51d8b477eae22537ee1d317507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1073b0e285f024475eea26737f7d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c802d9d5e0dffa51b39edc6088876509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c9c6c66096285a62818745563d260510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc57922767f1bda428d5ddf1a81e412511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58310f4d122e4117b09d842fac8a03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2569abef759bb537c8dfb048244842513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8876c5d62a2b187bfd61edbab54b33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daecc3bf0a9dc630429b0ffd19ad96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d749f61d42049915be9ddfba327108516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8622406f55a1efc99edcbd19e75b4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715aa8df7073577da26ec846c82730518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4eef23eb37ab13abe002797332c8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462ce8bf777c4765ec2b460d23a263520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80dbbaab18fe79221fc1aa1e3fe058521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df2596a153cf177a2e2836dfc0657522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c1b932f3cd9285e147908e5a942b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41a8279f2f50db89ba91ad02e8a9ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec191c6117ec7b32e8202c467d16bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543d7fe744513e518eacc04695c2c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7375e1e8308924e47c5a0a092c21c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea708d412a6f9c86ab062bf80ded6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213fddbe3fa0d67306b7758d5ba4c3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bebdc0e14d1b4df820af523a54ae1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d8d1c74b77233aa9f1ff3ea225aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf04bdf333bb761a7ed369e46bd300532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f6cc21cbd2a11491e2c533d30150533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c320926a630396299ef2afd68894d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac627801edcdd735ba9a7bb92c1225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471d46c00408b8457f6a1b86374ee2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12f74274ce828187f69da894082ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eb4c7535f74ac02c82b37bf8086ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54bec9ca3ef1646e8adf787541f651539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62332b0fc5f8cbe8e938915146282376540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943024a4e1e287a2a2a49d5a3fa518a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d86a685f81349013ddce9f61172f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea803dc0b09f3c97f42f8e4f77d2b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477fc47ef56c3df12d0c768e490701544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec3c830b0591becd83133f82586ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10c22f3ac8d427e0e602312f73d47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a6534dc97f70536cc77d584d3fcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6ed8aa57b2a77c74cc77a61fedcf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801936a35a65775757e2dd6b8473d95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2a86c8471f3769ce612fadf485002550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7f8636c5c88f34d1f3f2d6fae9408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f96ca756ac2e24c628d3ef7f270a60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1f42340d25229f7ccd7f36af0889553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf8e1d1fc7c46d9459187defd78f4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924836ef480fbb432acfd19984a5dc2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9770ec70ea6330104fa976b30f99d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b55709b6657636fcd5bf951af34f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652856191e661428cfac1447b40a567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e0e4e3b160b5ed8617ce8a1392d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466cb9ba46363a0b325149dc4b704c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca081cbedd3a8ec76313ab3d838a5d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1017208430d1fa927c47033017421562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d03a0714b5ac32d8f0a049a365687563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aa50fb70f51715606d0aeb4de4b12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78514fb790d6747b7d84821e514416c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b212df6702cf0f46f665e7b20936566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54e256c07479021707f11a8c09696a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127aed3ed585c65e19d3051d8b5dc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c74ca80107a37234e3a15a362dd8d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf354407cfccabe5b7b9e8a5e6ffe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4833400ee650de768054143c11e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b42f1d5909246c213469c780c0933572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f790818f284ad7a85faafe755fdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671085a100f578de86fbf229260e19ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b5056e57f65d35ec21515bc2918b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246ef5e24e81526046137e7f4763863576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf69940c5174c889cb23fe6c6cd2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f157919ab82c48bb5988dd5a0fb84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c820c9f792332b778e1c7232d1e1a3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0920ca18b24868fdbf717067959ed5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca02f86484c03ec7aad0cdb98fb54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ce0dda440f220d0339806cd44485582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af4b58d9a51840a381f8303ebc8ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c4d926cb251c9d6e902559561f36f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9074534a024b480bc41fa2022c6416585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d7e0bbf831ed05896713b41d41d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467497b4a237da9d0d2235a3633794a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1b70feeaa19f27298e515ecb8fa6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e156b78e3dec52c128213433989afa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f22a1106770a5ef83ae6501d4178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e3f65bdf38be4263f8f4d1d570470591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fdca3aebe7358adbd811708a5e63e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322c781180c7fcf670c46626472e9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7eec2e26382738ad342dc621cf926594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4fcc8aa07665101ac50172628b56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403407de3ccefc7a201cec57d676af2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b801057ba9b6e4333a5a93600db0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d013634ce557d5ce89a25b8e3d70fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c7bdb9a23407a85778ff6dfa59a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d05da22ff3a6b13755caf7587cc24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aec9c203532d035137ae787766586601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afca4bb971fe76ec7e3bf0b3438018602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e987b884888896dd89106f37b914662603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841a23599b8c06cad139e245abc951604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d2f4caa79ff0fe4f4ebff39071021605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d79972ff4ba4b269e527804103592f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001eed0cafb7d34e94f78874e6144a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e781aefb7d8c747c53e7389e7d3a46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57454bcd47b04ccf553a57a095a4985609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321959ad06dea24b29e26217b6ba376b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8600a09deee82db4bc3c3d9c61867611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259930fa3d2affe550d0ed4658cef9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732fe48846da8a7552fb8908627a45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d36abd81f4a761ca89f6d0f274ace614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e5ea3ec7812cb750233212c150b75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8bda5d3c309e38bfa109033843e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ae899414ee8a73d710820df05307b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb004cba61232c192889af509497265618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f0f4a258c08a42eec2d0e5840188619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389026fbfdc0e36c8d831ff420e5df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ffe371095c53f802e40c77a23364621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2abd4b43cb9acf01acd2737beff9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f31af534dcd50e8e7ab96edf236e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b36cf689ea07f31c2ed1f50ca8b3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ab10498fa9defff001a3602b3cd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba590f198645953f642ec2b06526734626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e8c6802a3c279491a8fa0ac671355627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f6dd36db02e06c02a3ff6703157f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45c2ab46cde12aea961f42e8ff173d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffafaffbeea11d18ca72ff3611d6ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a09b2281e746746a957146621407631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06fb92f648a7cc7597359e8fca86c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635fe8dae60e8b7d15302d9682e948f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cde31cfbf35beab42709251912a0cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a95199fbce536343768e227eafebc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b67150a36c6a7b3367317a4d49290636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23981315bc6b33fac33019d215e4fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f23cb1086284f63216dd4fc234fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645931b36ee454b42d33c84b83b2153a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c148634781be830a0a0fe347b7f27e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1651ef5f899d9e6def5fbbd64acf3e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beadc50d023caf42a4f40fd277cbe09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753b22f60589e4cc1d3280fe533d87c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e0d8749be3fad80b530c3f4601c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc17c4dc8fceaaa94ef7911eaeb165645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1106b137ce91a3dd4a143a6714b989646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b38ed7ee73c922a1bf1502a9eb2b37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280045f5b6deb593e9062e8ae79046d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae6b90b32947764f84e19244b7df7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602df53603e6ade457c1d5c25f57597650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405630ecb5f79ef9b4fd0c5a89b4f2e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b340928b287c22bd46b51d6f9d2b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fe4b43e505ad4df8cb4338d2f94df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e01c10b007e2c4a8e9f379a88d95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd0d404c16633099af7eae4d96078655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256099c98100342c099417d081a6c560656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989c1af238ec591c6c34beb16b6a30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba71b1a2a071f211373e448e448ff7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1af2d775b567bb91cb7dc2f535302659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456e4aebf53888a1c8eed269128647660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946005ff565fef0e16fbc8cdf53dea4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b891ee9e5505263f5e6abd391e24787662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6352729417bb9fbed43f1bc24e793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14c0b472b5d3a894b6e2a773cc207664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7583908ede9e72369d0784787dbc99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5950c8a4281ee92095b0102777d34e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab9f01812a71bd481c6d11327b4e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9660cb4ee8271c7bf0fd6d19ac82d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a7cdf77226ba36504c893330e11dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f7b8dbe6fee63d6689fab0a94c8b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7194fc08b474fd45764706701bd5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b35f0e4759edfc4be8084564a900672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e665e1978194bdb4f1b59a7232ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de35bbae57ca4901f47cd47333517a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbc2d3160118488a12fafbf47691d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea118de862c590e3118c3e10161f3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93caad4949617dcc653310d8e3f64b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583127961ccf39309e8dc93b04830bc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8d6bfe464947db1f5d6b7ab02338679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946ee6805d6498a1a310b756c0a36b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445d8a23dd777b4cd8ea8b07ce3b02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0479c1d83bbbf4254e0f63aaa9461a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fef9931b4761d25b3454af6b30549683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51971b21f83e83063fbb13be0f1c3e5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebf11285747b122357a15ea12d4d55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c42feaceceee405e031fa7a4c308d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407ee74cb1578d59c2fc35841584e0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a641737f69e36a26d50d8b6b9b8cb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c377cac4bba811dad90076d5b045bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f0519c26b641d2d71e6f38d14382d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9fc923afd28c81c7b2ea08550f9e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae547ebe1d93fc119bf161730f3843fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6d0bace004323a6674052a4392b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42decba2bcbbde8867fe5d34b6510b62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e73e84510413d3a9b3b2a1188355d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f54aafe909e6f911a73caf86ea66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36921d152b0bd12885ed84947260e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28002a13b07066b2250991fd1709c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b22e02d564269e0b4b0d7789641c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce63bea18dac626d95f813bbfb4ba52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1628dc4704ecd0e90d25ff16badb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023666bc8b0743a0c45a6c796965a8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d81a4ad5cc45f62514c3d2ee09bf7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102360242ef68579313c846d784f31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aab562091d9d97752f0b7ad78b1a1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d7d9b00d2baf1a442b2b62fcfe3fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef50ec94d61b8b5e01374eaf9f160707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f1e6c3b807465f809785b7744671708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b28831a9f8765cfc7cee914a3fda4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011ffdeca425f606b849a658280ab83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4f87cd0134310ff089d8ca545170e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0551491eefcc0dee3c2bb2eb643341712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e3e0fa6e480fbe04dba228be5eb4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd37958142afd61618c8994bdce20b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762035e660d966ba42f753c5ae23db4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca68e9d5cb706cd11d301ea661111b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fb53c957de962380f6336db0714f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a763bbb5db958f50ff0af08c38d72f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfc50bda441e835895cbdaf3d2a1e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cddc297e2e1cd9bda6a3b94c439493720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5686c82eea0013b557dbe9454171ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d77cac61316be93c43d5d602c346e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f24bfa27b7559c71246f772034b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad69c5f8b94bee08069c9f66a82a40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040bf8c811f481a075aa170dd7dbf17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0ff2e72f3ae91a2ff305655dfc80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c7108d16f96fe686b5e7e107255cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6087373aacd7120df17baf3c03730d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364b3d2ae734da8ce387eba44801c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b74f64129e58852f2c8b1b5c3b520730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48d251e8e9e304bda553b678baf0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f850d6c796ebc338bab91023feb360a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7bb1c6dc522f7c2f59d80e5ddac86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff915c9b6ef892597a3a623bddf736734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dc7f18b2e5e7975da48d925a3a92e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883847982e08384e43b50d5c2e38b621736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb3cdf26c697f942c289272c751e2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e11b6cf7413e706f8b5bd1977e59e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83da82470d287fc73edc69717cd3e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233a0b36f0d4f549c573ac7078bba4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e98c9b2cba47b923cd8feabef5f14a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ebed1c11a16dd7be0b6b09f58cf2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a53e33b8a82637036dc020b6cc56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad06fd7120a98d317e69f9fdbf18809744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199759f20ded661cab2d9392e42240c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964f5ca458e935d7377011aa1211e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f713990bfacd3f9bd43b42652f422dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a28d4bd593c46e1a9b0a8bee6ca6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2425ccef1642d268c8907e82f1e0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c958debc53b2d8695ffa9faa5820750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02dc4bc3f855ff2857ab22d2a0123751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635304b7fb6265f1048fcdcfdc78bd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23500d81b8d5022a0839e6f7c3ecf84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d869d2bc9fcba402d7288619c84509754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af24c73d6ce7598db5cf1ef7f1157755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814936f86eb78e8aa14b2771c2e15f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28d0a4b6899b5d1e9e61c5849271d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f04e57fd23460569949c0d30009b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb13f9f4b95e1f6face033523428d67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4488d3feae4e33fb4f93e14aed11032760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81b01f58fdbe2416ad7e8b705de883761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc64a2a5407fcd8b89f3b78c25b7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f627435185d137ead23dcf3b0a9afe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b9487ca7ba0c3a88e0380c590f7c7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd28f75d87dabde9648f18decd5bd8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef8488c11229e6cfdc6ac54109cd54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f54a89881f701e519ebab0e4a21cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead68a3f068df63f75fe145193b15f2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aec765515804b1104810eda32f207769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84dd0d51bc68518840320c244a929770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b906348497f9e927101c85a7ad912d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb08761a70afbc8d4bed2f2672def2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10cb0ce9c711e52fe2984daff1be4f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997eedd2af8821022718478d50364b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ccee8129e9a47c85a11a730616b83775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea15fd7608d72fa7bb45ecd489e18fb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1de9c52eb7f25e4ece28cf009fe8fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ab01d620ccdc32a1a9efab0319eb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a5878b69d875ad2bbf9d1462b4ed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15936cda10f64762cdf1556927126bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f3c5328f485a67c008532fbe1e71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a1f84bbdb7c851b5ad46cb165563782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2ee4a2f2e90ad6658732b6b13d25783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e8471bba011ddc0e54a6f6d3f066784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24998dde8f1d741b59d9afc92e7c73cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5564ad126d10cc068e64d216b2e3f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9f86ed23a3a439800b60eb9acddb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9efeab81a8447a4cba16923a933b70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eadf32261e9593459a8146376ce394789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92229d848dadb5f74133684a0b6364790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3d65444ed8150dc4bd92602e0b4d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613f2607f4b0953347b7259780ea2b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e741d865df08ff122086fa2fa3881793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9d8486cd69e6c92f065455cb0dc5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d8eb82c96c3c16b2a963e4071a0f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e46b3d7f18c2eef41c817ca569280796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05ebd21496b07d0b7ac6929837c7d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d936bf4a42c042c48b004b30b78b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2cf1142e63166e941a67071f3d4d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7a5c6c34780d25f19861bed1b267800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c4454f89171d4eee4c83803774266801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4ee23a1f707e13af38e3e05e1a8ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a866efa35ab75e025b0f2e80394a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121c1187871bcaa6c05e06d3c7e96c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389deec03a9224cd763f3403db275a7c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64ef65a5c649867ff9903f0fc6b1c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47c34f6d726045ecbcae62196d1bcc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde507a6819c8a118c7d06138b7c2037808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c51f60f1a5294b33452b70840489809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a200eba4c66bba5d0d13b58f85cdc1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81547cf3c8116aef0f4c84de6611d886811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832e2d646004d31c8c4cbd5d741bb3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978104a16cb1e1e8675c5768908a2d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0f6d9638a5bb4ab65d7012bd85b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b2ad1141738531b0cc6b4dd4ad10815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c05d7b49c7bf67e9efa870a88c76816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af12d50303ec605bb27062eb173707817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d295743de5f2d57bc60de4df1b1bf1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d779ef4efd8f4c77b29c9bbb03f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5bef72b4f5a7f39522a9d50195c7c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2ff6f87c30582b982cd3fdb88e0e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c4238bca80ec24da7c3789fd8dfc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dadc1de8b1ce8049feeec30ae47c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356ce5c3a843c9a15f36c548927e3b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da98f9270ce2c7b68c2c7748f2f4bed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896066fef5d192432f8ff6a5dc7bb0c6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a0c0da45b808152a098ee21fefaf2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab470af7a36a9c427703b6bbdc6b96828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d799f5966aa48b52b88c198f8e7fca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db7eb88f8d279bb042f25988986a38830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee83026e177616be327753066479de831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9577ef58a1314cd41f2e56faafbf00832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3072a321fb5502c9ede28aad0f147833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654fad39f9d49bedbd2f820ce81460d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e1893e784894c383e2221e41d87e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f0c69d60745e099787c6227ce7d3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e71e349c12e1d4f661abe149cb17837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cff7452c8ec84fd3bc15fabbdb0523838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4ad3e88e9deed203cdb6a9fdaed9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f26139d85c87d36d68b3fb79a3219840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b44d4c74314298627deee2b06117841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b5e73d111b2af98b0368f3e696a1f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84e069b1e7b104f48bb8fd6bf5e540843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ffc0ef6eb16e770d911be4be78502844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6eaddcfc3f11751cf441bb27e25e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a92e79e9b7ac21cfa6a747fc08228846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba72fb16e251f777c34ae3e086cf662847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a209f98f7b4f94d0252b1900cf3e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10777808a7741dcaf723b292bdc0d7f4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240cedcd4fdfe13b3772ff67126d423850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef20a3085d69264825ba49f03550048851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b67a0cc42a872d9b651a27d01ff34852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5c697633fd8812988f69905e87a6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e033984583d471582215a5e02d48c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe55d20ebf119423c0599d9efe374a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531435de0af0028613653405836e1a9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac792c2ff5841d629529fb447ac62b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96a2287c804adc37625234f226130c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98b8f415133358db117b2991f231e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a6cea92e318dbc222ed0bf890cb1c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d262d00c8cdfcb3f058e267c48442861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f31ded291a2b087e19de9c4f74d5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9800314c3afc45343fd42d1e0f83e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb963b30aff038d4ccea36e945a6da864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe7e0d1515ee30ceb8dc2c70d4914865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20901a48348a2be7e9b889d94e93dd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7a329b5d535019556fcc92075a06867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c11d2a904c5187d5ef316e093a5db4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ff8da7cbbe5ea57cb22626735908869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf4f0a1bed237019c63b1ac7cc023870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf993309a5580c6234976150b74ba8e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e281ae6ec128f9e7b1b1674e1a3b453872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff6e2154e89ae44a7c778e6ad0e3dc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b320a16b251fd0ea0957a78974844874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115dc341b1c5c17a2d2cf4ed173c593875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc56ba5ee4b09a3e193b7ed3609eb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e79eb858083872944f5178e001a29877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe336c45d5c830b0f8629b1d3d291b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6deb20dc6b9b778301ba3f845430a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080763e70ac55530ace6874cb18de1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5c2e77db4a22937fd1640f9b925c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c6270e794e83a81d4a9fc94bf8415882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea79d8613766b1e56d54775924dbf7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b2f2c3332d5a66a12de58c579adb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f72261d2fa9f1e1800dd4011c3523885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45accebaf12ba2cf02eebaf521878bd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66c0a03aedd967deea352769063cab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3001d7cf98c66734da85be0205b302888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec4e1d0a26d51a3e4c0826944b0248889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6856095c43f2290542ada3b6a8e2210890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ede5c19f60541df61049241456dfd7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9cfc9f3d07997fefc4224dab7e8e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a43f755497833de4b9a1527b109f7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefff31c76222aff462299f308a771d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ccf48263dfc85f68cca812711692895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaccdb3dc3cb8a698f9f0201d85ac3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b5086cde797926de3ee00929c77e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824583c05ba32da6b761934083fcd71d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869067a5719b736a5ee6fba6ccdcc4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3881c7de3510ffbfb11a70abaf3b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cc3b4d014502f584d5f902ee409d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5075e4ced30b3e097eaeac707f17902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc72d5b8aa6d6cb6e976299708368c0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f092c03983d790f8796d3230ee799904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c739f9f20e399eee3d019d6a954a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851775ef043803a28845d6900a0dac50906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f56da5fa3f5a26bb49211c5aefd94907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944899a7d6225dca6cb89a913bdc748908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded3b862f5eb7b62773be68d95bd988909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d084f930362fcaa37f22ac2ee03f6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a99f59d1f4614546adb41a07fb27911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800c965480e22e56cc931a00db4025912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b5e010f90c988eb284e61d4fa790913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4d4df962c738c62e493b899f9c051914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff150aeb5b134189fd8ab7909ef04555915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005d546242074b3e9b8f9a798db4600916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3e1e85712c0ed6bf8a677d9baddb9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15307020d26d05e39746520986a8fbb0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045e0d3ecc30351b8034c4a223eeadc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f392f87fdad362cd2dbc1dea6bb20920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e76b9e5cd02724997c8cd6df8e42e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4afda0b1f0b3d6cdf4570ba615db20922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832342f5aeb9d6c60bd4173107ad3d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ebe9387a4f3bfbd5c3d7656519db5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516ff5072e9f8b584959782aea0ddf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e71fbe1e775d4b9941d73fccf2931f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d3954c875d2d99f1e7629448aa2e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4bc011203898dbb69a5250ed956f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245007b208b767293415c3043dd584929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816cac770eddd39da92a1946561fa42930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1701e94b5f032ddfd531d972b0b7e1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066f785b9a9a24a0a822b39e5987d9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf131b7c2ce149582c5f860a012c49c7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b4de6ee950702ad3b3f718fbf3f6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1807fe2cc469e4f9e43232695c7a8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ea9ffb70957c76f0d4e496d5132d5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ca56c01bf73ac05e5a97591756c5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d84bd84a498cf08267e31d56686d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c661d21f497dbaa6f77f3cb726b33939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46b17271d3e5e9749b3e4c04b36cc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee1c68b7c39753f1c37c62d32abac9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497aec6e1c2e54c6555c424ca045d83942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa433d83b060c638bb66b4194da0eb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c2d8259b732052527eb5ea830e7d5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d4fdb7ce81d289dafc8b6928d8191945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a05340b734f4da9ab5da5d0a8b62d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ca626f87a238541100d6ff087f48947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d39343c0f010696fab4cb85e98cc38948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb80da1f9f164d313aa062240d2a2eb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af0f07e7c8db2f4f6e61971e056a82950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25daed642322036b98483d2361fdf89951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884cc47188bf3038e10cb6ff1594453952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f499c41bb6dd23c347445e45876f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b47a47181304cf10bf5b4bd71f1b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d11703c470d32c5e7f96e0e642d09955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0dd07ea6b2b11dc923dc74f611e7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa76aa27d7aeb271630951afb47d48957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31d52aaaa8183832afa64134e4919d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797e74bd778c6c4ad17214845c719f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d09ac90cafa332034860eef993d41960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd4d5cddff0e8242ecd1537807f52961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba88c7eb2c37d7d8a4cce188b3570962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3da533260963893d7943f3e4db6aa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe850c1ed4eb7900bcded1109c220c7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20335b0a8b753a0288636073d344be965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6028ece6ef26c3e7b58acd10c5ed966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c24645850b274bbd54302f2acfcd1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7451afa3101bb5cfb2de14e0adee7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01297e963fc96d03f51a6c2f77b0e61969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49263525ee504a6afea8704ed89c90970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac2f9fe82a3b118445486ced8e31ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71318ec1554ce29fc5d94bedf74291972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456a4dd0e9466f6713414c7a5111ca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a1c56387bd022022c80a2ad2ea95b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17c6ac2bc2b70654f3a9fb368cb7d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7f6fe92bf2bffa777f3410aab20cc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c53713d12887d0c2d920e357d491977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781a9b5eb14c5a4b8e25acf17cc19c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf99f3b6c9eb6753d744e462e7414c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21c98ad48e797f22ef681da1a7628980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14036f1dfa8855ca6c7006632cb9a30981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428ccdfb3155dc7e4d1e1e28bcb58e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094fd7553761a66f241f8cf92b53af0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83a66aa75354695a7c4cd5761d2fb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab9697276e85f762e6d275c388bde9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171ca7407e125f922354c3c8f8b3e0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e033ac38d6cd8e97799ce6ba111c1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110b05deab42acbfac2e24c86a0519988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9851d6a423ce3be14b015a9818cb8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fab3a9a6870418faebff54b8cdb30990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d57ed37878b4b216833e45389a25991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c421ded2853c3cfd38b470f720ba5f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6aa673c8f38dd959cb5d0150e8af2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d6291f057443a0abf96ee4a5105e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb90125ac808035173ceb97835af8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d3e71614e8035610145ab06f18bb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15348d3b302c75cc3d1d89d4687ee6da997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15d0784a5801c86b6295b36ec51b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bde74b5b3f4462de34899cc0485dce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba233a8c586cf7b793f59c3d1d0fe313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280986db24b9b6956ce0a98828b6224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b81a00b72dabf2b603641110e8525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f71e8dbb3e38fb944a688ca39ff7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bd7b496f185268ea3b8cb48fb41547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dacf6c80f798998bbd279fd4749ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430deca52258eec4077abc8eda9f2f609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8e7e365ba01aca00140c0f0a2625f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522e549fc1d8921d4dee355259a4bc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1136ade91a5e876cc3ebcf237ed1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666b22001eb2fcd096f992b723a36c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d947f45d265d2e11d655ae2f2e39a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8f73f7deba60b72dbe6e099b752715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4271471afd206186dd13a8ec8e1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd35606acaa880b7aec256f7df70b8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65623d74cb9a97c2b692d077143b315918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428917378e145ab6dd4bddde64f02719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30338bfd22b5dadf4fa5922b1eec32f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d01520267bedf21ebf70aa438391121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6791a524beb097f42aeb1f62bce1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308c8c305be62579861b926de0cdd7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffadca84387add6535cb7339e3d7a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbdc60723791c0979a4030c3ff190b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3cbb85113c63ca8b994f8a7ff70726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef74787593e02704ff977de63922c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782240c3d0b91515d65a9a6af9f1e47d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da03907de8039731b877b5031964e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c8fc0fdba5a5a47c5be35e2e1d7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bb19839602057c67c0c743422bfc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c493ae30504c36f059e6c4c70330e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66bf6b18615ddd0312f9aeb3cb1b8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed660fa4bf38f090abd5c2e45822bed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48cf7e015f7e873678251b17c056535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d43b8601eea34363bfc1a2bc8bdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed8f5199f96c76e8a31752bb63b8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ad9cd845819c4f94c00230cbd3c5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bde3037a3fbd2976180f92441e39c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fdabcd8574d7af37f1084c5b7e13840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261089ddcec396da6cade8cedb947441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf69021f4b9bcbc426337277b471f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995fdb1c8215cbf1c16f8f02cc900243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69d7294ec3b5b9afabed375b7f7d0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f952836cd6f643ad5a930ab2b8ad0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419392bb93c029808f2f92b0de3953fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecaaa6f0ceeb829483eaffa87b5edd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343666db662c1359262abe015358dbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5634a4c92e777f49581792bc3936aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0126ee2a30dbeeee1bd9160257812250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bda9045f27d8aa7b94c40d23ee6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdbfe7d13273c29bca6df74d464aef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f638064ba99b1c16b286e9e0ac0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85357729e8780fe4848ec4ed72e953c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e920b35f202feb7cd7c271c7c3de455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827c55bfe68a04186e1943316208f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341900dd77bf45ad999dc2f26aaf10d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde11221459859a1533f1e3445044c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180592e502849dcba577e04e0d8400b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c668db2072dcdedd23ea0a96c51a5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af113ad52018181d36661b8fa3a4c0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9314525caf4641e14eb134b2338a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e634a9c0063186a15baf512b3f6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0c70028e35f465f5565f346a998ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604211f4dc41634d9cd80956412c11d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e0193a48f868dd7a6bfaae9a5d8ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da8e7efb5afdeec7484b7c48cb42ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa94a955e54d12288f13c64af9b1fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb1ab709601ae9f1e5409416bc28c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9efd84cb648c1ca2533536d72aa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745722b5f2ef19278f1add00258536971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d06a97789f67fe9c00a9dcb5a5b2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c56e93b5d7001bdffa4fa64c4e8d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832308957b9b24035177514018dc6c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707975e0657d406a54c40c1320ac6c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f587b2f6b7d5618442fe2752560476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dba5c7e7f35411b7a19a6ed1d368e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02086d65ffa15428eb4724816b4b25178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223367c110baaa93d53ae2257adfea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d266ae228e5aa6ba09455f87f5d9e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87f868e32fb359a39ec21d5fb742e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b45eb384143aff0dece33560bbf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9630c9898af7a6fca4c778363dfd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d8295b29b1967ac646006656904284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83131534b9663965bb3782466700ec5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c0c9f5748deabe70adc5d7ca8510786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670320e0d5cad841e64b1d9de9dac8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304becd8ab7d57a9f9363596914248288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12a150280f489b677a15f4ae8547789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313c24b0b06c90eadc841e2a044e9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a781b6ec410d41b32ac8725423093591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39279c0b4397e1d835065b0ee799f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a11a76bc5a2cadbd95cfd0300fab993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fceac02db1edd53c1217ff38448a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90cb51938c6fcd015f187bff2436195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0340d07233b957e3ca9ac9d750bb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb89a364da7e400bc2580809ca95e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085581ee474ab28ecce46d84b10e6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c162f67ab5512556a9b58ab8ea924a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede78784553ec8d7cbb0736fefe8585100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41412c4e7fd101acf9af1384652e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa530004ee00deef678f15169b8f36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbdb012284b2034989e40b9144b07c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff2b03d33c4403a52ffbf9b734dd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26763e44542b304256198460700c44eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2acc41c59ef7bec1306a6f42ac0eae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4b13395c03ddd26191963b87dfcd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888015492ca623b1d052764355848a87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007e7419ecec9927118ce548b4aba9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803d4bf3c941aa24c0a0a804fd61121110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d772f3494f74f89eb35f7317c4d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be67ac51a977a03a61933691b7528ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1abdc63cbeb019240094e993a07c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9160c3d4807a52365ece2a2c4de8cb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b53cb286249c8d6e94cf890bead572115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8e9fa1de022d764b2383fea8b452116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986433118249b56c4668fda38f077deb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876cc62a99a5e56b382072c033e0468118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9970e0b542dd4681056a723acae540d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0185bf8114cfc3d04b9d23a6e82a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e7719c8fddb5be7d720d132bd716b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362edc873257b82be1dabd34efda1b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2bed3c71880e55ce9cc800644671a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7dfe496b9ce376e7b63769ecc6302124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818421c5171e987d23378b014f81a53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3e740fc96cb37052786b1f2191d82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2099d813ac96424c5123377e6f877127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120434f166227073ee79aed3c6e788128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d879688920cd34d3ba5bf008de99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5fc80f4bcfae5efe52061aeb0761130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e45eca71499a15c04ea7b5a43bc85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88007a356f88f3be524a1d1a0d834e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bfd7706e8f4ebf78db77aff04ede7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b42a31cba7ed8073d84adea64788a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f736d51771c248d20e059f40b76b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6219bec1c6ec01a8c80cdb9f116a82f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1ef2b0cf1e831179e6c5089e9081137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903d612a7b1945ba0a8cea0ab80d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63db52c8294a965bcb4bcf67f430b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e0c899586489774ada3b178c62c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96c0919d20db2fdf2d844cca56af5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65d554bf2cf4eabbc9a9ade38db20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10b82ad84f34190b189afb9a272a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468ab32605c105410c09eeac86e768144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b5937adaa95166b56c7bee7163c24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080095e90223577458c474e733c4b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf487fd413d17fd5cfc8048fdba7bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e7ca18bd3c0d383ae41c0e54ee4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b388a41b6209123a41f76805e292e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983583892a344adc9cadbd0efca7eed7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709ae6b247480783f8930635d2f6f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83110a20c7a6d3b25c02b6924e60a542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2688d0d553573d2b96fdb7307324c59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a32f1e874c31f6f3b6afe82880a5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcab50c00e186f67d9ef7de370be19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b9ec2fc40d5f1e852cd2c3585ca82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0844fba39c228adb8bf832648410ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b4b294ad635cd298638320f4467a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80afe1332bc10d9941d9a7fb90c6a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7914c8dfbb8c07894ed155dc5672b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7af3faa269d6f68d95880f2e6190d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f5f7fc6aaefe207c4c0b41106423162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ede12f4a5b2ff1713c0f97c32cac99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a7b778fb76fcc33b33fb6f0942f4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e085a34b1bdb270fd409b4b32c10e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d584e86366a92cc4f8de9a02640b12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a1723c114de7192c0ad7790b7c65d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae5785ca95ae2370f0f031e77b3b2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121d3d50852a8b28e4b227fa2ff965169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccfa2b8ef30376405f283cae973309170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78465e78c3396f9922e769022a96b5fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a7c7d31474e17024bdbc43757cf3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06638f0bd952c0512c97b77b7273d657173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c538ecc0eb211cbf50c74949ff25821174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673fa3ef62f86390705671dd177fdcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4ca785ed11d4be831a7881b9183b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076606d65fc017aab888c1d64faf612177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56635d3cc22a78bf0eccc560866633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8692bc5cab5ecd2c616906a9f26d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83cd9a453417879ae4c8c018ffd4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0316f62c0530d1d2917b887246bc4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d161058bfea03443984b555165e94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9060fceec0f4c6b244ef1d8133e22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0653802607fb3f463b967b08b6614184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d576c0777c3794c878983daa1b2a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d26ef27153965b518c64270fa84a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7135c9a6a0559da911f7ed5c907d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ed235ffdf23afba655c8e5eb1e06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf61315f452b5c1d85358cf292cca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550297b421a00802f35798a51c39266190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab77beee6334ce230c2249ec59f75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096e7b4240e35c9ba4924c24cfb383d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af714c7324e391bd2954487c57bf3459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186c14171c7d91721fa5303b2016a14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d0a55a53c28cb65c875863f944b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d39a7c975fcad12df811f6854420196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a5cb85a48279934ef2c1bdde1fb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea495c902ceccb878b8ae56a514ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba8bcc12602ce44573231f8d44ff4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420d8b6f28583d179d37a9287f946a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb1cabb2a953b1303c442d22f850f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ab7b2db60a2defa6e28b7118d9e5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532340fb19215180f3994c53558d6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b12b63c3f91c40adf5941de7d04a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af4ab6535c9d97080d89104483692205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e22887e062c757ba1bd3ba1845e8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16fe0530eb2c6bf695f319951ce570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8afd843ead344db33f55cc002b535208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f188ad190e65ee21a14fc92738fd88b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2c88c75190132ae197c3860c21c02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0328133eee1f94e92f721458025355a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c306d245249d81ef4b18102d98328212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ca1589fc9bb344e9064bd869112ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7903c561ea7126c376db80de07a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da90d3dee2c5891eb43f545be9635215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46950af68034e0b726f4246d9f3b91ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03368690ff7153f73ebbdef07f874b48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e7aa0fde9fd62fa495a8c08e54407218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9308a9ffbfade663692425ff1ae017e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ad7471d4c01f9c5f042f6c6defc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e335019e4f0eca5c09cfba9a5cbc7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4525f37b875343925b58a93d353d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed266aad63d83f3db435d1643196c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f52a1584ca452c69c2ac712c3aa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659166e529fa10666fc064d4437f3a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb19760d3d0483e6d9b6a53d3ebc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715136f01c7d8d9e111a87d1afed1b7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1f23294af9e5468f1ab1e292eca8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ad3e196f952d50775f98729572a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7620c90d1924301cd238658b133ce9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924ca31a0ab0285fe545a4b9af4c0cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f49e8b659045f66f3a26b6b5e015a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392bf512de13c86b2838c689ac91a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094a21f8e1e1bc9bfc6c9a6405b616234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9f2911acf4203f610a87acbfd581e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bae05356e0dd4ff62a389f4c01ee94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c73963f56e0a18be49a3680b3c5de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be570b3ce0b00874ce1051066b77bc1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247704ef91be9fe24eb576cbaa7c34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c8d243cf25267747f53acaf545c78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673601c8c1d1ac08614e07276753b98a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6650293fef8f59284394b7d09ca47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1d47223264ad3102e8d190c3a9f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd64e685f2b45fac418f1dda702c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355eeb13082def2e801cc92849aeb03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27485d3dc458b6db41a8b7efa7aaad4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015894fd7e851fea04744afab9fe52c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b281b48536710452912af3797c3bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425a546232e23257699901d8bb59dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183e6ca62fb816c973b53a530ae24b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07650b3b9b1276d43a91f2dc5395eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd21ddd3512c12413a1ce7759b2540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dabd0397c2baf9ba0abe9a6a26f9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf5b128b19157b1f4066f6fce93d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e92addab9433e1b72f636f55f2598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa84b91f2fa9b8222a5ceac7b54907d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786d4a7689ecceefef9ae36d355d32c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873cb970e0c87da42921618aa130d29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da779b5f07eb36761b1a1ca9a827a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b8b14901bc2e0052707225aa05f22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902804239aae0bf4b63f3366697a57b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809930cdbf2c4169f58c42084a037d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f82a4efb65caadf3e1cebcb216426263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2595be36e9dd51272226155f92ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4f91e15b64cebeb67ac625a97681265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5db58f35bb862d7b8981ff855e844266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1bbf82c0ec038a2f27d457482973267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622634ce46fccdd936752ad49e1a823268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880b14c67e8df7131d0fef405751379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716027035a9cc3f30683e00334bb9bc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab2e18e39104e767237b1ad0b9eff7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c70a66f398e3032e9ebb3d794dd13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b72bd6fbe50059d8a6d026c271d35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7866cdd4bda8f1bd5a09a01420674e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d928cd8aedf1a57f7ab931f46048d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3a6ea60e1e575f29743092aba2c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8976c031a8a22eac166e7760f7806d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097617d3ab160222cbd6995fd6eecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a20f7232526bdf62a82053e557ec0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f48b0fc6a9d4d8fc290be73c8234280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e1b3fcc2e0f334c6be0e82f65822281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36015efdd5843ce92b5dd7679c6fc4f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d488ff63195c3dbb9817efe7ce71b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c0c3843a0b5bc97c0c597900aba5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67a6b178c39a1f5fe5560f219cdb18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2d6ebc0eba7afa07d888846c737b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286ba1b3802466ba089edb269dd07af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7583677cfb5304e9b5d0473a72e26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8409ff784c12b562d48148fc6a7a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86266e343abe87ac5e4ed8afc34dca50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a54be9252bfb0bbb68d3a995b8ba2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee09218d6b5cd9bb5bae9d6a494606292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413554d296ec173dc8b754b00ab96f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b41cb02759ce68b749b12e0bb74c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a66b3daa5415314a5d67292eb99d3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d98fdd302e285ff45fea46497c3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2906906f20e44259ce99e0ee3c32d03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa641b87159e1f0c34a825beffe31087298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3bd899843f882651e7dcf04203323299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b83cd49e3c8e95c0f6761c06688a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc03f20c6da3532b392b68036783926301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2257e2829fa236907269d39c3baaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e109e798f73f30b0b0b47332cd83bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa27fae7cc6d98c96bea23ca31f11e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb92cc27ea4e4ee93b07041ce7ddda1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58da2a8fbb95834a37352f872d9986306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803a8e84e71aecf5ae01bc755b3e96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfa3bc13d93e68e851d32a03ec6987308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2768007804dc7a54571b4ab75bc651309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950e6fe1033336d65db6f5c8f60c6c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605367c738941b5feb6f825f6ddee684311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f74e96b5af65ee7fb025a33fb4df5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3143c575e543e31747ae7090e506f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6c41aa09909b9277cd005f5ccd5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db738ab60d8ea29101e70cddddf7be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf69c8c095c28cf41b0f5d5dfea1c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b878d51f934cb22ef8bbe6ccb2de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c5f132988911843e40535748633ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d917d9526bc495d493685c09ce9c29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1816438bf5fb625410f74210b887c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd599ddf1eba646bbc3f9316c0e60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbfd5ad2dc4268ab24ff99726e5775322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c152a0ef8e5b157c16c60cfdde170f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011fcb365fcb9da9fbc4dfb0ee1b3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e97061640075be428c92f5582b1c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ebf7a4c21b9040148e9b881917eb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e71004a8e29cec0d28b789a09fa64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f950ab823d025d50be04b74e34c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0db44e1790c5ebd38a8c5b6a187c87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb52b67a46c76b9ba202280b232634330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838bdaf310fc98f4efc5108f5462f39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad99a579531c83914fe670645e65f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c1bead7e67dc621c53fe2e9cecf5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979cd242b5054a2dec69c5295a80d4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e7212c11fac4614ab1d1122aae976335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846b83220ab14bd8525ce3a7842f71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ddd0b9b6badbb29965e782cf24305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cdd89f8b864b8d912611b396f0af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5241af9547dcc4024e1a7cb68c97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07260e01700e104079a5cf3ca9ea645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a96ec394890e3a680f316ce31c795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c9488139b7dc4dc641c072a9e64b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c468e1dc30c029c8976b88a7c4b05a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a3c845ce15ea8bbce132e8eba4b75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3bf2ff117f36b41340d33a2d324bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719169dc8be283ed7857955a4be5f6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ce3ddd8dca5df21cf9845b940e85a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eeeae273fd6917d6c2fc7fcc87a34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f4d65758be4090963efd06430c724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3a51fcf800c5a5dfd985bfeb0055350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e8bc3c047980a14a6e670f7338e67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a1b26da2d6d625c049946dc663eff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158606c16ddc758785487613126893c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fc21f1aa1bffd746bfc5c72f2fbd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a30b802275c5ef9d33fc6b1b2593355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62bd64f752fc06454cb7a90533cec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573d67b1dbc222576d655ff94531223357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c485e8c0fdc903961de9bd5213266358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66370245ad5ecc36a86d8deaca8e07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec19976af1b195206064a9cab8926360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb85b6e1658b335f315c70b1383aee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd8c84738b476689c830fd9390003362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737e17fab2c4eeca464466b0c3be0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814423b4a9b22c49f13ab53afba7fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeae3a39a60e50974d97d64265194d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa898b0f2da5a9f6473b631527912366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d36e4c6d73e813967b6642b0b92183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7348fab045159fddc47582e7446f1c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36e88a6aa9273b8f4e1c182f07d4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0206aa32bcdc4b6fe96a68e007388e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad2877869a41d63819753627236f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de4081bd920cc722086dc37bb034dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edc85d2249c074225349bdf82c89f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb3671fd7f7b7fb879af416e3a9c72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca8e2bf80492da8090a70f60ee686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f57740bdd61713d418541665c5ab4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11bfee8b4640aff842a8b718f3975377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6698901f0d170cec56910c32daa98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d74e11bcae7e95f98146458943fe2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958acafdc788ecaade0f0268693e4cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919887568739d31d62799f2bdec8531c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79538ca67cc706179eaea3e99c4b709382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c474ec50e30ea06dcdfb8dace8943383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1df5d9568b1d768b0bf6fe0e2e917d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f58678e2f1c90566512dae516b61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de60ff3c0c387073ac0b5c04d52470386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4378acb703c02929d0aac0f047e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7529e6c08cad92fda3fe005eb317b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca027499ea90e3333ae8877f0a615389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e9ba3548e0c17e26f6287c301f968390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db28bd936d876458318a91c2fc2340391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668661c2e793735dd978354eec4d64e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbeb9060acfec535fa3d2dbe0b9aa6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8391fe80cb70fd1282bf283c70c80a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07690a15a643b4c759453a4826584d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ec9e2da145929abc0b5e9a619d4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723d1affcb16ede8d742a8c0a423cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41e96ef8715b8de1f552bf6b25af3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf9fc42edcacf59ba8bd8468274287399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316b94418f0a42062550ab73a163205400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3ebf03c591dfd8977039484ffd14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72915ed1669d67ca6985333c8e8df8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaccaad390f54c592ae18d5681f941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973d6a38734783c2ab15f4b16e91a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83d52f4d2dd9a93d044335f12053f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd57b0ac08f18ec6026902aca5198c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715092b9e46e8d94234e6646bef29e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026b9591a88dcf322ca51a52280883408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a77fea37a023368982603c746719f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b79874f557dd8621f4df8c52c2031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d9c80a0f9f506b57ec88a487a30f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1217a9ceb31eaf241ac5d1295f5e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a08581ab6c2c5101fc9b6961c95b3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870b9b76c4409b160a36a34591cfdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4c13065dc35ce3cc6f5555fe26ef0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ae8f7b94ac8dfb1e6b51f22f4c3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea91d9b8903870dcce1321cb531c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7985fb8c2d535d7f936a7ef87c4d346418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd702a72a14d32f40113478cedd5bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5d56a09d71ba88b58c18b755ab38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea09ff08d42404a35d89ff0371ce9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003698e73b7ea0597fb2750326ae1ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023c804911f3ae1998f851bcc98bdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b38a5d5d94c0f778dd2b3969be3b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48625ea125d856e0aee77e1ea6f34abc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333cc00610bba925b73070c63771de2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ede49c9d887b40d7a8735f8db74c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34fff05b03d6efd7e746ea974fb97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674baa295c1e3b3acc2699795e968e0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132782d56310886eafcdca4435c2a28f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103311b2058068dedc2b2a8c1fc793aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f68a320b78f83aaf6148c51db24dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a992283bd9afd5236709e03f1e2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec677348d58da5a5f54198f3383c554434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204d6898ef45329a5953b4bc2b8dc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e64bec61430437e0ffe415bcd408436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e9b3e582b87c2168544d35f995ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee185e5fb25eb37d8c30297da16c5c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094b960209a652e3972bcf5b9f252f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0118c48e245b56f5f247152d55a278440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a501564e2d672c27aec1941131fc2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5363f51a9f4a30ac5862101b8b475d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6e27f2a99ae08fdb27c83e7c9c74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2ac131b0dd5984c4341426e68b04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8365765ac741616476241da0eaf0b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809bc9d7e0d5b70ed23a44ebcfd1449446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e73caf5e162d4ef8cd396bd5a27bd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4e4e5847a6690ae60733f06a964e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc20695d70317df9fba982b90319a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e8da3db2ea3923b57bc73e8984b8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ec80ff5aff198b35b65dd463e426451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fad4cda8e2515613cf1b09809f2401452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3124c861a8d0487a6b769e58df8e917453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1a773db0c083f1fb98f85712189f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c6af113c10e8572703478644f28e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489686184c06cbd2bc47312a46b0cd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea02b2de3f659a1b3043ddbc47fbed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bf247608d031da1351b6537d3fdc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09588354b713f858540d96d616048a34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4cec36f8619d2671736837da4ad9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e85646e7960b8d47f2c305a422cc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94807ac0845856ad20158848829f15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7e47fff33869760512b19ee4554b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c6c650245c8eab93647ea383da94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3818406bdf4d0faef68f2c6ad78fc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50bd441f8df9ae4b98d8fc48e57e9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e0042069d6e4c1273699d3b89b23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddd530b526745cd0755f2cc9f42672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb876cac87f2b1d24aeb6c71fd261586469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116b5f1838381f30ee288b65684ef3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5270bd883700784589ac8df0b956beb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2618b674f76db691c32bc3ddf8484472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667a0d900fa6ef90dab37ddf323318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff7314291d1fca2364b1cefd499c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8694d98ead252adfa1e3d0a2d904c4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed918c6f88926a49001a7f51c667b75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef4e5c6752cf7ce25c038df8a58da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead1bb34c1c7fb98ace5b29baa5c3ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec130d2289181fdef56c23406c29bfcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77193156deae92ae2b2be5f3e7be8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8357e137ee17eb36503eb235a33e88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4fbf36810c48a7016e1d71b2eabf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c881f4fee5d7f974733bc5abd190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3abaebdd5d886bf81e4ee519e1411484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7a13dd4fc454129161f38fd00ca1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced7ab953a435391eb162eaf48bbc73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260c0728a5f18c1f842b8e83ebaff3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e69dc07b509c78202a812b9e6115e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b81cc7d1fde2e91b36789fd425cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cd903565aa5935f32299ea29933b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d1cc0e1f075c911aae528418153a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be316999d44940262efba39d1727ba2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5dc1ef182804479917d247c395e04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d78c7c2e8e99ea1a1a1f4fca6b60e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079d57594e0fa004bd73e045db22c83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56935f693c2080c93329e96edfc640496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a35c33d6dfbcb4ab44f6717265d78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abef5bc2793018a7ea6d9709d6b06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2482fdeddc79cf685116e8ebbe9ebf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3bd6fbd0240182957d4c02a95925500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c2efc157ed54ab6ee20720308f7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785856eec3d36e2772f215f5b0a4793502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a420f3f5a33575a4846cd4664a3124503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f1ab4b83ed23d1511392fe9089a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e577de31b397c2ac197c2d07c8e19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563897be54eb758aedb576ff7457c17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d38862840558adde803f39ff9f3c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bacdd96c310272679462f9b6de0e03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1da073f89e9ebf86ac6d3d05f5703d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e838aff855f749b699fd952053df39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d674faa6aef2a19fe3fb072c568b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09852607d74fa49723a232f757006c70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904d73de3c26d1449f0b184dae1f6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e487ec61e07bfdb632b8afc476dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf023c8c7dbc7cdfdd3c3245101c78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c723f059382e42ae82a2c4a44eb19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58fb96d206e5eded6a494a1af6c720517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3402597d74fdc893232529a59a770518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d17cd95121fba2e228686cd8cfa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3345c6915fcaa85fe0dab0b252c2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0332587c31fa3e45e35ed7056b986d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16978610a77531ad55ca9aa920c216a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c28a16f4c26bacdaab41c1deec7af1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08dd28911754278fc88bb29920cf2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb97875bea093a7c244d55061f2921525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ce7cb83f9a4b2d353e989794db17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52671f873221e5566a6bd0166d963479527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a50a2e528dc63484e73648acd3c1e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ac33e111a5ae5f03ad45b618f74d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37424bbaf6e9b430101db4c4a20d086d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6491e135f9e839444e1add51a97238a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5684bf1673dbdb2dcc3921428998532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b14bc2f61de4b060abf61094b7618533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e426130698ae06443f357f711a82f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148a58744598b7c06a38b454009d46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d31e9d13bd33d6e78afd79c5e5da4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9b0279dd43b69abad727a8d85cbb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f92c351cdf17a59506c5aaa0da2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c4bee55371ed2baf65c23e9e464f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aed63af92067056edf5afc28f54db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55427b9a0a7515264854b1182b3acf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01388c6ea60a6a949ef592d75cff50c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ceaf6dbedb6ed7761ea25a1be5ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277429c2562839b473c436d0cc1d06b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5cbab44752f5ba2552fe4742f4102545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf267d6eb47fe851ba7fe372245079546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e0d6d931d0e8dbd0c87c453b145e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb735f4369dcf44d622475fed6a44d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb197869775d5a75057709144dfb7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85e8a21958d45b2efc2f0b6495cc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eabd320862d43e4df1904cf9542c78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f643410e338fe17c9f4c2d6c178596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c24c0f16a84ae660ccd460ff04086553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d1f39cb816cbb36f0df97c7f1c35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a897dd41912086d04c0bd3a67cf7b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880d6d17fe4b52d8f237e74207bfa1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30f30386c4b5b3f19d794e58b1e41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890fe4fac28989c9dfde350eee63e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfcc7423e16810e2769061bc254275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d5913c948e9b3990b38dd6128466a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87444a5e8e21d7d9fdf5fded2755493c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b572e26a8efd27f473dae833dc89dad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0407c8ace01c87133b554d20d189ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b88b0984d4d0681b0e101166ddc62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bff34f9902e83e945ca8d34bcda76c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e650df23dc41abab7079f02a455022566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2adb132b50b24c8768c82dcf20cb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997785028f65c9d1405563e09bc18c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f083ef3ce043f3cf609f9c746441e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2b5508abb150b36ffd272a138d71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3df2163f546ebd9ad34bb19aefbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957139e99027242ad7245d474be5e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7471a466a56609827d3ddd78b65724573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca39f1f5f3f686a33336757aba0cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399012f22af9a7baf0b361821062a8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc3ff83708e69856eee09e11f0760b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca2b9b948e069e1f3ce4103d8c3381577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669e2f164028738d4596b6c0f0089d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6baf687f6bf6be249fb033cb3a415d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4de456d4d90bc01a2f2c90ff34a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554b7a96e98532a2a755db7d5df96c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f356de3dca546dda5cb6af94feab46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4246813c38494af67acd28126e2f50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a317e5efec266122a0082b2fbdc474584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207efc219535202fad9bed643ded5ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d42fcc0f082fa6b6cb4a919a9729c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4981ac01c4eea656f3165a6623347e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b9e61ec2e20af89183c0dd728002588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d342d0ed2e92e3b59bd3cb9ce6ab54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d309a3ae341d5b9d4c2719a3fff8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51999f18b3db5c391d7bc9021517ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4931714aab759dc2a9879a8d9ecb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a28b2873f6d22a5214e47a2530fd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb7247a3c3dcf30e424397d31b3ea3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5250725b3d0a807326a8a6d84fca41b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89c025ce23ebf3d5f8a0648752ea6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab6d2164501231f277611bc6d7de6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0f0c4b726e4c9af908285f58c2d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba11e32c835cbe76dbde59e4d60c12f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171644a9c14d107aee65366652b6884600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76694cc010ff3196945c521516afbf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a881857d173ab5b41ff28633a8c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a48eb5b12191fa8680de12c24c1df0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8ac0fa95f5b14a043b261f77edbfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff698be47b2729b1c0068a6fbd492df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e9ea8002997f4cf6fb182e01b6d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167528cb6ea7326c6e9f0071f0ccf08a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6158ce9e16322d863ca79b38185e87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b4d058dd52307d81feda304e3541609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee478214bcc58d744cd64c6593d482610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cfbbb4520e8d725a37e362530096611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c028583e0e062c8f44e73f9a6c47c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06505069619297c3a8b981168b560fbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db432e1c7349833dc7c8fd617b5caeee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8f6823eae18cc9e8816bfc9d839c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd662da559f8c86c6913d32d8c129b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9283db92a0dd872ed632903b72e2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321e135e2d59a553572ae8fe448366d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71762d92af17048188a01d0ba2ede619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8583352292856fab74c551e69ed3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fe1ed14b8b1903e47f7310f32369621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c4d60f0c438016df73bab98b635a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72496cdfe7166d9f02d52241b1b50cee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b8773863cb775de4cd6003fe21619624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ab977642e1588502b0bdb8c54b47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b3246bd4b731bb6ddbbd4e618c0a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1149aca2ed9cab51b569bbef55cd92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdc19cdb0580b1b064cc7a78fcf4b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26150a74dd2f370490ad75483a1fbc11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3c745d44b541d9bb86fdd2763c56b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8b52c327155d48ed9a2a0a275869631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c94521bffb62f42f63d9f1997c8871632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2274fba3f6572b05793a5414aa14c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56f3de00e485746dbf83898fa0c65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dbc2293902df2fbc02cbbc43d0421635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8128e7b6914f8ad5f124a850115e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6261e42c3b3e0bb0ffd031abe943637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99da8722b720e6d9bff7065defdac2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025648fe3cab44c0f085209182ccb13b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0227143c91e905237ab7aa5d32e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd7783e1ed01bd71b6db835a5146d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588c2a5375e3b07f14fe8a5d648d61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7497ef2ae51a78b2b264f78273234643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949efa57a34312c9a38ef8c7730d9b2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482029a22f048837ee51f400a959a413645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7817c561a613223c728cbea4513aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf165a671dab4125cdbedd84b96233c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e9c7d6d38bb16e1c1ef7d2f570c44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f448e672e5c03262f6ae7bc67ace649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0561ea1e94d458c8e2a7584b710da03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf795997d257f177cb68d92fb0ab39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41320bcd0c703a4c7144801418795d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87053aad5a4c7feeae277d5c78933653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4534afb561e88850454c08e9fd08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dac704f372fbb9107fce08362b64a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef024102b202ba10b269a80af471967656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d895522ede5c963211d1ab57b997458657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b727c51dbd7c334e6b766843b4c1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e517129741c7fef7dafcf2908c1ad7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2b0ce4721220372263fee52dc12d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640078e6a5cf146e312c20a38f14adc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407957ad54bbe780f1a13a7da50fade6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08cf02cc740626dfb254c11d9af6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a8e080611d2d37edb7786f7b6b1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b69a4b008ac5ae2b94eaf0d3a24c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1168e562081b0dac48ef882ddc33180666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bea26d2a523871e172fac937dde57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac1bf95ab0bde1a88e49f423376d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763bf22376a1711a37a5359c423820669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d03c4473dc40bba5541ad4c6ab019670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d727cb4a3c4f7cd75c8c4eced8a32b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03d82ee86cfe2a17a2ab34d88dd731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f998b6b5e986b12760cebef7adfa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7443a716e64a3525a590e101ed7476d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585510082fe9d1b01061a80ab5c4cc55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434bb35a71272ef48832d85f236ca2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15375c626d0c91cc9a8d950894a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08459bb70033ac7b9adb4cdfbb6000678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851f745e7e3946220a3d325fa93114679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e616feb4d4758d3c54fec5008866f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267734e57e079e5020059fd581d2b03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6731564002108f6a708dc947feda02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfd576da897e6eec7842f6e514a9fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae533d38c0061b33f573249c966a8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e00b261a9839bee79e8c0ff0c6de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f696f43175427dac2406d2d1bf7d7d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf69aa6a97405a0a8e3a2899f95a05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7373a2282618c435db5d6642a341bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8ab71c76471384d7e5c52f4a1845689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c473c90197a09b1a6a4516d40c758690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207b46a5d1868b972641aee45814e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ae00760f0eac3ef986361e89ae3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e814d943f29b4e1148a4279d7bd8a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af9b27fd02c07d13aea87dfe98136694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f389c0d5c39d12f6e72f70c2c8ff4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e04d3bb8e61479ed8a6709600f13d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17663f40d39c4903dd733e50b9163697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8a34eaaf5d6e11d89a367c1b0110698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca73894bd0d539e3c0fc65f1880c15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab0a5d81df22c8ab70b4758255cc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7637cbc6723829a21a58b79e2278b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c695fd4c70bfc44cf826d42edad2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103370edaed15a7b8f1f3480028b33d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949289800449a228647316d503cb2b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc708aa4376016e0b16262112b9cc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d08857a33c1ec960185432cd98446706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2b28b617faf2dc14488c9f96686c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10feb51bce721cad5236f360ff0e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f193cfc05030fe70527615f8c629b6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f37052f7484dd1cfed716974618f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb03197413bb6633fc24ed5dac7667711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c1d9a9a83c19c44de70e1f2a9480712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9f92adc6a06ce22d0c81f98e2fe5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e36fe57f32078e29dfe565d15f7e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663e1da432502c703a3a89ee1a5c00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298ae659a04e82608c1b58e9111e56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c45aaea7960cd8eefb0b4dc8d90b5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a1fa0687223e25bc883b544283ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666219cd9f7e5042808cf08a8b0ff1f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442abb140eb23aafdc8ae74a28f94ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3fe17f512ee1bbc14fc60d7dbe69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8f3cc1081630836a709ac58e72f36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3d21b40ba4d03ed2c18b47f26a9c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933800c6470bc91958f1487a2cffb88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de39ee39103c2da6bbfb665a9f200b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871a221bb50bb25daeea718a4d9b43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d516e587b8bd33fd105d8088f0e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bcfec94a8f1af76cf6aa6fde6211728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed0a6b542adcc8212a4e8ca1b70cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505c3dbb198fc9c057662aa9b3df9ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8796b51a65cce9795c0ef4e5ef9197731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dc4deb46675bbf266341eedbed986732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad44a2f9bf7f5df3419172b7cbfad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eccc9d56562dfc18e2af441ac90f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d85738e170c33606c87a4e64fbc8fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc698938088daa0cb7da62627181585736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bbdf2fc5a3ca2c199eb5ba79cb76e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc5a92d1fab04f1961c2a958b8f310738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2af98ad49cd34c326265bcf5ceff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c04e63ee629d172df04bc242fc02a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e2acde88b414d91d9a83e8d5e982741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b314a9d87951edada5ed6f65caf0dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca2133b7b8d9e18d0bb83ef6fa6f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c85a8f389caf2a702fb1e931e100e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247ddae4d88d516e736e8224a5f7fd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f611ce52ebba00d964a78634f7719746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8c3bcb35109ebbc562a7e606d443747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951691a0ce2c63f9c394ea37e55081aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d070b0168b29b63fb4e314bc429d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af6f6d4520f38a16c45f24686d8dc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752e2e20b6bf96b96d4df33eeaf5e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641333421545b0b5ceb0b0b25321934752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4e7e10f797bde25bed28e7450832753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca468334d0f1715cf618f6610bd916754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d061c8f9ead222e5ecedeeb6eb4f15c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36afb6cd57a5aa8e1e35395d936f7f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ecb9aadf1a702b84e7236a117e3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1a45c616dbe7fa1b536255b243eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6fdbfbff5cd81b81abba18bcc2d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7bbee2306b3f696ac9a13159ea4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913194926b23674845c532b5dafd38e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b23b9b9716b182ac2b308e8ef27e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e31b0763d776a6412f9a91ba170e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9020742d284ce7e2a64518696c47e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441f43e3c0597e941abfc6887b57c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51233438ae419fa9ca74fc6519c02b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0665f4f6d6a807535c8f3464ad1f87767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889f99edff3459995ebc46365b0c9b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101aa896e5939368b8a0c9648bbcb4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad3b61561937df79476e99aab3901770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78490466a167c52e6c6058649699c8d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08480c35692da461411244c4d58c0cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da279d5e199f8badc9f73531902faf53773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d2b9d96805e05bcb96cc113a5b202774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82689f91464c129446ebeb8335a6e6e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf01c80c5270949060f61f42372f5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f923f97e6e7e2c6e6cce6da9f368b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d596f8a3d851f253389cc78b8fd3df778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61478dbd1ff79f8cc5226114e72bf2e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13278b00aead5e9fac5414490c44c8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d01a46685fa58d4a15bc1e6cf0029781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dee23774858d671d7d71b97ced7c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faf368d96101ecdaa2b7ab901b2fb6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca299c1773c1761407eca61b9d723e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53070e940146ef75722dade4cd2f9f71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b921d207e1ee6e4ab21577310e288786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9cc68b1728f6065697d2b9727fa57787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0ff267e3f3ec81cc39fa32959d69788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607610e9dcf1266bdbdeb3c9f86d70789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5cc930a3382b5201ff6929e8dfa0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637763686081e4271d66f6d0d06eb85d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e8b2ef455275aa665206948183635792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5177a9bee742cb1bc61714206db6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d23cf20d049d1b690ee3debad1653f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f9947e34faf3240df813d44dcd13795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a13335cf6de8a0cf4187a3eed6e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e42b3b38b519677c3134811f7513797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac171a630106579874fc3a646195334798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7e17e9b00ab1485b107ec0fbc66d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977738696abd621e48eac001a8b3f20800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5a7e76a95d507a9940ecd5f9ef7e3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf94e976d026c16c0518da54c53dad802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fdbc8c647476ff7fd93ec4a82c76e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8bea40fa11495ee10969b54771cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39fa380c28a218216f0850278034b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad283fa273bf706cfb6f2447eb0383806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040e167a018a45c6acc1d28342e1177807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d0138fdc7189e4506221cac7c691c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521946fcdf4a361c924ead494bcf947f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4056936d9dc5fa047e73eab2f1733810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1bb27bd957cba15a62b9700f91c85811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e384b947e0597a79ffd5d4e9466cc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1399340797978178610e9ccb78143813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e0066467ae49c443fc86232600005814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419d88f3f87074c5efbfb6ff1a5a2ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a468a9bd7f24adf935874c2b4895a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f898beca425adcd6779c57ea9a03e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f7a40f73099edaa7a7fbb0c7166fd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdb9e5de732b21687712f72c29d91b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc3aaa46fed94e116c96432aaf073820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e97cafc81d0361eea9a5e279717f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a47cdd9caacb325146fda34f4b3e5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef4795705667619c3f8a788321c74823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7343ed606d17f695dc5d5ce5d99ad95824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadef19a9df7e2e57279108ff15ff94825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec47da5ba322a32c2423c864928e9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78df78aa9113af25ddd300ba852bd1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf8dafa8d40efe4f4cf33e0412f23828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73899fd58a892b293c8e476dff5181db829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dfbaf025e6c5334ed2dc5797d9ba4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cff2d381529178da080fc9be8f795831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2f4fea98098aae8d62d56a83d0b1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7763bf31992f6480f5ffe48760067833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451b3bd81bf4d59778e979efa4a80c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d77e2fe0dcfdc78671fff8f0ce03b3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c07556d38f5407fae2d0d2e982db10836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f041aebeb3dc150d7dde4bf25894837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95756370965f63b9a85c9556de3d0f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64dc965270bb7e559a9246a2050e91839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fed075192e59e7c58469fd6424f4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098123ed1f1f65466f518281bc006c14841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e0c32f513a00f5a01b373eecf356f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99fff066bd2b84712bc9dfa10c6801843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4d554c81b0e492ce6a589f3f3437844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a0b5721685b36b7ea736eaae8faa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c141ea4566d39d0e3fe64cc3840d6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cdf7867a98b934ed422ef2b31fb3d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4588f1d95ee3d33270ca78fdb648d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb328415b27a2e9c0ac3ef5e73937eb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175db858bd41b4a3a592f2eeacbddf3b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec938494ffa88d7f74f9303cf695a3c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae430d342f03a5252a44109d5eb49ebd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa68cec608104b425f10abaaf0155853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba384ae3e67ebdf79cb2d789e4d6a74854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d089ac1fe6997d5168e45c90637c30855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed58003d94e1198e8438b8ef6e9a892856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f84f670ef75746b8e534ed19a5a98c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb85a4bc1a4e27d4e41313b06b57f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bfe8ce6629ab2c2920457a213c5da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f681e0c8ade04594824ac4e21844860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a2f4161b8dc7d80fd58a4e10342d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab31ca458e3aeb71d1094a91e545e8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf617fd82de21a7743adb8c50a42b766863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd823d6a95821577c13fbc8b02bf08d5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b0afb2c1d5ef5a540d3b92be809c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faafac369de1654dc45757d26018a59866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ac2a42e8c76e69fda6aec15eb744867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f01c6beec03feb87444b467703364868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934421cf235932c25408f00e101d1c3e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354329e7b6e8e3d9870f8ea608520d8f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318eebe472b2a8a2ab925deb8ed23dd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe69bc38d71d773c2b5756c213c4f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecce3b77a28c805f9ecf3a0738cf2ce873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d26a9dd8f8aecb53cd6be42077e270874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5add8ae404ba90941ee8e3922e35875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a6d29715f2ecf7dde33edfef0c42876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dae9c22c3685d37630f76a4220fb82877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30e1b18996b47fb483dbc5ebc99fc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c17ba4e03e36099c73acf1f1118ad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b3643d4e59c09412ece59057a1335880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe498f2968de1f692f7ad10967796d24881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cadfdffcd1b91d6daf0f81a48425882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1f700a0d9aacd98c01196f6ce2b77883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75c325098d533fd959e152c44b17e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7025ebdec31b2dc0da5ab2977e6f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb8f7f945c0e306c2ca4a68201b889886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe53aecf3fb528cc1a3e01d249ee13887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9451a970372e7627919f411e1db14ea888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45065272c41e5a7560b2ee6aa3b976889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d8ae6026a8ad173e3e0eaca3d284f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7587c6a57ed3fcd2a5b9af6b7b976a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984ebfe6a818fc8023824d3420f3397892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0d9fab9a05d15499e71c23c240c1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82244360db8d4bc92c7cd51fac0800894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff96e13e6bea28fa5d2311cf2efe78895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9acc1e3b1adf116865b36ec3c1e87896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b80d071564c3dbff2e4dd2645d18897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4631a06f0ad582f107548150cc362898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14144bd9bb7b3dcb4945a0c58c683cf2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51be3d844bb55bb57ad38749b2d2ed900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b4f6810d7bf95e2efc36405e219c7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a32ac4c96f9caa458d402fae29a5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3932d5438e3ca5acc2d59a52797719f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979171087010d3aa942fc300385e51904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae36d604472af6a9b7de07e0832cd75905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf2a5cb87041b08bd0da798afc00d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33ce6c198073f55a765e5f0b54945c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5937b390ab04f8345d5ffd8ae3bb18908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b77110e9bcad2467ad47e1c279e1e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ac48072dd3e80f32fd735465c768910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226adf9c86ce21f3b70dcd5763e38ae6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80913959e5ae625fba46904186af73ac912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ddd298e28d87f0e2ec5d9579137ec913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2081a6eaa784715aa65751dc54c567914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724226149f33938cb51246325573ac65915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e63a178e0040ae1ba3d13604300f3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae68bba5b2952c9da0db19c8a4f74c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ffbee4ada575f84ff4b468f8716e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399453610693a6072b0fb922397d82b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28015c5e1dffd607f183de1ecea218920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240de62166ece8b14914e47cc8ea636921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0876bdb97a48502b36ed498b4a1f3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728459d0117632d4c4a11da4d18c9331923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef9f2688be8b876119438c0ba3be10924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f459316320c7d302d7012246159d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbe1485ea3d38d0760f673102e1e0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcafdecfc40b429d1d29ddb79d6958927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b4909da4f791f4076a5a3f262395c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870ddb41f9e84b706c12dff9ff9db6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d3f5fd0ecd492d309ed4721180c6e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fc7c6b1360a8145a928d80d8c3311931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd472a6de7c39b8d84abf0ccd28093e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b2b38b096ca5e02b7eed62d90aa3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c43d8f80fc216ce9a3605aa90444934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8baf672f4c5b3bc2b911e5bbe8517a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ca336a28718c5f47bdec4cec094d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476668820bc914cdd2cdc7e718af287937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90082e1d76e6062c276b0b9a5652c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b384b3582e54ecff8579eaebc03d78939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf474fc93e87346d5cc8057d67d54e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9a71b3473487ca6bf23dd63f571e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f37fe77cec49b521fe8fca97868a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27708537de89faab8f56a3852a7c0b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43237472fff687c5754733a2b82d0caf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04505094675ba6650fdab63fb9dbd9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e753b8669633f3283e115f01103909b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a042e9600aedafbcb5d8a02fa2b4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca640ac98356fcfa50adbabfd229d8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefd8d40c29f4dbf4b72b1477c20440949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3d5b249ae713f1f9b2339378774f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9561c473cc53e740c39932b797828c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494da194a349ac345f2e1157f770b707952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a4626dc9f36f09c7e4d7ff64acc7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8097eb7a1c1dcbec5230e03582f85ba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f715f1629c153646a22e62a4434ee2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553e05226eeec81ecb75679f3cd097b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9babc35238b98499f240463ee9414957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923613bbf441c83468cd9669c9b81237958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58edbf35c9855543476f923e46eb0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0fe7eefea4572787403a3aba60a7a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134b261edc99b73b26f43271f52f9f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adc1dc34b7c45b87aa129250bedeeb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30c3263a64d3d9d5bb54e8ee3ee90963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51e06a18a227f3bc9b9aa4490d1e0b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f701bc9dde17be3ed8663ac98e5b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497c35ab4bd1a81f083afd9643d37cc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b4bacfdaf33948eee9a63d6299251967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9756f2b361d9efb664edf19baa7c568968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f6746147258ae548b1e2c3a02a69969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369714733d4b2fcf1ce199d8d0d0a454970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2b10a697ee7526ca0e479823cfc0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee2e0675b91a1f379077ecca66186972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0bcda53a06de3e0cac08bf960028f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66553b926cdfb777ca6da38b3af088d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6acaf61ec4b4fe2ddd6b496177c0f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e4aa5ec89405b6b2e8240c7d6cce976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8496704252c228b304d9475f7b56aa977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62d7310e4f5439f03a1017954e742978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91194b151f99516073ab0341ea4178979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45df9697d113cd64a86114d5cab022980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b28669f5585d127c8913576c95f4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bbc1c1744b5873d7157307d0b3d11982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5385b6af1711a32e1e920f271afee983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bbe98f65957409a763bc1e3165500984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f7b71328a941cc4f9010859f94a88985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ffbade7cba2ddb1000d4a448769b6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299a1e74abeb8ae7e1dccda08a1faa987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8513c0d0ffcb2f5f065f045f83951988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc74ef74592ed1282467e8515079c22989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804cdd0a3159c63ee07b6b217d2187d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fd4da574b6587f5f4d71585c3555991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d11cc4a2421d5599e318f7bcf04120992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f79ee5dbcdceb92fdfe91116a8440993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb301fc5b0a8d1f99f7dde766cd8a47b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363994d06090b5585ad9bb56ff1609995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087393f9212c2b73444232651ced6c4f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096548f5c4ec13a35fb9e071587b0309997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>