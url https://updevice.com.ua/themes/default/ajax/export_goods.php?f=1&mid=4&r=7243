--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a3ec7b579c2b0b77f755b90fc2061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce7fb4aff0c2c145600168d04756e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ecb568bb7992ec3fa54f74a4db3603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b15bc9c78c722cb0b5fc51060d7a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f8d3cdd68525043bfa2fa19bbb965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25dd00cd0138be84272c2b3d0e6db76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1324a1e85d7d6c1f150af86d6276657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53b93bd9512fea728b4c43773a0548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dbcf6243134287014e96c1111231b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383699ba4641407305804742d4f313610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf7e57b5fb7903c675c956661a4b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1649e07f880973b78b566569703fb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88509b17513ce82b5a40424bbdc7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a752eedf67e16e0bf053df1c92b1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5a0ac050eda5565990fc9757079d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9093fcb842aa6e4d3b1f2370ab06316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d51e8c235dda28952ddb75963740e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6193f2b348e9aaa059e798fd75504618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5fd810905ef900039549ec22e8b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4196a74ab063a64f33a105b1e1a3c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b86446d26b1e621122f3600f026ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223537a7cdf533885526721a1cac89e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171d795d79739de3fd45dd3641d38d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0baf701ef6aad7ff18fb46a54bda9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88397974dd42303aff207fdc50dc953b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb255945818f68757619b781c45d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483162b4d86af358cfc73df58741bf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e6373ef9ffe98e458fe99642924828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2073e77ee84803c57adb6233bff0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46554ceb8e2c1458a2ff24a5e7e58e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f581a5408056c5a5fc1676f83d37b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d33f57b72c8d73f99f3295de1b1a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4853e03fe367a2376c67784fe39cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91b74161e966f786ed2e1ed2244c0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ef8310197ea81dae3532c40dda2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5687768b83480f0b4a37450e220ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095edea923cf34436d4ff681e7b7d69b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b239b60de66bd7fac65def382c6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9142c25cfe944311f33aa6189cce539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce3ae29a4f7c22cc7cd898dea4bee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3319310005e28ad4201fdcbb47d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d72d2d2ccb277f2982ffc6d2465242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34cef6777ec81b30c1122d665fc2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98c9bc00d01bc7064ad8d73a69f7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fbfe1e25004c6cdf4bc7f8406d50a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30832c5a80b0bb17d3190a7668ec9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c6c8dd1dacdc48822ba65a7d851d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b523c72ce7947eaa064e6da5e69b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92728f376298b9e76c3e2ee29ec85e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3960edd5d91b6239eecf17e0bf152f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b979c9d24be90ce15027890df2e7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e183166a86078c16ceae1665bc7755752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ece4d212ed1920bc90a2eaad3629453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1f986f927f4502c91a368bc88ba754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018829f55df133f1a73a67e12ad0634255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e6568953ddc7a653218c244d1fb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61557e153fa5cf962f5118c443edfe8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fcfda3d50ee01884b9aede60f620858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f93fb3aa68056367c4a680ffd8e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4856929c2ff0dcae462a494fd6070560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f2f59e7b0f0e4019fea83dbe1b8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcd3d0c44811039297a6e1beb6801062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3417b627250c918ca303fe28e29b1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149752e2641e0584cfe5e6343d764c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f369c5126a302e436dbca7ff5547ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5064f5ca3a092de4283906c71e8b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6765f9254318a726b5f8dd75a31867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2d9d087655de71af49801e492ee2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3bae30247a8b6f99fd92e89c97b4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90672af9a62f779f9b95f8e870cc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e4605294494b0abac55a7289d7ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb631027839bf80e35487dd12a9da5b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff9aaf79c7ee1b24663f8beccc3f8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca032d86f3c9c1b2d5bad28f67cfe9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6338a0a8a3dd37bb377e7cf69a7ea475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439358d79261755b0a193d7760d522f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c590ecb368d6e871577e5ceb90dca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b643735a0810cb6bf2f7e673f82b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47781934952d16d9cdc3989a35a532b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a2f997af1def67352ae6787c12e6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac627037f84d0768d771aa24250b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb51ea35c4084f12931edb923edf0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037ccb67ee3bdd97d7662b5e82b99183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8936965787074708fac517bcadd0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b129131ca83726524765d321592a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71a2201d0e06510a5310e4b4f6e96f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96ae8ec830f05ac8f894214409ba8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edfb96e6b5083e3f8352bd8864ae3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f60f0803cb99f1647d0e444de0d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04bd59f07393c677047175946a46e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51f026886378fac7b7bf20a21d71991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b6efc6438c291dfe1915266e780a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657062badd847db22064541f969ddc8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f0970437cbba4f42d8f96e5ecee2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2d54ddf07f2b68eb4dfaa82ea9d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8885cd712d2333919b494a7b642b9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0dd8de93e46589ea43029f7c6b40397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390c49f05c5a6e0ff71515a0ed9ac1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f2772de28c1b416fcc318e18b2f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697ee3409e242ca717abdaaa764938100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec79bb074d15edee9c13a0f08c88e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da343870a6c955c38b8903d84bda7c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6a89144a297a43c6acc4d34a14ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15e85f2c151c6ff579d738d58349a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8f7e93e9ce583574c8de3ad8c533105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083698dd906e048acacf63fb2df8869106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ddea95623a558c1baebd34689f4f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f8cd5c7c690f8db027e4678c09193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dd62c9feadcee0a6bba2c3f15d6a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e0bf969704ceb4bc765bd3d84911110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792009727b5fce06a007f784958dcdb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117514ba7b30a7458e620d361dfd75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faf34ac33775cb2722bb4b570c64e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712a89cfac97b1c477f85bbaf34ee0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609ec496023fade4adcf813c297e5a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc1efad09f2df337959887ecb3677116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67e48498617ee928c83aacbd170f79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886cfc661784dd65b254f67c8329dda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6998690de37791e737fc7d972a11e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24364b9df9930f48aa5535bfd419843120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ffc3f7912787f796ad41f19ae353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf424d9ce26b1aff45572f689fcb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41fca895986cb29becbf60e1ae346d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf093284065a5525d14826c7b62d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758bce37dad9ca4c049eca425b5221c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c376382ef3e91f813ea83687c638e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c8040660796ebd6968e44be60998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71a7c2017cb9b5c4102e94fcb76cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba70d52c2a7a6998ecc6efcf5ff4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177f97b50a22fa0cb681d3e540d069130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185641f7b3a629609b3b8418cda7d3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94ae1ee4c040cca6bf0a398f45c3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70d9cf6f1e2d264be48dfad0952b10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfa6db71ca6aeba2d0f79634e62d9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3e53b77f3e79f793498e5a326220135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecbe765fbeccfc00899b3d39961463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c3e71fe987b475f3a07ac3111f126137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f5b14066481592519598102735c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c878a92475d5442bcc8c0b3835f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e6bef55008fd8bf4dcd7304e456cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc55b049066e8ca520c2e61511792a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f997bdf76912d804a16199bba9d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e4c6f9bc6a31d55ab971d6d0fab3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ba8096cffe98a62634c8bb8fb3375144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099d47049f5d9de80a2439fedff2dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ead3e17c291ec3b3e671723da64419146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602223359fbea15acfeefdc69b65f084147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b6be0740e1e4afd9a1c8d2e7f1b9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff81905fb275721c68540b546865f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f465b6621d3e3ca02158ad650589150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2626e005d3c08456836f2c197beaf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba581c4d6d42060c6242b67a051e9d85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdacabb920d42766c8535a34ccbd7f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e47c4a94b06b7ecfb024e3273537154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aade7e284405a1c669a6aa5a739c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c878633227ed70de8766c8669e75cdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56455e6a9cc770bb4a24f3e4010b514157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff75618493363be27d127ad02a74a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0ca4968776663678d3b9b8df3513c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1823c14c27a7fb9457272810f4826160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc953f86e3df21fc87d0e7f6ca6e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823009d2ccc9a9bee192dede4c8da06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799515e34ec80498287fcd6e0b2685a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08fa97f3cf2f562b2d8b04f3e7fbef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f51ee7c09b69dc80ab67bdb4048b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856b3ee6307907b341f032f6c03ad0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12132bf5c80fffde92318e16c0dd09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b5d60a8c3e20036d8f9f16f7a7fea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124fdc470ec614aed2a5d6da5ba479169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dee42e65024a21755f3eee5c1cb8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd91d5541194231979e8192c27425171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599686a26260b5c547a76f264991fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4fa7ce796b679c23217de02f3c35e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae44c61a030c7ce90af674e20abee8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3af2a4e05753b385bb7b172c64e68a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a7f8d538825d378dc712e14b7880176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b2e35dc6295b64d3dd11c9ad09f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5286771ec0a879167eed2ba57052178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facee92d29cc007df31f527f3ea98c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b55ed772c430bfe5eb2a222e254a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded656f100c1ba7b90faa5636ef32da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3e4a03649032c590ae42a4219008182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921ab5dc072450f32b103a8cdb8997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ae9de8ea4ade6fcb2d14529ad3c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b78d75dc615273025b59bd747adf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd8c3b447382f8a2d65eb2f0aeab72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f8498dfdd6010a0dc1a680fc1dea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2736daf0490ff6ac6add0b6ec8b237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9259a3c619b43071c7afb2070c0c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0adb3737398cc1a630b1bd009506ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4aace22194ac78f0dd181f152ccce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f9dd4c4eba856c5bf0876fc239fc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da983f2d5da8c9a5e2f4b04b3f4fb322193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b2c2b64f4b808c3e02289a34275f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d5057ab1c01d0d956e6719166fd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53c6ed604751f50fc0a759fe73c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348332a102e0ca320ed9ffaf94f5db4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b9b7852267c7429b847984780002a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d014c00d55c8d9390f76357f22f5bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225711e85e603a2d7421c46903198da2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518bbe9695f46b2aa534d04ee6c41af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8847fce1b8d7aa0afcacfdb806ba4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5098f02d3eb35dd2f2a5b0ff84077203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b38b69b711c4e90c9d3a7f1e0532f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f0a8015e78c70d4035a859f766d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd10b5647d4e5bfea0d1503f15f7f57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3e169c7badf328b85091df5ff4ea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d33cc0755176d4a7166ac7213e24e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ef6b00b264b18dc67799643c6d00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58a2389ae6f37e979a64207851f44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fce040c4eab7389d6ff3fba42747be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efffc90a260fe12cf04563fcbbd07c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeffbfd77f2c3f74bd98e69a35f091213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f740d5c1f0ee1380ad32905fd39786a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf33edde8f1239cc74e8729c696b35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4adb01b75ecdc015f961344c30855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d07712a83b734213b9fad5847d676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e1c38461a8331455c60ae43e185a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df17fa592b956aec0353e77e4dfb92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d4226d012349b8aae76756f7acf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20757fdb132b1fb75c5f248c2fc8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a29faedef9fcb0e6991ce5400ed19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96692c9a62e9d1a59ae6db471a3c82bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd2ff57e7f1c2f2672e01f728fe66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd16c8bf9af620db38fc8246c4394225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c66e1fe4d48e2dd618ea360126df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b963b3eb7d51659745561ef2223b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dff8a1507147259f792ee401e7bae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116528205f3bbc27204a62c67d1743229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba16635504eedd9756586cc25f9a7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47b3ed740076bcb13de88aad93c058231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce705eb1ccf842e3ea63cbc04d1c52e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f47827974b44550dcc3190586caa9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb043518fd4c54e23e51258e52d86e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82a4048b4b55600bc83c8592c3bb51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397ea9db24b0e119126fe42d31e69d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601efc0835255881b79182e00ff1f5e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6ae4203d234ff920eae0f7213decf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d9ea23ca219250115dfb17f33256239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3763232e8fee649b7ae0e7ebf5ad7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00342a5bd95f56d8eaf451b14a50673241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb96889ad6b0adf738747bf9bed2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817462528ea469f5be5f48736bdd50f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef9467d5d9721428f35c904cce38a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4303ae1a4e37bbbf039270d393486245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9f417e77cd9c1add7c1aeff6de0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd87ea96deb274d4babadebfec93c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac918e5fed86ba2c9ffbb4549b877c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b2e0b9448c9637fc81da568fcbd4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4da6db223500ee96239272425f98e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a4199fc3f7496e7dc27aed47d63ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc816101e64cf241244a3593e2fe73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df05a49e6e0d17626c60d8e8a0e63c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbbbeef4fd7aab170248560f5eb85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a8b5ba52d833517f453094ac40676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c47ea5741fc7a66fa175e27873ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64660819726a6ce4d5473eeba6f88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd587055a6d1abf5c9efec3c740f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e32346f718b41d326dde86e6049e3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4568eb89bba49c4a4430704702ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c3d991e726214fac70b82c23fb98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285233f8ea0fd2f0cb12e5cef9cfa7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411d930c4c56f11f9170e7c3c0c314b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f73df3753a1d9b46c70bf1894f47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff348776aa4d70e372ef92aa69c127b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f2c368fb143be9f387b39cba470bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799ae56553b6bf46606708e734a1b6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c8c452ede4c214bc4a5bcb381c9c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605b753b23eab27183d2548a2701ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc7080b86f1378ca20cb3303b329b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c63a62ab62e050c80093932e6acce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af3b266d751d6fe6a1de3c054c9802272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b86a44bc7e88365aa64312b5c2b400273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9248e14d7977e252ed39ac7f715a09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea38ee35946b94fcfb6af5d258f56a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4120c11f4861bb9f84e671cc15836e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e16c002f8151972fad3b60d7262a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc88db064780816a9e5cf2bc384debf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912776dd9acf1fe41f23116bef5e1d92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce16ee88823aaf3f735cf93f88d2ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4221034567c72a8d7ebf575fe77f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d19ea2eaff53ecde8d7b46f6765e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b02b533a5d52c4912251d3852977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ee129dad88dce36d5a1a9251b7ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e2ffe00817167ae09a722265acb48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf035f3a9edc9b29aa57704ef37620286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587112444dc604a9c11e3883a4eb5ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d186cb05d80b0d7774caeb8d970b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd7c37aa79b21c5ab8393e6ab8962289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5290648d43020b16c5c826e91cba4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267188ed04a1f0a087b952f19332184291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d0c8cebcebecc53360efb1816c6b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be257f7f16a60ef7f073dc879585b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c3ada79847f501c1a7a11c9acd469294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20c6c1a8972664571f16eb21bb1737295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a107deb7d64a6677769bcbccd4ab1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf76e4db6ad818d06e23a79479f61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ed6b6222aae7b8c20ef59fe1298c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce38a05d2085d2f4112d2ff2ae6d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121138ffb3e0b0f59135274d1fb40f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794e6e1c4a81c2e9fd9091368cd1c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863330079a596a6553e4b48b2ed243bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125c01708e5cd8ebb7e75209633dd71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908ed26ff10f610109550830c7042eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273b520cfd1d879fb60c005861777c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77abde19f1e0a091aece504246eb094306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e1b99b1376d0dc7e0d866cf34e0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50491c68af4f3a5c702d9f4edeb458308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542d000cdc35155951c28f846c68bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2842708f305ce0c365d428044b6b01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4e9ede2e04eb4a503e73b381b105c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a295b3c000438bbe80459b30458bd53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ffe836710fc25f793e037074e72e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1354fd1ac5c96f8571b531c30847f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163eae977e180851fd680be629a64ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612aba2df8b6eacf62089d830443c4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f614a22873f6db08eb7f1e60350b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b56486fe5ef8b6786e74720953e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da07e2b5e8f963aec3344d8cabc7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a01435c46d98dbcad14dd2e8bd995320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e5327fcc053fb787e451a1430755321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32c51a812362fc6ebe59df1e87bec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a3aa5970968848c118b5b3b74ecf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f0b4770724fe54a3f0fba418f549324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4726b1484ea404de8be434f4bb858325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d3578d69a196f8170e5969f10fba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce605a345fa9532530b18a361408a77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aa97a843adcf81b291c39123271f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ad7fb73ea5e96333fb727530abf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57f2cf7b956660cb417236108b9cc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f478c29d1c965b0a40a04841a26ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d069d72bb67098580f4b3e9a7686a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b1977836721c6d65f98233a4f4db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81757ee301c3a8d9a5f9833f4041d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544ec44a57e57cd14dda9594ca20019335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6118e59b62a7372de58fe272efed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c34399bea96be850d38a1389c3b0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10071ecbf6f71a2c8db2186ce0896338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb248c5e2dfe9c9f3d394160daf067339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2aead723caa1b63ed0b7866fe4b72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aba6bb46bfb5532d6ce7b954fac03f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7ae1dbd93bd1643b5885019f48cc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ca6dcd162c91f15c9457bec9f158343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7de6bfc6498547d15899d4ba268c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5709b368624da721c26b59d1aa6bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f1b33f01510952678438f83b8fc47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ebbf983c4ba2577ae10656bf62e3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bf5a3b43a172e0965aec0a05d21c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4a973ba01a16542a5e6287f5da60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f94abec4b45b27372710f7751454b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07686832d2ea75edd9bc16963214871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b893043e54d91984c7efe364a09d7e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc044e7b197a9f70aa9a47bd695c6ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ec432575488760844b774c7eec65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a20aabb0ef9eed6665757a8fe7c01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c556b428c8751458fee5f33f3fe5d50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436468be2895fca91ef385a527b48306357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b427bda7fd15c4e6ed4f05f6670448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a336a0433259251252f9701837ddbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e7b60b93e15b49e5d427f3259997b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65d431589132aa6b2da2e71192f7f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d6ce6a71c3a64e6c42f80fe064df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f8370fe1bc58a17192eccb02435b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e7b79ed29a48dd5714bf8edf2091364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d549d7bceba57a4f6ee07ce9328c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980b45f5cdbd9d7ad620d668a985f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8b057e73518cd82bed699439fc92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b22008d8523e389f2ac409ae8f37c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2c0c5577af64d2b768ca69eadc5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f990a2ab99091627ee7d6b928dd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f4aea7f6803777fa5f6c663f9a4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78319341497b4ab4ebe5bef7c5e5717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299b676f020b4a0288a1cd18b765ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00b79d98ff7a59059c88edb18980c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b8c6ba2e323ef38f3cb544a67f60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc882c6aee8e21fd307d07bc7638036376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d55c5f2ed60dff7932f8a8b8ec2d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850afa50dc9596fa986e19190c4c6bff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f505c1f03b9edb188fb6ee2427a61c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83ffdc213175444b57c7a24419c18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f89e2f5c6cb5d85e4e115b3c0e86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a7a7497294babd3292bd2cd9bc4d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4b3eebf745b3fd3aa8002d0656b69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805495645ea826f7a54cb92a7e3c383384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd02db7acfed79c7668c1b38bddef93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2020a77220e241e94e96e1cea3c8537386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c76227765d3ad47d6a17445655653387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8995708610b33fa251fecf87c90fbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914205c4b8db693d77796823046aba4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02569cec2c67639774d3a7713609e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc84e310bba5b426753722b36a60a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df60df21926971f273be711661e15c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ee79543a6ab465898209b037c354393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a9ea21970089ce15c75c3501ec2ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd49f01e0e35ee8e346bd9efa3afa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336adcb78f7695e71dfcefada188e0cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151fbc129cfdb64c9f606653d8fb37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab677aa1e326a169f664c7372e92a65d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dff93a3fd6e1547de6771939a26df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dda3c4fb4df87b71b689fe94d116a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c94993b6b88c117c1dd092f87f1b1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5dd242b42694cbbe56721c6756d7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6d6eca712f3e0081f2969bd67878403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20944e1d26494b5fce05731b22372560404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ad7e4f03022593d43a3f32105064405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f819baf42ebd2d9e6c76aa5ef17104406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd11ec96a8f27f91a5484794427d4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1250a83064ef19516dc2495902bc90a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fa616a50ea70e722e53c105ed7c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fad9f9bae5f1afa3263e209e34d42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179e13098d04298e123534da68c646411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014d2e08f8dd5b80ab2b3b1ab8725e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4135bceb23db96663b1edc18848189a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b63d9eb8ac36195f5594cc6f1226b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d0e641cf99e93e2e3885b78e5f484415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e164df1391ea4615c77fac7ec63816416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffed769f82381989abd4ab1f76a6fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a65da26bee64af00f25496dfa9e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc50d609ccfe889f8162394807de8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892214f8c2b928e45bbf9f37b2763077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7290e7f703ff4ceb0c5ec40e32e8c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914d023a955de432d2f8069daf78bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb8565e23d5833a071332e9c1aee5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bbdcde6dc7a011871426ab65c2cf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf5a85d9c6c709ab4375ebaf0b249425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223097a3e64ff18159709332b1cd323426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59080b9b01cf45edaa4db9d1386f282e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d349c3001f496ee898de8345a877f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e1331094cd29f9070b170ccba50b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c1ea85d2cacc22458d1777273fdc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af298725adec5ae0d34d550dab953e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df5e3f05d0cae999244fca9a21f45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e4d35c1b11210b1be195d5f32779433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea33333f8b4e6b3c92d6927d9831a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a45f9625aa6395e7cc0e326b2e44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008909dd7fe8133842afc15b46d6c7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2abb8347dfde0079e5ae65772350437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412cda5c5c04a7ead7d0aa4ee77a0da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed01bb8a1f69218e51d452b2edb630439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfeccaf089c4b87bcb58ede823d879440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957e6ca175759b4bdbe6169a91d1b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb701afd6b9bc1f365edd02541bd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ce82aea33a401a38b3989792431c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8de34a25a75515959c734460cc8b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05d929cb7ea61c826f21fc167b54b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f2423ffd2229530b854061b06bc6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc5eb9c796169cf0a7ea4733789b90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0293c8de28ad39cd632fec8bf3f259448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da721dd76d80fde51fbfe6a7b8cdd2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea445389724d14124ae45b3f26c104450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2af0671a9dd0ddfb61b3a00c6e9d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e570c16a4ae202ba1469ea7b5dd29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf70078bae89033d1a02adb56ca010453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250ac9608e3681738b0baab6f8a9488454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d93c323fd5cb5544505a9ba263500455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e5276fd5814554a1fe919edf17a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c01e63754a4c9448953d626147b30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980f1a9eee37c863fa34f254dd0cd9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342073271f2be0a6092dd1d2cfe1141459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db38958fc4d4d0bf0fb92f190e6727460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6542adca945e7957ed9d84238784c67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd636c8fa2048b359c4748e8424c3d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f184e19a21dbda184df3b554908d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddc928adafa63c81fa004a09083518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e0b71bd3600c0bfd001e1ae14867465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48962401c019eea26503c69a3431aa39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c05415a53956ece0fbb3db2d26cca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f525cd7d5ccf6979f69490f2a779468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969341b1dd0b7df2df0db40eb87a2b7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facd2a82a2288005b638d12befb5365470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24133fd3f61b2aa5caef69774d7e366c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71932a985e1163b8fed69b9ae464d544472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6abc7ebf12fefbce9d9a13249cbfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69eddd4976c2a65bd3bcf0e43feb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537791e7e171b66ffefb996bf9bb8b3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77754c6aeb881d90f904a68f1ee0137476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff1eb5f887f2fa1a3984267a13c6c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1baad288a1fc30ce464f24415d790478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b43d66750287790254b0da15b6002e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e146120e34566be17cc60666807e5c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e614e5fca6b962705ad5803aec1a7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc8f5ff5504bbb55dced6eeb10f2d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ce442a36512fcc77a6e4495fce66e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093259410d8fba93a62bd3be7556a84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d42106f79bca5e98fdfee3d06acc0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b62ce06215c732142f2c6b491d3649486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8179bdfca9e70e71188a606970f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dd03e83f5054d0c76297f06236683488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42399e7ce18f8fd79c5eebbc133b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcb8618d8986ecda3bf7b71821d453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648f3f1a4f032b67d57196bffa66c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6237a99e3a416f4ed903f447879db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484fa05ba8086472ce30b98ae68ff03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675882a5e66d33a5ea265872980c6b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654cfec380c6bd98aee8c0d30b92d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b61b234cef6c1196d3aa063ad185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8773ab41979fc520c4596e3ca808a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea3cb27bd5d3d600c4132623afffcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028f267a997624a8379d0a5f8330d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90dd49412628a7dba2140ca5d8985e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe394f97a81ae49742d934d32c4c800f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616edf01c990004f041966097ee9469b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d162b113f3346807120f73d53564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60338c7bc9c0165757074d67bd5d54fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92345bc77dd2a47bf8d389cbac794274505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f99883cf3417b10ff7576ac128f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3f8b1bcac81808c18957ffa86504507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1117a1c16da53eb40bd81cde2fe3c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72c22aa3d8c6865527c2415f53bb88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366b628c024be5fce4b11fb782fb29e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37515c23901d0cbc0d52bf16c5d26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee6e2ccefe20dfd499a6f37ea8ca0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e28cdff6cd17745e06b41e3b0456a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c041d88668fea2eab1570132849e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7aac11b3997f97289619fbcac01e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a742c57032335f468438cae59a2a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78b1cf55521cfc0cf75c1899c86ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837eb01f0b4a2bb95a2f74d753fb6ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a7f09dea5aa2deda925022f3588cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6f25a85b432cbb7f6cb2c8fe8bb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc012a25742992d3287a6d5873f09aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32043180bed5094a092da51dbd2cbfb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41335ae6e2f08498aa8fcc96a96a81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3093545425f7eac4bdc310bd7758524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f375ce2e3c41723166e6810c8ee19e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730a29f4c5a51471adb8bb6e2c54c5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626ab35b14b12467add4bc3b02b57a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544762b31b693f021379160f8957de25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484c1be163da51f1d08de9d019582b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f83d1baa44e25a7112a5fe72c7da4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0054b1c61d245b1e942b92df1f923531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776d67b0595aa063af0b4321a4915ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065ebccd3707f170425e63faa38bf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e458eae7d19ccda0cd1fe2078f62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb6b97d5c97daba8db6d8c52e02a62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c2a5d4500939d66b58b031867e93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315886abcbba88ed577aba3a234ef59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba267abdc615764b800955dcbcab9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00c1e37af9dc577eb62607c3b4af71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de3657f8a3988338cf9c32d4a2d64a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d9fd41bce25c71ba3e45240f413b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e04dafc6a59b1f9ee644e463b216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643590db96e2ba0545246b1fbb4c7fe2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e324da13ac6c8023093e1995288a57b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c010554493aede49899397148222fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ecda7fbb3e20b213b398bfce08f0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16bb7a5e588c6af647a22fa0532ffa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a2a301fe6a6040e46c4b925d89b0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8723ea5a868dedb98f237f2d5e9ae9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023bb95efc489fb177d4dd0d96fb531550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c2fc5144797edbe27957fc92ab39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a72d5be47863506ab6c450a8a913c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4f40df3a0c01aacdc5a9c5c23605553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b788a4f98a3ffd3599d5f9a721862554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f176b9bb17c8ccc41f73165e0052399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29108434b37690f3aa8d1d7af5e8c05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa20ef526a91077a38abd94884eb95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c688c66ea813c0ba89d2a942e0c51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef105bad7c32a69e221fda1a9e14c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac305e74682c2437e381de55bf96791560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46337998f787a18d14b963c50c2f3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f380e839378f65fb19947b82850ceb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d948aa97c7a3716529b82a9beb20b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b48339e4e015508c0cc46761bd0a86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7a82eec9c4398b676ff11d0b4b30d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c24aee22dabca20abef46fc7845d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b2f463b801e0ba4bcb0a1b7e4b28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea7e0de0f932df990ce9f9d613fd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca6d851f04a57b21234758d016ae86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d2601dd1813ab00be2c80455ec19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e853527acf6ec83983f3a0328929bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ec8befb828fa74af2a579814971b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaaa2b800875c46bfa2e553b5cf5ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aedcb5d420044cd83b07d947b80a59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657c5ab89f82cce59dd33205af8630575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a624d0526ff6fceefbc4cc0aa7948a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5ff263afa1cbc6ff3c3a00f389ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e83c0f5fda64e8a73464bfcca92c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d87e50fdb2385f75abdf12892ce4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e73c98571fd13434c6e3858b470c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c3d6eb0ef8afc9964dce8054eef2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c3a51b5fb7e7415eabb587360ad98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070cca7d159db649d4cb800c8d0770583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae52911145c86ffb6f8c1184443f878584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ae81829369eb4c9cbeceade4dcd99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb046c9fef1dff15a897e0a995316da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2a58dfdda61a0f537d5620cacda9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae31aa2dc093c8aac28deb62e6aa4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f323abd10855e726013f02ed10f47ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f038a67785b404adf348baa2dac399f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc31e5f458ed30ce1cdfc564d2dffb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bfcf79090243dfc928b8a534e9112592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844e69bdf47ee0280d285a0c3b40fc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9bd0e4b3e6288440129b97c267dfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738de9eabaf0abbbec425ea956a4f2e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f84adee5a25572d08cd61b273a7ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f603cc56130b7e4173fd8e7520a99c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7dd1b83d888f15c5ab9b87af59785598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586d03233b40f6ecb782ae4ba18050a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d615bf44a7896dc053602cb69c095600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad04b6f973404e0fe3dacdb88f5f743601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a5f3b392f9d2f22ae71bae4b0e122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6381b019260f19a64a01fe49f5d76eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6c1bf317489b69530779e4234ba0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49a7d9167fd18c065ec60a0d93d1ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda9bd4752c147898d9dd8940bdc6d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38525a119ce412a6a962b687f1a3a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee228e4b18f123e7b341ec2d02fe36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0978840100a8c5170eb7f321b5c68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a300529d59785837cc14ddf5cfa3ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e069521ddc289499516a03ac7c2f31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585ed54b98b71161105a6af36c03fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79801fa36efb06320f0f36e8ec8a6a7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d06034fdbacb44ad1eae97559ae03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e462e441a351149933667dca3fa0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd0220531c247113544a4fe7e88f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d6822025b42c168728b033ceb1e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dbb4fcb40a476006a879cff399688618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd96b021d9382ad31210b182ecbc24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d833e8bb0edbcbb23aff429fb972e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721ac758cffffe7c768b5b84c5eb7b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec0f94387295832df17dc2c958642622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b69cf823c26c06bfa11992a796841623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad70db658f38ac30624204b5c73bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b3e557b8623e7b818ca853515561625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661237f0491a5ded0b0ffbc9fe1bfe3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913def96868391314f0b80a6e4b4bd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0df9049686f0730db2f09118b2b82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee60daa3e6e6e7ba1bf0be9043145629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274ce73770292001b80252b6460063b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65402679efe16199df4289b38a42f1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300263f22f533e44242c4a76c7a0079632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39016e3cf64d4886017d17083d5eff3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6dd94b0b8411fc9eb6252e061057634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c8898a8b87ba634cae6653a0ff08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d06d595d646d26f4f34c8d92eae9bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5a1b1edb021676184df7537d18d26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775ca90dfcede8920b3c6db4dcc46d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c0b43e850a0165ccd6a846567ba4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6598d873ea7cc7155d6150a3c1b722f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eb4db72817442f0e0f944f10ce5c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc717fc8b696fc2fac59c9e57dabc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47bca6ad4891b5b49de165c47b7a88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e02a7de7b6a0dfbb3028b9b194f9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb3a5105bab453e04e1b93187df940645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df27a518a084bf193ec48e7ea796741646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab6378330f093c4a9cc68abb24f9d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9752206a05904edc5b1930b01bf1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be963a3965fa204d4d54842424165d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ff2c256097571a2c01ff5ddf3859650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df439022fa49b0bd153d5e68a9df520651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97155fe387c9f964c56bceeb73947652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d1725abd6b0898cc704f8e788401653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac78e9396e3b334cb2db73944714b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93f0e7144229d7f3b7bd90bcb6c53a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd718e68c61901172b0bef8129ea28e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22f5df5406bc5f6648ffbbf447173f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d737e477d7f79a0f52033b5e2cb8e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe928336fbcb18768da7c67c1cb2eedc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ebf10e699abb7a70911bd6854405e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9425346378d9c6b42b8954a107fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365e4b169f7e0e1df22f88ec7ba7e22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c86cab35255a22b2c6951d9410502663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c239ce59f4e9cc94b3c2017b75e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d918e437dd8d9bbb8fd33d578f1e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4aa6fd3e0250e98af257feb9e6ff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3860ca719fe2d68509854cfbb0898b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b370714bffd4d627a28b761743ee2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7838e080b8e7720a1f8dab99758003669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecd9455b99776ad6687f45b8f28a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4848a5083de9193cfcfb4e835697a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcabc0e6539d253d889d9aa6c1bfe62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c25e941bd3a9aae037120dd8be24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416a4c6fc6b29c4361a5722c5e6b514674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b11014fb5bd5dad12d6ea587bc8cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38947daf31979942cf21c8bf790ab6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172af5c8bd697370f1df7c989167f1de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546a82aae27b6525748730e08c46b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92915f645632007d55ec270bd1d9f0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52c723f71a2d2d7e2ccab168ba1c23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376760f4a6f66065a035c78b341b855681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b7e247ebf12973918a25aed6bb2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c803df9724d9de6a1301d2ad346ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a906f1d8aa24cbdb8d5f5f4e6b7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818501f03e09d852c0cafd602cb5ccf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96155c13793ddd72b2ef7620275e3ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35d4f6c11f17c25b29177a54f1720687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c145cd4edca2809c2370a92401e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8116800106282e3eb3759d7859f22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df1c83bdc5309ed1ab236ff9c0980b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c500570cd1efdc23ab2a011d247585691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda87f9a7a3c33c1535a357ad100ff4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb32a6185039aff4a9ee2f6df3a351693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168936e4b2b00f6b002df485249ec814694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a8a1bafdcd37711a91838572fe04c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7e3dee950ed01501fca995b7b269696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f2a36523ae0f6d519fdb2ef692ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eb13c02476493d147209560af7220698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccf5b94b0728589f57cb444872560699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af396fa66c77dd5c6c2f95feccb5ff3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924617a5caca35e549e4edaafd0f4a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d715836b6195f3f9218765776fb23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac5190a587e946092719104d2f0d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a796bfe51805af25835bb096f8b60b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5a475246860129e9c0ccec1d5458e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d84ac5f62ae578f6b61d10e5cad1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eab45b3c9406b6df16cbebbc34c147707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47d7dda8d25565fa1c0a6656357a72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44351e08545c051b631380fa17c3de1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace003c0186fc3a7581d4026af6497710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89361696b5a4c00016cb49c60966706c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57b19571c89ceed8d63eccec7c6c13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a005ae4dcff4800fff3dbefd81890f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e1d2dc34b2f7d6b50063a37de2f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc06aff0c64f1a00f2763095add6bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82a0df824f1ad7231072056d8a5e6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d0374567217b121f1adcc541a8d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc48f7f3ce3c80978cdc0e31da8f43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31ab4815f23d54ec4927a9e52e731d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cfb56f813734a2a30cd2806f13fb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867247c9439fdff3a98777012b294dd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4b1bb1eb310ee3ecf4eefea47df3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c15282abad67cfc6dc6674e04dfe41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491da1e6698a9b45dda099171a844c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ce95cd742a74c31196f9cbce5df8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898493487cbb5130deacbb91911f87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb45a04c12e4c9a149956c6f038a2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523310166d985686b69e519ba9bd11d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a61fbc3f138ca444f4ad31d380f37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319465083ddc43614a104d8d1273ffb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea406cd45c6f1e518177ab2204e8a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e1705270323384925f31ffa0a91e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd68239aaf3eb147cc4b04750798b6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836adb64154661f81b6903ddfda4966b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a443f2b4e94af0732e09b23b7cfdb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee73a7c60e64cb7e6cb3b2844cb006736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7740a3f3cb932b09098cc59f02bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf48ccd459252725e151c6c6f71caf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a63132d5e061b16377d8bca9ec16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589502cf5790528f0783a4baf060d693740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b973f5f755f0195b10e671d65ad4fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a84f8956eff979e9247fa08346082742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640aacb015c973ac02bff7a46886ece743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5feb41b2a269dd14fea18cbee138744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a054bb35881c64c5f97995df2bb2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3962f8382cf2cc5358c4bb4ee478d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e4fb7bdbcd06e0950466b124e2deb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5197e337565656141e258e8c9e77906748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02535fb183bbe0d4b88599169f822c56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8eef1c73d096892d060f8fb121e6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da60f4bdd26f1b95ae506fe3902ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e20180b3423301c8668497373a853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7d51a9e0771531857b133790de16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152bad6625f5eb0dec4c70b4f2664cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ccd474c3f517230a0f0fa6ed4a6c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef1f8e518324efd373262ef01ea30e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268583a8a37a50293eae8f890e03fbb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b08c8700ed1a482767b237ecbb7b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abb246ba0677c9b3cb1fae9666037759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a51ee1a5c567d5d7a397741f58a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc82023c6ea89cf1471a5ed91ca36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c9c1712a5e311c32b2cc7e342644762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb915c037a5675dae8d368f972674763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2703048a29cd1c35c77ddb9c2773a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc4e9ebfe97ce538767ab19a4c0cf3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4352b6a3bc167eb4d0939b2362b00766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11631d0b67c7069651aeaea927ba7f7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca418fc310d7b16fb39d2c3889826a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9810e9ef2c8ca83fb827d5f27fd4bac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7760cf86f6a5dfcfe7517f0830e3f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad256c3a9e1885691c2a1d0e574e920771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0b1180d542b9654c5bd875844ea1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae9142f7baf1532d72c0221743fcf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda95f996f20d265fc1b34f5860df9b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129281c939b76260b34ac97fe6892ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155e72686f8f629ce7601483928c7e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ad20bba7e6ba2a34c3df32c980238777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c854de83fcac27d75bc5e11c0229778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b3caad0731e862b459d4bfaf289c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841d18281fb12cd74770a8e0b6c13a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8069c6c25fab433d97aa6597f5173e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450c27482b10bddac4e35b76bcee26782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027dfce89226b6988aa852b6854105f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d0aac30e391c590a62b2fb37e336784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a915721d6fd0daf05d1a2cec72a4c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43abe7e125ae6683c5c7058032d9cfc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd01f8c40c6503c7a32c8eb455202a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce46845f2735fd3371cfe27275b910788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1282f6a36104e596abafa709b33414789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb6b9c3905512c95e321698227e6a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113357860f7d63ecd5b9de9a42c7cf11791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88252b2e2721c071d1e8aad1dfb654a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051254cabb41dfbc1adb9a7d139c0c5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf76ecd1c78346420fff72776fc3b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a2b18745b18c7756c2fa46f0889f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b848f7a01f93df1536bfb25fb6804796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c3a0d9df5052408bd99efbd87a60c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b269ea8d1b73bcad7e3edf8cd53d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4cc68841b45486b9d9f57db7151a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738a1008d106c0985734487d463708800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857451eed75a9bf1fa3982963c8d0a0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41415c90e08b97b4365955474a17fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952051cbe13f94d27d8d77b85f00d5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f48f01469470c6414ffefa0ecc7a2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c5253e1aad4748be684e3ad052913805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a48e38d8366af5afd25680165b28c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae575de3767d5be4bdb747d35a10b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bda41f3ec91c1ad6ae7849d8f1b53808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fb8e5116553b50644d08e04fc763f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43049be3a9bf5b5b9d78e38605c41810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e30bb8c69f3895ab1382157546272811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37ef088d322ba8a1f0ec7f7ecb33c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6a69e61adb54c2219217a7c675e97813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4110446e7867a935a5ee248076877814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4fbf73c0b2d7f30acf3fc3d00e5d0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0479e30372b2a4561fe151be201da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb526ffd2525d7d71541ad89b7964e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f76042068cabcf7f47cb92f7048b8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c92954c59ed336daf178100d9ea8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b0d0b331d9f7dd15ea241de09f286820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69a065bcaddffdb9a1d179bb82633821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c6dff80a390288fb0463ed1651be822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f101fe2c675aa3ed24adf66f4e66823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ce25c503dc1d767508575b7e6f76824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e957c40360e1984a0e6a2859998fd1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1a4009a3842e7ffd761792aa5143826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864bd0c55b252537e5771841209d04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ad39c9d24548335b7139a2cb8509828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3814340025253d8f86952d09be21c6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d75f309e4a4df7a4ab1deb71373b7f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37598ab75b1d2b3ca0033fb922543ed7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51724b76a9583ac7475994d2d751c41f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ca37cb5e842c1ab6b7e3c1c69b573833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9482f5699d7753f596a44010e405f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c21f0c70048438259fbd4507aa195835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4778229c265b8046527a3e6300c7b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07bc80c0e77eba667db57521840e09837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7f5a674589ea76882fb8fe2d4739838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f314aa81d6c3245bd1eafa142cd619839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efd05256530c871bf462cb325efa4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ade4e653fd4ad52d35cdddfa54ad841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919dfe947fd2a65cd072173c971e8e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290b90ab4650510c19344ed6fc04c3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483b922dedf5725d20a3cf6c03393f0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b5b83c53b297b42bb4161b43af1b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34fd5202936b79aa991e256df14982846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a386cf15771b24a565514cc69051ec847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d20bc71139a31b5725d7379ae2af0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbd160b149243dee4bf485cbd1802849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd5c050369b13a31391f556599aff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3af5a8a7ba14c5bfce2cba05efaa3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e51d59caacb29e1ec29e2a9be2cfd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633464c507a2d67ce47093e79946907853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff95785668e6ac7ff92163f51f0d1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df058cc15bfef12e10b5471d1450f1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d151f40cc1efe248478b4c6b14bf6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abd1c76065959c3216f9b6e46b947f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d54ef7be2ccb4d47a20abea6131c1c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160386083dc9f1eaf3f1a39c12ed408859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ee1629413c317a4484ccbeeff37a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08624c9d549f61dc32875c455450f79861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbc0bd3257e1548bb6fecff4240edf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283ac03f1522a5a3e60d61231af53db863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95147a2e20a47ff019d530c60d744998864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f649d565b46dcd25ed783678a048e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca033ba3a5ee1d9e62db29fb1227a7e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a1237f8b0b383cbaa986d4d37624867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a2663f89d6fd00483981876e2ed7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a29697a32992e5ac62bece16d5f0d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db1840da7d24e2d1d09857421b128870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e06adeb9c32c613f464aee14a864d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e2721b07a9965b17ae58944f52468872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9490cdf8db2cb26dcb0ae67965b7b6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454d6c667fcdc7376d0cab7abf6941874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a63c7dae06636943e6014e793ba84875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b531fed5d47235281bb202a06502876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8870ee8c1610873392e2b2eb02f73877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa13378337afbba5d5ce6c30ff4b21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4997aade3f3ac7546dce6acb83dafa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6928951767e0869efaf948d77c215880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5dac27636009f9ac20565599d2468881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13d13b8c47bd27de75d0de102cd7b7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c703972ff0ca9974973fcbd630f8f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a676b7a2d91ef6be4367c4610bf9470884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cddb657b4d84a01c3deb185fb1d900885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a3e9b75f343849dce1aaf43ff12fc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3469bde460dcfdb6ca09c8aecac9af887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ff81bfcb4e727852de09c01e20e22888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a526d8996d3fd0e9ade2b30eed22d43889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a06c0e09f13b0f7644059b12775b9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ee577cb5eb84c7e3579e0ea2046e5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352310749373bcd3145e1e24c102e6d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f659126cd76e21e0ebe0657c9509f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd6190d6e863a391682db845b33ccd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbadf759ff55f7f3144c671ef39c01e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc85d73e56291223a76134f64ce114a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3c4f80d22f1ca62b3573c3a05f9d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456855fa8b2746a6df63b084e390a81898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac52c17c3fbc1891b17ed21fd98bb3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d4d4780f52074907c809b154b118900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b85785c943d702d70fdb7f90c99144901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdae1dec84f073e1539dab478cacf8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c33fdd8c2d2699ef9c1dcb16f51147903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b071403c57b62eb7ecac8ed5c760583904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c74f90f2873843d212f75e4063fd28905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0e5dbb4feed8a35a6d7542d30a70906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20658e6872738b875f46c1da1b1dd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab37d4d49e237829caa6c9634627d9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055bfba396fe5625c4fec199e1f3c4a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87fe805a2b840d182c4b504cb8fee910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437021986430a1d44bf588588bd7008911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722593413f54683d7121a831dfd9a4ef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ae38ee44c8710e2554a47f85f6f2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de657edad5b365204270a57646aec0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499b3100395f2a36e5ae1f7e93fd36e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc22e67dfdb3f3a2689bb49fdee7e2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec82abf2d1d4dac902889a8d9076b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7647caf95fc8e506c762adfedeb59918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe933f4f7c8e36fa20ad26781eca878919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78340f3cebe32a40167b6a7915183d8e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc505eb04e1525f4a5df4085362cb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328282464964e5f6f9926401473c032922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efeabe4efa24b5aa5f1ef1abb98259923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56aab407318e79011b2f0d62131bce924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b54a9080f71d9e0ffb0fb22320112925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0028b4a6a3d6bda197d270dc43221926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce993724c045cb0fc5628e9a6339fc90927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816366377252e1477494bf99e531f92928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5022dbf519cbb1aae2b725a29571929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b68d5a7288181fe5a45fc02e4db201930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c387fa3b449c0b9005210a274db03931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c9b3f6227908e9cb125984ed2156932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357eea518379f58b30ba620aef5b04a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596e6ca4a7a59bbe63bfe4b8a782b9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6940b1c57029caf11d2229620eeabe6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae9b77a22660cf918510af33448e9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13926cfe50986c4343d2c5bdf03eba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158a9291fc53067bf9f64e63e4d4f3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8330acec2864aa93cc022e884084939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b38cf6253d520156cf6bc3c0496347940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94b9d29c3d4da87a2772ce792d1f1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731eec314e0107df62885672cc5bb35942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c35b33abd6879a84a235dbacfc54d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec9a91d9b1d4d7007cb28c9792af55944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd15b7ae616dd9d37308bdee1e0eb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56c23233392557fbda8c1cab4e410946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e404d6dbc74e8de22d073719a4490c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc8cee6084f0d0108ccadfa0b1d3b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e890e46d080c4bfe5aaf55cd2461f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81236a913268674cdc1516ab95576418950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3416f5337ac5a2c7e9985fb94ea213951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2b1f1f9d8d9c427914b758c19038b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af48ecf64c75e690e9e76da0a40c6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e901a79cbe64869c29275e092ce5b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5094313084e99f84b4c2172191987955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32c169f5d9e443791ebb8978772ba956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb60a820e85ba10fc51ae0dbc82e8e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0f900a71acc661d1679783a690e7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c832ff0be967c40e3034aeb3ded875959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70e1e0d038f61f63e4866a74c2f2e0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1146b911aabacb657b5cab34ddeaf98961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ad4bf5509c501638ef1fc4e969cd1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be28814f099b614e5f98340711f0da963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f80ee119a6cef72907428df53254964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785c02675bd9643e4f2f8050e14741965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327dcd69ff951e0481ab2968fdd3e44966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7095862c42a5fdc490c7ea9de64f2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e565e15a9464ae0ce182452636033968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748ba1550ff299f1e7ab0c4b456ced969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ffaa15b776a1d5ac38b54d2f2e021970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8638ca4dd13aade87f1676dca0fe2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91755b6e3099fe383171297dd07d66972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183cec80921976aa378c0bd7a1c03aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54aa4f9f236cb9a633578dbc162a0e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732224ad6b335e415a7a2f175de1f87975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4c81806606dc88544a1d796712ad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b6aa1ef363f900265963e02d09b8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f68c76e191ba6be1bd069cfa056eb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682059ea70a9b0de26d5ffc3e3d095979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf11c257d280a2d257b3e9945a4a3dd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b27bf9f229057301489fedb1b59e9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d92b3fa1b7857b742ccd39f2e99976982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9e672b10758f6d08338ce2ab3f3a0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aea6149bd091258f75778bf9a7200984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c2bd847d7f54fd6b29b375275233985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda193b90fa9b4ccfc83e69a2696e4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0550dbda8d2a5d0336c349fe842b0a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ba8b46f2ffaf58457a7d13d0c644988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f71c5fe299a680827a5bf208f326cf989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b01c5c305039546e1af80d60a8dd4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefecd17754a44c5d326133d059b6c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505974526e73f20e0bbdb178ac73fd1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a54426fe67215748043665291d5d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa14177cdc16d7d131769c15011af994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9dfec8697a7e52083bf668e7de408995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a95ecf62e541b78397ea7939bd662996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f05a4882b7bd55713c82d1c32fabb997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff91ab8f6e6ebc2359aa363d2b9d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883038cb7288aa2c912b865f63e77932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56705a5e7ca1aabc3f1be109f779ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefeb4c33103bd43336b88c51ded27e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa44c6c6446d84edf9abd848b345855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6407983be7493c34888e6e6813f45666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522b2d08ab73ad8fd069a2c57c7bbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0672841aca8e6d4bcfc5093da84f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2accaaf7089bd0aa2a987a94eed5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b39722cf59f44d17d52b6e6b7d787e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5082913af6a6e1bdf270c65057f82d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4eee0cce4bdbf4ef8315b8a7751212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13046d8a2c8f1c115fce410d88dd8a6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe54269192b3ffd47af96242fe6815014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048446d5bfdb3d114bb7e4141e2c59515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f714c3186d39b851bdc09616ceb1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6fa2130698abc75a94088e87dd75d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e743c2611b7f451b87adbd4c766818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768765b26b02dd533c1db64b0733a3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ecf7efeb97cd12142807a7bb2cb9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045f84f763c1979eeed6c74f67ccdb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cdd464e195554a9a0d4904732b27822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fcc910b9bdf1a730f1cad4ffaaeef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea5951b70fbb2efcf3369d08b2f6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a713cbe0f09e5abdf2f89c2a6971d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767637d11815be4c84271ebd82f3bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a473804cf8b018289bfdd26a662a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d2a2c3e39676ed0aad5a28e042b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0de68b5d211c2b084fb5983c8e3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d821795923ee5930e798a6dbf9ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a39f5f26661216b0837dd139fa0b9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a5d0cb5720f61c87d5e2ac760249432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bffc7dd845394f180211af1ad03b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6021a4c9500ecf9058e742fd9fc6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38984c0ee66c2e22fa74d67bf1c3f99235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc92193371daa7e6be7e63e5de505e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894d26cb6e5a715320304d66aceb0fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2e6863e903523927b5f0d8ec772638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48aed058063571f943f880b8bc9daf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce17ee756532bbf57608666fa5fb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1008971cff85f4e4e5bb0ad1d73441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0d72a37caf45d265a0e2605be41642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae256d370a899fdb029965406824443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098c9e22ecc8a991073f1cf020139144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c180c500669f5fd22668a47c3bb7db045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3569e9ffa46af3f7e7c037a35cb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fe44da371b654519882ec0a2b08c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102eb0047b907fa72f05c7a878754c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c15d407220a45553995c36d284aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df0f3efd7168e920c7eb43f5c6172850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181299a9b1a196094717c5f7548e67e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643afbcc2a746200f79881dde4d91a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f85d5ec57eac5aaccf6cff255fb7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84206c04f1ed05c87d2aac8a6639091e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a120ea497c6c975b64f1c724d3c9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5044730f63145482b07d3d2369f8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1b65caeca4ffc365a165376b76aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db3784f86b71969bb28480e15ae86258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a743a59b4a419c176760b4630b35d4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb6f41727b4d33dcee5fcf1c70eea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b69dcf5f7ee112ebf8a5811b2c9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd942d7b11fc8ddc043bc4b932a74f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8c725d42ae02d3767ec5c3a39ae8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b097afde0daba984fdb44fd4eb471564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b561111f52501094721b1016ca1ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79066d1debe668f85cb7266aeed52066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fee5d6f686360983d689c426d6e29567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b400567ede8a8215b37964202f6b9a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea1a1d724ba1d36a0ba912e57bc9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add544d283ececa7e15041e37c7d0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c07a98523a067ca110d04459b742a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b822a9a3677c46ed2c9d6cf38409472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b3218ce62b73ec52e99bf7c3625df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b522d99d05fbaa5a037761375d7f4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d1bf9adab107248ead4926c0cb82675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0a18b944aff5b983b16e92b3f80576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d73dbe03befc17ea75eb3c08a3c2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29dcd4f3ea31bbb7ea373e3216180a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462d43b0de07acbdc1250c4bb1ef4e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878676a7461c98b1ce6d55c9d77ebe6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442338bbed432bf0556574e7796fb1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891285d3c14ae43de427f54c77a3c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b8810bc4b18a02a9e84cb0375ff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f18fc95c7f806cdadf5d3ed5fa3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51a596251d379fbef43efd6829c6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52601cc4e0962a330d1e459aed92986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ee0fb6ed53ab253b534ff238c2b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8de1cc9c64bbd81a47b8735295b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16965102c08e4d119a58cde5b3859689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afca1a049b80482f0b17ae856f4e7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37070ab8944c7e9d09560838f59ba1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3d5c05edc01acaca68a6f50289bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40fa68a154f85df5c6b7c563aea4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e312d5137f66683237b98056dcf6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d98fcce063ac0089c2b55941369b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7642edef59866290cdc0781f5b12eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942aebde0773e8bdb1a5409a622aa1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636570fc9a0b7df9796232580222fe6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf261fec4ccd6e8be6ffaec9ecd7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc506c1324e6ea020a50c1f50a064ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ae5c89b84679de643faba535853b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d95ded71ea0fd4bd5545859a841e02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bfd50f272e4e4557ca9aa0606ab1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1c3c0bc57d8d19a10aea04fd5e7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7ce584eb1895778c56a89e338f4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042905d42c69d96117760e5f2e18ef98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d068bd06ade057a9add8fe6204176d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693ba234299db5f6e10430351e9d01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf269ab45aa326b892e0fa434db9323109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a19dd6c2db702c2882ec6cf990de5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60206467b445209bf4d0b52ead567e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ebd56605dd663b339e75cd9bf7bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723dd834e87f40a8be5d37cd42c2ca4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046901f05878b3f91d8baea301d00c26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf9b50829ee690c8dd0c014ce439a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a75954b6c6ab3ba5d95b2ada74408d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdf3746f5cf07c72bc944dd3fc445117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad48e7f874bdc51419c4ad3581865cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58952c24f365e86a34dccc3c54b80a9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00edc5cabf5a98560f4579d3d53b1fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27f72ed94158d2b6773840db4e225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a9d2d7ef4c9d4cd928537da92c9e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d95060532a26d41b6314866a2e5d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5810c6dbbd435df5b545a0eed24f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14edd119813bb07425ef659a360b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802321c5124e97a9793f545d3c52fb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c37fe85d158e77d67db247f25bba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc1b46042cd5595f23d484be603075128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0983b46d6e1373004abeb9518dfc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937bf6f0b3a8bfa11faa253e583726a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badceb9d89e0f1800a2b1ba1fe816861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f976c51dd7b08f95424b1b0def605a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143dd8c201aa8759717cc65748eec2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071f39053fbb72775cfd027abb68dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3f93957fb70964ea992ca581d387e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f1d4f0ee62d91aef90056e9de6d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3140de8b588a840715ece8affeb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605387a6a2e1160f0a5480a1e9958d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edaa147d3c9f1f682b7a4ee9c49361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9ff930c1eab2f8dc14d426e19734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e96f5d9717229a60eb00c39cf9cb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da6122677ee47600d3045c131cf63c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60071934b5bfe81bef59aa39036e078e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cb582a942bfc6d955a018c7fe7a69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df113f7121a5c738089bebe7749448b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612981e9953fdf2514e3bca53a54433e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30479d55ab15bdbc6cf7ca193363db6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79c7bc8fef62f718547e7b687286cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33078f04c07b8f13e3d66bc2d9705712149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea77d9ec7c313b95e9531e6731ff87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33fa8b1816b1bb468f880fcfe990ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a803ab1906357fd0c4d0d3a05fdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0ada965db5c04e2a7854ddd537de3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c900f9f95df42a03b6b1f8ed28597154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d719b989a9bf8337f7351418cd152155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ff4600ec28f8cec0a6c77c4fd04c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a92cbe9d9d6aa370d7cecd7186fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb54863583864be44d34b8f0705ec42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a55a29deb2532c671474d044763b0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654e171785f4a36a4d245fe9732647160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc80d479d4659fb27525cf9b13287f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce387818aef68ce058d25e1b12a3115162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a4a5f9beca344ea49f1fbcdcaf08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6db708942b36eeca599c1e1e7ca54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c671466beafb9e45aa2a25d411f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b60b46b16da027dca38b8cb359c8de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a32b17327d28742b5e3358a629e9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86af151906c4106edcae2101a85129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43baa7c8adf17aa0b200cc3066b6ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057d21f1947899e3c34d0eb688ee44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed3a592baf09a16e1996d8cf16b38c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4933e0586044f9a3c3ccfc9acb2f88a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932caa4efdc36a3cef2fc01dd5fe56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf2a0c59c936433457e8f31985fb1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ace603fbed475e8415f07fcd00bf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f0e39fbe28f3ee70e717018573ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c167a439946f1c13a8a974b2a1930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9cb17536294484798678ba6588cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778b3302f0f62a8d5bd57419560fa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89647182774bf815e9c544c964f2b721180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d692fed7f49d0d6f8bc7c7489ebe51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de4045c1657c72d0819f50a4ff0c08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d115c964fad421b33cef5c4814d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15cb525f3c734a2d029b2b4dde5a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca2792f562833886708b3ae54472f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0276a3c23c1a382da7f5349cd710d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc7d18ea0277d4f88d653822014fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e2652d2e2516945edd25dfbd8057188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27dcf9b60e03af3a95af61aedc67c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05d509f5deb1fd2d2a376942997af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16de76ab73d48bc45af8bc97f0b94b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d8af05382b497be7443578d5ce536192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6cc2262108d2f42baeb91588360c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae1ac6c6ed0bba75423ba92effbfe8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee9a8c55ef87bf8772befb8f4b0a33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56ca71d1b68f5078bd274722b484b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54521b8e5f924944e4b9ea4e1d637197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7987891f97ee5efb26204c2543da197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b4ebaa22539031dea585f032f314e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d57aa9e5ef3e2a7e1cd66151c78b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f07f8d233df3c9a2c7dcaf287a550f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f84490e8fd56acf9bc57c001033be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b489139ffd2c7e299a3c70482c2084203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2ec97a26c2144d8a763483fc2f06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3cecaa4e9ed39a8abffaff528254205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f715f2e0d2362663d322b9f6169354206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc805443743f584f989fdb8437f1f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0bbd55d8e79b3b1a2a71f51e50480208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34bb4b41d3c8ef3e2f8b440595d73c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b132720404d3f7af5373b9aab16bdaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8cbb3e2a303fa7e02088fe2731678211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d56b856c522a75ca2f5758de78bbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c3649f9d01d45bae1e806a8acf76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464500b5789e736c63de390a5c943cc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc22b4a1becd4a2e4255e8388677e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa817b93f46e770bf2036c71be6bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209d82a123417131fc7f129a4c81e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a4c3c8619c036a7dba31a2989dce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ba590c90dc73d8b2d738a8faa4a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a0c89d95a0e842e0399da0eba4ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b623ba1c977a9ab9bb2f6d0428cb64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83edbf321c89dfde850ff0fbbbac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f9c368232ebadd88f33895d717d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078867d140a6ae5990615a64564728c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a42a9ca944e04d0155a55ed2b43c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263f24e049754da763f5847adeb5170226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f204e6cad33c94e29dcfa53c0129df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c55a77c9c9f1068fc5790f164a34e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7399334d5097cc07e114178d89f69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d0cf737dcca46fdb214515b080f1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cde1e472dbfef2e6f308f4dd2532b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616918fab2365a54cf191f1980bfa67c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bee4c491ef545868f68a24241e406233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda174c6bda6c7d93ac0e7989b78d2ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb328f68625cbc57ee4bb75309acc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61403db8da6f59548e251c5dd84e3aa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba3485a5a1b19fe08f78f2f95f1f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf298a5bb9c5026a6d7ca080858bc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318966b297e17b92fac3887926f86e76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630c51564173f1af9c4e0d8bd2b5ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd484d25271eeddbe855b3d53ac8df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b4e30a173740c72690b2eabaeab0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f73cb7f20986c6d9f30bfa87e948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9080b75f0f3b1ca0e34a8ccff1cd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c4ef882aca8c27c8ca29cc68f446245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37972f71b92e3976719b08744146d866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbea536f9206f3647c9b344a9db273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eefe4ed3282a3ca89031466b90b28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd04bae611ebf230213b7d7320941249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb948f9b7df647d74400652822c98fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44ecee9866d731a8eae8feba0df5dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d927605289ab11fbde9a087d66188e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9172077e399b785b5a81d637c64ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc94458e29851b42191f11e63c84ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3222d2994bdcc7e87eb87a412fcef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e5d86fcf514e78b31668c3b49837256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69fa015d054c8cc92e6fb092d97c58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb55702344dfcb8bc6db9faef0ccd6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014618670ee0340c1bc3982576121d83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee279ed9d301bb320c341338315b9958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b316edb6bd3df41ad46fe6f337598261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e919d1afd1321b683cdddf3c901d61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803950c11d66862300d4fd621762107e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8f2479aa63a57e0907102a6263ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f34a23a95e6b551cba955cd288d15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84d4d8a39a486ec3a5a9f07c066bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386073ba04a05120d19e5e05fa67db17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf707cc0704df02edaecdef317f6448268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35fe4e724655aff4b8ce7c04e35d0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06cc4fdfe885fe0b147d1115aef1a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a4c7275499b2a40616b8271e2400271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e406f3ed6f9e4fd24c1f96dcfd7045272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6b6498bfbb45268b9e94930359d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dbfa9cb8bb4ab30a41c49e6b0fe4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c218a2dbf910e9acdf8af5647aa9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ecae1351cd0dcee2bbeec5175e62a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617da4cb2386e6701f8dfc8ce287d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b08a0274c465347430c5359c9d37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b73bf6f32597b0cc2283b179e3defa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d05665cb7d8fa4bf8836f06b11e76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb19fa9daa5390d661907f2082946c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa132624780797d91a9718f88530bc0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267963d3949263c5ad31f83db26847c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb482542bf4a76d32e00cc9a8c12236284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d89d8041539dc2e6f2db2eebc3727e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af193bdd6a49dde32e5fc72520158c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3790c2b95ad198f1693a85213786ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de223562f5a68f16e0d4371c31fe45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fff52b62fa4e53b1348a6fabe8c4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db3bbe571f0b5ea729f31c46e274ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a976ec8e93637d104a7fb5a8744d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097932cf14fa5f105af020b7e8c2067292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59587153a41608b4c51e6a52541fd0a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3389de9fba66eccc682e46dc55f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cbbb7f9ffb71c330b28dfca058e7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2615a31eda23e3a2a357b69dc0711296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de9e9d5c0a3edda656a033fa693b63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90cc5bd127d7244cf622cc9af6870b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c642e6a9692a2559ddecb3a11afbde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424f66dc0cf6a3d9a7ccb34b29c2ebd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e1dc177d571d1ea90717705113cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a396eb1880563bcc302dd8ae5c521302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a8dd223ef16e25418186f7e22619303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec914b6b789d4089f44eea0682e079b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7c70e4efbb1eb2a4fc7d04ccc19c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2e503cfc20026497b47423eb166de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd72810c19f6031cc028dc027a09ffd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9273efa21fa91e2505abab457bb7abe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23883f0cb7323dacf7b11cb85605a386309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb64584f7eaaba3240fceb084630f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba0cf63f49b52f0db4012a2268c6d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3c24df83f9c3e96d9f9c73a0ec40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacda5ef9aea24c3099c6f20c1a7f13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f830522f4b45ff2f3f3d6670a56bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff309ef8c8b5babadc72c1a454e15a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e7b88875a032ea67f89575bb3136d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e311e6289ecb464e51f0ec6f0a8baf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c42fd7c841ddbef3df4e79fb1c9f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549bed9483700fcccbecb4960e4ff4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a73db5bd362c6949b79dc48aba2301320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e43e278d0b1fe6cc365173a9af1c7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f160bb0e97c5d132f12f60cf0653c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4013bf5d901c84f14f627f8c3d4c42a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5880aa9bc67e4804b6a6148aaf8f65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90e829254a716e1141d998d24d78c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef908c4825ea9c2c4662b829332e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e4f63f49ff076d81b84b1d2cf22aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7431f982b838a2c003c1100cadd1bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c75ce9b7ea68d75a5a429359d0fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6db8478ca34e32ec24d44abfa45c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344be853afbc2879a11a73d6d394bac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726457cc1e4700c6bfb221b542e5a64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf039f0d07dd6db08d4781178add28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efa25233d02a7e94e7f8497f54d0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84049ccf607a10125ce25fbee18b9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ada3a8a731bb2ce9affee1059ba82e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9b98f5942fe8ddf8697721dbd4e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b198733fb659962c65288a3dab1fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fe068fd150ef3eb1f54db828b7135339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b3337a183665a0c57827433340e21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd023246aebedd19decbb0c0b3add8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d44b146ced041a7457d79738d89d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f41a24de0bd87a6fff37fba2d3d75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62b77bded9c4b51030cdc391e016c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1320c9821d1f94d66a6d65441bb6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da29f731dbefe9d55b0d22f4d75c46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d8900c2946a64797ba1e0e6f98fe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e2410ce9c72d9c1bc34add9983fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db4f5f850a025e285731a9c13ab29c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7de8a41e1377bf05eec5123ca6b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb494f7c6c66ac01c2d4bc186a6952e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb05fe16647af6edf332d30981fbb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775a7b0e4f486e8775a89814649ceff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945daa292b2875dd71145d42379622354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7353ceabdd5418ec780aeee72714355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d89fa136696c9f1697614df4451f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a07211becf6bd70f426b2a999254357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf5496dc90c0b8f9ff64327a3794dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7b8642bdee0a26570e02997c575d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c72c847a6ab782c5fdbf908cc75c41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5f68ef2386f2f4dc3570fa92d355361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9339623261c4d6c5072f96f5a61c3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34272883d494c1bd1385ed5f281033363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa5065a5de2e3a51f753da938ae0d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183542abc6c7a1a994affda44e6258c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f420513d40f6f719d8c5b1c6f87ded366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182ffde1386254ea90c07af5cc1491367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6095975c5f6287f19805a9b38ca003368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc1e189c4ab04482bff59f5392309b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb0f1c40e75bd1b8e32b2143dfc0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43e4c7fab18ebdc51cd0484205a38c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0bd5c8de72be8a5a153fd1d08806372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110a0738b51918507e0bf7616c9977373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041044ca57b08e041c173bebbdd59ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06fb78e07ffe4bf9eefab89afce376375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23bf34eabf0e49c5aafab9ef161e44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8452a7db56674ef43e75b457722b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b7148f818c31f8d02e9d6d00533b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c24306d4f45a7e3cc8dbbc79d61f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d4049aac748ca8ba66ec65453c9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434778d3d3c8ae5951198595b460b884381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f9c2554a17baea197eb7ab46c634382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2692f261267cb767f02fe0614158383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562e41d2009e7084c8f2fbf3336b91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6330d9938feb019d77d64004fc9dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46038be6538138a9b6f7b8cdd2905b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c5e889a78de4d4c80f8eeaedb33ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd91a7f020cbc5d6f9d82e794e0da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3fb7ebededca2d7a1c5961456d33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362a1d754b501013835d6c74571ac4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625656e0988ac7ab3ca7b46bc20a6ecc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc373abea59b71b8966236b1c8be21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edd50f1651a590fe020f61efa7713393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf292469ff4c2f1e111098c8c4ed4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19e308ec0bcc07bb54817ff90fb22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227a5a7e2f4df1f630fe59ca4eb279396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d70974c91f7fb18117770cb940584397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483ff51c2f44c5a1bf2e32edd49c434398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6bdae5578f793327281e65aa9a976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd70b55582704f565a3a342bcc5e26c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22156638b0277ec79a7adb82c495845401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eda846616a51c25e9f0c689bf6441402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba8efe17a1451b01576e35b1292ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9136ca92ef0fd8b60c0592b67edb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975036052b2d57a24d4c38060be7564405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85a4cb2e40a16fc2fb7ec538813231406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f445f398744b30d29e114dc46a55d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58b52bc988f66a91ed0f3948ca989408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d6ab6f7808fb90bba07c6db2a7d3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc533e282ee907c843a42b0c413278e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af3f4f71b7a752b3c5745d5ee52aab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da1d34957fe9332cd93920cfcfa2b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d250fce92433c8662c36c252f00f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d87d04d907ff0b2827e7969ff2ace414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d3bc040f1b56be20c2525b293dc72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54fc2401edaa6be51d3afba7eb63a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5cc618dda84340da0e5a4cea8832b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052ccacb2f63b86cc6149056de39b34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f181fa5802e1eb853c8f95152b57a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e9435ff76491b00eaca362d1c912420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981329c8c2b721d15d3180d448b4e019421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e9b2fd35237542b3e815c20706499422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea2cfaab903937659d1b7be794098423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a48dcc7b792fd244852db9d6b8a81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c2f56a6b2dee0af11d52738300a2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eda3528541bbfb3456febbd1a8dcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac58032f48014912748aa1c9d078812427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decee08e198618a2e0b35db1399a108428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701bacc1b3b584dcd7edc6cc72aa5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe20059abc1e5a759f3fafc408af21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c54d5132381251b29cdb3a11d28d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7bd0b5b84044b28e285708696679432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04035f95dca3680321cff27e1dd42d9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef013fed5dbebefee18f83e58f3ddda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a28edcb96edfb58c0a5f4a8ab8023f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311ea36d1d1e158ace82e5a3c06988436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2236dec8afe8d6b11b3b25b04da9e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb605be9da4ea162c5906fbfc5f37e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012a2578361184a0f86a03fe806c6b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2072dacead2c8a44a593068ebf392440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2d148bf228ecd750c3a1f35ab2554441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1861958ad9e5322e00522ec81c5b63d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c058f68724c6425dff10b893218bf44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573a5b8472bf9e0d5f78e11f1b6088444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb58510884a90288a989cd203cfaa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c04ca1e4b56e845fb1fec134fb214446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2eef997315279551026d73eec855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604d03ca5a1ea95fcb64fef8c3e53b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef16c2939695bc5bc98dffdf1f33af8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3cd6d655712c09c8cf3432bb0a65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf05a2e26876021129e3521dbc93e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6516f54b2b513b34b15fde601c626f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b719b79bc73d6414a7288be16769f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68637c3d5c5384c1108e1e92af5f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47a913d5e4b7ed6e713a319437fa4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68fd9b90f547457a95024ba432e71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc59cc9ff5ffff8d50fd20c9efc7e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4044bc5ace4fcd89348c12afb0dc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e73dfbc7a766fb5678ae667a731b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0c7fd99de5f2b7f9cd31c83afd51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ceccd2a1e6355519489810e40fd44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ec4fd547282c43c44938102ebb7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a30cc7e28f9ed424de9c53ad7da67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760389a06645dda8e59d42329e7d09f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd43faf368aec208291702285b808465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7598b0d0ab1354aa2466386c28b6da7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed87e4b6a9ed221e951edaf5823ae9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17ab9f286e0e332d43072e3a5c86a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772e86023af608fb08f21a0f10d5db7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ce83121fd643e3cba40d54f5e5c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405292a2c33fefbcd8129f345903a32b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c41ff1767b9ed1fb9d90e0d8bb539472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc40cd511f5503418d7a59aff5f75d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ea633e7ea5e8a2d17685a7eab4fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838ad7d35355d4689038ce4a38d12c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4871033c02981780d63e8e5e33dc4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88ac6efbb3377794093453a89325a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4c3dc1ba39f44ff441a49bff4c720478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8c2047c676d9ccb51e0265c09809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2714833de4d4dc8c0296fe08628ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4ee5253d3e34d8168b7b4f0c18ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1eac282aa848beb9412ad151abf08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e167e45457e2a709860d48d7fa842483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aaa3f466241853b6dce2089bb1594484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d196bad5dff15d74b0b52236afdf79d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ed215cbb3ca0c06f082774c0bd0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321c23b7449ee8d348f28e4241b62b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f946451c00f11a7ff777ed588830f89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7b91adb06c5ea0019f8af852e2b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac9acf1b9e3dfc05c939e3da7d5b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ef7f1930256ee4405ebe11387fcfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba26765bfe90ebcf4d184094d7858f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d84f4dacd030624ccc6af794d363fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f6de9fb551d13037c3b80d4d8fa54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87677979baf80f0f9c33dae22b5d7b2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7ef013b739d98463fa1b074bb468e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6dfe3410de839028da6abbc65bc15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8caab47cb2c659b6c6bf4d710f5cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd22952f4efa217c222bfe1e0847f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c6319682b3626757ba8b66e49ba8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25cfe7436f60c99c1206da6d634238501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d059eeb4dada8fa91dd6baa63f5df36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c1ccd76e84f5158ab5173030a8bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732299e5bad0d3c05903ab1a30dae19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd1c189c8d62c6043218dbcc9d8e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe3c1b7f27a60e842865508ae41c8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125298287641ee1d5d4767726f51b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ac39bc989a4f0637c3626d57b5d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736f0c430bafd4c907652f01cb6532e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab096c0668ba706f3a0027892490f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb3ceb0544d835ac27d50689df96d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17294dca47c625ba0e63d44f0a3121a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad57d25c658366dd630d05da0d9018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb022fbe949a9cb43f6d667be3b1611514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceae90e14e1d6ee9617dc9e131e431515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c187fe4532649c09fd8ef646065e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d16a3fb153d43ec09e300eba29379517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5a7ea031c16716e9fe9cdf1c0378518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef90de769c3b8d2869d2d3d0f9b965519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de433d4a7c8db783a9ecd723ab484c84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0ae439d8f0b56c4a3edff3dd56b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292accb84015503f614732782d82e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649583dccdb889fbfc614f1777d9ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888408b3b701f2d74ea60c726be1b30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67650512c775f63b2dd9006103da1144525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f348e9ae6447afa454886574718fc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911b841c318b2b3aad499c980cd397527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc9609ea26cc22ad279a15740e78d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f95bccd869fb416dc215c7374f0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f398b5e0167782a69bb263838bb50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac52c6f6969867e261cc72900a40c23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fbc187019428d183a086e6407fa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042087728bb4789639bd367f57098b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8a52b7d6462b303997903a384565f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2888bebed9be4aa175935c32f42f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e45adc3da4ce5ac3bb3ba4b4d971b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb610ca12ea23c36f2ae55df8b4f52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921943f37271a797aa856007513bd74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a618cd902bbc5d19ebb70ddc5c6c0a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcb0abdbd94ef7efbc467af60a877d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a411268462d9aff1f7f611c9e5d5e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61992bba7b7aec2614d30c0ace81e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d95c4cc6a44db4f521ef2b977dc4d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374848a223039a037d0a293e6bb6fa2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97c8b6ef555c84c85911c2aaf20d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023adb7b04ea3f3d11dbd6f6eaa64e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ed5eacb3344ac265a638e4ee12e2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8fffb38fdede51c1dda6aee55de6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a129d4c0bad9b70353556a4728192e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaaa63156f596166ccace7c0720865550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f417bbf7b73ccfedda7cb448416c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00009bfe271c160dafd7408bdf70b348552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0803e2b7f3a7966d06fb213bc0a30da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3008da1a7f58cf857d8b44236f330f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbbcfb1ef2e9ef90c7536d805b22b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709cab101e31f33f385b69079c77b9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db204c435cb876c0f5b39512add3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7410b1a810e67444549dbf78b1c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f450872a4d8e3df8cdd04e6dae7325559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ee380c70fa9f919ce43c5fdc55c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dcb44d07195e58acf2acf249d5869561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec35f906803d5c2ff32e036627788f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd6d3fd0b425a0747fea2c08fd2c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c9ec9d29a1530f9396f45e7635f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ccce97aadb7dddcf47c4899b62e6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07a6d75bfec2f047f5fef88678e5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79ffd31d057fd897980b3aa301e4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1b096e86b524296e1b56c2e39b64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b30545e25f43767cfe20aacf8f90f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512c46ab79cac3ada161f50cc10011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3fe975df2004f42aa242e1e8b416571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b249380ebe7a168f57314dde91048d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770ee05e2242073b62da5bcdd7894f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4f068413d89401ed84a4dafe9e84a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba413c49fed330037fbb50d17214658575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38568f1e7e7132b2a367d87b942eb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ce1abc3e918cc4a1ad1c058979747577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f92fd77020614a04318f545fb86d28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd86051b78610fc8e84c4d290cbf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a91bbfec05f9c1a65f42a688422e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1181260a46e666cbfef85bbaf1dd02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea149540abac03bda80a3c2f94d813d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74557d71ffefd93dd4705409ecbb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056259bad35228909867e747046068b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d4e2f1047d05093686e5383ae7c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e6ef4f330e19c798239cf53c7df3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c58393485ef3f008c65f26e9fffd32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd870eddd951a5915af854cbe256679d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077c515ca9891aba528c306c045be7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5d17ae9f6977d2d70e6c22b3dc2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a757fa82663cf06042931f1abd7b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f7ba21e79eb12b732a7b6fcf6f93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f9753b583603b22dd66dc97acae6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0c42c0f2cc4e2bdb453c5cc5b5cb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e72e23d62fe392f3aed7eaac6708d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f234abfcce553c627aeac33c206da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f292a2acdc89bd229bef2719db4b54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a8540eb59feab24ca77bd0a570eb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd400d33cb5502782d3fc26ed45777599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20557e4b56d9f1bc19efc866b4d9c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800fb1ecb1487eba0c97b1d8fadb6d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710287d4919b823f71472fd06ae91b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e66e05a823f83621d1ca1427898c19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa7acd2d62ba7082f3868606c39c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37ddb4a7edf3ce49aff44d9de9e14e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129089bc5534538494de0e22c716f2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce948d4c86585d19a867b2cf0c2e61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a672570a8b5e31dfcb9a6dad1d7b14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99829353c04196a4ccc84391508d0f01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ec777acb8981c38f2f14aee06af8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c7f29d9dfb230929aaf5a9751cc74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f27e246029fed2ac4bf196f180b284612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed09415ae9416365054619a8e0d93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b7ae8aafe4e4a2c967043712b521f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890ba90b57b590c34dc1c0806dada2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9cb795341ee235de537830228ada3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f191a471c013beb8c841bc61f47e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677231a25d2775c8c0c10285b5a611a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd752351ef1d79a9c1aabd98d4ed03e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb68c95b32121198fd63dbcbd13ca8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ed870f71d4b173455b7a1054acaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba875abcc93174a7125f5d719d8a0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8d157aa63fd7d22fec05c1452f7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374fe3f4a8f978942ab99bf421d831624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aba5ba92c65da6d9f6118b91b0cdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73a3a6ef6a5ab685796990c847e25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f2fa891f71c9254411f668a5782d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a28ed2a75a5c088b2f2feec6f89b9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7cc119604d52bddc810b29f50a51e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7fcdb2b3f78de98da358082f791da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb7ad006eefce3ced79b878364ca1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af37c2b9f853ee96a629004d72729632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79760f1d87871d48ccf0149d497fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819223a2c894f4ca120ae7415b6008b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442a330a2a065c3b107c72fb5374e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c8e2dfe1e6341a29e6ccba3ef14a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f004357a13935913dc98456e6ff12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de4c1f9b9fca09c0485e7231573699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbcc69c561eff439b5a5658c126cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae36d92d585a6db31764c088c47f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79f45a3b0e23e9eb186eefd35c1446641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628b02049f36f7aed8a3253f4ebf065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923c2328d095e2a4ad1ceb24cb255e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b664af8d8946d2f957c6040aac43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c81f9e6efa27656e47ad55827925e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90d1857e9e6f8020449974b1d29c65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e1c8e14860b2add7c20175ec69aba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e03aeff52a7fb77e512a12cfa30b4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950e416ebb2d2fdecc9c39799c10c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6bf7c0bec2ab25428aeabb82c9fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c90f1cf854bb0e1ea0084be120713651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc56405bf30ba1af6d4e962dc9fc66f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e6d30220b65dc8033ce6901a6e1c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8750341bdf87b8ad7bb9e45a459645654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458e01e8a223adb5903a899e159c506655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a968654099116a2d53cabac0867e3c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df786b5e7cc3877e94ac31366cc9209d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d093c5cbc8ad03f175a62382c489658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aad1b3413644334683bc7207d8578659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342650f89e497c7298af41ee274985c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703116d1cbf813d36dc6b7343fcbedd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a134922710622deda1bb5b5c49cd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f4a8b223ace5f7585f70f2e78485663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a410aa802f6884336d05701835255c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45da78cbc1f097802ef3f6d9b96a05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af63188e58a3ac82bd6d28185b55c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378732c5e8c3541d5dfc355d66cddf7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a71956538c3aaa2ed3c2fdd842d2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086bcfcbb755fbcb35394178cc54047669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406d0c6e75003bf091de42dec02b98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976149d71ca02dcd5eacec3ba080bb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3488af908781c542119790c75fff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a7c1a4b1b6f693e89d57f68cc1eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc2f771ce4292f6b18d9576ef9d6a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf122d86ba02ccd427620fe7f093651675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdc1e8c484250d8faae4533b477672676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4e16be6e469671d69f4739a07b51b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc736282a924e9aa09fb53fb37bca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38955276f03b379d97dfbc330fa2a019679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862cf826c0d9a70948291645733b6d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39af8e5ebdb4b3dde2848598cca53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205545e36116e870061792025f2fcce0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08029a5837830ed018091c78196e2f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151900aea9f99d5046babb3af58649d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e80f6d87a1e8ec14775e3b9eb702685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10536d51de1e36251f625731e49d626686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea775b2be3709415a05a8d73b757ab3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d3959408608bc3807c398d9c3d20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540daaecfbcd8d7a8c46165c7a289e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cd00b7a5625e863ccbfc03c46db63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e55377dabb2c745566f8b733843e31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe48cd9c855381f8174fbdb5cdd79c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadbcebadf7c9ead7c9144acd56a001693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2465a44fbe5405986f76ac04959620f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a287746139399e5fb9ddc49774e127695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65fb7acd16f5b1a6112d834148794c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403172ffa85afd6e38ab7217993e6a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a89b2eff8bdb97960dc3c4f68785698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e577c1d2c8457c1b6d110872c99ee0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22b2f0379032a47816dca1ca96ba3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fab3822bcf1cdb28ff48137a99ceb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4757d8d87af8a385149422e72eb1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec927dbbc010642c6743c8eab62f492703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a12f81f0aec00b7fcdc2b90ef638b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87bf90b319adae9b946cb5bd39ea8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa838f33f2023d9735f54278364dde3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba4e81b8cf72a5c089b9ead869e87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f89a73bab6a4046435756aa24ccd7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed892bb876e6e8af7ea9c81119fdb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba044c3e515a4b16e066914148326f3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479dcb6ddbf8fddbc8caca7f75f9f1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc737d4397d3c3b431bea55fc1bd9bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f30351c8a95b5d0e6b658e5f60fb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297013ca38e760f585c203e781be70ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18823817c2c6a397febdf9ef0d3f72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dfb6a9ac9e027e4d82f3cf2bad66a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe477c77282fa25a4ef0c255370da8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089852de9e41169a7a9ac73f521e2e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143162c7395a4c2e645b01e8a5358c82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a5db37e294e9f5302b1003f606584720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d99bfee4aac760a7d0d0739b8fddf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9cf943df66b3d52418478f4876174722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc518019c89aae2a5cc6870aaa0895c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07f8b8e9b6eac19456be4643263a3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577ac9e662734491c0fb7bd882554d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c99e34c4d598fa4047c3858248fe9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a089302b711b3d781fb3aba7edb82e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5daf205cec55cc64c3f8c47181cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b32c198397eb5d49442065fe3c3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b32eed6c1c3b247c445377f6f9b478730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f161ff15d78a3c7a8bcf47ace13ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8ba423b9ae11889782f7a5117347732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c63a59609e299d4a3ae065a44ab0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f76ff316843ed5380e86b2455bc1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119f2770dc3ec546a0534eeb860f51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3841b95a16ad87f3cb4216f7bd6fbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089662c0e25293cd06a450eb872676bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fddf87c1f048e652f7ebb35d7d2e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345443baf64fd8601fdc0cd97f9f9f80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70ad64c2e0a9a8aa1365bfeaf44178740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d067673c5858be1957e5a4b5e64fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9a063400979f080807f25ab80c11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75210ab72f89938429e9f7f05a512017743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ff74a1e509835dd1fa12748a2eb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319503687cdf36cbf2c30ad6945e77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9bbb10e43353a82eb9993b227929746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11a7567803eb61c5645197d106212c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23882115472514c6b871cffda140f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bc69652d3651b0189f982b9f09657749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a37dce2dd0c545c1b88e4ad914d29c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef767975e608af945891535886c0b47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc4992c3f8b692c4462210164d2fae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859a310fecf44cb7a0d6e20ffcbfb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64973088332bcd801877a0a9dea58e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656da6fc1b432c0750bbe652f32f9c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31f3a800076ca2978075caafb9aec6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e68022c5f6805f804614bbba40a2e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad0faf481f0bdaf50a6e10c57331c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b29079093501abb4dea83a7a451ad0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569b99e11feb32b5c3d5fee3e21588760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7068ca66c437ac945f546aa9ef2442761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d513f90e0ba5d34e130bfcb0ea840762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82834c3e5c66f6688835dc768b3068763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980aa1694c7a179e7c60f7d4912b88f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f58f9f8cb3adbec10f3d1eec804b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7378d08e45ff6ff90e761cd94526b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99dec2a7a94b663bae3664d56ad6d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c000fb550e158876985261aff75c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47d213eff3edfdb3b9c5e1e3567c19769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10322049a29393bb65a964b51ef3164b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da466b50c43eb78a504383f9bf88042771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906a4ec5fafc9fed451c57fcb38be45772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a2098bdd997e71e3e9c5365554b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39debc94193caa52fb69dda0c6f54d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f8c0021b6346e49597c92bb48a8d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc17dde5b23769b348ed81c2c290c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd825118db47a23f5dc320f8dbc5ff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc0a871c87fd4a21ef268153c04a1a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad36fb9f035daa86141fcda3a1a81a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af128df260c2bf574ba4a8f9f936a3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77887f5aae854a702d862b6e441f989d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29f667279b119d7f81394cb8c6f31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58639b5be0efdd97fc22e4979a5155e2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09300b9e0c911506e26ef434b17385c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b03ebb19d2e0a546e9f2f15d50e474785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512704a65f844e65dd75bb8ff4008cf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0410a42f665609eee205737a1f97309787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526997bb9d0ecfbafd1cd42013b62a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2cd09bfe0976931163b76be659363789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a28e5ab219f76176ddb2fe41a6d43790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b47b65803d4694d57ebb5cdfd0f41f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c42ef8c32d5e3ec1ff1f269b659b68792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52c7affa6f95fb05b503cb10b2a86d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b76420e9c5d669a2cf14d3f1e09f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2734170e0a5c011fdc83fc4d1c1c98b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5a81163ad484a80028c19df7660c1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94600de1e6653c17ad9fbb2bbb04fb45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40e3e4a8b4ab3f9eaff9c5d0edc6b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eaf85b3af5aa948df5098ec518a49799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280635488ffa6102a6ac7f9f505d16800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7d6d953a56635701a61a3ed9b206801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9abc73d1826e2fb0867b3018e93cba802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77102e526a6a19f4ad5e07d15e916cfb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaea31577412ebf08ab2f1bc7e8400a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2609c15ec4947abf93c7d1d7b07db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba28a2e0cde19cabce0c3726b35fc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be543709209b63aced73148ec3acb4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd6b0d48360c8375761d78472a5a1f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052252940bc9150a6253ac06404a64e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed92ca7019a8daa7c09bb8c7e97c6f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c4a38894fe07edfef8bfca155700811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521033e26570bba1f07d5969c1af894812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdbf24b5054b81bbf90d3de7508955813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02fd156acd9c151ab61f24f96c804a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff5386ff88bb532ff97ea12df81ad0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b7a273af3e8472a92e2e61761733f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551dd3f48d478eb68975d8f34e019a5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf5615fe18d6c82999ce013c425e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce97ec14543ac5ae9521bd58ffd93f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4c899ecced76265c1f0975601ba26820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13132116a43573e0cde9ef2bb6b32d2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea501bd7ce67dd50ae15b286ce2fe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1c6381d68cde1165175e0d523111823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71279792f1d4378f4ff7a66976c420824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01fac411196e1c673c13c3ad89c252825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86e68dae8f93670baa8a823ed7c77826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703930155ded6df691583ee4576f04a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26c4cfc7291fe841d8fdc9e402dddf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dcd052bcea1af3f1a3513efb005b9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba6409277257a66bf29f47d3942a31830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad52c291e09dcdb2118d0475943521831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff498b9049c74dbda3ab57d6a1357d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b637806691b415a237e060bcef07d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394916e6fa08018fb199226e120d8f0a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3deb50f3df104bb5c7a0ce70c5bba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40c3eb103db185359b0fb6983183f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3157bd043900952ec736b3f7e89c0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60b08be30008db6de893ce3e3cd01838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f16c338bcec543c89c2aa46dd472839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439adba746674acee3dfe81d6e8c545840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4a153d852fadca6c6773e177572b4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67073f14396b2884cf8a45c26864c8cf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599da54652cb1b47c69751f6aff147e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2691b40b6033971ccbf170cac8ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755336b0ec97f619e8827b20f0b77142845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31835940ec8ea2450271f04a3bb9475d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218c9061853143c4e59418a28a2579847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc53d4201dee0936491c3dce16784848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f721bd4787e2099922fa61d609e2c5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb324b628bef64f60981a40824ce5b2e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c35efccab95486dbc56efe09b20eb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea36b3e2aaff4bbd631b34d602138b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e54c854e3ea8d7ec9629265d53eb5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e3e619c176222c1d5315410a425a0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6c43ccf015a5bb378732022b972bf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0857d68b58d94234a54eeda668d0b4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7d8d4860dd728422fcd9b8089e4b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4adda53d04a96ad5704571cc5b964858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96013278e0fadad77cab4df1e0581a95859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1503e45ba3c8fa9fb810e6e98c9a1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef2261eb22087137b29415d5f048ad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32e1620773209e15cc4506c572c077862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d1d4fb4a0254788504da779fb319f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa738a757e343290c13c41e426ac35864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e869bf1bcc2d91f143a52ed488927865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1e8e4f3d12f4c3ef7309236dc945866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738e03db6e0f2402bb0bafa435aa8e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4ff6e498400f2d519c57145b49e5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9a9aa361393874013e28fccd3de3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77dae51c164ad2abbc8b670820600b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe16c3578a5ca1c699cc55561316cf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca1fe082abf2924000523776076d24872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4cbeef6597afebb44c8f3cacd8d4d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5798f69c99c0e7fc1e19323fb6a885874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d53f2e873e271c48695b196c51c0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38da21e813b9891b5ece34e5299fac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f4490cbb3101247e6b89744926ff877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c225e288f38d3f0103f41e30cd320878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d668bb0df58232db4125beed04def62879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b236252e4c4e6ba5d6ea33114d75cd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956259ec565b010719b6b0c9cc3f6fe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c7f7129df6d8b68aa426089c8077882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3256f910cf6ad177c75d6391219d7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1f17b3a4d3b03dab87f7efdeded8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61d2eb9eeb3a1e440ccf9e70303ee6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d3673e29dfa11652ff23d92865081886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aa48e7e0ab5dfdf011c3611108357887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038677b6ca60b92f5f9b9de1883fd5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c56abbde076780baec0238e635f89889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7172cf84233d804816d870f7040c9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b2be1edb1430a01e97e4be3b0a70d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a45d3f5fa7466e8acdcdc13bf5875892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c190932938b757d23cde3a7ce2d636893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d8844962ce6244f0da21b94ced36894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d16325cdadbc1545e8ae76d46ce6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9e45b15f14766f6a1ed1a3e32cd01896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99cf4f2402ff9a9e351182fb58f6f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa6389deb1908656cf5cbdd77b7e7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9d24ccdd0222797b0f8795d580304899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fd7d1b4feac960b5feeb19112b641900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be0dfbcd468692a349e195a377a77901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31cada5412bee1114caa2bb9962814902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba0dcd8ed7ed2a8d669e814edf4b0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b045ab68aa0e561bcd38d6a299e39904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb53c31d49fdb1ab534bb6114a4a4e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f876133233ab14b18de0c7f0848b0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d4eb80040c19c8c8bc949a7753bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf05fedf5e8b30deae09d947feef5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6040faf85608952c78c2eba9dc7ff909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd780e7e8b798eead4965b2a603d5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210112a5c36d591675c127cca741dd98911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2a3ea3dbd84eb1cf52670694c2e5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4fcb8bb7a2a877dce33fb31ae5c36913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe312ce413cb88ad27950a3eddf34914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be1f4804dd911b48b9f608036c4f2b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea956a9fdf58312768b8c4f729d9ffb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21eeaa41eb449c860a026b26f8a720917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64f654e1d4975b0ed9658e0372c39c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e72221c2c26b9f171aec07f0ebc3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0c40b311b6fb176e14ec3d3777808920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c622ef11d663fefc272781490808921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb79aca94b4cab8cc243509bdf3898922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c029b0967c2255a5341374dd7ad19923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37050179a3ef170c8c97b62344f78924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead03d7366040705129fb3c8f3fb09ed925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88cc1fd4851cd698ea26f7ebabbd19926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d4492b2428a8ec4a96f45b417ed6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2b014d84d43b5b06f6d584400a6b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c6ba93bfce4db853a56f10293c6b4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284d659dc2a721ff20243d03e99c298930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd174b65e42a57c3cb4b84ebf9d4c63931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ea6d637318609008177582e5f6bc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b597602a589c610449b28661593c43933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88eaae8b00bec54db6acbf5df0535f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f88fc6c772e21bb52449280f1850f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92d2da4b3aeb120c1b6ca7972f59e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d372985594486fd8350f4a08f5ef25c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61857f7500024456520fc7a8dd0f499938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a2eb7c2a3429b37b18aa1a918c7d2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac69bb7a4940397f206ef9b8afb97c1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db04cf3361f6ac78f710be2e6cbe5f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b061d5616576af9cae16f7ce40d4f07942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f20fe00ca704aacc3c30aeb94c3e9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e257b8c8bb79e222055bd9fc274ba1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8504baf7d45cc696abe6eba30cd72d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae9005aca4d2f6e7cc2a782386094946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d1ae910475c755852cec346936cc4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93199c9d653b138365c69e4cc1c8ac948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be1f0ea9d7241959c44ae264ba381949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96e237265873f2929e08818b3f095950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb3ee382fa8594ba13ceb5efbfe21b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84a29c9eb8f98c5ad01984bd8500f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6bf66e82783fac9388a34a8e4d4c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1ad370096c3f7947b3927000b921954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824653d5ad733c5fe48a276a331e84b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517dfb2895682ff776f69d6a5cf9af5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a700ed1dbb08af1adf74db4f0e363957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359f8ebccad3262b5b20b9c9e65287958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026dbd09301cce7b32b591543f4823959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310caed57bc0d17378be44d2eb41d2ca960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f5e37a3423870058f9558eac8127961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c755890cd44ec1795a03932c625c06962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62b14386dead8c68621a29e0205e0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650e52a6ddae2458113d5ae8e99076964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251f0c081e3f51cc5b0bdc33bd270c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ab2fe57f95401266c14cee6c63fb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b83b3e6c1fe6f4c0c8fa78310b6d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd624fa8b37904f05ca7cfb4e70e0d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c142e2afd296630e652910ca24603969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44ab0293caf428e2f1e7d4438d2c9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b91d395106b0ab69293bf3555d90a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd5dcdce25d3290cc415f4fb18994972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47cce95b11055b2aa76925c6b81ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e202f213e6ba814526637ab326548974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9f7b04230d1ab9ebfd41586a3d34975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa62aa0a3ab030a2b1fd95890262172976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131cca1577ad2e568da8a557b12abf6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6508ad37590d5e876050b2ebc8240978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208aa7cd8d5005cbe96f69a2e9446eb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6a09df04e89b3999dee6ab796802b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f31efc9251b934e9dafc946e32fe6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6621d1627eddd501fde5a65ca8d9b81982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253631bd2d7ad4ede820dfbb4c83012983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572f41efc1d8d32047022f7884270b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f925e50970813e933a4905f8d476290985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5c68e2b7227f4ca5437297c4ae7f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29c28ffdd88180195010cffa29a72987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba83dd5a899d0f258b04633c3b9dffa988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11b752bae2bbfe021cb852e2ae52e5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517b3aac348295689cf9afc8c0e39c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f84972614e0dc8c31ad81cb4998c8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefe19281145aa1e0da41d531f9878992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fbea154fc907ee74186a3760cf5bc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfff19847580f6ee3ffa227e44e4ea0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a887e01c4cbd4d7406609ec37fcfdc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b902bcebaeaca53af5741bfee29c02a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4abda013fbfb3495cf1e32b33d1a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>