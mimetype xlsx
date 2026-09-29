--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262dac06ae873886f52cb7f137e0b501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c16802d6b87694be3eb8543024353a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7857bb499b0a2c372b2b9bb7662933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc6479e08a09ee771cd494d6f95a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310021831d6e3c81a381a4a3d1c2865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774bb7696e844b5a67f72fd5dce17d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3281375f5c914700517ebcb9c71f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71193f73cc98d165f8e78807c0f5b26b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf9d137da75eb7d02ee677fa256799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918afa6ba365bc454a26080cb5cf6d5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f93ed94ee0b9adb619c2704df95d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859698d702141810acf590387715bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cea7543bafdc564d9a3b64e41a74d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb161bed7590e83b52a5e3a54bba4c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fac09f58f61d0d51235650a695989715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90364a85165a10dd79c1070b0bff4b4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade96cf426478d9f52f9d4a1c8596417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802e6421b70e7eff98ee986c0eef7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d525a4c4ab4dc22ea67826378ca10d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86544eff2779420b9d40598ebfc5bd0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7ac9a2ec553a900051350abf221621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84974556e2d955f8183dc2556a61f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819eb919afbf046b952e0d750642cd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4d8c0719f48bdb5c8c392681937b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780d5382c6105f194ed11cc519c8f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e864770dc508bfc33b407d7c3664d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a0f56c5c8f66ff6135d85cfc64af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77fc17d49262728ac8480fd59c840228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870b96628f631a9531a3f32c4d871029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92063234f0842fe0fdd440d38a321530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e14df38981f7eb371ad873f68f516231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ecc43370223d660106340d9b7b51d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f79334d5f6c55556d3d2af7d3e08fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868171494e1b02d4cb18ce4ebe9afba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53767dc991fce5ecdde04d637be031e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b202eaf7ea7f6bf7b0c450b6c6e3f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3e9ba266aca76bef8a8b7fee726937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd551d9349f7bdb821f7b32241e263c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e580b0ae9d576149a7b6038f833339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea955a7f2bee2e527325f10228c52c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3fe9d4c90eeac6251cf8376fdca5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50280299876e3d8c728945378662c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d85b36e218547988910723a8609ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb74206b32d3e41428d51398efd7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25094ac6212bb613a0030cb0906e6f3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb323053ee8f299758f0a7de590c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39e1024c312d26f558ce4a2127384e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a4581e015161a6b446fa1644a6d8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc46776a817272c8bd7c82c19adc3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de581192d2d78562254aaa4d0e57b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e56305b8e9d913fe459f6ec39c24e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f51588edb4b3f580ad8a34c22976152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12fc5a4a317c6e8602420e68b4668353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1efcd0ede8a6c6a3504d37e09d3e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44cef097cdf51ed40f9bd54e8316855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfffada6b172ba7501ce6029e51f1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56ce80a403c21361a2c07c931dd61857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275adc7ae5636dc91c5ef1401c4eba458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fad8d81bc4e742a9987d6fc11b13a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79918e0c15b095a326a026fd0db611f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6dbd8635157b934f68a609ad333861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3735a7d0950f04d7ff9b1999c5da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7239dc506ec4fd5109c03201fcb8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a0132e6dc4b8440966a04a6fe400a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf25215210e743b611079eb3c5993b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954280d0deaedeb0ebd44ca8baca08966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d546db25d8c0b6932223c9f1d4da867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cbcb0d51d33532205d14ccaee1c1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b09e273e79d333c13bad2403aaac7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532de70569381fc86a24e19ddebdc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d23850d12b99662606ccede14b729971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64b9f8ba8c06d350ec4c8a765d86e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ff9d3018bff2261b8ff702fcd4eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d2e7f177a60f8b8f5d4d699b2dae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bd99966b07c371c4c570e645f67b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a76a309ccdf8b082a2fac385830a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b8c6d716a3e72fcf70f396de8571277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81203e7e038f85ee2fd19e61141351ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cff2774b342c74df2e4b7e9260e74279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f90388ed753a80e15a2679b969be680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc00868ff3df2404423e40a62af7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd34d5dd934e44cf2c04b4b091b8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cffa0a78bdd1dfb98c358614d146783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cacecc7d84ac5c9ab0f91dbf5ee9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a600314460b468907135c189c11dd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0bc1d8192b3535fa42e43329ca27586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68044bd934456eed19e1159821406e6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb7f4b4fc996fb1c5d8a74076378888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32261a49d6106f83ac050685d0b7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfd57c616a70358985183f26be204690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f815d459d291f9e4ac71debd5e6ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d8f5c2aec946ad44821dd74b593d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ce90b38023512e10006de6385177d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a0da87fbd073b100b4e8424d787c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25433eb739dceedbe2f12bdab5d52a1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633178109df4c38f297a6c7f86ce59f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefaa587168c3a20d41699a84b0099597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e6fe5bfaf543425aade69cb5f10c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990516240e00ec3d3ba5b50a199dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87efb248359cc4d69ba04a70804ea3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbddee4961afcad93aa9b2a77b71fb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bf36f03f4a996a0e6fb8d3ba93edc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254e94140ceee86451adeba37eb063103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d531bc3ad5cb20d3d34b578e37c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531518de3e53b41c4e77942eecb018a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcb53f62e8c046e6a68061a9e442f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396607623b6e14f28c7c21c446f872107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12490975798433b2e1e859b9f7953ebf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b73d581a743d997688be6cf3fb8276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774116675f937a0953aa971411ad56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d27d6c59b5e460ac8f2a99b229a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a65e3ca0d98a30d1e8f5885df7a77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3fbfd9890158c26bce29ddacf9595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a6e2c9740c7aa9a78fe2f5d5e9232114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e87b147cff0814f874469ff18fdcf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa487fbf9c5ae4582e8c515db43c92f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec0c23be2575f5d06d4b7444f8d57b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d9c185be90be3db0bad3637a75ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024f614fa7fd7f692610350d59d5d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0009246d7a63c6c41874af30710e8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b367baac0bcdf2696f10f4301387bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677518c352667741d15b9184039364d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3f3340db84eeaf127ac1341e237b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f56ee81b06ee0158cdbda500c0c68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c4d5815f50b489249c2f8a47c382a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07013c4dff16af19b6b08b9e0dd46f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65571b4c4a1bbf175eea0f31d0555975127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a503d7b28d2e8217487fb788bca7cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e3e34f55decf580b0521f55eff7a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6a1dc414777fbec8eb591aad48f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41c754fd4a683cbe7307a0ded30030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76dbbf8269388fdd7719d503254e05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055501b75b76d62dbddf15c303c3bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5d0403c785184c72dcdf0a4b5c82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc3a0ff9178fc4e44d7f5e9f7206eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a95ab25f9b3b41d239faa457e3eb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a407f22c24b6490c73df0320a28e366137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581b20f42b31a329051dd76f3231dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2574cae2f1880f24b70882039fe86c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c33854d946c05a9f0c4160f7a69cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52c5efd279ecbaccc91d2d65cbe15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9e369aca0e65bd5adccf5a934c62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119dc80e506577048f2b32e05eb2b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c57378e3b532cadca187c8e178426144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c57c528cb578317e88c60a06cbcc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce49f3c77d63a23c2bec978aa9af0bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d116be06d38ce1a8e1fce7453ce66a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d332cc1b33228f1610737d3c9426e41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe88efef730020e37e2771e1f0c0f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2312ae949af226fef89113ff4ac9d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2b4114765eb89db84e1a6135f3db3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247fc6e9a9e5c43d762540c05f453e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0772d8b3fa1e26735b50c498549481153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c4485122903104b1ac7f5da66179c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0c01e42456c84239d11f727b58de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a660bab3c9fddd634b558dc096d11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543fd7604a07be0712a8802fedfd039157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8127ebde029748ee450700c64d8cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e33bb576a4f84671040982bfcc8d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314beb48a6dbc584b5162ec39562367160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b5f98adda1a05b0f14fb5c66a529161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299bf9312b23cd6a92d68965825477f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ec9968e1840578b898fd378af3ea9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387a9cc0c5bad8444c27c6628eeefc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d97835e30945085ca3c02712ef72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5195d76e71c8a87860fe25a9a0f539166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0dcf26f47dd258ea240dfa747d2a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b011eb1c6f3172022c46e888c8acdfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d9180551b59834fe8b995d4307be7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa73055cace9eae1d0ef8f885ffe97b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eda2a643d909c4c0d19f64461ec11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5404d70f72871692be676fcca43c15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651731d6d7971b54afcac724a52d354173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119765097841dc325307f4734880dcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72086d49582a14efc86509bdb2df887b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6bce78e82c287ea5e588ae5549572176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968faef2fb989ef5d18d18a2d76268177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e8191d12c34a23109ecca61693233178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40815d0cc8c999b55d5900f7a7786175179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8eabdcae525e13922f8b563b202ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed7f9a3bf97a44df62a66c0fdd347181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe98f93a716968aa7ec85df009fe0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690eb18a2fccc68097232ca9bc5679c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08eac84192d1b88c732f5594ad9de1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b83089a223267dae36a99a387c88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6b00bedda46c17818913c2e5c38d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39151278df1f219e078b5a04bed22ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db55c37faf3cecfa2f34ecec2fee19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf349c07ace9fd6ecc20814f8b413f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e047f35816734bd8d7185862ec542d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ed688abf16f46fe92896db9a2df3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5562ba5322289aacacc9c943fc5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de642638dfd7fb34a4625efd275337b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c30aa42e3aadf9c0a9858c4c6f90a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed0e6619e9da4c2150665d8a7ad18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a764bf7f304d85a625369dc105be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594dc2898bd5c2158bac97a3b17c0d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6dbff0c389ce51ba19eba46ff20c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd53186ddf2cd83a65e394913e5132199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb084ed1c68703d3d2705cbfbe38b7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e761899918a6a6d4482075338e9f85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9258d82ee4c2a4c264a5694727d11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e1c5b7ae61d3d19d202c0a7856e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c6aa683375580f6bce1782f8c2f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bf7dd53b376a28c53165986330c40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb30dd7350a99a83740896a9b2025206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8955a8812e79b20fc492692da7544d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76802137c764e60eb66bd2c3e86a4566208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7543bdb1841767df19f1ce8699636209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102036f3122bcc4424398843be740844210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf9362c3c10af22b2d8508e592f58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a80ae8c88f4f33679ef483ca08d38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf7b6758f19f549ccfbe9b0d73fa2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7045c282cdf11576455654a1c37ec4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa46722a01df7c7b08ce3fffb47b2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2faad16010b74111794193a2f2f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389df61da03d0f1ebe65d2cb0eb129217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04ee795e74c801497a9e36676eb86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bff58cb96125513242b3272a2f4d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9d3e602dd29df70c37e5aec9ffff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37da232cca50dd22c3d4513f223f2e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6f8eaced68b186b9a016037f09f4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496019816d35ec77e798359708750d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8815098779c507c0e20b3fa41be88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fc3c10d1f959a23984a219e7157fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba4b99463911a843755d31c1ed331b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa736d71875fe59a2e2e155dc5e200b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1982cad181b8396bd5993ddf27d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb093b9a898140a96abc9cf634d45fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47c97c9b614a39b69169f8b50e4e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f085289f97df95be4028c15606ba10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a90dcecd28cbaf3c4de3dfc582e7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94884ba38edac41c442532b59f29f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4860c722a60e19221c9c3ba2c8908fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e752070714d976dcc9d8c5374aac0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c63d230b4da47d1570bcb98e955fb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608412128c9e5945de52bbf8ace34e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7e3382db2d819fae2629065604d99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a13d46b6124b40de3f3059a3d77e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806e103c525100620c40772bfc6cb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f59152569c02e3f99a747e317e7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b72876a43aa78b567849a531a89c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2225a6b006ee8a06bc0b42a248065a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f6805880b69f92059dedce8fced57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5719fd385f197d1591ca6446547582245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb305ac2a4d340f9bf0b35a17b606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d0bec964960905dc1190a0b4937c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4059d0aedad9b166e2574687fa394248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd596256f2e6f712c2e0ec500f2fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19208d41a897f1be46c7397f9543660250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbd5ca7260078112da9e0ba43c1359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9502f4c1a6e020dced6cb4ea6b84350252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fcb55e3193678870d3494ffdb5c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712eaf97267387e23b4403eaa9b33ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fefd7de48093e13253215fe72742c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0cc301c4fd6aadef48767d611b299256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad783a8b8072ca6cb4205653f686b11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bfcdd608048abf9d73530579fadb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893715f4e0d09c28bab659dce30054259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb78353af3f4ac059ad1d004c509648260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a37ec82c2bd828fa316bed4c3d48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218902d6815d47ab24d102ae6ecebaf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e331d30cf5f1cf950d6bfee191cd1a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116575d607fa0677dee3992662264396264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4692d550bff4feb3723af14bd278329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5366e68cc0035e5e6fbfbb21831658266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5ddd174e90fab9accda211dae205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecca95a6de6b4fd64ee7b3a27fec49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bda307fdce7e4140e47de937e359b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d35bccf30c88aa3a1a258b8e4079270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f731a2a101fcaaa75594f7b785df7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af72c4163b95cd5fe7b1c2ab22dca12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4a9c73367767d70ac44ed611b771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6178b5838a154e7b1b584f28fcee8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d850251c53419ec75f2f6a9baa403f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac38da7dbb1ec1244bdf5f09033ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe666c3dbf072bfec6229099642b58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866718e802d8cfecbfd9bbac95269b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c78af49dbcf2c8bb34289678b9f305279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f26be307c7440de61c42c5724d6725280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fed0a68a968dc57d8527407564db1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c30d0f70cc1255744c15e88eac27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d706fa9d2bab8e349bb28c44960b2b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7bcdfae781b73841281fa39eca713284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640000714a8cd3db811c34a5df61e57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4b2a99e67c8c38268be103f0297d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c7576f482b0f34ba23ec30d6f0d59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2bc9542d2c49e5e8072208776dd2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a281b02705038a50847d03ab5b620289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bda33eb4eca59144ddb71d9a7fe2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394a67870fb4133ff9b10d2a16088b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18497a304d30e5fedfa453d2bc4064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47967d6a38b7b78229f2f4caa535ce1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051d763d1e16221b5396a3a7f7a72dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9b134a8f359cfde29448763f0dcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336417f20b11847d2b9b0ab85bda47bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe4642a82d7d4141d11d2479c85fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8921f40afe83900b50393320dca6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6b81cb1fb0681c1f7a774d4802c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4889396c638d3fa9458bc4b75d223300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868e9099cd4e771c02932121b2f987301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b256d83b0290280dc2bbe4b6df54c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc87c158e2b0019f3a2348a6ac207e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719273f885e92407086b7c62312168e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca839e61f026b442f12ac02e89b9c2ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ddea9e2310924c99350bce7f9b82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c23fb08e86c18aaae0b126e976ad95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e8cc1654ee1252a61b2c34336ba1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ba6a97e6f87e96f1bc8a02a01e432309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91325aae520d68c56cda78aa60e684310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2c6b73d75a1c687ec2c7a4676781a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0fb55c298731602afc644e65dcda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39d54dce11637f249564d405cd8fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afd8533aa0e18cc475ce7e926e486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a58d4e19fdb458c7f886156dcfca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35ec55538e493ff399e11b236a0652316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4e520005771221adf078556c7530317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b3cbb9c2a991a18b847b3147e596f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef4229861effac19081376d95561b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027f1f85f7f2121d69221da760b4f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307dcfb3893887e2bf13f178a912627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df770843a0144c299927b170e5764ead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13bc3e5079c980167532a10865259b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88edc3ac37f2b507d7355fa472cc4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d89de62c0f679b3e88fd01b51935325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa99f567c900ac86b496d9d8021a503326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26386290d2457fbc752e6f413dc96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955befb0575197dbc83ef52ddc0eb2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911552f7a7e2d538b9bed3815986f62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c21ce2d9201e3be1cb82dbd193f2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77f37c589b2b8408cf393cc0eefe5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b15bddf9b1fa95db4340811fc3d9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e35bbefc1a1b999add278d4dd42149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a225c085c6c6ff23c10ea867a932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db498c4a630ce9e2946d458d0216c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea234c5496473ddce6534120627369336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a54046ebe8a13d084a5e7926be0b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa53be11e3df07d630211e2b8dff13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279071c394343bf3ba9652b455c2903c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a971c8240230be8830f6d2552b793c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c773a4eecfa5e454786a288f7478341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfc7b03fe4cedfe2b215ffa5c5a7b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f4e40aab25706946567b3940aa95b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd02dff2f906fa9c7e26a4eec54728344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67c49a4b41669229c55b58ab6a0ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1bef4960eeac700f4e40c495a0dda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490612276c622fa7cb840171e0155505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ea9d985a156bbd2ca30dcab95b8e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f673b79905f8662894a405ccc616c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc446108648b08a49c8e3d6e74b8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f7a53738b5d8a5e9955410a80b1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a53c4316bd65f1bdc35e83329c7ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548fe2c024b29ecce849588bbe9c75a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79afbee25cf842698eb27fe669bf88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb14438424bc68244be22c091f0c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bfe45ce88f4f0c4629bcee7693a16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906d42dc7a1850d16a0466fa8b14e70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2cd3e51ec75c426345e00249e2489358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d9a6718951fc7832ff8fdc3d85de5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d002fc2230e65d7a56baca4ef5ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fb17d307752846f52ec12a1dfcd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5851bfd8656b405b7cde168aa30eff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308880ff152da73f1d765c15df40ecd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7888ea3dc6135881cbb2d7e6950cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba5c48955a2161d62bf68e0dc2dec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df70a812ab9e2f1522d1c13a4f47e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea358ae38c80bc7ddc49bb957cc0f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286941a37b07b6b80ed6fa4bdc5a673368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3abf5767bc4f8ce883104e73cc3a05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6e6954a7b12fd51c220da09dcbb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88dfb6e20c2d12cd8b61476db17592371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a58892fae0f0301e18f63cbe1b159372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5a18c5cd89f834ce0e95f43609e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189aa175ddd4ed135bc69c8985c627374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8169daa95e41d3c2c2dfea766bb9c50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b6530408203fe8523185ee590dd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4dc427f2956ec35b18fc578ba7323377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89227fe4fba41f6ef80635023fc028eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff74a10ae76a667d81df60c22ffc14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102224684b2c8e5021e71f8a1ec45d1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c06b0fb1bd0f20fe46701e6edfa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43463bbefd5a53c05df12df5323037b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e27e3a220e7528a11f36da803346bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa0f633da2f7a2ddf7d628f1c5a43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32badcb2830e1207431d78dd2d396385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdfb933774ef5eb5df32687a2dba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5620a83f669b5dd287b49611fc5787f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c593546a7d05e2c267eecdd117b092388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6dc2679235367d38258678bdf1ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cdea5ee0196fbc659634e7a89f2b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1949f9e46a804317d0e278de5ce99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5c83b16acc046ce040323a2f89809392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef02a298a50634e1acbc0a67774b15c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93132fa1ae65571d59a3df272d677a05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284d0416f993aa6eed21feb4d5a4792395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ff076c9f32cca96e3ba76b9ca524396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc15fd6bde0a70c8b0bfb9aa53b0b70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e83c09541986ec90a45f7ad70aeae8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d263f0ae8d3ce2a3419ffc4fa8b3c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b87380235e9375119285aa290323400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f531642544d84b2dfdd308d1888e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54759e5375ceba5f84829274c5f24e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22a0e5271040b25e31a472f17995d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2acb9c06715e966c2071d85207d375404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f621a56fa68434426f52e3f86179ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2fc0107e713bcd8d2ea129639c1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3964e42e8d31f255c40900b7d75b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad63f55b95f57f55a70ae7846ebbea6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb1da5510e2bf6e893cb48721b053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3add447ec63933190363047f1fd89a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed450fb81c1750998124d6a9674718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482dd52e20fbb63a98563fba6359911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1cc925dcb908ed22d3921f39bea3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc184e3513da7f5f2a88adc38df096ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cae4f3aa520007df9f2791551dd8e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3daae2e85cd8e62359fcba569d8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6cd72dca08fe3f134b83897ed0f2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6554f3a868751affef8646cc85f18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703b2081f022c50efe08732b05438e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36848779667457482a302fbf0a9752c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e8e4c9a4d65bcb6dbc70222154186421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2628330cfcdd8b01067844faa4dc9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d61d47c98054836bc684a99d154bf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6b848cc81277b6d78c4b8249cf7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e1181cd23c63b3803ece533700e89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658725e3929721a367d3cfa2d724c5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af477f6cedf003c96b64290f28af4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada9d084452df12d3a30dff5d0644e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d000e51dc62b7d04db567b244e1c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c0c48bcc3440a89da782577ec59f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d546ed38aa229e85a7a4260734c2618431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374645a8b3e724a6d1eb5b6a41fc963432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f043994969e73502bd21550ee5663433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a45da67fc3c95cf976cc3c7e26e70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2488d1dbf560ebb84d60c392ff2a53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6464e43b5933f97a1a3f9d406dfd833436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c45b5605b17cc0388dd194789940e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804c4587d7e50275c09a5d66e6ac906438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61500a252ae73ee86340fb541bc5afa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad95d18dc3ec4c21568e356f12bf0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083f8455f9d57cc459a930c7251fe2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba640e7cc105ccf5f2be033f996b602442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5eaf7154460912960515f2654cbc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e6c81f89761f852498db7ab5f16f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e43812d495552b2c8c40f515c9c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfdbd26ecbb6ffc7c16b10c2707e67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5cdace48758f8cb1d7c1dc77fa06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160be4be8aedc14445f03b0ef5fc53b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be53ba5b3f1f7c9967a837eb1a9f72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9645afbd1ce654159a0f26e0d634f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b444f8184333be1a6112a5dadbec1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599409071f151eb05c2579fe7ed6ad1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2142a8570b1e2ec4794f7698e5f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb512cce260c69da5111f03f5ee57358454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb41580715705f4e8d9b65d15a944455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c218353b2cf879b63e72935319d0f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0a52fa3d85ab6eb58a42b03f69cdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f529109322320f44c8fa625a2ff71d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ec43a44fc1d1c6d175519dc992ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623226c0f7af21fc6600a1c315af33f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc71f70cb86ff03d12937209555a21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc91fcccce2245e5255bc82c6b598e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1bf762f2d3215447a007db610230463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9725068a7f04e71bc7b019a948f935a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4e66f6857845e4e4c1de78beccf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e6ea458fdfa732b2d19a427aac66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f68d1c2c4a78b33328a2b4aadb50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b270fe55b43150b382f7a263d33388468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca873989315e13ff5748c5ee2e712469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84699029fa8aea12db719dda5af41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625a5b4aff94fee3af26ebf7c60a2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f72b2fcadd5e759f1e110c4f94274472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fd4b4856340b0f355e1e05cf286fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b450cc8f5fcdff4485ffe796b866a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5ac5a36a5c61c786318a9bc4674a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c6533b485ea2dc4dd85be3b07183476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff9e0ee6216fd5044f8c52cd770db5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4e874b39b8fed096d60e2e744f18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f3b271bf913ecec0385896ca74c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ba8f8487fa4e2bf157fa3d157b0b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7b78a38ecf3cffe5ad8a87f42ec79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9db4e604ce42b919933c22e51905a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70071d56a5cdd652a76a06e089c9d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c938de44d76f78bd76821b40e8482a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef870b0ebd49a8dd735cbed9b700f782485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fde5c07ffb2b90e5512e6c41ad3da8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa6c738c018e9fbf0d6a9f697ac61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efccf575fe08f16c484ebe2eece6656488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5844c4ae450b1738a94ace00326b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c449aa45ff73fa64350ab20079649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72052f9d3919caff90a31aef3c7af6a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ae5b66d2c04863e0ab6876e9ba870492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13166bd366d097a6f0c06993f549d188493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b3377fbcaba44acdd16177b2e56b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02467fbf2792a765f58caffa91e173495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157a5a08babbab2bcbcea8ea83cd1ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef0489fbaaaaf249a2e558e910dca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ae4fd30b1fcbb495f91331b071a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49057695d753c4ada07d440782ee755d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e679ad9cf8eae6505c2658fe380d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468c02be6f33d66335d642de56425c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e0357519f5095f2fadfb820610988502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33cb890218065a58261246e68303e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d9273ff5e0607ef78b9714bd8a29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4570c4351ce41887a9881edb44469a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5593d3c4009b672d35a7e51af03b4b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45dcc0fbd461576d1ed76634a99eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb695b3ba5ddb33f648a9bf77e200508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0ce8ec5095298b354871e7cc8b5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7ce1720672190e7333a11edd5ade510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e159a413527befd77ed116db75d4b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd241d0bebdff02f119bcacc85f35f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f236346ad63956835a63cb7700761513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a39773e9412cb6adac7a497c88af46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4cb749ef9ffd59915901e11b1ebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8182fe8ebf89f49b85272b312f5abdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf9250d96e2d9a9a60ddba5a2bde11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb3a300bcf0b3f2cffebf09ce1df37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcfe65bf2046671dafdd4deace2bdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca84e3d62084a8044e0d3edf647e13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8552301b2c64b56747c360832027a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03425f40f0891a1145512ba0851cfc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada57ba1cc43e6e2644699fd6cba46f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210351754657c83c1c789f1cd8a22a72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9980b22940204060c6c3421efa92b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa5c1a61ef472992198ca2512d037526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7cc45222b91cf4de08db155b4a79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f92feddb5c79b622241804da583f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a5cf9463d847c412eab2239d2ddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f46c1247f236efb365fcec11629d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79762f4684c3868b1a647f9807ed5b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbab590de5aa3b928d1d6f02e8a25b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e89eca1fa65cfc78a93055151552b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9fc4e107cfb17b3f96c6ba41b8aa3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b557cceb6b07e356577cbc15373b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f791fb66b121a756da20327887a2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc2c508f3ac92115c3772f1669948537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befed3111a62b0c24e458efd2bbfe0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c0bcfbb87a75f00468d104804902539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f561698304c8adaa14091d59d73b02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c3e8d212f7d65e05db87773790d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e912688aea0b0914bebbcee813c5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796c0ebb66fca82edcb0c05e6b6b34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b44920050cd956f9737148c642a1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb7e718828c39177146e3512b83cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de4c4bc1bd3c31d61549204544dd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d01c79321f3d81a4d06cd65513634547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ca97ff5ad0f6e5428f18f50f7c2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a393957a2c3fbbb4a89c4b425016549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8e184d3ca2723e177eddd8ae8723550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984ac72e94a5c6bd56c672c4286227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e604ca0b724216f362e7b102b0dcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f663e8713271b3caffcd48bde2b5f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977c8e5a7cd88cb0d5a0eab573d69f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675cc0c7b2babcbee822f7447502bc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1097f614b752ae7e9da0ac6ac996048556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a982397638b2aedbfcd634349f4a781557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49e2c9ca2153ac93bda570a1048189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763764c31d84291f27d7cb7e66897a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4c4046f7d8e6bb3e40d0c89a6ce1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7266a703fac3eac54e50bdf7aa42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d13ac616aab27328d10469b334aa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba126b3d992ec3af57593977ffd8a35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3cafcae53d72e34a8e76abef62f69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279a4e89d888139ef1960766a5c8216565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926b7a0c11a78584eeeee2d96bd0f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd69b02bd8555995725900d1d82b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121d54c797390e05cbef58c1edf001568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7ec6d08971132c674124e44101e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630a854ea488663d9ace4197c79f443570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc4d49ff58e4bfc982391520e7d73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18234e18a234ebb0d88660d27740cc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b517286f306f2566f4fa8e4aa7c0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b29ad2cb6f2df3ec7fd5ed48bec9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c160e2e7e48dd2e9a153a50cf7fb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91881d520e4765ff06f0a4c179a073576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f95878cd952c1e682b58135c89d5c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea560e148822ff2f9281ca3572a7d65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d443299703d0cdefc18ebd165ec1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1349715a9445cbe2d698dd48b9ae0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c8ac9ed498114882a8612784440cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add8437976c1fbb56e377fb97f4d71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5d1cc4bacb553872f218306b7c29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984d6042e1c4c8db8c63c877237c7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b314f1703dc608e4e456c5dbeea9e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c52067b49523c6da21a4a7bdf8fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21994363c3edb8d533ba1e2cc6105950587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f88311c3472f9de6cf462e1c97bfad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c50d8dfa54f65762c14f27645ef703589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52d360951b4646ff0ce2be7086eec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6e203fb0d2bde1b19314addd2433591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2c1de84fa754bdc7f72edd461ca7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c0affad72b6215a808a89771a14f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5644e351f55e4c0dcf47c16ad036594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a913f4499eb7a16cc62a23781c34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3701cdc15457e042c627694b1ce31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962219293e5abb86ff2bbe3cd596050597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19edacb8edf7d5dc3ca60b5f11b168598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909ec3512c1288fc379ddf42ce8450c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c535c671c7e4631b34a7e960316ab1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5f42acd80244dcc3dab2140736a0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5821847185eef750d3c508b5842bcc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17923725dd28f9a3232db85401c78bfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d625403fc2a2fd7954ae6515e9c94f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68814d1d53c2b98e9a8ab0841b585cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be6d7f472c011f98180bcfacb70147606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338dbb383b9537ca088dc64539aa31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba49a913a57443372a9e236016dc333608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375faa2f6264aed8b897eae2daf123a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd909884492fb5f294661af3a3dcb97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da66ba20008b7c0416abc15d511763611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb617554f72e63df84d6fd665a26d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393888ea243683c9c2d1114937734d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15320758a743490b9f75b7ce459793614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15affd04b16f539a3ef9677ece449615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b16d110136dc49ca15d9b88e76eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540fc33c1775f382a873e9d53c9d59b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664249ea43512667ff28089d287e53f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b5ae190fa37d11bb27cdfc908f0c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d6565fd4cbcb31e14f89eaa798f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787be48c7823c7c419e663cc8cbf3571621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0991337ef2526626c10466af52d292f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8989244c2d37d48741463aac6cabd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48be262c49157fc700d1e736f181c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893bdfa964eb7041934be270b44403625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46007eab3acdd351fe9d900784f52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3002b4e50172fdca23a7f285c601c31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898701793d1e78ffc01b93d322bc99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af2265c989d1245b8e9f3a0fde27c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ea60dd83d9d2f75404907d90dda52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993f80ac6614585dae82a2c2798be8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab50f6185fe2fb8e3d0c33707e021f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a025fac2a85d03555266682c30e50f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f3cea8922711e66d43ed4b1f569d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625fdbd3bffb072b5959ebf5af34dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b4e8351743dbe87b7175e1f78c97a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e79be5f5a7c80ee9a7b531e630d177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068cdd821ca527cd9805fa4c1290578638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ea1e319e252655905d2b133e5327639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898422b60dfbdfddbaf79794872661640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04baa59b8c6c989b41d5b56143401c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743e72011a002036a7f8108955c370642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4181e85f83805d4475d681f721cbd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875beaa6d32005d88df97d3a30377ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9bc20200fd54b7ba3f6c1bd4ffea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2481d4a69f15e556d36b8e2a26a39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942bafdf552f695d3881e9bba3e5ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e7e6163d35b8892b60fa3c34f6d3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab646cad4f68f50659094edb6f8e5142649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee498d6eb41b421920ca47a1ba4e116d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804374eb8f8eb22e6d771e77450d696651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1f6b5a628995f2f0d6138ef5610a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c3a77db11622e509c7674b576154653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0fb86caa69cf7a00795d1cd95d82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ef2c79ce4c0264344b96fd836f95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10553cb5be2c49ec5626272ebb7c33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079b33ca7f28ea7573e51c6f327a05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bfd3d3ff7da79cb892a3c384d651658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd492e1d812c11d566f6cb767b2a37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c0288d6ce7807d26488d9bdf769a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565846e898dccafd49666ee0debaface661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f117ec20716a39b14b9c4bc8267f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6c4e4a7d4fdba117914e0584a9fad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0186eefed968a7393144b8cb99fc0a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b65b337f6fee25d0109b2f0839840665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb86d764c102f14ce84531f8ebb3ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb9a9958beb172e7690f1e05a1d1f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6912dab985e8ea8e73119128bb103668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945bf159b808967d8eaa7466d7ba7e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538854729f64883eacdd8aca178b4c3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bbf31344764542210895c09866f09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9f5c17fdff0971cd78dd65c42b621672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b01cb046aa0f4a1d2d4bc87cc1c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1202c8ca2038e4317ba0791f67ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c28fbbbda68ab30c3a4720079fc0c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b81e44e746d381fbe32224a154fcd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784dae569871851fa0b48c4654e5b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e8c321965ff8db6a54d7504c6cb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d6bf52af6690ee0168edadb22f87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb82c54637522af22882e3c6a0d88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d8b2cff4d19ba4ae7a67fc561d32b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c6c515e95f930c0d6e61f73459c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa9337bb9e056dea65936b79a0629683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba4060a0b94c8595d293e36a27dd56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d147b1d0b92d181ce93022ac9fc54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e72ee9bc083b96f0a60b544d5cc6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2dbfc5021835c52b46e3afc068721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ee1e71160ad20bab6de9b68ea5df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8061a425d6201c31f942305ab504610689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555f03e3132641cbe89ee62443bbae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3aca5dd249cb3be6ba6fa17e11e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c622ee87d2ffa875a2e15fbe73ee661692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712a8c8004a9c91e4352b4300c98c5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580e25da5e0398dde31ccc55e2e448694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac019b2664ad5b017acf4763bd1057e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203f57fd94b9f5df8af59d9a7afa7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3c3067ee74c36bf937b49668adf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba8fd35c70ae6a538d83a52704aaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdb6fb96335aa0c6f3f8b7efc40aee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b07dfa2c8a16848fcbd6398be224cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302ddf9f33d85ac16ce3251978d95a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b40bb123c2a9237a3adab413dcbbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3a93bdc5d0dcd036f894e2f749c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c99fe85082e2661f54c8fe6a079feb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0d72c791fa21b2592a4484bfac86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb4a6cea7bf363a171b10a5e184bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf8d35e0265c1b5f2900bae008e273707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778567eccabfe9ffe069c1623c84c45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f9eda91cc53fa637b354ace57be53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e65b28da21bbd437c8434b22ab80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a3bfe270e3fa73519fed03b26c9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba19c33300f56e56fffcecd4be1979712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae81cc79308009b98eebbea275e243713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa9a1719c421839768cf6103e18d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec106bf8f77e329fe372725ac699c59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede867866431a856f9b3fddd17adbaa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e1884ade2d8ce3c5e29bb2d54f99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f100d0e0b97f553c2fd9bb9588ebc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb861195e06388da24931c7593887cd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc60bb3143cd2ed4420a73071b42a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e1b2378b76a4525496c4515215ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28dce7c0f1e9e5e018cc03b51589aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad164aab3a300f613c4e75f0a954966723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec08834408b92dd647d98d1fd2d4d44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20006797e426885579841f73deb34237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e63c4008a570edb9f9b24284e2da6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8a5167461465de250faedefdf88b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7709cd4f405ab9c16e179a2e46ff96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923490e073b267dd76f2d54e830ca3f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756d1eca58eae8bd522449ab30fe04e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f9661de6d50fded30feea113ee6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185c75ebe437a61a5d6f8cfe390cd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a7ff08c4376b0c3230982de294ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681eb64d6905fbcb6b568f146cdf5ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265128261b5d1c36befa4358a12a50b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a800ac4d99c1a70db5a0dcc1e3bbe7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54685161ef4ae58c452f0b8b8623f05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1cb0bcaa4adc4809a5ef6cb343cd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd56f20194846c59fba99a4eb0aeb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05392064a06c085fae1856648393414740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6c956a217daa2f5000bbddc5dbfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec96195f1da15e2a089658e5d251ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d15db26e6f0d06402f38d87b60b11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1b5d9753e32ca4325b272736fc10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2124e32ef4b8a29153de66b327ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccabb87b447af4811f162bde1f59d54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e62d242f0b282d3497fadde2590d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e0eca615499ddd5ed54b78415682748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d0511394df8e6cbf85d9408799024749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1fe7571fae08ee8359f7341499dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1a95a54e76faf07a6c4626d9a84b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd4a4816ad2dffeb2662bd8c1a528752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80ff0f50f87ef619862d3bc18233f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f096ad3c8a18e5bf7a5cc6ce40b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1d70f6b6b4a64781872e0c08f38a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe994abbc6c77431f08d8120ef89daa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae578644ce1a0d1ecae24b4e9dce7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edd1ce680e3c12886ab7d0b3d7b903758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be4e03bcf06300e3e5888ac486fba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b6b6b584987c3b7ca014e9ae33fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578621516940e4c2f3eb6f29d305fc7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e4ca4cd48e632fc828ba8b580e71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcfef0b703752e64e9cab891d4bd21763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ed2ab4e4256be1acdb07a97b240d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed897a68d35642a98e1a220c55aaadd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab88b07a60e1c7157dfa7ba3778ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721271173b8f228275dae37ede2bbf6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ec3ed8b806d5e4ee002e906c499a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f22138b4786ddd3baa8e68bd3288769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b85a82c98023e817be2538b3bb803770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e56037bceed3a468b3221dc5467e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b5e1da9af2d1d53296d73b9efd420772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c347c383107dad01897be7d056eef2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca0f23bdd62bdfe681fd6406e18bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce2fa6540eb217274156ecb79eb2e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3833ec6f59b1fa537e44f77fe7302f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6664cdf5b00a677287b14950a6718777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b81e6fddd5b77a42eeae62c451a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e933f11021ed6e9fcc5a999d89bc3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9d289fbd2168392ccf5307ba0ded780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb97f90421f13e3c96940fb4d1bf7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fff5774dbbccb2b3dad1101a85340782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d44f78007de788f84f1e20890d45783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37177ea83055c3ecf2a985874b96798784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892b9468173a80b6aea696cd4d9155b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195659c1b82a7d9f20208068e7effe3d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32d0f7dd29a48122a34411edd6fd9f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f21a15ab7b3abd6e93fa497d73a0a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583fae9fec7d36a43c0a06eeafa43c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef98cbe710a2993b3c0814df59aa8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2bf6a122c9913d279d799112f5c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809294ca93d26899f4493645bae1add3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a273dae5bb75450408b3ba0080ddf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d6e5872ac3aa2e2faa885785b872794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918e8c54499c213d6c3eb3c7b219ce2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b011585de8d8bc754f721318646a5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ab8f352e525f879d176e87f61e11797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a417b50c1003c4a02f7e8f8060c4f6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc195a32c4cc7d72a8d63cb0d892e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb86bd42d5cbfa617e45914b0110f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282955a29c928190829711a20b352a73801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea7d006021920e5813eed0caec60e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc263375c29398f161871cc46542e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a87b22abc6471dc6faa5630eaf11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2afa5d8084d03de7959c6c3f7cfcb1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281f652686885bd3ab728563e88f25806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da529a031fac8a1de4bce41fc8610807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733ced66a92dac39e7b553933622a7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86214aa4496caedc58ef84ae6aecc7de809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1366f704d95476d7bd30711a6ae01810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7dccb52c5390966e1c951447ccfe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238196591aa1c795729f75ec1c97151812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870fc2522505449d355e3e7e4548bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb419a6cd6c96e4fa37f3dc43e65cf3d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5296b77100d1912131fa1b513154bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e83b665cbb5794fbbd08251be5321816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e0649d03511d8aedadf6f79c3669817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896295ec3b4c0b2c62cb061e0e20920818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde9f4aa769fc607b0d916045d8d6a3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec806dfbcc146cc6171e6499dc293f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818560a909d87f36937fea863ba016ce821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ccf7186445f49e9a09b949d8c060c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16d486b773bb8b9040e2fe70d2659823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157659fe81470301ceb6bc963b8a9a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002fbedf767ec7c8abb5e73f947e711825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00863feba6b714b18bf53a13e1c0a8d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc600c7c76454e52ca5cbf15e8017a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88f13b86535e175d0ee78e430674f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be87b96138014a5906ea149a60f0876829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e17231a2610384a4bcf5488615e12830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa250c33b97da16e6d28e01bc4ad30831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4714c21cc2bc9a8da77abd47d6008d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a648c40aac55f882e260a936eb3b8e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19386695d4b0308f91f5af9af1654011834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d7ae2dabf14526c5928d7f13223a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0e5746848fd954ac1db92d8c7838836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e49f4658662de5c92383ed7c28fe6b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92abfffe274bbf71b129b47821b5bc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788d6905cf48f68799890b6f91e230839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2952450d6e872ee4450404ce28ea2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621747e562e08c84fefc1d42fc943364841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078884c7d3373e6ffbedc4f06d3d3fa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067c2acfe589b842ef20a4b99c0ddc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360827cfe76f1fc190a63f956763e89c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d49e1e5dbfcdcec037677c10ec60f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468987372fda98507ddd6b1ae55f97f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9fe34457eb5e104b3ab6c4e3ec908847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bec546c9142bbd0b076488392186c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb7f05f4275b9760bd108a0712da22849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe601f99b2cbfec63e6617913e5d907850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac4ef59a41c06443e06db77f41a502851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f543267a1aed063502a9d8a7450bf4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982f671b0153ba652561b841820c23853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8714b7a77c1ad88f95ad6cd2d8afb1d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a0c2c1317f9920c098d6f4e58e6b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a5b6b887dad2fedcce9dd8c2c2409856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18714aab3916a1d222fb99f6c60d3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28fe4b9a4c6072af6006696236a942858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada501b2bee4cc838882786e54a96f03859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7292c7a0e41ba287766c283defd195860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f7eb9b3eb70a4940ffd616630e28861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aae2e334ec1ee090374069fbbcff8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd7f319b94325d20d8bad86a82529863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5785880c8385d93d2ba20d39362f3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d14513775873bb2643377c3df022c0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fdf80d84057a3f30253df80beb5fa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3251daf7f455fe05e6985505abbd6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c39b2cfaf4c6680cf18b021d32467868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68f5e695b5dc67f8a323fffd551af869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c7a96707b9e5cdd3f71af801ff859870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837dcdc6684aa13f1b6dfb19474b7f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15668d26849746c6d32272d5ed56937872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3dd6fc350e8bd2489e57fb1e670a0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047b9ca5d4e9b2a24113df1e3a5a8c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0926d96f1b3218614519ca44de67ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69988878b0c2aa835433cecb85006e4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05e8b2bc00e9ab2238494a087359e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be8a452003ae5801894865bc4bb053878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b13c7ecd3ba87136d0badf4bf3b93f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661127a34be6baea19a737259910811880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2267a23adb11b91df3d383f3de3eba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993143d86c3b1dfe101f396c51c1be7a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c312b12bab69d0ad11de399a103c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77b84a7d422fbd3652dfb84c4bbcd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c951608e8794f2f84955beeefea96d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d66ca1c30d0ea2ee718c2eb3bcbdc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3c8c3a1cf7540e993d7cd55931c1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf08c74813a5ce56e5d3b569953bd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5814a3a4d11ad6c572894659945b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e130afbed1b043e85d3fd73019d6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf488412ddd56b9c1d751ae3328dce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c1c1fb44e6a432e535fc422be6569892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9af05387969c002b46e6f02d61519c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb08ca8f94003b90e9990258a6a0b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af013f4d70867d9ae5e35d7532c081895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945b0f7f15da99e6059059a8161579896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420504379fdf768a56ed679a7f56136b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754a7720cab0db06b84be6716de748f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535891895b1773fb56e8cfef94a0e46b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f65844ed119d119b4656c26e2aac19900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68640324ddb914d936e08f4f8a133c42901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a69974848c1e7dba164fe95a36dcf6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684dabc938679b085f12a033c3fe9b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc4a4545daa2e1c817334e4e748cb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e580b0082065669212d86fcd9594be905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7c01238845bbc89331326f6ae8b5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb23e63d745ebaa3718de879267dd5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f3ed6a07612be0690d5314c0dd25908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b563258476ccc909a1080e418b30909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd75d1c861683a149013364e0a77f0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd086f8d0667d06bfd18a0b3245f0c3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a1066de90c6957594ac0a521ce9f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac925a845c2848b202ef98fe77ef06913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801bf6c499b1aa55f77c312e1b15e54914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd9a2b9a3e506e04577cafb45b6347915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02bd95fcfe922acfd4e79d03819993916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cefcebebb9099180d500d1bd856e3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c94b2fadef74cd607c39b4199b61b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9129a4bbc3fc816da71d0eb726c66a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020c01851f993677c31423e434458a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf08f66043fcfad142dce4dd4c4a6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee7d6071a5f7f5708d413da3505de0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e02c1c681b9b7d1a65a73220beb0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd8f1ac61ee8135224764e51d0763f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c0515a341afa2bb2546bb4cf738d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb575fbb847cee754554f3a279bf17926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea306aacfc01beb20860390a3123eb42927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6d62792cae67f2e8158b1cbaf35b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd31486940620b6735f961640cdb6c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322007a0d072bd53fdeade5b8fb4972930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc921a583c8b22db22e983f07e79599931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d0ac2987219861feb4808364803e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4f84e43beb14bc257a2b18bd18a4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d669043742b7652dafed73f8230e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefb4fe93c085d7df70163b274be879935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b7b9166c1cb91623828b99c8a4da2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69747274e5c8adb6f9652ce8e4f4bc7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb042e4b1fb7c6455aa60c97854e25938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b16221c61762fecb65bd59a015cb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab749fc49082dca803296e05b7b814940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819940ea7228d43f7dfd93a44ee2cf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bb72d74924fbc60ec3a283f9c22a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51698913b03dbf17552d4f2f1bfabd3c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f3bdb274e4f62091c36dc98aa229c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100964baeca3167d75fc264f41b631c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d1d52b972a49fe536b11c8951a84946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca28c64ce2d2b0dcde2c954a5b913947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422dd6e4ba56d4fda665a4d1f95da5e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3791d9c418aeaba1d372f107f4777949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398f4b4e717f77efa3e66ef0bebc3a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ffbcd414413080ee2731fccf011af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce427f2fc4f6b358f087d870c9ad89952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d8a7de3af41da76cb91e671d4810953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5093541bf12af46a6d5fdfe9dfc390954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7ac16ce1bc8f1351e38978bed31ab955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbc17dc37c5275ef104041565558e1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031c9a175cf001c224ebedfa1daeb6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9290ee1d876d0cddc6f0d1df9c8001c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8584e3f29f4bb295d083b9fda97328959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524154ce3cba430c50bc5ddb3fd4333a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d1f0b3e71e79ce45fac45099eb164961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c5bb39fb790cd512dbd978caf8cb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f13718f29a3489b59602c9cc3b8b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f61930c1b1a0229df2b7e592b8e6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ac8b42b284e4945906811503bffeb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f30246353090ca86203bb4f5746cf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69531927fc4c1d5feb6f121850edef36967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb75438b3f0b4784f1273dd0ab86bdc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe7da9ec5f86a8ed18c55e8186e4f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d5c6fbc35773027e9fdacd3012e7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855b7c6bcadd497f3129cd4d517c45971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb909a10a53bf02778b91bf2bbba31972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797193a65ba45852dfc16bd6d08f648973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c67453169badf229bee2216b2785974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0fc119164da37d9c7b1590bb963e9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f813d47085f8cd0dca34e170ab3f75b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990355ed94944fdd063d4018779d4ab1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e6f1f4f3f1201b4074f61ec393f8f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f011705bb3c17f4d1f34ec0364414979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5f5c55b20725135abe7174064186980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627346f24b59cd06905449f945633f61981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246685e5f9a5a2e8eaa3396523c1004982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e48684cc74429611d104eba8125175983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ed93e7b012c77dfc44916624bf08984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50011c02788a428937817260ab8d3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6ecb1d3fd51ef5d2402acd1bc4f85986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f74ed422d6bc23f2d836e95d26f81987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5166f5fb89842b266912288eaa2d0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a15094501a202b57f58a1af72725f0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a65ae03bd17c5d31467239c060411990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d5ce58630c3629e99d6e9a6eb6f4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d40dfac5ad240a8c96bbb95df0bf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3384829ceb28344bebd4d47f77147d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013fd0a44b064ed6038cab3d3052b74994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52984f13afd513f69862f4d2ff61909c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae609ac4f25ad2ce85bc86c92b6bb6d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c6699c1f820b64ffa61afb5839c6f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac33774273b1a3caeac8876990b6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ac447d2f5545ed1a174f548290782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb73d7a44eb0d59788bd613b07303853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bfd15ce5d09911036aaa461ed250b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beae56335c1d203a2627f09605a747f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d194bc61e0f7460fe3a6209343f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7d658633e951eed8c268ead5d9537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b086df0758954c9803c05223b2eaeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64dc1024b3d717b283c0e50554fca39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899a70baf82fa3a3957e0c900e521710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93975dfa596306357b4da399cda2574911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff8bcce380f8c2074df7df43baf8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2a915f116d7b3fe8c0a78df763aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15228edd0f854efafc55c602d655b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b3089da016e8f8ac03e0b74b472be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8828f9019109733f5304a0874cf6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7937e39eac6531eebdcebce6756bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1eca9f2ac14dd292bd6442fa0507418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eac11b29de119cc15244ff4aa920a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa89b737081d544d38c009177619e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027196820d3123f536dd54db30140c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1951145be2f4a9ff47e94e169345e2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11586f0d98ccfd78a2d99733d9a86ab623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23785080bc2c722a58252f41e1dc2b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c8cb38be00937ee8db7ea881e04c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26133f20958a384ee3cdbc84843a64226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf7850fd20d437fc3970d86510f01127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23640bec9d7d47891808bdecfa92a32c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35d20879066a55678c51f7395227629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a8529c88913b8a1963d84ddd1aa0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e22f79593212e2ada2bb8afdd70c1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d4a904d6869051feca8670ce1d52c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f5f510e782d6e6b3d62bade007ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415ed69187ba8100a947a78954e3b7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c53861de4cb10d156b8c3c0d1c8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e297ef420bac3f83abb79b8838b0aee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2029a8b617a3d713ba66efebf5adae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee022c0e13d4e26d25388d498967ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b76031903bacc03d0f3597ca1b7c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099f6650a19a012841f44a70c09bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856caedf3d7203eee281a17158de2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ae0996843d56e6f968f30ae7d03342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245428dcdde95195f67604948c1eb0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb353870eb8ec4ef9e1e8fe2ee25ce4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050d208663596859963f15da283b0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d7ea8b735cc60e6681819ce93d07046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357f9d5148b10badc38898a1dc7711d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a21a01dfbc40e699e56746ead3005748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d7ea2bb74d733caf5f371b86ef0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27075960af6371e29e78d9d9d7b52e1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de4576db29f5aa7417cba8267009b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b733e08b120f20487518ac88145a8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d941e3319bead1667b31e65e342953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b38fad39338b6b25ac6a32bfd982254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288835b1a03fc62268185fc392431a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398f82ea750ec96f83d8c94dd7c981d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875dd8562f7f933483179befac0653b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624370f97707d2cc81a763fbc1e6b1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cea436d31b0da1cf5bd12d7936c65f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb68777f2b38835e91c87e6014b86360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af34c89a77476bed85bf33cc098b1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94beb3ad23017e4f2fc3fca528a7df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf61054e7740d4d764f5a463e2750d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134de2628985563f09d4ab52186c9c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a93b2e5a1d68bd1eb1aba4ce93f32265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57868a57b93a159c5a3bef67d62cb6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c21bf84df4ee1c1a406855d932fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff11079590b56f4afd2a03a31a79b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8e0dc4a2c6ee99e6338a283612ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdfc266bedb53a466f11122da922f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab760aad943872c0197d58bff660b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8a78758bb868393f4aef0d0b08e4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12072b9a86f25fa8893d7e375e84f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e36ca97fe9e8cfee2520f40fbad44274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf423ee016d8618b9555f7c4bdc3bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ef7e09ac2174e314b14f7b67f221f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b219639bb56fc1ba634d722f0ddb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308dd51a74d88cf13979d6d81d761c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1164598883826fbc716500f640a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067245f407b9ed68aac839b465bf70b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086070de4e9d32b42d6b73f421de4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd194b61204f099b6f223e95b99f6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc80773aa02996c04b486e4a1f34183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2517592f8a9286ff120a3d3bca24a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f846f1b1877c2690a95b8ab13ec6ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30256c05e7cdc2f2cff041ac4a06261f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c0b90d116c43685a33fa799ba156187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92cc1fc7043cb55e7705028c696c1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa823b12bdfa9e08c0641090ce22ee1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a45daa47fba654bc3373d0e3dd00090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f769b733cbe213e0e23100663a6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc433ff143517f13a8659a5dc774d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c67b44e90ade4cb6236c0bf2375593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8391cf12fc36949de6dade9eed3c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3a861bfcf8ecb3721de69094d40695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d350ab2881d5e95eeb7af800bcb6dc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bacec65a2496a9541fa45e66533ca797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255760330a33407030ecac7d0551d0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f2dea5bbd3b068f4d659115eb62b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb0963b0e24e0660ad2caeef358a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb844bf9aec3284bce67520ed556e52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1de3704988b48bcd6821c926887d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f36c5627e337a13a74d45493283cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ddb50828b74b15bed8caafcb39a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254575d273d8db38034406164ee6885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163326c00daae1f508dd2c9b5be543be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabdfc9fbc72016ff15191091336b3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e39005f89b9a81dec33ed5621240c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17cee8bd0e4d97be8e55b287fc5d0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e061552177bc9a5d8e58ade0506367110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451c2ec368328b87302bab7d7d6687111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddac4e6e0327758f7dd40147acc770112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa178f0d2f7d83419411863269622eb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b427372cf660d59d41bad22a6be96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf091d33c8957dbbabb0847f84dd090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef681b9c78a33e6342ad0b7b34feb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906c60e01cf06a7a3d920c8bda0592a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8016d76e63ae2794fbe0003b5a7f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792329309d74730fe7fb11981e76ac8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab447001f887073eb6481e7200251b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3624d48472f0f2fc8e77cb6af8c9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f0ce1b5478dec16f6fe49f3f66bd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c0f280f52a967b58a5af04af27a49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a2bc14dc710590128ddcabcb319d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dba7498e8ccc299473a33f9355c5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5914ed1fddac6cf0983e94d225ed4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6346c1a87da92ad660136bbc1bca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff7e2ea037a55675e45b7e7b56aa6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef8026fb2fb3236d032ac4ba1339dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efbcb578526d39c4645f255281c244130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a60080756ab8fd86613e71bdd4c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b525568b2ff88034bc2145622520132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2633ce58a2f2bb1c003ac6dd08252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6350494a6d512e312f76a2e8f4e03be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b51e41535d51358d0a5295f837fd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6db16952ed152108f51aa5cc186d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbebe80c1facb5e9bef6f6a619cb9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a804e2aba157a12136f10ca20f06e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3553253b447da95c5c940017566318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7541b964a32b394edd3f53958b20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f2aff40432ddfc83b1b549a4e6d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2251c3d8da01c0521a318c1372176f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cfb16cfecdbe4d8a34b2879a95c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34870fe12973e845f467d5e6be17c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd6f08729f87d88737f8085d76cf8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc77d169c55f6e8fb032dd3996fef7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce466e018fcce96dd4c84505769c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce9e7f533de768258f0c970ce6446d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbd1357b7a4b256c90bf5728d14d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d7f1f5b6fda01e9a66a17ba50a0c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2eeaa30cc3926e5805897e71602ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6536511cf17df4cc93fe22d0830d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e87412a1a1e70fe8c7913ddac8979153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf573f34a864575d54b70dca8ecd2f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d57d9366863950e54b79cb4f7d34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d9c3a9f9ab35865ded1d7a187c6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee6aeb0922da87bb85ad9b25fa35f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3632574ffa587a95b6f347e3065bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e799a61a1be03c6c9e704e07bd119cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f72505954d06c4ca8958669cd419c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf2180aabb58f3a33aba41589baef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c660f1ab9150dda29e3471b79175d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b82325fffeba438ef8453e3d57e78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2359c9c65ae47ad748a3867241b6e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57bc046d97da5994b1bae3d44aee23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d59b04b8789ab3e020a872ff82b26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69689faa7a83b23f56dfb13287278d5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920da19d48cb3c6fefbb70d75f6f5ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5baab981c461ed2c8f1cc50339042169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10625282b0af04a1d8aa3121aaae7c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f4b13ae649131f16f496d5422da1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dd3282bdfeecdad2dcc6da8ec1dcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b3cff53f9b084dae4d68203da711173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019aecc584faecb1078ff99df70068174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e808a51be4f4f6e1b53d81fb50cbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7da14bab14fd91ad1269a13de392b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e892f1d2239b8b82ac7fdcd746b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc6c61deee806fa7d69d612844310178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189de9b5f8aa1f24d80c021e2a20eb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee9f3c3163568de0c586fd1f17d786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9821b5f1c17e95471bec993c3cdd2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb0d48e1cd7f850114c66128ef196182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d944061b9ba4e62bcd8af6a10ae2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d688d015606aa3698daae3f2f543c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecfcd1d6d26249c1133b7ae1ef5731185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a2ad08fdd1cd3d16dcef6fd094c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8378dc3a54d2c9dbac3d5b0e9a120187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e771ae4650d9ea2d0601ea3a2ed9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99848c971f7eec27948646a98e2fce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5703f8c948a7daae7a877d0d82906b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9749e8ec186e2e41264b50802bd4d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7a7c498497db0452b6c8744a2fbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce6e9b0ea82e7a77056e75c12be79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6732e9cca0beeaddf8cd7871ef0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6a97fa733de129714eac33afdbb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94306aaefbc3b622c9ebf7c41003b04e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55adae0d56ceb4a7644af5ca6c43f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a997aa27d3ac0385582d6b52247c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae803a68b010fe100040d70d49d70525199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b482d1aebf53225814fdefef1e8d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d49f588d222de6cccbff40ce3afd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed526eb144bf39ba445e0d79ed61fc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1662dc91d3f48b79d836598ea88711203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4ff5e981380ffe7141629dce2a9c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e6b2eef7224a0fe50492fd88e0777205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ba5dd5a9080762c4a049ba4d3eb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573955cee6694f3ffb657e548e7a779207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae52e2f9eeef1cbe12747fb930081a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923f027e0e027ed48ff67bc8f6fb76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563ca72ec67ccb2339695f0d9d5698210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d8fe6d239d428d8cfc724c49ebe4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82afc1acd43b3ad9d23262b158edc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5564246ad2672c570aa24e2cc3f7b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73972e3fa15d94a1faa2415cf66467214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447e4b1283ed27c8a8cac89ae8a3eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b202fc79cd519d7f5efa7cf82e9bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a189cedf2b006f0d667b8788f05a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1153109a4b6ae9fd885bd80e1a3724d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650ad73c93963b7f9958ea6fee58a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e9133b58133d7a6b8fdf1d2c3b062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd38be9c02335dcc25cd21ea3f2bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513966d68a4f17902263ab5add12fff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ff97ab96246a7e9b26eee863fdd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab647e614382591f86be0d23fb029b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd8b00aa45db8cb89000c22d83eac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d5d9d136a0a8b0ebef4b1ed7ae90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020c87ac2ba456d23f02fbef5c51303227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cfaa1a647ad770e94787ea200144228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497521130042d23d76793cfce9acd93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a79fee1fd7acbd0b71c13ce4d8f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0453c2b5fd61b1f013adb64ee54784231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235680927bf835efd888f33582e57e7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c99f5768384e39a3e9ee1ad3fa76c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc20a9cdbb6a12896d864f619ef717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1497c8782f97e640ffb2c8c0d61b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b17b55cea9f27e1cdb5cb31d2a80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1153c61c93bb0fc5b0b07bfc8d0ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6f1b94c14f9304f695cc66d7e343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de88076eebafeacd67548ecaac6d17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad13be2f8b56c6d80ff41294d9dca75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb22b830cc1769d73cdf00f2eda406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb131a44f67d92e631711f9ab1c534242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2dcf345aaf17feff4836b3778e16f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab344ae75931aaebd5733ca5af5478244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efbec420d8c0af76834a377abbe32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e42e1916b8dfe59cf88cfddbc8dda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c74e8c9eb5573854cca0760b8f228247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3ed5463f330aa578e5b2d2558187248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527628a859c64d4c755027d5112cf86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea9d5c021f733b67acf0caa709baa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9cc1674b4c7ad7852787e76b30a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63a3c675eb65647f8ab0660635011252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a36231f79064c448d1ace8585ee8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db59f75c3243b40ee21f2702d58a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52923ffb3af4de10ae7a769947502fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad12d939e6a7137d4577dd0f5c52534256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec587f642311b86e244589bbd7446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe9bc14bd4cb2087f2e1f08682f143258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b9bd68524320cb9f297ece6c36462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c2919af845e54440f68586a48f17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b411c054af46d62e2cefea1967f9c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7780f2f22251daef71ea305ec3e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55c51dcc9bf83347a67b56d89ecf16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30ae06ed96f0e1d9f998cc8b187d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa0fbdaed582860693217362a239d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9b7b04cc337d768a788a6e578f160266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a3f2d03cb367e17083e7504c79bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d9693c90588e42172fba49758ce92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624e310b8bd6f88d71705f782156f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0e15367cda93a6fb64e13028f3f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2263df37d82dfaac76f6152c06c729271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0b307179a1089125074c41686780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6a168f0a89839826ebdbddccaa6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d103e25021d046074c12a53b72c584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c6f6aa45fc61527f9c80ca545f6d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dcc3d3f57577741a6f2fab3f7c4e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434176a2104f8f9bd9e9d1df1743ab89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93cc0c09c9ad42f49c5fa093fe28d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfcb3d4d4a179c61c615db30e06c4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db0ab0ec993f3812fd58acca713ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bad60a3465d412b3d0f7b7deb1934281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bdd5f2afd4255b677f3e11cb69111282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590a023fc2fcf46ce1b2c5ad232cfb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5393a57989fa6aaf11fb7d4d4749ee1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc9dbd493f44895b36fc88be41621285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b288a258a0496b0037af81c1e629f03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78987928357146cca9a8bb27a4bb2bca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf565fcdc1cedb6b7b945dca7210cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b76190c5e71dc421f8c315c958d41a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf59d45b737ab2c4a92fd4c1e95f1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8007fa5fd55933fd01139afd02b7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91ff0c9f8f8ca66ebcdf9654377506292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dfc3c1c3a95145db6e38f61383c96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc577cd17b7b7b8759b34ba54349787294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4200711e0e88159a5f66b188a761fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6742103a21948b2059ab1a45d5ad9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44cd24eb06908777acd0c4257e701d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b323ad2fcd12c720098cef3b549db4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4320606baa94d4fb51fc5e9d34e729299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e469611d50be87d710333f76b88057300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b55c8a091a157601dc45fb8d5ea3f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77841fcd8406bd4ef3746a3638dab749302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608fd3888e2e92358641583a288a613303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51fe5449d3d01d2f5bd9f632bbfb78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc84de7faca100abf9638d95f1d66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71674fe9989165fe95183fecdd1549ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384914749eeb921c0f873190434f0ff3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6961abd081e1fd2a666372a301749308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835b5f12e6187c6e4d63c664fe4934309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87aa09cd2bba2789c12af84dd7ea2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6df030a8600aad5eaea8a83ae086f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796824a59a377804db09a37b03a8df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619880c55b98d8d33391ba9b392ba56b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ad5cfa3e291429016e92bb961ca7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f43c4821e51310d1fb1b300434140315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9788d0be888f1e9be1ec46d306c4210316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd612dd2c923587eed829cf4d3e0cc9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214930e5cd611ded154a888fabddf3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d603389e96afe008c89ffa9ae849b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73cff21686092092dd9214a398a96a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d39ad2de57acda60ea05801f6ccb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d012cbe1c3e0c5f4d202976417cab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd824e1dc32aacc45f50208af9407fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b6e73c016ef1212afeeede5de0d9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392806d412ed705947b3f754a658c84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5edd5eb3305365edd7f1f1d01dbeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2241c09aab6e5281f834cf9f5de9b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a1cfdf7781af99c8d32e76dd631b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f02f63aeac041d859410304549a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0e56b32658ba829d4ec702a9268b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a288f5d15a8c767214357770f8b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc28a5f19dbc886f9b380e0ca80cf99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852beb950c58f8a432101a94cfc0a68f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27325cbe6fd6256a3f8102ab9744adf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd022692d8eb8aa1cf46372a631a0ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17a8b5394c75c3d2625cfa830e0cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899d83067f7b6c95e74c9a1822b6f1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da8f43ff5eb8cacb675c805b5e10c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04337b5d6fdf19a72572a53f4d9026aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eef5caf3b58175230292e5152f2cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a7210d6f02e7651cca84d9519c76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a83a654281acff59e30d5f18723d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d5cfc817aaf8195445922bd5c7b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f17e86d6338292360440f2dc6f2808344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756f6620cab55d6483cfd9b287c16c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269e90929a5fef31bb9a78c21c5dcd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800a812b776ccda9fd85313a4a12942347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3105ad477723c71c21d54809b34609348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f831eb0bfb1bfe25357f25bd1b86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe25fb97587103f3df4fd1ce44e79e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e135eec6e671dc16e521afa7de812e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccd1f856aea2f35774419e7518b771352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57539b7d92c1303f8c9025d8456aae8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023afa03733cfa69ed6e92b1ff0fc50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2432397d0a89346c067bea3d176bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7a6d5a555302b5d52d9c808e88e74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7124c6cf2d6cb5da43d849e8f92de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a141c95088954589c4d64c6af69f35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53606483faf8f91af194d68e1ca365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea43f1492373d6069016beb2f82ec6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916380e776715d91cd034e58bce11b37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b3bb83db50f5183eab73edcce465e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008a99ad2743ed43601ad0e8f793b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea8e9a871cb5d009a9f20f342dad9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82699e96a9bdd4ccafe5cc01cc0a9b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df1252bb5c8f23c65b4e6d7750405366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187670b880eb6c263875c5ef8a627c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc0feefd9b547a3792a7bda489215368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445cea3400cbb592153342ecc7b18b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490e61c60a17788b7d81ec64364e0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d293aa698eb9d77d55bde6b8e5c81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119361eb4f0a85842e7fb0f5dd67d94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269fa3dca30c8be44d6bd523229cf77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665649c626f44d9cbdc22a7ef18062c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334497953a491ae0dd7219495a24647375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e44d23223d1579cb0b7acbd91be29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157c036ed713ea37906241a90e42ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2d7888d5dfe9e8b0d9ab2e5dfd52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55857d13debf90554c4d0eb5befef535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103556203cbca43ed9274a2ccc5e9cea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8633f0183f6962975a16808dddc866381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a578e4f08cb33e4c8d239347713abb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c1f751b7892ac0105186db5d1ffdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df85fa5a7ebb33d156f6f26f44d4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a664b0cfb80f3eee15973a1b5a4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491bc73ed0252785e0e33413ddc04d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04735534c6d1bc124af6f56e70a25c6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d862071e1bcdaddb745b137ba265892388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844a6338e8acdb0453c4a998d17bb84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8aebcf525738addfca24570a42391390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110aef2b0fb0393026e2d3c7be578e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bdd58dfbabfbdc54a1720345cad01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00dd93d012918af2c53918b6a8da56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106041dea1d870aaeb2621086ed97eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9307992598497ea78062a15a58c5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48937e8e8165b95fb61375d09f285396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9d1ca456983fd2aa776ab305cf36d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236c89c0f828e24d1e6742fc64ef5c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d941be3a57d126ec2a0a431de9ced399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7458127206fd0579a3afb1f4b2c1f22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d95cfc34e3eb18ff3642154e2ddf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02db22334d94fcf61bbbea755d640402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036729eaecdb4801480ec84a832067cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f253a01b006087ee87622d7f15ac77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f48a71d542039eff224b1d36d35c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c8530a049f9d4b78d93e2c08a6c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ffea89c7aa11dfffe06a8d846f99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b758a1fc25f68790add820759473408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd392627fe592bd2b15ef2832dedec7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ef783ea5b0628e6da25547fae9f7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf58ade2d3de530bd19dccac829cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb68539b0f832cb8e3050c72095f147412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930aced45999155fe5d1ecbd975e9c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1cf5e0ce0db5157d57f125c01bb8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc0bf4715a1a1539567709eb694d41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36789cec07c2b8cdd00a87dae9134d5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814f5b0ac6b9b1115dc7d34604fb40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c141df12669157601c882163a7ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea50a075db7c9f8f2594b6195b60a35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d8addf01936de91fc89f24c42260420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c738a7ef2d99db96dd89e957dd858421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf738b240512baede0e51c30328b7c60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b764e24aa2a3287e89ef47b3593c18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815020f5c8358447556c8440c3c93a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddfad34147abd0dbab60decc238c0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c54b82a2cbbe66751e1f5cc2aee9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1637dceb29c540fa573665da842af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78b8cba4dbd41be5740b6d70b1e8b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382e30a389dce0c82d02c50643b15c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50dd131b055270b0c9a6ae4e2579e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5e733f6614e2411d55c4de83a57c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e156ba58cdba65dcd670c1188cd553432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ee10ce2fc565fd2a6595ba894444433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f03e7b7608ec681f31be96be078c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429cb8cab14ac263766bcd5cb908e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248724e086a9d7d0efb552a3f79b466436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ca0277bc1fd1525d1e93b29f1d01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c93c360c457798a8f59847d0751d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1975e4e54a17a94efec51b09fdb3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971535751e123a6bbea00c095e28d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d735a71502d1806c3ce7336d94b2da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32b48b5e086ed02f77770dd965af2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b531d89c871df5633592911e4e4b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ff80a0fac4a105747979d3241c08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c327620e286eb9f3cf76b433dbcc9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbef2478f5962b710caf13e82cc3462446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c164dbddd2a97a390ae9f83499c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36cfe8d9164261ac2928073b53feb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4389be4f0234886f6120ed2bf657e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1c078f8348630b66cacd219225bcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6095c4deb9413a787f0a61d0697ab2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b652bf7e9ebf0ef0e43b92b56059452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc675ee3f8b8fc08bec4f1220d21863453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43657e808b266037dfdc638fde319e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cfc2d1175ac70d2a5caa24d2de139455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1aac986cc6226578c19f3ea28752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48819af761699073c27948c02d129457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4ba7228e80854572e22be3d02e6e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1b425576807a153ff076ff32e5d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0641a397a140be519394841111c62c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ea9829335eaedda99d8c73733ec3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf81287c57ab5ba7a55c937b1a522c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1b0cc5c11a3547abd8e694aa6d1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86451935cad3359e59a9e6ce194d6e0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a020e3973d0f7750f0e9f995203be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aca1839ce293a678f99f815ae5bb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696ef7063d9fcf068aec0d2af50c8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9f1a47db555b019ed04ccd4ef239468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d5bb01227923b416ac2e920c1a58f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3564e995093d04a289d350e2e751ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6dd9222ad38e47ec73cc4e31e40d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e2917917f74d717123e2e212fc272472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ac67271aa46dc8737a7ddf8697e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863a9fe2ac1155e5caabe1c3c5424fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d781da1b1e5df6c67f91d2795d059475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e9106b5bdb5dd8faceea1b564377476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09634f9a9b57e26aea425e58c6322449477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961828b703c4dc0cb8e22638285c919478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a56e510769ea75d9d3efd06a10e2bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb93e4101d5ed89ff0e6795f685c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50892df95106997e5a1178594b993b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceb20da07f799d6723b4f51330be72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d659a962623136243a531eeeafd36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28c496ea1baa4cb3c371bba3cadf13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4bad3cf9b4dbfff22853cc44e63ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a248784fe004137dda7f003291718486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e655878824d073f2098e0102fb429d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a1c77a9d1c7331c16ce9d6f955bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bffbb1ffffb04eaf776b8674bac572489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de398612b01b0646249f40a71cc73c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7358a543179026f61d4d99e217f4ce6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96889a81ec2cc02f87ceec7b941de8f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3fc21394c92bc2765ab298f1b198493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c39cccf2dcf2e28aebcc99c747405494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f98f6a4d52d9198df26ff6acd08f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7683863c4ab7e709114db0c6c0e3797496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e205934703004580905b9347df62a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e39b12e4c00d3fe86e3b7a1d9b11498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d15d915dc50d435a32d10effb3fe2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd45c896f8fa5a15d61b32e0b6e04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ac4aa3829a73bcdd62c4488bf792501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e05fba8174ecf6e585add811dc91b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb241ef392af1d566402a8f27eb581af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab714c37da1ecc38cad90ef8dd881504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa2e5117465ca15105cda1ded5094505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2c150b185edd06ab65a2871693aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ea15f3df91f33ec67dec63d4a7ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e5055499cfbb99eef3c9e51ba506508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441643e28988cb5401baa53dd06bfa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a30171ca3409b482d85ff244fd6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8dc433497b1e96c7f65003555dad2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12ac8d558ef84adc2a352695b00f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72013135118198b9cf9060a04e2881b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550b10c0bce0c43093c821a753853eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a2e4747c34e9a043583cabb1d812515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99295376e6481bb9ed15bda2906688516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86281d9377a1aed903647c2741fe2800517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce43fba69e3be95ead85891b5e476518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede101b5d443074616a611b037ea652519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5e53b19ca440b346a5a8ef542f030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c5fa1e9d8f8b3a902a0ede1463eab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c0dd8f82b3672f945ee33b2592173522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855e952e3c6eadfcd12dc4cf139fe6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a93fb7e943dc737a9c058774964243524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdca454ac7507de2501955fb116915525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c565fde476512107aa7cb1d11a270b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444df8a761adb2c0e36c76877eccc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309ed19c9b8b3ede1a8b051e3a4f80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd20d53389a088f0d1bbdf249268eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5456be61b106952a54229a61eefeba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939360e8d330d9f6b3b64c9230c78c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906153270a4fae90d48e786805efcb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3f281f185bd00cf406e39ba94c63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab1824ef16598ed6ee781aa8d241a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c210246c4585bf3d639542dbf0b53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce2e9c57c0af18317164b5377614e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c871bcbe6b1d98e11c359c545980537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded953fd0b90fb11e0107bf2ed39683538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18943c19d8944b14d63c8b58f7c64b6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31cd4e444769097edabcea79641723540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8870f03865953bb34652bd80ed6314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1c7d939a91b52abd9b3d423bc7d19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8bb513ac3069a46dc06011260cc0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098dc9154da382017e29ca81fadc755544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe956660b831a598982df76f6ef05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032c050b0ef7842ba36341643faec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c3d23781e8da76a6d7e742584f901547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431fcd0366d8e266dd5f111beced25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe0f84f6b182f5626e3507c259cfeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bdd7375d49da0a9296f33aa2b2212550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f549f68dd59709ff4c35dd39fec57a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37d055126f7d1c834f538e7c7e039552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e24745130c47fa4a3a9beffc054b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747354ad9e75d2d17a155bb912631e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5482f16f6a5ae768c29e36f226ed880555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142feeacd36800ac25f766b40e9a2127556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba18e9dab9883ac3d3c2985c2e08bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0475b9c5f338c2c5c6becca8e43f55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc29ad38d365de6fd89d985bfa5c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5915be377abbd64b24a73595d52b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffef88e30874337284cc97cdb22259561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da5284f5ec3af89e8c4accfb702c1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b12fa71ff5dbbf26ad55fee2e88c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52198d9075589076161c530cc21733564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008db95ad058b4acbce5efdd00ae088565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be12cc03e3dadf4d961828e149dccf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714d17d255c7d7f531e00ea662776e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace96087c6cfcf013524cba9dcbcc9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b287f887b97be58465f2850bb9c127569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c34290944b5ae93a8cd9ca69b7d886570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01372a2f900534b90d78aa53596ddc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04948f9bcd2c08aa61486a9069cc8e73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d417162378a51cc7fd758f0bfb128573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516522bbc4884093f3aeeacde01a4f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa9a7396bbff916cfc0beb4e3dcd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa33443c9e21a6835f41473750162576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8ed076690e714d4145073f6dcdef1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733264e91e96d1b3ae2162ea8875863578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ebecca7ec2128e9b6629ebec887a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0157ee943bee8512fc598d313f378f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3465c1b9deff2f4d17e977e294deac1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58949188f635523716d63e520cc31bcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4a5bc5d593a6788f0145842b3c50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de22106fdf62957d11a7a78e57ff11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9d3a71af1a2c5480edbc189df813585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dfa1acd26e24b53479538c160535c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9b257abf63a72fdc9df0ab69b1cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6183d3271b19b0e366d4ed6c11f0ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a2fb9be4f8571ca7dae9149bef9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6faafdc05765209c1383b8268f6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319faa59647a93d9f00b8d015e412153591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f2c9f1befe3ca1367d8a2fb84fc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710864d1624df8ff16ba7e6d36142be7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f78e78dca7ef8b9ebfdcf858c7be0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aeb094bc76197ab661546a9676541595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee278cf91f8a4d5d3883d60becd0a0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c5d5d361fee5d7875da13bd98a2f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d4f352a963cb09c968571cb9a1f09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0caf69a93a2a62ee5561273a5bba25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52fff648d0acd56561cff7018fa225600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a007e437603d030ec8d6e8db2a0b629601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414238bf9e859c7c938219acef410a98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386a1f4e48c0b3da9ea01c31e4f74c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df877fbdcff444461ab0226bbe19e9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c67d7089bd60c6417d7f0531d729a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7b181aa95f1f31fb4730b16b6ad9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d34db0a8d2705c54c9a80402a465607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544b1494cee1e3b9a77c94a23be2698608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfa10b2e413a31483cfe6980f031ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83c210f2f374540acab6f449d408f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb43bff0354400ed3021a523fc3c12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910391c9b86613861f92599a9331dfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e36b2f44007da2766162f11377a29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac036b817046678f5eaac5094b73d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d4bd1b61e464a627c60ed1de610e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf1bb9858af49492ecb33e8e8d62ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4ea8b1fa8c6eae64b610cd8c6a4ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6fb74ae41c4a78b9692cd4c3449c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a7de55b0442b4fa7fd0ad6faccc91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568fe4c2d307aaa4d1383605b472505620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aaf30b2a674ce04792fa3b0048495621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ccb2d845a95470ea54623e2e0586622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c513f36a7850389360889ca7b8472f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee90dacb350e007b631160cb848e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0f572455b9614157cba3bbfb3513625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9808def26a1fdbab0995034b55152bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826675b1ed41ea10624f02081b566612627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be162bcbbf55612bf81488a7c456f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe5d6e05d51d0709c382cddfa372ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c28200a2b9c48a0d64c64f76a052630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9e3e2ed9d3f2b01b3dab46334a96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af16d3a9fd02a4f0f332eb5a6ede0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635e77b0ffac684fa577cd36bcf9b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a80bef3ad606c9a0f7ba9e2bb211634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f3e8030ca225fcf19afaf0d73fb85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07fbac0356404f48f0c98810b5f51f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e38bc4932b46435db627854021d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a92710ec66dd1be28bb1c5494aee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749e50bbd45a0d958d58bbd06d7f69d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64720104fe364a60d3a44e23671aebb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a42e178e482115067ae30e995fecf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253df3e6392c48884e31e6132317c63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d139fcd9e4ff883462b93f98fb72293643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485dbe702f887aae254d06e493ba078644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad1fef7de62c5f35a8593dd814c7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17075ac5317de890c47887581f500e0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f3c769985d836492314ee2b6d65d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e83b16ff098d560faa1e4f3c00330648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc880753983ae00c0547b7d77fe0d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b198ede086b2e0184ff9007fdf20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6f0adfce20c987541c647a1afd366651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139857a09cc7de16184c630ce5ef64e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9458f1659b7d11c0ae08928686d941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69d806672fe25c4b9d0d86defe5f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9f29058978f99d1cc5627205510ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6e069c0900b388f847024cc42a092656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aa6b1afda416c4b7974023b93a096657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903926f382a0e39a7d75af5c934ad23e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26e19eda3228d63dea440d644da3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ba68e9c161ea8b9bfaf1bdadfe7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f1c7a58e2aaa7c575aaf060f4f06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127f826b03e29433a166e70fed6a54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1625959ec0fe878ba10e94ebc1a94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c5a3737e67a94a5061ecb049b03e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce892ee220bb07cfa4995e5dc003c7bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8fe582264e19eea39c1560a964e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c782103323f0a5ca34635b7856afba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8844cd8151f2fd77c0ae10ab88528b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045bcf9bc4f69900cf9accf9eb06d37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c8a93b5c59a57d36edf483508b540670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0414d10b77966c43a1d9e2ccd5a6cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9b7d4b5828b3b6286a8bbbb4a484672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde66c72793bb03cf8af3686c16ef3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93437f16ac800e23a4fd2d34856ce681674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45053224d55c56c059ed378a186a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018ff1508de01455f1c30600909414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5a5c1e4200879a2dac73abc0f7dee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67bfa26871d6763a51e17d56b9627a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b27bf19a7a7dbeef187dc9695241a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eed31efb2b301c8741ccbb1191bfff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85277f13536434e6babe35d5c60503681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a92d65ebdcfe495dd23d3ac20c01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36291881bb65854cd3675e1576498e74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4f2c643ba0fa99db8acbc84661857684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad85ebc0b19f9ef8b34d604c8a1e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116a2305122a95035a0be9293c23a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77fa199f790642d7adcd580362cd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f70ee18dd657d2c7d8e63c6105b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56f6fadaba487924031ff6e6d1c3f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc8bba69f180ed840cecfe8731c12d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1325823969bfcea341978fa3e31c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f99730d9ce6bff0cbd7f0a66fcc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7200d5be8803f8a3ee1fa2a9c795693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7863d3f910e629b9f72e05ab1c378e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708df5055429b45c10f1a29e146e5fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b95227e05dff85d967335d30eb0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7347c4f35e34bbab6946eae83984697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed7deb36917f279a5e851ccef5079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4387345abcb034739ce850ffbc0c939699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84893af9b478d121fc5dbb754ef0c31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4744d1233d8305914e4f72d7d903701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b50c4245d5201e89b9dcf5b9b9ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec5f9052e4657c8eea209b8d10a59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d3c08e367daf180f776276e62f0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e6beb0bd84ea07c594bf373cde53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371d93f4601bc0cafb1eadd0e3e0f41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79592e607b993646da0dab872e92b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe310c00e3f46bfcd20a7b4a00244708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ef0ec8d13dab653bba3a235509e9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e4b7d27a696fcbca4397dab9f3bc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a637964775b6aeb26aa1eaaf70dc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8667511ed8fea2d2d32ef57dbf920c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ede8eaa1fd2a284fcc45b62fb11369713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4654d2f4a84ba027d46b15ff59db9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383e85381c04efe9129babd446f2d04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005219beab951d15b4aac30d20f28c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4ed2b0d64e2bdc39f48d8f94641e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e9ff67e6be8882af3b42a1369be0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42bc47a43eb77fe0672a541ce341e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce1a63223c9dd407f0c91ea4114109720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7aae5c6b6d3ab3f6040e7c37fb5b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbaae8daa0f9b2e215a5494252de55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe7c50e8f716d26b058770aa0d1ebb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc71c18743771586eb0e405f148f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a58b898c26d2d3307240eecce33f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e1d24045b0fbd9087aca511f5d79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0b92e45254f1784ac53d9b4ba883727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40595d29938b5db8dd714ae642e51867728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a77e6702e6f934e8150bd72549849b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a84b3cc10dfd4f2f8fe05110c201c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9fff61e53840bddbb5aaef0916f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc37d534699f06a34c7518fac5d3677732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969da69266add8fdf0c82eb34922fac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29abda8f35b8545e4118ad3fe9a952734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693c38720df22408938b879ded4b0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb37576808d5be8b2e631422e9003736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e489774632da1d64c0f31cf0de9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb96927f862fea090b7a982d23883738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e91a9fec23d889bb477287c4dd6723739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8d67c07b57c258f5122540a72f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c78ff6b40260ec5817966b6755a3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cdece6bae4512cd323e6132836ba3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db80abfb5a5558489afbc776cc209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabeebbc4df54a47f91bb43f1fd036744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b044302c76e9005e99ad0c95f156768745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ff0d084035d7afe93634ad412e75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de2ea26aded0f3d14cf056e9c7216747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f7906f587c0d44875a95f8bf81fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94c6572682472d91dc8c2f71a2f919749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30082ce92cbac7f3dde660390c8ea06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba20921d606e9f54a8360a83ad8937751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236434269e44d233c4133c767baf28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d49b15610a139b0ef0487456a03e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e06b96c1ba0f0c248f587fbf2f00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66862616c4b9e24d3afad75ac277e65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1f0cd8d6fb69056f66474f4d548d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa374a0653b95ff264b6917d63fd9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db35e06de14cd1c7817c2f2bd82ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b83ce23d6c73eb4bf3a53964c65d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9801559b6ad7b6205c14185ed569a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55952b63c529c64a5a92339b195a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0c184c603760463a4ac4ddbf5ac24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868732c51f1119b789d9ce885b0f6e02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ba7c3e7f8666108683907de2e001764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51e777da88ea69f7f3fac94d162635765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0495dbb7b819ee76cad9bcb6615fa39766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf837fc27d103e4d803b5a508c784ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47ba378677ff36d07e80f6ee04177c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60bcab9e333650adf2866dca352d5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de7f3ea91715498ef3c52891a6d237770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ababfe0b619d3168e26ffe3d3053df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6fbda464002cd854f9ec6491e6f6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b14f1823cea0dfba1c75ff3ba9bd9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103ebbd25e59f594750bc8f768e324774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681386d1cddb3058264d2811aec22ed4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbd671cef57a37330b4909a522ab96776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca278195809c8f7c5081ee5c436e2cca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d124a1d546b20404acd10ffe859be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2bef1cc8a2e4c5739072474cc4b9c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786de3f60a3669eede559772cd171a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d892462e52f7c4235b0c1cdd6ea36781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942133d12af7b5a160465c20bf8a09b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0bf6795030a0b70b9224e45d37bee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1c164994cf9362a104502ec1299b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56e36ea31ca30366329212d6ab34f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63aaaf7ac865ed1140efe3c39c914a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee5c13bac1cb5a1d4a3eb15ada2c1a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db9f678220b170aabfca2a737ecec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf0a9990ce7206b7833c5d1685900789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201032c35b95929b0b6ce59b585a0778790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4fc46196de0830f956fd47f79ca9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64bd97fa8e94a358f345015e2cb91792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b16385f171fc45013f7c323bc5243b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713237deae528acac27d1b1d7466518794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42081a1a612354d6548152fdb4bb8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef04ef1bb7b1d213bca92f5943ff953796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f5e63dae04e483917472ccbc4aca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262526909126b6f89d172b23cf401b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d1ff1f975ffa744b835ec575327d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc00c2327d72e967ec05861593e3f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccf635f2b97bf62d5f692821656b8d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644030cb9ee59b27b25e4ce456faaa4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd6cd09fd8e9b8fafe963387062c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb91888be63113300f75e91ba647b1e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f04bbd30654dfc01ad79fa239ae4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcee80f9de0f978bf481061908a59d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf787c3b27d68142a5b1a34364fd73c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945865e2bb3b244b1d17076afef2d64c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddaf6d127551d54b940299477175d3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e49a7349baaa81fc19bc7f6d1aea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48d8fa93f8d8cf7508c65005fddae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef422a5e1de167eee96d90ee91513812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa883887cc19f122986650a60f099e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e52eb74ff36d2924a15e8c35ed78814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca8c374f8fb905f3650901af9f023815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86e08f696dadbd66ed00470d79dab6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcbe813a455e7b066ec545ef98873c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c22698eb9f2c3960cd070c4042d32818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505550e72067a94c89daff1a2a67f89819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4ad42225302b5ae6f3d1912598a91820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023521e1bfafb6771f471abcad1eaaf6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c1e5f13435a69b60c64a28a24533c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f90cc2c82b481bcf04e641f6f795823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085622adc2a093700af6c7770dcc8fd4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce099085d935088ed3b913346af4a0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5b58334172cfc3daa731505d9fedd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b33a949af2ff0dcd22a8044ab0b89827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf3923065a3318bb13c077044fc18828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d10f62357567b4826c4d9bd16749f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10cdce5596ee8b87b343b88573bf74830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50205c7db6a50cdfebe0ad3984e414c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e94d7972778bb4b46962fc43a63c31832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e34ca5e0c9762d646cd4ee108601833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef8bc2617bcdf1a9b9206f878ae8f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c973973876c3d0df60a65016a070c9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160bb462c7e05b4dc4cfb1f16908e0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9621971f4e83bf2a75c722e2f08513d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ceb603d82db0aa14726c0b61f364838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413721f449d7627c9f62f3449c9162839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e34461af72cd2e2dc2b4c552df01840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028f4fd4d136ae127aafb49a4207f7a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22277aed078e56af9b815baf3dcf3b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ed14dc3a895513c1b9f245aecd38843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7910376fae809889877d22628c5be38844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcfbfcad360ac26ed902bf4c2fb1e0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348624fc4d30083e92c68c662d1ca9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b19a9e1e934181f70bae5f78c8ec847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6aa180bf21232777b105a8b042235848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbceb0bc9319404769408cd20ebc287849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334dd1066f903577d36bc8a87a0a83850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d27958429f748c6bfd4dbef1b753851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c2bc6476b9d34da5da48dd94d12f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce261bfe49c0283739a20fe740cd3588853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180e7c03d57597081f546b29f450ff9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116be4df9edfeb2df4753bfea357d2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1673e92f70e158a555b96cab878d8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a0344a6a5551c5a260d56c49f09f9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540588d7059d14122a244074724fce858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05363613ac338f84a02744728ea88d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1bdfaf210a9ff41b9666f2c8f2f4b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646ea658d43af4e5c6554d0d2128cf3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fd3e46636c6be40a982348ec8712862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e96cbf433416383bfb74d55477e70863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4d13351815faa3655f423eea4b7a3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350288e7220192f1612ac4825582a5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386092179b16b5a8cf3f341eb426a92866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d31a42ce7a6fcd34a20834d3ebab29867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac69ac62cafe52565e97b6d8123d27868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c334d84eb6328e5f72dda98092b53869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6cc14e0d90d5f421395915c9c2df870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2065908446f3d678b710d01bdd82a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e11860324282c4be2f94670cdadb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364a9c3ca8c289e024623d6ff116029873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b402eff61388b4b2af7b56fe1df081874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d636df33e212183dd9b68e6334fecd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22dcdc0068c2137d0a18bf0b2559e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276537977815b66a8cabd5a4e4c2338877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba61416ebb4fc363f87bd051fe4d3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741f5843996cf0b8ed58ddf7ca2160b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a7bd756d64bcf5e2092f93f08484880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e346207cb3cb622ace308d8ed6c77e0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1f5701422a38d49eb17eb6766c276882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c827888b2a385f8a0b6ca46b4fb1b2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b907e223704b5d9d3033aa82fb58e8e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e0cb0417a399e1ee02b8677fa6439885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8f8402bf033c8c2e72c252507ba5d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69977ab15d37eb8ff12ede3852f71d13887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af6da2b7ac5d9563a9c52c653a1bf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002c39413e548dc6f00031f52475bb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274618d05dc0fe2688071757c474ae7a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505457cacdac0614713367fd756e333891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702dbccf8cabc203f80c5dda5b20f04892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eb7878797f1a6bdb267b50df8d2bf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd314fc6c7b10b43e6220c26c8d430894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff431edbd4c94e4e4b18b6085b70daa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa6ede7dd07518bfc4f5e6aaacfa25896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b67c5445701e4de59b78c732450402897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc73a21cc58938876108ad8736bb5b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38191d2cc686628852fe0c3f97bc81b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95530a799a0f6471c6efbb8f731e57900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ddeef1f887588a4e5afee76d057e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2590411d4032b1d6e717c9c36308902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc14844a492d8c9d0b649e08e21d8bb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8bdef04dc98a142da0e12852c8df904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea10b4276a1f0a9c3e4b47b378578e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35301f8c3faec7e8af13000056907e65906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e073cc24f60c8b59e1552e0fbb54f5a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2a33b5ea3cf6d0b6feb75c0bf5fa3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f07d95526981578a1fcf986b6d2d4f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594c9ea6efba9e7b170475d620030b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43cf8544f9b9614de23862cbbc5e86911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b3f9bb7c477d6974142bcd1c50b0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e7be7813cc5fe8cf0b3b2ec12cf6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eed323e607291d52c3c7878ab30239914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a033b29e7678a1dea6c3e5e23b9f7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dbc42354d197f6cc9b1606baeb7c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a12340811f6f1e1b72a19a95f38d7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d408b04938dadfb5e3433a5f23241918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d476379e0e9bed2696987b661371919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaca37ce48ef9c3086f885f352b142920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c052413b73afa108bdb19cabd988b5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e723d8ce2db5926d183f6d458d4c8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e7c85e2ac29294b0b0d1c0a591ce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2254b9e67ad2be673de0b2f8de422c1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df451110710555b03018cb2d590a8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0c7bd8bb4a9efd8511bc5a9d7742926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f3a4f521d3814086543ee9936f0a2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e692fe62c24a93627e6fb15e73e6a0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca7655025a290df3c1f615c8c4681929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2df63b196f0c0bdc22c7780e9b774930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047adb9cbf7e0b6ac4370845bd934599931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7f6c10a21aa191d631856c1713f2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d15483ee5f4abf7f6388298bb2c400933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930dcae0ccdc4e5476ed971ba394b5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6122819a48579cadaafcaecf6817c56935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d8d54affc1ea9c9da8b6a43ec9a4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d5d75c55b780550d72eeb61f2422a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76debd18bad27ff0f8fdedf42dd4c23c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f152e41e379dd598ffe5a841fb801b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b17521181683b5a111414e69476477940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f6d783595a93cc54e6004104ff41a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7df24a428197f233ad1a75bf75b9b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa4cc787e9faf7d250d881135e7bb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ba1db87284089bc943329c36fefe4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc949e73e79cf81dbecec6fb1407f47945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26c79d199ba30e61a476da86e94b50946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806488e6a8715459472acebf8ef4036947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92bc7c6d8aecb745db37c937da824948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df73ad47adef149e9de8d10aa7703cb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f1ff13d14ec32db3489aa172b3e02950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304a7648018d9e97d5d98cd74018db4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb1c9412c06542c55fb2414848c857952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe161c465afb16e7c7207e17ca2e4f3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7be40f72ed00f9bc100abf5904a9a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe2aae8950635e7972240754fc97d7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2002e55c910fa7d373b9faa2078d7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dce13c7e0d65ea57dbfb165026c6e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9125a1fedf66e82b902fa1c917fd88958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf444d7f7bc32fd0a32ccb45d274d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bec082336db8deb917a9312d07500960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf4dfbacbb49d32c9c42d981b2a69d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397737ca51b5bae7df50dd8e482cdfc2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2746defabe698b02990814522e7db4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb732ce44d8b493cb2cf4b3860895bb7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161edbae2caab0ae228b4160cb01de9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3a536e8f890f8022851311890982966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787617d6ccababf12fa9ee75b2abcda6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f57318aea37d37a8fc51bc95a10e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514dcefae4e46c9ae7deeddbc8409aa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1c3c55181f480cc2eb4122c28466970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053225464a9b688c0383ddb6a048dd25971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30b39e1a8fb3e333df56be44074a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456acff54fb0eb2231ae4a032cb3c39973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a3330d020f282e762e7925c9002ed974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164e8679f69f3fd3d9460176e06432c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cddf82fe7f2328fb93d626445bd72a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b41618448e200337d309a4f7f4921977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8932508f8875142884fa02e8dd1c985978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba892c06b29b80ecec9e4403c17fe8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803992536a56028dfcdf59dbd152ec1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c9583398e4f9ca21117665db571a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17640519407d1b4e2e8599e1d5730f4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198414daf6228f3d410e585164260f8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ef372add8c090a79f22ca1f4e192984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bf57300a53cb56e6363ce8df77eab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c313c724ca0c94512f25d328b38a3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793fcea7d7b8eca00de33fc1338832d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eca5469023f0eb39e345a3156aecd7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635d4feca36a28b55c12cbe5a214c6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49df95d1ebf170990685404656ce2ae990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa0b862d911cd2185c667deebcf9e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05dde8fceb304ad9f98b2a7e970fb9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e4a2ccfbcb9e8fa7164cf3205fef6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a2df3e43d55ce60bf641f9d89ac8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57de9823e1d06541afee5415f3a25d2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ebb4e29d55918579d27d91c0d2f54996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f6db305c944a20a205c6d5673e6a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>