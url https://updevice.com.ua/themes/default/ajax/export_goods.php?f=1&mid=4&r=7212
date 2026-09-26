--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd83c8bf59791aae250a1b072948ca41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6dc2ce5a52e6b62996285fe59d632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7200badb7130cf961a97d0ae9b422803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c398652968e20b360dd65c8e9032e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f37447519eba60275a00465f05075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d94b9d21fadec25cde33f2f45b4496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1197683409fe03b186b80763dd217a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947c3001bcc39121ae9a54e3d81c8458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedb764103cdece9ea8472cfc8d23829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4fdac4655d871b6bcd2412eafec7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17943ee698ece47c0e3cc0b5b3e25011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daebce5fd2f5319d1d6f78f319ac56b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b039dabe0ef41a0d633425f0adb9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73ed9999d3c12f4b43662d56ed8f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb353bafec0313f8c4f2e205c993e0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bdf70166d9af37cdbd250bd3dbaa416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83cd02ff28ad57fd9f6217dcdc964917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8121eab96f3c338d6a1cd321fc383418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a13a95ee994c68e53f424a15a3dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052f64a912609bcdabd9bbf889d44fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585fc59f56b42b6235199038ca6ba0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689397c7c4b9482133fd39a2415b614522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c46df0d2345bd90eb3d47fe26356423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ca1c080e18a555c83db27673b41924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3875dd97bcb41d4628fe1941f8d3abc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594e30ad7cf2eb2e648d8a87040a65426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aecba4f62331ade17bb39638189f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b1c585b1247a0a9ddb60698b0e21f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a59216f93b0f8beb02df106097ecd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861b66209fced36f2e1888782fff2bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472954a9e9b1ce51a2bcfd1056724b5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf43454140f89383fd28c60ad664d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f333e710d86519744ed2f5fee60a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c50b7002c6819cce1b6db47874a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adaf4ca2fa1030c256a4454eda793535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90994cd87636e554f7517fecde526c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c886ca76dd2b68b25b6ba047467de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045772d0e7bcec74327d693a980507738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abf6a28602992b1f1c5cf8ef8060139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f93f155385881104a983a344c034240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cff0efbb57296c090881e4f8aca4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe58c8cb3e7e520802c2cb68413cdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29e209f9aa98d64be040d6b319c0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd8c1886f76c044d11ac1f919e99144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59ccad0e9528d44a287d556ab7abb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e48638272f1bf4d4d3d07672d9af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affdc5f51af57f83be7208e7a1e11d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3db7dc8493a7b15d1f1a6a496b3bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160cb422d0b5d49405d0e2b07b8c5f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b9591f7c01af9e3291b33a782a98150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5b88482966b55b5d764f583dc77f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2822c7e9955bd4a6a02bf13a3a26552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab3a033f797adec5bd6a95422df86253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489c2df3c261e834f66450fa4af48154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d693a20199c8e982446a9f49bb4c68e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb9b452d3fe8a7cabde25fe49b90056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc4ff838cb0c33b5436e6410d1f1ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cf5d966d475f8045eb6413904628b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a581970db682c2b2437f7f6b7bf76959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e65affba25c14c9c8e5973c2c04c7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e68ab71c240ae86cdcc80dec4eaa661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ecf14c774edcf0352bd656ed9abc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139b672062e937959a94d26aa8512f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f9ac636be1c6e3ae905f8276f22364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882fd334aa7e91a4de46b78664d3e1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484f0f7ac1ea6c0f0b52e133a7325266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d730d7c22ca60e32c7d5bde81e285567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a413f57ee665f0fbfc196191165a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b35dd562b44fd0d799d0cf96ded3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b44b6e900037c33b16b8b2d970f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fdd5ebcd587d3280e89338011db5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59dd9475f90ce893571d3e050eb7df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b22530d10b23218e51087614fec6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c675e6520122ff35bc59cd736256d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1b0189d1b9f83f0b3e9a86bbedb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11793b8646a79b81d67f807fedd48f7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80162bffa180482927042b537f2a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c9cc25de0d66cc710d33ffe5fcb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae60f61f42ca41c73d5ff8bdeac89279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11613a824e2d155b06f71d30aa8365c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e114af943cffdc2cf4ebdac846003d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d612a08101eb2edebdc8574f812f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf61c538f2faa3dc29928bc85fa7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e3bdd93b782f51325108760da4f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcaf15cc389d3d760853eae3e0cba485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c654691430079d795ef80d753c2e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e90a26cab9efd7eefb8a15ad92cab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a7ee8c1856f7374645b1a921b883488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8b5003a81c43faf62db884094a05389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf330e008584ceeeec21b6bc22d23190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4c702242f0fdc5873ea57984c2c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdae9c1b1aafb76458f259e9d7a57d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66759763d66ee24f6168344abe1170b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d5772045afa082fa141e6039cd3f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d929e3fc5e7fb15438606090691c3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b9cdd5699ab2a4225db5568d2a7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d5744bbeb2d3a2fae5696c1748dd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b02c465e6907d1951fcc4fcbc18b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365877240746a6405a6e3f2b7540a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fed661bad8baedaa256101e3c0a622100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f26cf9f26de61437cecd0b49b0bbb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07edfac4c5181fdf702ffd1ae4ec91a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14f392552a7afb7afb3b2e0d1012c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189119958bb5378dc3d996234a04540e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5e293562637821a22eceea9d25f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06021f72571c095bf727478cff7b3547106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e27fdea482b072c94eb8e6721ade4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebc17a3e46b248734a497fbbae1bc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff50d1f831a6bc5ee302170dd72a5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f12dff82baf7e0a36a747a270f4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf18669fc866f2caad11974dc4af842111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be42c0d6217a6a67418465c4769c4b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ccbc46c78cd357caaac858210b7da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa80ac929ddb3177c08e1bb7ee3ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f1d5ba2b8c2d8be7bb4b3c82f38c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d354d3093bf57f44fe4e73401a45a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f93ae55d94df45c42c77f67c94ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72ef280ab58abe0a8642634352ee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5435b9ccd15524f92c876f3b3b555119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed65fbcff38e3e0765b4a688d3c0707120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa4c1566803bc6eb7ddda88865d60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3824f70f58f4f49cfc691e03685d0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ffcc44e066c2f79adf28f31daa627123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0e6f25279898a79a5990137b51f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f234f915e6ed19acd85ca6187169fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87071f8050bc3c4c61357de95f1cea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdceccc7ab04de082dc3d66a37e40f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceca0f9c72a121c0c0c9c434b285d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6550d92573ca9941869ed6b03911a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd76801285a28587bfe99a7261de0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b757b5db673eb91a976e71af2c445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64599070552c1297fb0b12ca6444e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaed1af2379a76e65b28e35c6abafe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed4fcea7a3086c11456d278d07e50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085961ded2ed4167db70fdae111800cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818cf6fcd03ac0f99b974b1f07faff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ecfd865b643ea74bdf4736e2bd1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebe4a03454712bd3a6bb35c8a4e964138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1609c165e2c4d43e3475af11839105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f532c65a2a66f5b44213dd4f001bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb92e5d3f167f33a5fe4d046e5b79d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3808ca3382a00591435afeea0c8184142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d712ce5a262d9483b1884474a1f9af8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b3dcc44b392b5b9649e2e7a46b8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e91304496b1bbc662291a63077a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ef9173673fc58f8e4673d9c966e6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239636286a7816c6c4b609eeab28bf96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7d42c3c31a7710663a76fd8b824a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ff96b6b0677805654673863212be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c8afa73021711c7001518db22ff23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bf235f31db98c2a942ab48d3eda2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d65aefadb2941fc014b3a56b3987152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9a22a1fbb94ee6070183fb9c9909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f67693c5abfb1100a90aca06fdba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ce068b76b7e5a0c231b178f067eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb03407f9f320e536cac49d5ff6ba5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbe2e33589cfc63d34bdd1ef9c0382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8667ca1dd68d9ec2f3335f9229786a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e31c8f893e129c7d45ab088df2724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690853e7e2fa654c7c3891b30d5cfdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721592477dff0f7356eea287b43a9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c846724fac98ed716ea52eeadecc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bf7a2ac6a435506ab7c169dc38f33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb1805629e6f9b124cc442ff80986b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe4e2ce4ae85642497bbb83704f2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919476e0247a46a978087cf0122f5cfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e30482f21e2be77e1123d7ebe8f581167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e3f211db0376d5686f8d6b04c1a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9b4c98764c98ad0afa01b75f83800169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32fc2c3f46293fba2d8d081e6cdfac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2d10e9c9e8ef4fdf5a8089d3322d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a19f57f146917435e326e3139271c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26f4966d2eb4d4b0ca59fcd4aead2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2ea1dcb23711935389573c64f05b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d705a0ad6cb4c0c5bcb6b58a46fd840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77c529618cee3eddb437c2abb274cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14309138aa17a2ca2a372cdaee630e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c64c9704f273b2649a5c42f959caa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be1dab9e4e96d060dacc1502b5aa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043dc2e7c70fe0298f04f69928e86dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764efe5bf3f3557cd64d1f2d0a70d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5435997aaafb8a5f25bf878086844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4dc759b81cab8158b6dea7043a33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33105350ec908d05b66c8cc4be90c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17372475b3de0487a7476b54ac5b27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a794788da03538baca3d59ec79d04d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5659bf51c552602b7fcc4d7d8d000fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b53246fb4792c615bd14eae8519d1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee6a1a258a9e2171c496e70025a54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48933349a99d6baac7c3211722f2c600190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f9324e009e766068f2802e7efd07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea70da09d4b00dd99f48dbdfa344f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a1fc0100140f911a7a4d4e2019443193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd05ccffb3d980fcf43bc6299e7354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d35c7bd30206a816462fa5841a33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeb0744dfc3b3805a1874f9b94e795196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775ef6c85a76f54b59223b72c23244197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca223204c708f290f2f424d908fa793198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a6ad9d4e0531bfdd273b6d180f36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200a1b6edc9558b52c9eeb50e920e5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f208f3a97d0d0d9851ae2ce075c1b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4f382a979369521843050c9502679202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285cefd1d372c84666d1dbb7b1eba26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c560da5173a77cd8a0b8b834e0a4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6d6c3b69651cbdd16ea2c1a019dbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70b5672d61e86957f4819b56ef6b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d74bb6a96b122f627d9aa52b0399ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b22946e7b0ddd68e5b790be8a9859208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149cb54ff3df9f1f6e717835e0c80aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c96525d99a87de34f5c2e70b7496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f408f8e06f0d497f7f8dc6180ce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a1b0b2da0f2b4a87e2e565c8dbf7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10232b0c8297617c3074f5224d0c2b8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354f80c8cacc7413ce1ac3e54e2226c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2c083adcfe81beef47f1e3ff11c65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7861d66550cccf086b186fc2b458a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d87ba9bfc537f6208ffb94e141528c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098dff6c399965a333a00cae022b76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643073ee1da98b2be985e4fefe0296219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85e8a4eecd6be44452ba3f71430115220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aaa5b13b5a2d899e72d98bc3ca61f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284c1edfd9734fa73abde1185c976e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e7dc5d2abf742212571e5256cb3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2887be120467214cc15542ea003f311224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10366c377e88adc5709c9bdbdc8a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d42fe2a7c25d204d258ae969a9b7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ac8542c8de0a78b452ffaa4ab175227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125aba696e9bcc2405f47333deadef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5aae4aaa1b67aa094314745c160e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed76c323174370f658acdb4b3b11f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede988f3a6cd402a6f188a6381337249231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630cc66af9c7d60c9fba13f080cf7ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f9956ff9c6a8b0b14426d0a04f00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f853fd0b3f35fb114b1dda28d71cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c1aa1075635f5894526a270684b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014358ab2a1881b43035bcdc9b36f22c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246163d11feb20e250b35160af85debe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eca4d9bc420c60d52c84b1184176f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375bdad1f14238421730a3de5039130239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf54a19f6d530ebc9c629a82e0361240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7a11fdc3cb9fff569f3979c7fd41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb818e72ff8b5f123a51fc222e57e16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bd7e49e348d33df8417b5d2e1433e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52071155357f61612bfded152c94e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c89e4f37ce86b3d3dcf5527bdeeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8232080335a12a83f6de09f9d943246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2bb4ac7287fb24be4d09f19529add247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93fa28a25310734cfef605dd118372248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e8ce863ef4724fec1994c1dd5a8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68292035dd3a18a0ecf2c002a24bda07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706239550883ce390d4a2f5be503fd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0c7e8cf8310836c4012cb32a2cda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eae5e4c0e6b27ab004ed62fc52d10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7fee283717d7a4a9c61448a2aed7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01845834c13e8ef4f710177ff4c5e16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda54883a31a42b8b329564312bfd05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe4513fbd7c7de6db1ee023b9e870257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2dbe37e2d2a44ac7a9ab7f07b6c86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4d3316ce1d7ccab064e1525f1bbc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76489824c577068972eada4183e69235260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312f560ff9199563957521fbc03935b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cd38a948c0479fa5c6143e433cb4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe3ba03d9475fdeb5c17d14e743baa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576692b1fcf6ad70d61119bdf8e010264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bdb7ef0b3daec8b620e00c622a7d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda5470aed7de10b3fc18cd08667b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc39695e7ef2efc39ba067ccce4ec9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b14fe92a5ae571fe56830c5fa08a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dab5f71e0eca5109f7da5047065465269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b07c2bbb45bd7d5df8a21465e37132270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb40e70b9dceb6d51176a5298bba9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed09ceed119de5838b8a45e23fa58f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e9c1e5ca8dab95ce97293018dfada273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba17179e755a566c347c1ef7d86256274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7daaf62244ef6c89f988e122ad8e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e5893cc455c388cbd064829c6f690276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685713bbe358c26781fe35bfe477090277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d5c1b84cc08ef9ad47fc733413db4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38de2c06ddab5357c3c7788ec0e06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870ed39df7bb5e1379dfb31f2249c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c8c1f46e93c2d1fca5ad77288650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb98477f084eef89d25692f474c0433282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab86a6dd327ee423f5d18a95365b6a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3719d0e69fbcb7a4d6d57957c39c7d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd66c2c5a7ff0389ef8a08b114cc3ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a2a443df20144212e7847a9bf0772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebaf0012a6ce7edfa87110758cd33a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073838ab0bbe97aa0fc08f2a0d14e925288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8c6e936ccf7fb0cf8b19590c671c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec55face05d3eb0433ebf0141f8b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551962d814b722c99915aae440f5f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e0c6f71970d4d77d73b9e0742849292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbeef5c0c9f7493d12c6a67d755143293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347eb09f2542cea03f0a53f785574e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b00765ee986f960784c2b6bd097b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97516eb659669417009b9b86ebf9bab0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca91c798c86b9dce3818762b3d80e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b444c1cc0a7e8beafb75f2729314298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf04885ea317dadbe9bdf40812edd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945f1ecc42a63f8a03a90579c43d80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b510a3880bae4b4e6c42124bf1e571a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39c9f120d7fc5e5e8ae125860bc8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cc74be7b19a334b36db41e0946ce9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfdaffc38dc0ddc53ba03b0a448c35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0151eaee4294c794c7179343a32f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961fb6549e11eb1805f97bef82d372c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab6afe08a523b9db40cd92bd40157307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882b856431764ec911ff902d0d01b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864286f60ae6fd0cf6344c5e665c8d40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded9c5b7010400171946c67a032d30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0219ac6bd673b9da8e361b21ed8ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04d33a9b7b5a24fcd1d4b910f74ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97475492b49d06ba9d74597f3c80cbff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca19d3c95cce00f5aba25db4e74ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf222a8209d6dd79764cc5c4ee5df40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc260afc90b230195dba3a8fdcce9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb75e20c8e74f8d02ac4161f1df67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89dcf56e1fb557a3878fec537da77d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a3fbe37f256eb89525710c70b5f5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b281fff7e533566627c05b2d8b65115320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5dcb9a37d4326f465464e4b6f8d09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21980eb45068cc46a8801f5b4aa9bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eda58328146284fd7094cb99fb1a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61687900016f57c3f8940564b067de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb7ba870b518eb4f826267b503eb17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa722e0a4d9a9210e914938cb14f47d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f73738393612d0ea2269ae588f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3462f42ae6aa607d379025e4c93e3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166ec6ba3590d58bcc2a7ed314256f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabbb52d8fe23dd4c1696e8cfa3b6be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a8f5abdd54a0613d6f1cbd903e6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829f81f882e6fb9944d02bf2b428036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827caf0d061ae5a171815bedf3d32e60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc13416bdc217e398aee346797b87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095abb21b524f93ed81a54e170976942335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcff5dba8ceb21c44490035b4cf4a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03914bbdc61472ffb7460cc04181b49e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab83db6845b3a921c7479009c5c30b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e920d7e7a2884b08fb36cc2c30a48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76b89c11cb65b1458982402a57c3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469df5b176a3801c827e9b584f1476341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7990d350a86dbd59e4eb5d90846d0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c9c493eef83234bc44ac2d85d7362343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e4272ba3ef2edab6c2b7258271bd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6aa8b00194fdca29b90dffd9a292345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0d8d16e82e9af481f7e7a70519e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff9c7695ca7f9e71a6e6ec7b80d1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ffabf1b1e267de5b7c025202f4dfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e525407979aa8efe21f69472eed2da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a06867b7894a7dd67fbcae4d33df4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed57cc92c7f5a3242c3222df5bf68c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e71aa16bb841a9002f6bc16a6cd7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd9726cbde83ccb82fba992dd00455353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc320b70a6acdc51373d54c14bd16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59fe9a2d47a1cd85a9700f34317aa9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b85c068bc2ac7ab73227175cd91f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89123badeae2b1613c7bf2ca49e93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d9ea01f1fe26b066ab1c85ae2a51d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040dfe3a7b587ec5e942fb8c6c229b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516239953fd3a2a8d163085a127aa087360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226deb3145109672ce8819ebf7ba3a6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e675ea02686a571ec4c45b1feca33a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f1306045df7ff657e714b3636499363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d693c9c70e492fd327ff058206712d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471d19b2ad88ac645daaa11792170d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab2b8fae7fce0c079c0a15385df1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6764473214ddbb0b4c17d14e2d09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c5d9d1b10b276f8fc3fca762b5f16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b28499e5a21a66ff8d5b08f68d9f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5418c5a3a39a50c03b207d90cf572370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb191ef28cfe48c453f6f8dada5930371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f021e0e5be02b01234d3d99589e86ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fda5763fb1112543186041b1be6ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab18f637c7ae26db142c4ee62a39a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d31cbd2217ced12a7bf3279a4a4d95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f70eb5054f07a08cf10d0ac71ec383376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc675f7843643d0528119cb929b1879377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc133b82435a7dd66fa085010f67419378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25112e2e005770761f7e1fe8215efe8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da730e3d349eb24ee632de573ebe813380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae3a49c57b65a3076d800797bc2771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba86eaf20d957eb5acebc79861ffca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a3a0c46659f15aecaf118ae6cfb0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c785b89f27e05b2802182770a122de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0472456bd3245f2176215c0c93799385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de107419da171ff521d8d50e2100129d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6a724bb7ad8115ca9ed12928fb9a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f3e27fd2c9a44684a39c12084817388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273df9144a903f78f5ab89f8ca464589389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cddd18bfde2ddbd041132b148ca7b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bcd036a70135a487cdecdf357194d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e03f24c88a1b5b1392eeb6f526a70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5b6164afbf931b0e27ad99e96fc44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2111a7c10b05ee956030c418dafe593394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6d600df554a6c01a811ca5e3500d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e3dc414be1ef32891f4f776e150a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e43d6bc9a827ad1bd3facd88e39184397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97196b0ac4d8aaa144720e3b347ff99e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15ffa03cfd79e8fd8efb95ee3eae0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96befc5cc51585adf37f6aa9684269400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a47fa67bdb7e5a33a110004c35501401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97ca88979c74bb9208740128ba5d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689594648fcdf636d68c6e45121796de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f91217e95ccd9a2b8cee8647ecddb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b11d12ae0d79244f59390b79ac10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eddfbe4a824a2e24afafd8e27ba80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a79b2c8df87844f910588dee3805407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a03c0d59bf82e9a16dcff7a843ce1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53763bb83ff5e9231b5c64c2587abdac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5d4ed5032b080b8f4655201f9b9ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd0bbf3b15bfa6b87a5465a41d3a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20179ef057eb6e329987e29324b053412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f3a0e81be8a651e00d1b4100fac4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a106b6c35333f005bef39408306297414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff32523236a5a6f46c6698db25f52b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791c4b784ace34ed70c52ddf4371c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c8a0b8f2effc51a64b02fee2e9d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfb5370af8981619a3ee26422941c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4a046f36cfffb3abbf0f5d3c29454419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5d11bb8af0f4bebd68ba03b9dd74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0dd08fb6634a31f77afc6f5e4b1ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b116aa0a153d2f374e7d0e6ec114a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ff5b1a16b3eef2de36cf472d0846423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731134d416cef150e0177d2ebb12943f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f269710bd0cd5ce3cdc219714f412425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2481119f3170a576c4d9494774e41a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf6c649b846f13537c9f7d6b647d34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900891bcb329f4047d0e66a578b8821d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c3c639f6e032170c8d055e0afa468429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc534d3ef1b2966abe067a460fa424430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554541da93497dc4a33211ac7a3c03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc57b0a7d7ab6ef5879731bfb572091432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee486897f180085aa65818fe246bbe0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7151d8ef201467170ab51f9b340984434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8551e05d354e9f03e78411b69e8c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395884e0064eb4d6aa98849e8022c34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a6d78e2f7796ce415b86364a0500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbafad95c25f460341cc601824775f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab1f412ccc77efcf31be082b5274e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab3c7c3b340586216aedf13974c2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0357f689de437d2ef48ffe1d827090441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96e8751706f884504d343afdf32f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f1248bf13ae5d03a51ea339de830443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0331f783fc204084c5a7425b184cc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48055eb2a65017ae31a3fad0e085a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350523cf040b4ce2358350db6729536446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd248151a8340d4883959a4d5a24052447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58fc9d5821fc5c01a6d8dd606a99d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105a9cd6b513d872ab202790658164449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b522cdbe0065420a363fb937ae935450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb309026c95bf308531deb201959b16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8863a1040872825eb313669392f9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462bbb01005da1cb8c2bc803a1d883a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c260cadfe9fd1b1c3c3f233eb7521454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea780316a5f796bb7a322ceb7f54a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef37649aa8f30eb3109d0ed269b079456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd71be7689f19c2e62cd5920bb7f18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d478fcedfc0aa9b118422efe4bba8c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ca00c3a4141c5dd67500a7db994c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6358192d39c21bb2c34fcb08715bc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a7ccdd13ce61c38300f634f5c3d49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a08b81d45491e43fb680c6b37f97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf395e1e7f7c41a740e1ff14ba085e30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb156c087ea04ba4687e6e38876c6e47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba77a67e5a0d2fe27a38eb3a2a02137465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8678889794562a5341086d196669c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efceac03171dbe46387d71dcbb05931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62bbd65dae5467ef9a399ab407566b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872107d726bc1051dfd24d8e97eb18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1e70f73f56dc111dc55b836874e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaf0101e705e20d177c28fda6e2db8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe51c96c74739512d83e0ccc32b9ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fe54d36cb7e2ae130d26f2da0bc1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7ef2529e829bb75465fbd9af82a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3249148aa3ad830890966fca7e76d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114736fe711815913f5a26d6aef99b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d9f276afebbf49948b74540f4cf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d5d5f37dbca8791a52f3903931468478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9237ea3b4f8311a17ec7a5118b4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e906baef2478f0588c634556909619480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a8dc971335fc32e7a589aada3a2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336c174d5969a6bf8a7a62754355715482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e98b034f3c7e0b7deedd7b57990fc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894eab5d1f1baa8ae3f8cbc9ca1f8ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b48202ebd9d75bb27f6ea1a29f09a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15386265c501466d59a3dd14679ed5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1a12bc9280694e1f81840dd911f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cc046e72b0d6764b7523b2d180608488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd55338da7111c021daf3076aaa935489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6d2ffb8b816156b1e8a93c04c0be0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753c0eba31cc75667fd98b11fdb005491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a7b898bb60d1d62a69c28f0d559a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef930262f8ef4c49bbc6ddc3fd3f0471493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0a7333ad23941fdcd79edb41b8af6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ea1a0a5aa3cd7115bb64e015a10d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890546189fe2aedaa0f41a8f9186ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7d439b8654be09e525c3361af6cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddae47dd84145b84e6fdf6bdbebba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a927d22bc8919e80a36a1dbb09915f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eaa8ddde83f131afe1017ee183e29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5762cccc71d2c90c6d9b81bea1b15e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed6823119e37d8d0f7746453f4296502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5f854ae322a07b8dacf52ba21837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5870403f1529a4bfab84732faeb486504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c1b8e5d95859b6c5fec8723cff127505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32125d3f25defe657c81d6de4599a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efdb02c74bd3b08f1323c343a7abfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf56ed356dba637b40481f9ca94c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f91309e960cac1f3dd3d1c1c321d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc3503f7a86c1d6d72d9ed1f03fd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec52a50e7616719693a386ac8e6fbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ae69c52390fc76c183d3ab5e8f47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3ef996f578c63598be1639589db5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a124900c8c3480ead6847df8aac76ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a7780494644168229d09e6859fba3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda4dcd97bb5766d8833fd75904573516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156bb4a1bc02503bd55ddd0d8cc0d00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664a5862bf3b0c31609910e6b5391a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a19a704344b9baefb3fa68b7719ea4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9610ef2ce27d1b734ea920bc238391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc161bc6d87d479641300fffc14cfcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd76d647bc8971e3388e8c88d29edd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb405004b62a419614030723904f7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e3f74906012865f478b01d94504cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe9641467e0da1279ace3a72953f7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa44fd987fc49d7cfb07332e5f2f4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b626f608e3a6520ac20fccacd1369527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f877db7d9a7c7a3aa773860337304c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe31a98ada8551e1e4ea587890c0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a168c3d745cc574b4abf195a19d203530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756640e10e7128198ed08dbd78bc896531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23df5331fbd8278b4d27f69c00bc159532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a149d9244ff1b18bbc99f1d58069b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26ecde03122a130384227e78f07ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca652069e530ae04e8dcf8bcdd8ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0d02ace8f0d9d2a9dc1d3232c7f5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b5b30eb5dd86308381ae762b5def537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25691ca9111fb46cb90edcacb7298e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9f1b82550f94d71cc7fe5b619aa5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fc27a5b3b000975afcc928c2bfae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d802dd855fac7fdb22523d46bb4a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f038739b0990c4deeed008aeec4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d4f119e20d0f797d04707450aaf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1983378f42532467b3ff4d8b7016ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7b953fea76c7f2fffc16e6cc4671545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200a2ec9379abec1595e814b380053546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12b3bdba02bc844b9984ffca2979e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f88549bb22a5baaa9e33143a7a5719548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd51a00a9f76179748642f58aaf730549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69a55d1c871c0108e8ceb9b3c74ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe6d9fd5b8c6a0f3010523af7dd21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d9ac6dd52d096edd0178ddad9e5fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cba3f32303fdb6fbb1dd580107cfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c035da27145cc6b20c13fa1b0ad172554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d375d5fd8366246a597ab917c6128555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc9a274dadd57d4dc4672a2eb75b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98985879e18f6531d985cefc82bc94dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5338b74e2940e724304c50e7f3f97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fdb79121f867e6884ed53c0959eb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daadf44fc3b61bc50e8b07a1172974560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb571cf16e60650cc4c572fc20b3ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece62a7e5c6dc98c0a14410eba532b44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23fad9d90a288e1199495df5727a20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39941cc16f4cbae933903fe0bfc99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da324f1fbfe434d4d9778bfe9cfb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ba18e291814ca3da13f5239566e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c963e877ea10692c3e0295aa06c54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3e55ac1e1e7b601cdde3010875b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff42893c21cb4a30dd1dbe3e0f36cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e85d0ed19db6d7e6a6fe2dae65523570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf00f7d4263be53775105a5c4155af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45a73e00a013a81f6572062558258572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe52f6494914e3e750d6e500c69df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b095a4d80f9901fd0e16c472373c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e6a2e011bf6c1c83a97c27889e02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dd76bec74b818d2882508e3c925a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f035ca14936fd9cf69869e5faadf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2160f69f431122c90108feeb615e62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531453891b4279b7f56ce1f194f7c0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54d9a60c86c688ad2c43cbcc3542f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311f6373a318527fae52ebaefc08e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165649cb549bc4f550c495ab25d520f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4447a641032ec5b95dd232f59ca4ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6eb8311a8db070a8483c219d83864584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db0effbe461900729a4283bcf4a4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103663f086da28b09f2530c21ec068586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06472655aef3659f5b362e3aeee2aebc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0115251c7d6dcf7ffa41fd752485d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dedbe29c447a39d9fb498866525ce8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d03dbacf41a030a6910fea37f7fa4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1f72bd6fa6be65592a89ece66fb07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11614f176275765093103e3d412be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d44d61edecab65938529d0d9a647593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c04dbd90de88f8356cabbfa4890d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f2c5ff9711466d6ea2058e0e2c5e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8242cc41668a91073522a09c36aa2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd3bad3c6d7990ae4acd3ee96620ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877fb4ed5a2460659188f624ce0953598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087e759b15dadb30b30c3aefd57c974599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82352630e542d5e9b5a4a40f7981e685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976e52328cdd132adb22eb8d94f5fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99ab57125ae926fc12118465c42f4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aebacd479a5d8d1f5aae2f620e47b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8fba70e91736f6710f6f8800b0fff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61735f7db41628c8e6cc6f557d969d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284e55d6d2604529a6eeeb71442dd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eea04a6b0ac689d38f9cace1135d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572b2a303e320faccc9f052efaa3bbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029eca29155c0eed6d59aa437620bbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61caba0b7fac76b289de62be8a7c971610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583fb91200f8dd6d79ad1c1089c4b31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a7d84fcc44fb52e2eb125a447b5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec30ca0ba66c12b9ca2e8b7b326241613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b81df87a1cf31c2287d026bfbe88d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453864088356c82d9e38412a9739239615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af96da41c4d8a01a746270dd9052cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcde315c1d383ae9f6bda6bbe93ada617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75210a6054cbb0ca733c7aeb2b330ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6bd5a2f9076e642c29e1c2d305c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3cc777f77219708c1755c5f2b1c49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e86003ed77fe21a2e8207c501dad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355025d23b53a6445fccb790f53482dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a5645b25ce8722ac532c45a95b5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff9c7fca077c483b40b9ea4e7663ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f028faf4f5747045e5a37313a9f516625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85192387b39fe744bf8b2f6f2a27eaf3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61f41374d9623d75a0a38112ab2183627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04cf94f25b245b09103eeb59e68fe2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05992ebccff36f6f9227e75d7a7b60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a4829e3bb9b297b6af7bde877fae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e07c985390d1a0de61c6d7125dd48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5496a887c0f02e0b54a20e82a2ae6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42eee33a4d2bd18b6ad052756a32cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a873e95ecac07a249a595f86f84410d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036116ac40f024be050dac18f3bed4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc104d1374a76ab7a847584ade136a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60adb4b7b1071b1509eb9740ef89c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2b5d0c12dc1b085199df68d9bd73a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dd7a381d3839d0d66f022dfa6db18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06e35784b52728ffecb8187a844b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2b31b56cd51caf6195ba3c780046641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421798f6a71204bd4a806955b0b2d6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef01924c61bda1e6a001c88e380e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851fb2efa72884e77da8b5dcae0440e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172e7ea61b738948ebf2b168efb5af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239aa1af40826227757f1045a72128b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72bb044ac07707b4bddb6d5860663647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fe6df85c92778a92de52ff77360a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ef746f54b6345cbeaf5d1fdb5e24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb406bd681b6b23e5a1f307fd09690650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afdd2826364580b0222f9021197864651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4967c2dc4f96ab3630f4cea862b9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ffacbb1476f50ac64741d5ff9c50e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861fc9ff59199f4b2afd4884c8333f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c647daf7d8bc96457b5926d7d99c9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999eb68e46f84bc8c673e43cce4f9c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189ddbd1cbf6f48454be5fd669e3ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d94946545553c7561538762037eea9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17cde42fee4b56dc7aa18b96434ee2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae5837bd9845c77aa3640619c4fc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39f00698321d212d2eef85053126be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da679cfe80da426255accbc450b1ff47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f18a59ecc83a618e48d4071bec66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f6176d4b5b3f5b9c8dbb07dde5a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb4215e2a1e3f4627574aa880725d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb7f3232a33b35bb9773f00e1c61c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8867788130adf6cb669200cef185e58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e0a9fa3ccec5e955d0c6d96fe4e89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e667f5189efc695b2516a40dfd2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b3dc66fe07f8c77129dddaf1289fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d29bed20c65fa08cf8018de6804eb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f017af00b9a0565ea3f3d93554434672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dea90cc32d74a04fe1c88762512f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde844f1f14ce4b0ee2ec4e12a0abc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9a99db494087248be74d79aa4ed8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429657221ed6652678c5fb34f56b12f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab28c4e7592886798beebc44fcc6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521419a4a62e2145bf8f8d8b3e3936678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6fe8248bb1553aff56d4eca9a5001679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9f9648f6d51833ccb8216619e2de3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041922751bc63ca5d96c3e71f52133c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121299c4159e8f15fc4262d1f6e002d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57154f8cd024d4bcaf85ffeb12ee18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ffe032eacc6c69bd1023171292e82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e5aa446d2ef43628ffd523b7d546685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe1c1a0f664a33c850201885c7de01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b4f812365983ba46a99f9efe1b4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855745deb7ee5643c32107e080115656688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a499865beef4b14fbb8f1350708e594689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f43a755065aca5023428f2691e81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d8fe10db0d4d91ce867b3a71707a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc8a671a5b0bc18d5f60a3016e9df5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b47cce66baf337f35617ceedf0cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88cfac317ab650157108c8bc052c35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa745d362ea5f26180300bcbae05f8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d9b1285eaaa8f5b295c608410f6ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f1939b87fc780e6b31b027aebd01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05129176728fdf512e6c374d37dd88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18be3ffe986b2df55a45219bfc1fac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d5c63a97ebfb1925a2d422872f58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c934945316686be6f31b956950b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937a733b18d9c403fe1294d4f80b699702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981d6cb809ec8445b5105d49bbb4c4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f1a04dba3799b22028d8a9b00a0a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d094b59689920468c597f16b927c533705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811281a4bf54d86b851e34c0d2e454706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf047dbef79155c251b39eb31b9efb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609825829c3976c9aa8fbfb10a0b231708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73cfd94a0cf8d3315048d6115999e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d6cbc82fe3dc9743b9436062e3f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3a18424e022601c1245cb359cd673711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289136b7e94c200ee6889813f5c32c39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47024c56d8d11d0dbe839681e106a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d0072b68d6357ac626904c444e02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24e1e436316e93baa93cba5440aab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6990f8115a2cc8c871f608556b13c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ee79e2f618bad4cf0ff0f6c82ada717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9810b507a3715fd0580caaee8ae4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c6baed0751257250bc70355b4257d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c869abf5007ea4031ab4060cd1ac9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd943d2515fbc98942c1e7958501b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f687f5de1be175a0de6fc87021abcd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5660882b305967dbc871cbcee0f74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10b80ef8627d915cab9a1e84c0bb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab568fad59b1cffad914ab8dd3aca8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d9e62d268399ec2e47c49e2bc166726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6b9e9fd4a11c7022b6a4e287f2c34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff19164d945947f46c89ed4c978f65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a2d2795e0f8fc31e280cbb7575bb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a0a0e7eb1623dbadc9afc0b66355b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b423dfb6b0f97f2121326b402f7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6b2f5b350fc715d676055e52ce29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ecb87a87edb9172fc08b29595e51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83c23b0003758920f9a911ac8f226d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475b2787e78710b13584abf57eaa17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905b8228cc3916ea893754ed2c31413736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb7fbb93d2d765f8d67596bbc5b07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaec009652f01f9eb4a17950a6ca1b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9338f5c077030077869894a7f7652739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54144f696fbdc639f1c0df246c51c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d21eb638518d0253a02127d851598741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467af88753442b4eb257af2be365eca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffbbe0cc2eaf1238c91147df9a4af6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87341719d7b87d77247ccc46034225744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b698915ff9849a5cb842b6e461145745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f0d24e59072db764f1c17f835164746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98deb90e4db7cd720ba0d0b72d9222747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1372605fd329366a9232ad1e5479748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b429f5aa381e4924b6671133476c748749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260059dbb278004d494a120649dbb72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f148e8638f47b2fd9bcd4765834350751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca42597713b43f1206421f9b5456b9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03502177b1208d450006db190b5447a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361249b4a958993917e497747b8b359754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbcffc9f9f133b99046981eb3b1565755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654102fa6d0f381da4bd8cb3d8ee9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff3a55b59ec5730688a3375e143b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c895a2844b305ac811f2baad3a5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf20a623cf060987578c62dfa51cc51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e378aab15f749055c0601347d741760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a816a69f124ac78a70b28fe3384d17c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b555fcc957285e526d588b5868e39762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc979937eb2d6e017b627f4d7736ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd00d52a00a4514cff5fff6c86b01e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0fce694d094a47bba867fae36dac0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae8dc28d103c661c91de3e54c39de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c755b1e54d52bd31333dd0d934488e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc6e32746487887b17fe626b1a5d0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54a8e59b7152a135c183572eedce9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadda24443e933d369da9ae8f572c00770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f62b5dd7952721994899fac60f210771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a80cce76863ad4d5520aef1e533d8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822284c24c9a01e5aea715db1bc24906773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d576e140624c797c8ad3e3d49901774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adac1b22ff800acf31864832a715ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ee62ba0036563a37140335038ccb3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeb63db71a14e44ffe4f550f0f882c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050459be02a1ebdba87db5a08e0d703778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3cb79a7ae0b47d452e4f73fca7c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665411d4bd02538390f314e9e2ac008780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b937ae73e811c3ca2707a824e227781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74355f6fc15c0f0c013a63a4b217fd2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4baedcfbae68f7df113152dbc2c374783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b94f0c28bc77f9de9eb1c47964a1f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d2b2fcb0cda9b3aceac858fa77d7b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb39615e6b9f7967a8bb8f4e0d6ba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc698f03f52aa42b36eed7852501f3f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d8b8c57321724103a00af2e7b8c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde4b3af879e0deb2ca9d804b95e089789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108f855d4b338796626900b94bd454790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486909a9980439d3c5e1add160e36df791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c1560c96a383337e10a0362449c8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4f525f28517c66551a105f62144d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc11e8270e0aac75e69eb306bb37e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca70d910efa019681d20376a0bdf9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6f4f6acddcb47404757625cbb886796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ea5913a5b9a108687d6872e3069e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0676721ca3a24d7dd6f3803f4169798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735816ac52fe3947eff68bfed670cbd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db46291597e5379c83b170a10b5b8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aced6e815b88250cf2553d4d5dd54801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a27995c2e7279f1d2ae98ea4dd566802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eb48fbc385349e2a835b15212237b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4290c3dc9403293eeccf0245d0c741804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f3c03ecbf89b06ac97867d692471805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee9390eea1ba33b135e41ce54c6af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732db1d0cc32fa466d65a250530bdd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3326e8d29c67f319ea82eff8e934808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2de3b49237acb333abcbc383c7aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9593430578b6e0e38f1a2b8b412eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea7f72943f95889b73342af8fb8262811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1fdd2b566fe12fc99db97160159b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8221cc7fc5bbaf930f5e80e41f1175813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14039dbb75272af2c8fd70288a07945b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7aa25f0e4717cfb0a14d56d761ca3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf633337bc65bf20f3b827d95bd4ebc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577cf19937aa1c6379f8b280a00e9ea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c05bd70c05113c25d5d1e043024a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a623b3622d87d3ab0c7a033d170a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361f0b6018072e8f76343a94be3c1f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd0ccb672b522a96898ca7590f37f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567403a28b978e02a9153f4de6383df822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e44c75bc64052cd609a84a1fc525823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a026d6b0537497f78ef07f503d8a09824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349040da32540986adbd1e03cc999f3d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3339628b6ea24623f490bdc1a1b73b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869c24d8ff02081fdca84e67da6c6e1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844dda558522af8802e4100093c29d1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbda61adcbac57145e0e5de726fec7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8afb6ccf929777cf628c0486f3668c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d04476aac8a08fb08f1cde016dde831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dfe4befcddb8bcaaeaa3bdcba9b9a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aed8e5c087aece4db80ee4fe88f25833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3544d52125ec5a97d9bef79632a40834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdfc0f111509e611bf33996cfab3aa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848709c9f83b975ea715f36db12e52ac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7e1e5360d7c614a821a1a1264ce1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2da4c83abab49749414a5e83e17c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4ee8b094c84a6dfb675db56c50f5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fbd3186f34fe3c94ff14a041a775e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2b941b133c6802fe1f66afbfc872841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46e7f05102893a7e6729e6f195c04e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e8cf0854b1c6f723f43c277825964843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d81dc3cf6b2d5350504dfdd3e14c5c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450e543b487c791acc707d6ace0fca845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e291cea5712f3f6d85f283f83138995846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeec7682fa704c7d840dfd5f219a81847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f36c53abcbe666cd2a397fb813ff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39acafb8512093a15e9b23ce640851849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a399eef9ee684e96cc6c1127f5bac1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630538b2eac721fb6066feb10362c930851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c68c03f58f7fdf30c9d4300de7d60852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d261fb6d1d046a3daf2f688b59a0d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118c1de660634c3faf49cc4392f4b9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687dfaf07c1a401f3a956d77569b0c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6530c308c6218eeddc9dc5cabe61a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3339333afea2e47c94a707bc300d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1b67438eac6cb5feafa2498eb1a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0ed9d6808145fa914ff77cdad144859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919931754fcb90cf39824ee930c65009860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319e7adec214be1be6cd749ad45c8a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e69b0cc2cb7c8fc9df6e59e13f274862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae580942e9c60740152527e912290863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e02e1410937a2ad7880a468ecd60864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938140b95923591893fc8bf0588321865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0797d7f4673eb009db1e96c40fa7269866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e934df85db4624adc1948bf65456a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f3e57a110ebf3c93c7d8d7b3e061868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775617d99289972267763ee690555a2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98c58823f89b46db914e16f186a80870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75818d8d89baaa58408b85f560190871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9db67e45f1ccc5cafc56fedf497dcd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fe297d2419c0f1b823ec6f67712ed873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc649319e14faf849e66880a1270cd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd7e55554a603e336459d26a95d1bc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be607b8e8c019d368cb15e9fe309f3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179e3689bc2f53718ae684e9a21a22877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a141c6fa9feebacdf40a77144553878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f0f7a2104c63197c0ecd8d8940ed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a0dcc611e556624b254721bce01f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5556cf2d5b70979768b16aa026c7d5a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7147c593a90031b91c538ada91000882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c63af599292f49f27394d34141654883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b10154314e33eaed6e39d025efe3e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e34e3469e3db84a0b72e7dd85369a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f807b4f0ab49879811c3207467f5eb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f4db985da97e7b03e540d2f349fb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae981b50caf4f0b9ab2e7e043d75ab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a4fad25106deacdae3766c2041be1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f23460a44269a41b20f21ea0c74860890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0e2e32148c249c99406e7b340aea891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edc5c45d46dd28db5b0b79e7231a7a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c579941869a271b209151a6085b7e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e710ab9484bf0c25f7902467191705894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daf096407bb5f80d875324dba5ced0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e4d7ae29f3e7f84004e289f22d671896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3f0e11ecdf4967ee7b907ea398dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f14ec8526d18382932f2b482a45bee898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877727bdf03572e4fa86c09c20e404e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7852c79c4a80712a18252d9c6a30e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674003a5d71bc00bb27549ab8650f21901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a9bc59816776493444b607e2a2c1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3d17a35fa519de243e507043886e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b01fb1d6e2073772ce889791200ea904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa0f09257770717c91831893b9b04905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540bcc2aefc2b9f87f8cd4c9d0bbac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb4eaaa6b999ce1fb1bf9c0d7a3fcb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba202bf9762d6681e7936d9dd7f28a8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f025254d7e68eb2f821ca5a5d4b6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5aaa17cc6d98991797fece623bafcc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d43851697c40e315f8de8b395086e9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80eea41e1411ff43d5499e393f3df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdef0a9aef4cb0a48cb0511f3dedc3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e971eb3fe8299ce2a74df32a04584b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec310fd4db79d8c340e284913f201fe6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432400db84c62c050dc4f7dc348e2bd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252527990debcd33d725eb80a49821917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1706733c34ada8be9e56471ae31f80918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4a6810faa3ebee75b75bcca90166919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defcf6b240811d1b437cd30399a7d92920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef7ec56f17035cf91d39a539d9690921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644c0ee2d12f8ee207816f0c585d85922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b4aadaa10e37ecd2190f06fa96ffc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b71603528d5bac1f9c5f9ed4a37b1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa298b68b73e998a9a64d8fde597513925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b18b7320260118cb4e8c1499f4325b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4104d20437829abc5a4aa8a687318927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a125f81cbf61a2d20469f81b00a5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa7de7f7adc0b06931f387b6e5163929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034fa651b2bc55655dbe2bc0ef43d2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b22f45bc79e33da5820d9dafa4271931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29d9d1741f0bb94ab6b86e3d1bf158932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05e0bfa79844947882876eb93a8d2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48c89567bdde53c11ddd35b81251cf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb97839e3d8a5038d85608f5709ce0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94cbabc7c8c61fc51013625b9b5355936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea188a7c74232f2eacca67c68103992f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8bd8bb3e15230f9ebb45e59b47db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea69340488c426bf52590a853bfd7f1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04abdf7afbb2dd363cfb9d56d24faa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f701e9e3ae2927ef5e8c133381e4b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c78005f15360c674ad90ae3d728ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e368570a42f213465e162ef474e30943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5783a369e99b8db23a82d3339894944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82c05791065dd0b50b1840f55c7d1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac501d2b58a15412be4e7b2bac220946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bedbdcffa34941cb9d1868bf46a609947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1133f93929dc26cf3e25f77344d50d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba967adabebe4820f69c140f0b41be2b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afe2f70eb04965e754d94d1ac88322950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882321928e42ca78a41293dcd10b4e11951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbfeef240c369549b6cb9d57f1cea9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c665233bb3c3c80ad9e424aaf4208953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e603824b395ed2118bdb341d3629954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588b164c94960c3435de503ab307577955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ddf4925cc462fc2f979e0c8312321956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d2e8877d98cba5dd0df9fbf9e3c7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304553f865b374f2a335d7708c424b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27414c1a1fd97930eb7da045e8c77959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca4ce475a07abc14455788be6b04c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e8118debcdab6ce3d7f5acb6d902961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e6fe5d6749e4bf49e45f27f4c654a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8c9441a3ff83921f1f35f5b2e4ed963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5810a57ba0f8564a13e66423664a8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4fc6b14c180b6ecb840159d7a1add965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10a456de2ef29823a2663d3e3dbf3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b97f4034cabe37717861cf94b176967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd3d1910bd6774999ee27f41bed4bc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efab229c96fba5a53d0ab454b9be49969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdce0b382dca5727e362fc8e8b3b54970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc17317d3a6ca31c91e0290851ecd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8f53d128b5fe2aea18c24b261c959972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ce59359bd6b89eb557997d30693b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a745468d6e49c4bd1677dd556e3c6a2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02ce7e8215811d7a6ac0ebfab7eae975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f8f8ca54782865dffcb880b0b42fd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ddd861f36aa05a23cab3cb7cf87b5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814adf9967b31ab05c98ba04174a07978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f02429ea6904e65ed5f828baca4cc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760141047bd73be37825de337fe7d8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a6a7d6eb4e8c0b68cbb1c5c55eb1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c7dcfe6d98b72c424caebd0dec1df982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45a370d30709e39a6a18cee5c1d61a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079088ef8bbda4ecc02ed5efca82ab0e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c57567e86d92caebaeea2269713e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b9061c78d5d01ff7bacc34aaf23f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f4f210122b96ac468870529e8458e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6caaa14b505527910ed94452c3e375988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2df666fc2646699b783dae1d5f154989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c4153476bf22710b72ed1555ab64990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb631b0e44fde3addf49433b10ed6f3b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f957fb9273a402a786b9c6f8552a0d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9950e2c464a16cf981f02a98c98efd993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e856206ab951e38d9726ce877db4169994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae9a23edee1bd3712d59703d25f95995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92f15f4dddcc0a89e647c5df55d2ee996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9b9e88b2d9a95dd0ac6656175ad6d997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aac3d0e9e3736a20a7dddaf0c1e4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7fca08788f9fe3f6421d8cf2c297d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a656d1146c5a7e40a70c0fd113c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e782d8223e148a7018cbbffd2ae94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d69563a7cc16e8bb779f4e4bfcc9345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002353f188d0e8ba2eb6a66b408f4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b9eea948326d4666f6924eecf268d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf76d417e95705e8cf2169830241be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b91c92e7bdc4d9b6efd55a040ec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807646fb64aab734d709432f812f1be010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bcce4abef4f7ede7d479c2d4bda211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8d9c6664dc7a63bdce686980c19a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8385f293c549e36eee51359b17208813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b5d2330eb25b950820aa75ab822e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a863f33cfe70d8be2b8af5b2f683b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ca8bc8b794734fcbdd218537e52816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad74ebd600e755d6e085d23487a0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c38fa3cb54edb1e5fe7e5495020a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d459975c54625cbb47ef945526e7fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230afc6ae4ca7e6def07eebe623fff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa4dafd154bbf7efabee1d72b531b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3de31527e8d4e14bcdc8a8b226e6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e094d213b6d28e509b45fc5c4d487123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02176f5a09bc93cfff7ba7f2c40bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51efe29e687bbb54c2591cea01f89b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72fef591b25b87f6623a568bbeb3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215eed11058bf9e54dd0288bd50841b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fddf73e0331e33e23f8e75cb26456e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3b34daece8b58f06314f43125ea029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c25bfb1e5da21fb72d593e0783025830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8c7606e98fc0f5ccb84c5688a065e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1bc513cef74a9b5ae23452ea8200e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c332f110730191799818c501355151e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0eda44fc729312f15348c1169ebc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a3ca6013f7a41e61467e073fe48c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e30db87a47aa55da86cce76c10e8e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f876d7804a4e06761b4f08bdec86e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01830ab9a3f0984f301a14fc41d2be0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c499d35b505b0a70fe2ae1d3c83339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b88019f32c40c94d167f8a36e79ca140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075dd4957d3bbc39467a05d5fd3648441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae140405e801e3f62ac6e76e2b72542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f34a0710f856ce63fb6202ea89f46a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d8b16a259a1025d78b3399f6d50d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb5c7c6c21bba0f285a9e17e2bf1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe39d57d5eeba9c344e3122a3339d9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f400a3b058baa185d9c2c74cfa62247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4804ba371aae68175270fc4158e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b454ae8e8a34ab324356779e0c05ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415dcb180143bb2bfd40c212ad36fb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbee854723cea31a679ef553c19bb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6e3712af0084e5b094801cd5fa9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363721e591dba79d01c7bdf6557f85d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d92a34a11afc2d4650246cf06bfa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73280fb86f340715d83ff618666b722655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91607df43067484ef2d9a710c5848956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4240372b4514e30ca60c66ffea40057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de33abe0cd5020d67688f78c1ed3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43986bbc0660f914a5eb029070337659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f482056d9a5848bf0d0a862a568860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c91c1ed152c4ecd32a20614a43761661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa959f96667484747ed0a4dd65ae9cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf848274835f32a958aa157c9cabd0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d61ccf2aaad67317e07143e44092064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7675cee4630f98b1337abc15511265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e585e3bd7cb52bea5662ddc59d0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbece58dd5784ae8401d8fc55f1138567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d7bf12419c2dcccc81b62e3a56d4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b0774f72fa41aa1eaba006023fa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db179aa6eb52a125a304166fbeddf2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d629c9837d75ca4b58a420a32809e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230c4c221951adb6d4290fcc9f513c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf32180b23464be6aac45536dd8a1e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382616f8f510ff71d92e911bd745ba274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d15868542fbd7391915341d18d79575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e62f01bc83bf8537414983230713876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fd49d9c1d8558de72e65fdcfdfdf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3b9ff09c87d35d0b106b605a13b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf785655b27b4198e7b388f3a5c31c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a9120fa61c6117aa6ba2d61b8824a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227e4e924aaa3aae64055560552679e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee0f33b005e0c85d49882c38f52f7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f184edb09d84e2eb64d94972e6a3ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68140ca34163ababad86871cfd766ab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3c7c15055a617944f86e8837c39585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d94ea811ab465528097a70206cab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44d3ac9b13b134300c6102aab6485187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72f4ced8d5f22b5f36ba8e63153c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dab1b9d2132cef418881ee79567e9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c887c068dcc53fbeee73d38473365c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358dca88f8671b3570e484ce50f99e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e496963e9ec9d0136ae0cfecfce7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129718268c03fe9ad367884f1f1f6b5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da50f4f60ae3c55c478c6c7a968bf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e0052dfd2dc3e917775397741fe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6047b742667e6970fc5d438b0d600196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3208325bcd8debf34a30121ce0d30997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0abf071d7b8b732a4787384139380298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0bcdb8750dd678f70de0c8a42681699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc3c7b9809d5e6fb87d52b5d9e8803100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91189468042da3ce2219529f22a96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668168ef12ea7f9f85dd9de17a641ec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d0815649f400c6a8917a9f69d4bb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f3b299caeb1779390e84af0b3e550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c28b7b2ae49abfd1cacb5c90c7e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40019edb2dedf9328f8fabb8d826a2a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc6b5694a279c279f512d2c61522c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc3c246bfbc52d5427299a8afe55c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9951d545a16fd4547633e47188595109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a0fc57ea047657738f6efd2de806110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2310ae7656165ed01520f10cffff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a14e29f545141dee5890c23c50d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5116cbb2af5fb2849685aff10a4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7929405c6fa91d80847b06d30c1ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e45a579aee6583a169ffc9b4d220115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be8c9db1c69b4c5ba1d6d248947a32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd8e485baffc95d8edfebaefcbec59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce0e41ddbdf933cc256b2aeee9878118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37aee324d1f25be35c5fa27d8c15d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164648a8d3e92b953b22d9f6cc56ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b629a46048f6d1f2d70a5bd8099c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c47ff25e22a58d0968518426c6f990122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8165019ee7e3f5c089f1b172705c44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a0f3e7d9adde8fb6562ee2c33eca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba57d1742d9fd13644af6d4c39889125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65352932392cdd555a275185b174604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe340c5c78c7ca12698473ea88dcb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c16ee8c85f107e1946a39af72f7a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e68f20ba66db2a5a47885314e394129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922b8055a8aa182c5c74e112a482ebc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96397526d353d760bfaa0f45917ce16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510dd2475b38f40fe4c352385add5da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300fcd3ead90749b09e25a06a61660133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb953dda7eb1942e8eecea43e350da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bb16449a435fee988759a58942d34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d9b37e55ad8d5f3d053a0fd9f77ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb966a879134c81fdc13e10ff13f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce9c2a32dfff936facec8212d8bc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e230f6a995d4ea1f76d05f13625fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd63830d0028f40d3ed84722120c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd899ff2c12b29472e85f8acf67a17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236adad1d807eedc565d29934ff68275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d71a50f65443840aa8b91fb100e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2430dfc9fe9a7a5f709d4399d272a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a537b1a8272f40ed3280d5d9ae0b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84160b90a13009eb9e354f2b1456542146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ffd3ad02165842cbea81cfe69e3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c30d67f25398d7128b8096a968e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f84ef0257c1b7632de3d7c9efa8d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0224cea9ad197b1bb681a9c95c31a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd80f9981e4406f4c3cfb6f45bef7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c1a83f698fdd66912623976dbb5f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a309d28c384435204beec893f7c3ffc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa646cf7b70b5cd63ee52c383abf172d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554902c5f9b4cbf1b75ec9f3e18cf28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3acd3ac375a06305db7574456b1d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a07f99df886db239863015b7be391d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8b111e95e54fc3809d225eb50e648158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dddc7d44150d3ec745c8e51705b501159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3c47e33ecce916ba0333bc2e8c59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8734df4631eb7b851f70291618b5da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6679655917a0c4f7a9d78d8f062d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab269476f63da0c738852889638b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa520f3da5a9325dd6c5ba45e7dbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23843907e830492f70d85cac5fb7cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9151440a63dccb1b492a66fdd28933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d4bf7851e8174ff14a5638fb0339167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88ab3d7135e50f7add8217b39f4c70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b7f8292777fbb24287baede492e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174194a6ebd4b878e12414c357b1c64e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f39680dc113f0588b1d4b87b4c5fff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e6c8b1951eb567f3cc873a376a0a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d175b8eee4c2bf40dceb4c42a5788f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d043f465c9867f8b25676dd6063bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4aa1ab81d2616b33ecdb676fbda81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a27baf2431299eca98d3b05abb91d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f66bab13e5d9b1dad783e18ff777da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcd5740192eeda788fc28e35716edf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1765a639c784fa55c4aafe61760527c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e94d0367a4039d24c19a50422af8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9305322bfe598f3aabf310db20723ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b57b499527dcab6bcc5c49aa370f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd6dd1f5f9075629830b6a3e48c57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995715e3ae8464c83824d8746ec9a01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a8ddcb601bf5478d973a901b72538185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a37c1d517304d12295775181f99e7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968adabd9dfea434b400a37c8881734d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aff5e8cbd359d247a99224d1d21b56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c54a13f93e510a06cd520809b0b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd367e0a1f1dd64feba0b76851962a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752b936b0b5da6ed1a1c55f5606e8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3164772e634443dda85544e0071c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bcb649ab27f28d230151a0a97a647193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eef407e6f6cf6af7af0d77d172d70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312088796816b688c6f64b954842fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11ee467fe25c0bc8a80444fbff504196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d8ac949b7f8999dc5e59749fecf21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a2a79e95355bc548d3c8c7a7524e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc6ab1fc69e65995d57f619dd40db4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac64bf7becebb4164c65a4d5e345ea1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01cae7f7a2ea66a91d0e4d173d109e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6dcbd71ebddab7a4fdd250445312202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd7c3df04d27b9543f5eae2e005d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2604a16435b65a8c45d5bc867e600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3e287e4f41b98226fcb66d78f8c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31de171131bb119e86f9c3dd22bb71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9abadc2395a1e4a048190722d1e1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff63f69b5c383b19cf2cfa99082b420208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414909ca595102a23edfccd5b50e074209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c647c49bc654185a6d4e6e20c4491d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ffd6d46133cd23abbfb5869c9a5e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5d44871ebe130fef982b5d268395212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302d2be4206dbab944e84fbfb398c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b3224ff7584b478133d376c2dbf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba6f1ddfe01053824966aeb8060bb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932fbd9a2a9c9ed8f9bdd4ea2a071ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b7fa8fd89c275e39ae48e9ec5660217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc293f3d8f1440ad5b3e8939f13693218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ad0bbf2d074b30c26141b9c2cfb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a786eaf47f44522d180b3011d06997b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a531b0d7a8e13c9e55147fe3f7b8c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab597282d24d162f0e10b799180dc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc3660f1467841852800e69635a0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81feb7fb63e1d505c228fe89fdb3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e0efc6012f18896e2f2c892c98be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d512b9ea188be6d23f771c782260226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe70cc00974d52c7b8580a2a0a8c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b78eb2923c18fff2494fd4cc0069228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605481a70f2e2b27117ba976bbeaa24c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6d383aba3b61ef102f6e64538d63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535e164f75db6354a119ff1bb95a18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329cbac2470a7f3d8066a61235b5aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b98e9547c4cf1428000f092a8cea64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879467c48dffcfefbffe185b318fe9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2b8f7b615654e850ba163abc231e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110e27c41b34d649d4e54c49862c93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa735bb1130cd476c29d5742ea6a854237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da64fe5093f32645aa8eaa793a080238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d74dfe4c0f09bc748b8f6b5c2d13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d49d5bff25fb5f1da572b5b096db56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81c0cd0a43c4600b9868d6c446f47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4406ecca1b4a8cbe6e5edae96da463242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe30eb15259bed191a275913ae162a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da48ccf2c68228fed81dbef5620c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334241325d731d8ae340f019234778d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8f7c01ed5167e850f0911919fc08a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead50b07f82aa1de5b186b01be8bc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289216519b0dc502590a220d54fc4d42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a37d9a5f9b4dff44abfcb3aa26ac4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbd990f694bbd75fbccc99995458ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617c0381f3d78ee176200c893cdf84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02623c4d3a0a10dddfb3860f977f38f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b41fce99a8b562006d0aa188d22b7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeede3be0ed09d0eebb7ea30b6bc8836254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4f045c9b481bc3e86e7016ac321f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b0f4cb994b1f46ad023386619dd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24e79cc103f69caa83dd5c852ac50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36779fedc889d706fd3a0fce1f18a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb7f53108262cd6436b089f029e6f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535a197612c5626d71a1659946ae20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae58a17a933bbab80854f2d3c1d083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f4b82aa72c1c7ed9469c5f482db1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588bf270b2c651393934943f30f34e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71197762bb369aab6bfdee1a4c157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de117f5fa970895e0fdf82ccc93d44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746d14ed451a4c512604ef45ec3d1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea65acc477b5b713922d8dc82868ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159dc490b1a5e0b5dafbdd037d652a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b524d790a32f709e751c2c293f5f43b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555d2fb755e92805bdec7249e38d00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f54d47b21b50d86a596487b329fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15615e1c2e624c65c44c51c1a49ea0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b01ef8de7e6f706377cf74541cba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378c96402dab13140a13d08ed84847274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2478a349d2dff0d386424e0f6a6ecd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31a999091544e6b980aa77e9341dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cba950317c453709d1b7ae38a7d4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73fd2d5bcc1b9c3c15efb581571af3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2971d6cd149f8b934d2bf6b0f45b4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451b5ff7936a0a65fca90788b72ce07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635439a21b20f72f2f90762f46f1f698281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a337f2cb23a41b84790992083f3814282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6bbc431a7967ed896ac4bf1f4670e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd120476a542dda21ec3ad9645afa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c1501e93e028949a47bfe06f6b8a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe197e1eef7a4a6404ed1073c3861e4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cffb2982c831260448bcc93c7d8f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5289769c18d4c9ce8494ead5c32ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fced802e7ad33ae7d95fe21733e7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b146d0a570bdc4be9e302b270c9fa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013abff06d27247853f39979042dd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db9806c5207cc3ece90507602d3a95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a950f9665359eae65e71b4f8c943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba122c1448a71e576a4733d08faa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7cee0386cc10081cfd3b43633817a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad179908a388238f0664a3de3acd71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb74920ff98d575c52b58cc0a947b11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ad85a5511fd5918f3fdd05a11794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf2708f8455dfc7bc05b27e7770c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26551a485561b59b58d67c8697e2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9797e93ca9d04489548f575fa2627301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc0425ed8485388e7bf487cb03f35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb26ace8a353c5839c699940bc2553303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14cc1923cc56f2b590c579ae836abe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f92e63be9df3d45e6765ef295532b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914ec834abb1ab8fd42f7dae8888ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095828b44d018c19cf38498e9c72203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ff8bd470fa04d4d64d30350f5bb77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a616961e981a5fc9e7c907bbb412ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046685e60537890228653d1dd1eebe55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac3f4bee98870514d57865fdfe26a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e01b5b33460d8b3bb80388f581b58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5f2fff8db1b6d1c5ec71652c14919313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a8a83506ee8b17bac40cf306874d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77835c11420c6bc32ccce8910788cecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833ab0187ca4ab8a978cfe369900285316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ab51cdc32831d13bd33048be7cc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f51257c3b897d8456d78e1df25046318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a150d71a8be0f7426e3bddbe297f35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc59afc63dc9e8962fd30bea2cc2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5829631abde2ca8bff05a0332ef067321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7f1898bc121d44e51ca077f5ae6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d84b27209617fdbe02d10077f10a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759770e2fe8678576914d79ae31a7bae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf73ba4d01ead94349062e9b174b93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2446b11237ebe694422122fb7bda4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2a1bbdb4dc1e501df613e4b161a8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d12a4498ae441699fad8fd7e91383328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0137786e7b887f6c35e81061aebaed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f056cb846e1e93050f6acb364bacd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10e5b0828e4ecf4d50cbec39216458331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e5e83291df1b988e23eeb7daa92d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48c39f6823f889dab944436bfd35d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3b5a0090ee019b3fc2ffbb61ad0ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa4c45966ea4e64e16364a03cab5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af0f39d1d785feb2ffef0a8062efc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9745624c987f1c58a541ced6dda72f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17229ceea7ae75cb3dbd03c3a0834ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20fb93a952f4f4eb38f80becaa674b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266838a944505d5c16b9f0962491ab7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac08608afd095679fef7daad1eb92fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89821ea731a39826c16a75dda8f9fb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b79c922f9e784ec0ddffdd95c0f14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401cab747e9295b48cbc9608d0ad663344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe68519190b44f3e77101e8dd6124345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bf78794952095a5754b18234e4fd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47db04dc2263818d1e1786c7745ec8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e23d1ed789d9c3bb11513c0f582e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ed8dedcd4942478104ba4337e71a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdec5ea8fb98bf56bc41ab2ee08258350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbfcad565ea27ee5a49b920af0030b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261694b4683216736760283d2afe67d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9c67a045cbbd8a120b7028f85e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268af6fccdb18f852b8228ba583355b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e1dc0568938f00432ba2f8f796ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776c1a718a4e060cede5bb35fd757da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ce96d317ce470c18edd7c4791c14e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250fb6a8f59aaf7fd6d9cb2c602e35e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf4aa35bc767dc91bb9421bb56366359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f013414d04e2b4b5ee83fa2dfaaf8c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5029d3707e8eaddc2a14beacbd2d53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a519b42a5303344b3b3cf648b44cf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f7d3eb35451db6b4a672ffe25a29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f43c7a3aa172df60550783101efb73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a4b2201f8805b42fbcdb07b49246365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce63e0b1b0b22c8fa3f4672637023366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ede62fddea0dd3ee8a70a09f179b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ce6fc32d891df7fdb6e422b41c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee850215ef5070a0c183af5462893724369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0920c53df4b55d6dde98ddadf83131370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad49dfe6dfd07e9e622fe4c077af4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ec9535de21b605f88e67ddf26606372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de6d0ef5ea29ffb2bc250277f578f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b27dd875b8fda405e630b8fd402b4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578deed31fd1250cf3a44d4a3c62163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c0dd7ccd54be14008f55e50a8bea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bf36476a00f470cae8d9b915c402a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e19a32833dc82f6bb66d940bf8bf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda7064cac11c68477160c22f9e93b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722388bde5b4417dfc42617ddaaeda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f3b69ee60a987a67b3dddee29aa20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72194eddd884eea1481ee4f65ce4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c684eb41d7403326f790ba6a45e442d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea6047ab9ba881bda16abe09a17d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd43f3cec1ff49def4e8e0a2a80502385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e169a94d2454286df9c4dae2161b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd5343e011a15997da968d759c96d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98cf3638b62212a028cf2b78d748cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d5c601c0723eb468a3a4803e1ff8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433700a85d1183ad9b72cbb337512e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5acb17a3008137b1ce1ac6565329a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc57829f13405f8425d00a57500b60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0594605c3fc0db1b3f205c3de6f066393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62db525441d49abde0a5df9b584a5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f4ea2ab2b576d34bc53764ac1e602395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a66cbb85bd552240ab9e84cd73fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e286cdacb59a1a8d96a3a85c5ccfcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325fdd63e9044a9299b30fe1d00c9ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee683bc2648f0304bd8f1d13f0255399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d383867d4a5c4a1b654a588a2fc4749400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f8b6d72f7a4d5e9047ce82c1b3c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085feb1f5d255c90413289e15e839abc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb5495aeaeee89556058f9622a1760403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff23da00b295f5b17ce1a873464ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5416d53e521e334f74b3c05621aa58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785cf12ca16844d7ccd79603fbdd8fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544529ece9e77af1ebe2dbe8d4a96687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76605ca4083da65eac65bb71056a9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576b30ec4d2d992bf829433f1f6a59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e4837c146b5adcb89ba0fb1e6e4f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843be85aaf92d934baaf99f5b3476c90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46ce995309f9c1b5736e6535c4099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6abacf9510700432ec813a8d7ab009413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd51cf07f64e6859c8b572e05df905414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e81edd7a93af7bdfa159d3943b6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca176fda40a2c428e88c07ade6cfb23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d1743db7fbb1ba80dc908e57870a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902b2a54d54b6e086a993c139801ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b7fd47d48f8b8cb8b77d84732af6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e186d382850a4b5745c93c0eb459957420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97548400cfbc2a076df893c09e2b66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff075cbf2a5271ef805ee29be0fa2c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cfe16db8b0b8eb7065eb45fa401b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05af18e01e22b2605771d00c063ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a8a6ab248774952b570dd8b744c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9fa065d3a9a8aab53d71b0168506426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea1ba8447ebff48cf4ee8f651359de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3472fb92ba25074277df603fec96065428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac4c86f45dc7de62d14281ca23390429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bc332ee880a2c14d37ba1ab522dac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02bfc75cd4520f9b8d38fb994920c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063810f91d037c1a1360368f10d91c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73bd8185daa1fc50c882ad4a18394433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4197f856863b938138474f9a99b64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeed318d8fdc5784381ff18e5c06fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c598077d8fb9f12f94c972f6fcd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb632cdde7a3e727bdd3e9ec3eeaf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe84fdb0be444f63eaeac6053d3b75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f45ec7f2625efebf1b10852102c58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bbd134dd09717c052befc09a86c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b385eb487b3ce79929c327a93d14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7866dd8c06effaa4a19497e7cb7c70a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c325639850a00c31d933860a8f0f23f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fdaac6214b5f891c4a8c9fd2ccd59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab83a89dc8718325484ff96f841f4a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56635d47f314a19c61a487bd2a571d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b1b7cf41630a1ac4ea1c6c697a559447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b1f026ece79c69cdf4b660d797705448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b769d546fcb6d6561463aa82b2eac8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ceab83d67f0ee55a8f602903dc41f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e2820362ab66cd485256e37ecdd4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e3c0547ecebf1d6619b7e38c523b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7cbcf7c48dfc26d66ca67bdee0a8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a039f068c31e47ff893e8af9f9a99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856570d8176cbb5e5a8640d1f820855455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb499e50887400efae0663d922404f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5836c983c3797d075a44981aa5284457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561824bdfe727e2432bf73e6bf5f2a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68b0cba18fe39d32d18a99e723b70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475617748535a97070ed633ee5a6a8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e89b977f37e5a8e592e5160e7fd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18132de3f621cd08ddd870694cfe576462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038c23a9c3218338993dd6b0f2c8135463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b321c53e94f71fb3eb3c39306c8af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ade0826791ae912580f6ad2be338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad82240d437af58b1b64ccacf27df9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0af2d998a9504cee59492fb08432e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba738ded8bf4806dc81e67cf173897fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de371714b1964cdf79ad05e2be563c8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ac6c5a33d81afdd8d733b38d9210470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d152c640e30ec8f109c73a681a93bce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337232311f4a8729908a5974e592a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654310ea2b3df9e631bc92785d106d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf092db0862b3474e507d25e57157474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcbc30867837d7dd793a8d1db68f33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c9648e46c61a7f291dd66e96ae377476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997210cc53162aa6c632958aa2fee086477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7f95b7c32472e5e09f3125c6e7d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821253c58802e9482d8a3be8103289479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2c263bf8b68dd688a436fcd6d2d3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b179081a95eb036bcd1198650cac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab99244177ef926147c228961ab097482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56b274e24a548732265c75d2887fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7114cd48e71bacc76fbc28dd12c074484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56bd1a0040d2ef431a8d5c411bda99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e096e2ff85af5a538e51a44ee20394e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd5fd55a19044d21adfa77eca4921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d3b470635f5f22422e3ff97b51c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872d1491feb191f441ab74c3f95a234489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93723a2814e8a3a72dfef42a36a45f64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbfa8838a40ca33a00ca159cee739b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651253d261406a83285aec0b18479ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ebee28d0f0d1baaab338770b339c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b682f08cfb28d73416588089e95417494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e43b73801b91fd7e105c8dbaa7049495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea304c81febcc4c0e322906ad2dd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac16965ff7a78e34438e09fcf55cacb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9c80532f2c4c2fc4f6c62fdc5e40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4032cea569be41f700b425087a7d39a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af67b949809f5a5ea34e6326d5b35b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd010d236f91000ede21c0c031669501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d72ad635562dd04ef930a4d38637502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3235f3f631e2d36d72377d14a47c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049cd9092a5ca6042c59f7e7a75ba8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d0d1d04ccb94d37dc8dea32e2675505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d03d409153fbf43217e787f7c323506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afc19621823e54bc5add29ee39a04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da40ccaa6a436bff8857ee204563aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e59711418e714962b5feae8b3fc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5010b062b28d05812352cc73f6b4c24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f16261dea9e33e6a5c3e3880ab6ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60d692a0dfde73f4091407d9f3e4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cca13bcaf0187cfca1a8a09423acb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddfaaa78093aa12475a33624303e86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ec619e75cb21ba98020b2a5ca610b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8027d8f4036e9fa172326d67f02d42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a099f67b5235bbe2a4cbc9fd47ec6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6566cee7d89c2c5c843e510fe70ac72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691989fb9b2707abc3b716a86ce49a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859498775715261cf7fd2e5935896eeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a67d988812018d3264638ce5f7874521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3cf7db390be0345690c08e815d37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae169ea3e32a04fe0c5fab01173497523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a5563c05ba2d634b4cdf703a0171524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef0a9fa103b87e95e50bcffff01a2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09649aa87266af2b2f74a866c1e11c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47956f6b2f5ffb842338a5786e57c93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58a5c8db5f9f7f4f758f2066449f05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8abdcaa5e85f79ed606868d4774627529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170877175fac4acc06c666781c3396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc94ef665fb429c1b995bc455fce7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4cb4e9af089c9dfaeb5b0889c48af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb97fe5bc655d1557ddeee36b0a3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8945c9ad079a3929e4bec321c991639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9372e413ccb780f716a32d6c4d7fee1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c6e6e7dbc00d47b7decad60f3846536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af39d5e07e72a3897b2dc856484407d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24149f95d4a93a384eaef3cfc78d68e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e96a64d9ec7bffdcf5db96c0780f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52447818fceae79f796848876ce35a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea711b40963181e6399f5dbae5ffdb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62c77f8968e7c2f7d73c0d9d09a6c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e84a92c0942c52e827101547972b2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fa3612d708a622ea6e2f7d5f46e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3fe549360c012dfe2b056029e2404545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acd3017365edd032eba6318378713546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb2e956f35bfe459be934b37b20358547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69b69264f3a33c52f73edd70c51a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126b74f204297a09d07c27ebae8cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3bdbe958e2dc7f5fd28f74d3df424550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc01b1da02e44be6a7d479dd0e7e43a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188237b0fa799d3cea4c4d7010b8abf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bada73cffbdf8515dc52683e5e10665553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf2c68a0c1e6cdea930a3dfcae6824554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8c423b622bda1a3657467fce74b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60706f0158db6ecebd3777c1c27ffc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ed44dd873c9ef5920c625fb9510d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9b5feda575cff5a3befea56bac79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7ac9810e6107d80ae7c8ca9272a23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809895ffb51fdcfb29081aa77cf34ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723c245c1bc52d79d9268ace3184fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fafac270579e3de08a16738a325e72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d3303cbdc0490d2569f8e496ecf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d78ea6811e2f5aa2400b619ce525564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f9ed49b15cb74701a1c8637df445565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec989f284db95da1982b3e4f2e311e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c194f61ad4dcf0fb7cf85eab33a36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027a16e54430d4eaf4b132f2e3d3b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ad9b97d61d2ca8be8c58edbd38ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d81c599902d17de38f79bc26a6d9dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564eb8d6d5ab39955c0364c2d745ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dedb124be20f917ddab81351100c53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc054805da79e05e9509f743c09791c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50916c189424b432d284099028c7545d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c1b25fbf21094e72c20c31d3316c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f8aaa410477eef1f30f5966a07ea8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02163e60a911e2615cbf293a227fd73b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db5713b6f9b569b6efed96faec24c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b3ba480cc09b44b501445a937328579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e77d669f9326a687681a9b833185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828bf1242e3a96b9c72934301794438581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221307f32cd82b27627d44a71c7d1ada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfaf9f08b44608b56e1466bfd418aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cda1970b17ac2384e2f04ac8ab26c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed2291680c4aad57ce6dc7aa64aa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc9f9e9540b32e9c50910df63cbcf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47279c973c4a663f2765f1c1e9e66af8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b92c5110103d1c62aa6212fac56b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7adfcae91fb2a6d073a4eee8edc8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0bd57b052379672c17aab46e2584f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463a5c8baa433c88aada8b8364a9f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde58f5f00a097b04eacae9f298424592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e71048a14eca50a031ae71a256386593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55d6499e3f53e086545767c8e8437594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d35c597f027f05b51e3c9eda5ff43e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89241636c9d442484f0ce7196e8070596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f766544fe642215303f02a06cf2d39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217a4438570b99c77745a1dbc896c5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b829af8e7aad9dab674e52f272978599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43140c1ffa4eda55c44b9e98053bb4fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfac76d2b19edd0fd9e8372cfb366e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc41ff8ed14f1a43db4c912cdb39db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccee16e89c2a88f1bb6a351b617dbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f758d6f2b449a03af2c7c0ba39856d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c5d24847e5ec2937703a0f732cfb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12539633eb59d4b38b5e8ca1a351978b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182998ac3edde8cf6c8c3aba1f029a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e5be33525f4e2230dc7140f6f807608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1af26591eb337a3c047d3b998a67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb2a499bbcc73c24bfa6cdcd38be9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529782c478164eb6db6760a8342fecb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431baf73e4e2918160a94dd8c32b2a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571502ce9093c765bf307ce47d15b36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4933854a5fd53c4cfe455c37a85850614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313b5952fcca52ba9c61a60d1682d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5962e2adc9ec4dbdc55b5b71547a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26ec9e8ec2815fa7d79f8ac7540dbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114757ecf37918c7987eb239622251618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b350fbeb6e15e938e9b3611cbbc0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26de9ccd801d2c1f74a6f09891a8401620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6509932e856fea6d5b94f75c041f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73718537cf9192260d1ac2914b113b7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a70d8620e46e49f41560fa311160623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccdaac51e57aab8db1b52a2fe9123e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb4ac2272d93bd1296c5c4c07bce5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971096496fdc54693160da76593e00b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50fec8795882c643c995dbd4fe6b92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a64f7995eea03f1820bafbf86e50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b56c0959f4bf900e52966eee69064629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b87f068ef1fd689f08efb085dc4f01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3025e6c74ed4c556ee91ba7edce73ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b67389b9884ebaa72d39b1357f4df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38701f484928c8ee77f7789fe9e719a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a5c6e1d74fa69c1435f88c5a78c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1cf55c65d7f9f3f53551b468a4a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ea74c99202f395146b6175dc5886636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4feb303525b53f8fdf1fd2416bd73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d496139aa96176c24a9e40bd541749638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166c920a8af4a63bd59e62d92474b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a7222f89c38c3cb0a823acfce792640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088be117478a2ebd283c9d542c2941d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98e3cd1222d379eeb59d44a98249c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad676b17a9c658da5175bf19181319a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680395229cdf5dc04c51d5984b15d4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666dd44c6ce8effe860e7e8e6223592645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671a308bd89ebc6f8a7aed4333b48f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b642cdd0144509c1d6f1cb8c812c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcfbc19523e8228dd1b871638a394f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115c22dfe271066d9a78dddea65be15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012fed537a90971717bd6300ff5ef09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0b66791f5aa6655240f89299a2f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533eec67e7c37f6636a724cd9fe7ee5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f25a57f9d23f7217427c4a12d2dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3d13b7e8f43218c93ac3853a5ca6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db05bc9909412c2e920b3aff8a9ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b673612162562fbcab73bafd00ed4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fb34df86ccaef3de800f6de5114b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f92dd0832edf1c1485dc514c8321658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9371165359116737e14f30ea2bca9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe739db2ecac25cb008e26f4bb53ff0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58712c06552d271f88cae11ef8cef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830814bb6fcbb80403d46a4916521177662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571cb0beab21a73fa25a8b751804bd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e84ce10fb7aef16bceae6f1f39dc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6c15e32680c6794ad15ce0fbf673665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217469fb788fd9b143b8892d1d3f874666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e06337acd8116d6002efc524e032a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a267fada33dcc36ebff090db889ac4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a76ced6b69cf5a856817fcc5b0dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31987268f1cfa158ff5fc376d0284341670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237546ed1463713bf3c3df5df15082e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbfd1fd45c50b4e58703a0b552bae1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932d8ffbce0908f9ea78eb7c6585e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fc994a0b3b71299586cd6920bb810674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a3c0da853965e2075e98c9ac9f04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed86e6466c95ecc97ae4b33ac4780d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab2e1f087a676085aa88f24be22cb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf161766e0bc8c4960ff7708d3bb8c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faed70dce5f00b3b8f6fad81f23216679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f305ac3309a8350b26b80242cd4a5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6bb905d0f1d259ea7121590041a71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61ff77697d3b75771e42d9debbaeb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60171ce8ba01d62d22cbb1259176b9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01caf4dc8b787c9aa1a47bd2cf4ad8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a895ceaab80aae8d2ccb173d8854685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444144eb418af5d64cbc23683a096b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c83e7912f0b6de1f5c9782176e6f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f98e1acdad29b23533774fb1ced53d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1705f631fb34fa9c688736f12260689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47183ed6e46d46101775ef8448739055690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a420f8e9f3e58ba06814efe30f30a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033bf5dbc07fcac31b7f5737f97365c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9c31908e9967920f9629771e1ce09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f51348f5877fba69ef3f1efcad1fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512584c42eff7c00885387a4298d89d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ec7665f7019944ede7bbb077e23b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc6bff98093a0a1ac71a4d78cf4361697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5559ad52fed00b55160db6bba7f9165698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c12ae0396ba034080c66553f3a841699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f812c8b8486d988c0d0881d2be658700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b50ae4cfe405d226b8b7e24b8a1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3821fe86e5b52bd23593a7f24801cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06745c635d1ecbc24cbe6a7d3b17a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3e5fcb0a0350d1ca41b5015a8f3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822fb4385836fed9bd6721605b9d7ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ef57e21134c9d0616fe06fcbc8ec3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b506359ae91068f3dc7a3207ab6a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199fa12326fc08deb814c65df3bcfd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5927ac106b733d7c44847969c77f500709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963937d33ee796d35645ecd0a4777c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3217a4f53cba42408b0d237de613d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58ec931ccf82a29e873d1b3b56c47e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a8cff179df5b57f702f0bfabbd01d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e98a848adfc1672ea7b6affbb87a0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c434f162ad0ca803caf9a1f0caed4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b60d7056b67f4b0730eb33ace544716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45363894927ba758d49a46be2f717717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b01fc198347be97e0c5b7051eb92d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdc86965f44278e94e74ba4e40ad18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc102043e30458a800343d4a618a86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a843b3fbe39b38da55f5391fd1e2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c2a55617cb6c6cd68000ba5f2d9b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d88a09be9608105c17b9f93a9e623723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c268ed4c3ecd5966e12f2bf8a5e31d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760ed68a0be7497d0ec877fc220d2e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1d24e49ade54e04ed3fdc71200c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198eea6517fbb23c029759808a82ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca6b67ae5142f9f80602dee87d2e82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f879b6b2c152b510a71f0755a662729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1ed74ae4a1286e95204dc0e3faec6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba64b91d143265924536b6672dbbb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8ac3ea0a139cb25b303e00d12c90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef76dc3419707f730c765950db9be5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121683583da6037cb97d7aa6473bf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097f3ddb7446463e2df096731e4f8e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697bdac73815d2815b25bc9f775d22f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee896813cb683c11bee34d15d9e9489737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652aafa784e36913290f15e270dba0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df1b6db95674d58e9650f97c02a3ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b1f80559b0eba2ab4b935da7628c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0270b55e9b3677a881a639eb2dc7c76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8cb6d069216d04ce593c43210637742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0a6e8ceb5fed061ee8e13426991d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98356ab6916a4af9f42e794d64bf07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79355ed64d18eaba4d94ca406b9d70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62717353f7900103932844ffc2c9fea6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48f3607309f6bd369ffcb1286275c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51aaf493749c7497e049c3c54fe52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4f762b37f4a460b982686ee44a57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53530c12eec976dd2598e84c7f625750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db431e3fd768c4ddf20a310350590b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab712f759a554a9ef1a16c064e722752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792e68d90fe4ad2635fbfb055d0718753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0770a09f640e8d19e10fef337c476754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1721abd96a5b9058b574c83b253577755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5973c3c42bc42cee8d2b32ea23900756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0ae39c4ff1766338cc33f6a5bb2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90799b622377f8287176629db35813b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c784256af87e9496d72e4fd7b13c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dfe465d35308939954a20592f7ce1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774e0c4f6ef08203dc7b9b15740de2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0436c8c7e9c26f57852f38d7ef4f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b826bf9532076d87fb8b28265c185763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee027cfaf9b5fa27175ec974208a8b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1090a24f206c3dce409992174381377765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a20fd18a8a75d654459eeb526cb800766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd8123dc9efb0d73366eab109a0d98767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2aafa97664c3e00ed09a921626c0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b771865cbd0b5316aece6c8bed15769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f453981ee283b7d767206385c0c07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bfb21d94820dcfa56aa103fd30ba6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafcff6739cf34449e760047c4894d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489d5b45cc2621405e40d4689eac531773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558abe7a5c9d6ef21b9a5c1e17b782774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3008863d3658acb7ebba0d422cf0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68654a21002e6dc0ae556b6f4863e4f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f96d3671de81011de50372fe1c59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b827b016d5a5c6a76759950e1d71778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9729441348ab848492e948af7478fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4310181291f654f9629b4a959df058780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ef205a0bec96db5f67d899798bf3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924d61ac2bc0bbe9785c142e7e16cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aca39f7c232eab9988dd4b4bc8c29783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ed52fd239c3250563cd97b4195fde784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa9085eaa64b50907e1bc8d0aa7ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253028789073fff7096221c665ccff67786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc23f604c843e2b701fa929bec387787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0f04ee6467d3c31e3533c9990b31788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671228433ac175ecc1b3df52a1f8221b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b83e39f2df4433774ece71b75527f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf0218616ee09ebd401fa150f8c2c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba094525af167afed3ff48029207f470792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17429eb6b318cfb74c08f1dc7bac44a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769681d9da50222fb6553d446a78122e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62977b9e4e4a7a485dfc6acf60e2cbb0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fe28a527294342158d3a41c3c41f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90beab8cba6cd2c36c001e49a54e4a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf997b84d6137c27c1bd609f733695798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918169e917aa720682ce3ddda80e67f5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a51776d77eaf3ce9b8a24e2e99ac4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1093511d57badf8f72d69cbfb95dab9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3a51d9d2204a91f6f4ad79ac49187802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c8a97a62c6ae0dbe33922a928f721803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fba9cd128a6f0cb64d637c536f7c1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17b0301ac6eccd74cae7e9bc5c695805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f5f245f9b3f521374e2ebbb746be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0387002506c691e7d6ac3e8d063d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e36059740141feb0d2bc2f6c75c502808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa9de7356c8da3c85bfb3cad7a729809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fde443f45b05b84c1f450374e000b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ff9cec5a5d9680fe5c516132a089811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fcdfb7d2574765b756c844306a9b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8aa8588913dfb6733e978af21a51c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb94943c769517fb23723be921615814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a6ceb0682e653dc59f4725eebfc4d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374dc28723c18e893c04270b39eca6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b410f51c4fc79ac980460b7e01998b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12ef23bdf3d1709be569830798571e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402560e6a1a468a1fb0f6ef7f45829819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aa64bd1e3048e6e669b60849b7323820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf2a4b9ff069f74c09474fe8415f5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34d7e1677b051f58d0eb5d8da3ae4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a95191a63743ba62edb8d6db1b7c9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83466bde9721b338c99cf19365116824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34737673b28aeb533b07c83cbc114bf4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8c24a158027d1a710ee8c9e845a2a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e600ef76c762f094175be6565df4a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb83440ecb9ba268630aba9001520c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b458da97959c9942b257fe2e59d42af829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fbabf65c10fd5298f31b0a0c86761830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6327e05f5cbbc38fc037bd31d75350831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5443a5a4d04147b04f774b4c45e632c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a8ce6fc6ce42cd22a294b8ff5f2d4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235eeaf2e97ef86f2a4f2b399815595834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9057a1d84c3f3e42c07e85750f5f2e1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2ec741cb9a022100b986bff541e7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbaa6baa9a28045580e83dc1d7be9c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730e15e6b67b5c9392d01a76b604e9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4979f36c8a4be3068665103eb70ebc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e1b1e3e2dc147eeefeb40af70fc1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77bc343baee48a9559cda43593042f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1249ca5cb98a8e734142bf6d9845842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b04869a6090071fe7c9e711922a3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9afb20698d1b07247fceb1dad4312844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acb40127056d8d19d2fe74ed3822c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded804d24f5ebad2975ce0402feda083846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9a06c964eb4ab5a3e5b9ff77a42db847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e705d65202f6332cc12da90445c7c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf847c8a2c6f80638c0477b78ca350849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4013c3ab8503f9c8258a919b4b87850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab2e2b249a0fddc8fc08532c6f89c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef596b7d4cc72e945b48619125261a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2283f0bd95d18841d8c38e7252611853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea7b4bcdd4600417a2520020fc5c5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f771612b51f783e3f85a12c54061a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19086b2910733e28255cd82dc3a52856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb69ceb4db1d60db3d39624368542857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1bec20ab5b57afbee892dfce83cf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b320c6fc17428bc5f15b8246db33859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f440cb204ba1dbf0b4ced04b5dbb4e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03b882c6626219975181fed3e7c21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f9dd7af245e61eee058d69f0ccc0c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8bbcc260ad3448b50c17268741522863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ea15e90772be57a1dfe7ffde861ab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c017fabbd1b0f773deca2d78a6fdb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd80480d62b91a8c843d47958972b0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607a4f1d48994cf01365dd51a93df4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b47d92cd86b051a435fd9059a34a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f75da5571e6255e3c23c4309c605e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad533ad419adc8e5de92460d04dccf0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea20fa3c3296878b1d21a91c710388871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbaa0e91f86e0a435ba2dcd29dcf05872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f9d00d385d744f78ce136f80e3a20873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871c3fa7083f6ccd08458177b20b1e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10569679b16bf1d202c0ef2452f251875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472487f1e25b23e8e10368d17110551876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a289a4480cdda895d0214972302a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c00b734c7799d000541957d728ba1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edec7754005718d2bc04bcd6c4a3d0f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e275df2720fe378c052b6351ed6db4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9552f08d9cafb05746837c91f196786881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580f2873ebdb861f24f410a355607b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee179fcb0f7e0d5325bfcb9683fcef883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd0e0402c46aaf22ab65cf8e5528be884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917507f75f59477e433847d9e2f523fe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda9706e758c03ff3d2ef9928ff7c35886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e19856adea437a2bd6147c68bce2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b392f3a119e0bf082e3831aa3feb82888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d405e3204f9ef15d92ddced20f7756889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f74b6f3045ac04090ac63f5a19ab1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebecf5bb99be43e47b85fd16a0c4f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d15d5d89c38e364af93337da59feaa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5142b9129f81031cb66d07f54c2e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e055d98f2fde62ec46ffe51861c7c7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d5fb94e0a6177bcdbb6b86c8fabb6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a973e421a1610cb99833ffa27ec36896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99d1ab43b9b50e183baa54923e64e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c9a57e0a26a00b97e4a8308c1f1c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb533646151c76560aa19d642c6089ea899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf20e9dcbe365908be32b20da88b23900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e03f69c0a10e8865737a4b1ecac3e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7110a7b865094e25c20f85a505838902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c60118c3edf7af29eded1405fd4ee903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce85f5ec0c9e85e0cf7cbf3867aeb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288caceb17d13b9b0822da66787328e4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889a1dd89436f1001b0e8b08101b58906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b537f5f77bc4add1c09b1fe9099c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8a58f43603e7458952e903c5ad28908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6cc9ff006a993f1efc5896d95f496909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6607611d286cef0ca11c31013ce5eb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b3645f57784a489b02f34032909ac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90ed38e23ba8227214dfb01af5829912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afb93578be3d420bc8ff97ba83e06913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f7e256aab10e3e3c73b317962887914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60374588918c2ffe7bcbde1b519a14d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f6c7b633d8f6a273d2a274ec7e40916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f4926fc40d0b13eef0ff03d6fbbc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5eae1ec371a1557b349ea64ae638918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b61c385362909c20ca88e8597c6a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0f749bff1ed10489454b57a720757920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcff21c567bbc5407ec25aeecef9d1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d67d575ca10e288c2a8dcb9f48b1f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1b6fe7b40f7b160d90134866a7c77923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd9949a577b16687e169a15beba19924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6eb84b39b7f1634de34833af83c28925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbabafb36df57df34a89c943f3bf172926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe088533cccb44bd4625c70da2fbf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dcf61fa454a0604cdcc0c6a09a329928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf88e3d1749bd6152f7b461d139c1d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b89b494ef763bc9043b29b2aea1471930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c5477f08c517d75e9f74664128f1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fed37589fdd771a1b29f07c15a533932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97637c369b6e041de075c669f5d42f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6292f5839a37bd0dfa0d86c63286f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9932681f31f9361f5b598b3c097e45935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af267f02f3e776fde5d9d0c80b12807936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28a77d7106b6329e340a9109030e8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323f180a8698166090d219dbd88f74938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee235cbdccc0934d0ca27d6765547939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93707d958eafdb660a418847f3e38940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c2c47acddaa56e89dfcf0f9a0282941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0cfbcf530027109f2f84d8c030e4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace1bffcb6241c1310f02225c4da9b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e13667e9f29547ac7b17e094f2b01944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f828f428a228046251fd9ddb20b24cc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20fdae3de6ac0bfbc4e5fbe42e415a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80fbb9da70c81fe150b4ba5e4a6c2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b924602e999f62df8015344d229a2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d8e16142b9dcef7aec1d5db0db89d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3b26272936f2945a6c7089dff1dd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfcca9df6936dd16c89ac16e03354f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30df7441228ab88ffbc423a074729a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288050f930e61669cf85d8c9274648aa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d2e54ef7592a25f419d5085d5d10e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f152c20481d1032e40b647fb2c374cd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26368d171ec45302028e6b3e76ce2d7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599760ee85566280eef4c3b087f42a7c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72534ff636155376fa1ed063e615c364958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3c1958aac90ad78fe88bd00c170f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e66b376edec0c3e436e78f590209960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd10628f5b806cb6f9bfdcad14592961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e07f51c7891d6c3c396375e5cb17d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439208be195223cc62b084435615064963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd813b7e0f233e75ba1859ae15c68dc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336fa2f541e264b241c03593e085f12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb121afcf58fecfae12d8bed238d360966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb6d526d703106feddcbc7a0a4216967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7a30fca28f4be734697fedf0d49f5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c138a49bf2bb15a9e802f30924a0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493eacd7d44ae0a0b6063faa455c872970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56c020abb23d5a75950da02d4a41e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f091699381a9a60772fbfae66ca4022972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1140f4cf2ea365242001ef2d4da4d1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbfbaba6ff383da8ca1a57fbe563bf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d39d9e0c4d8141e762c61d5fb8635975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693fa648249dc2fa0d50c7f4c4bc68976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522676dad5dd02c30cf1ffd7129d13977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749be25b347dab2b3adcb704a4ab05e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cfde1a0c8a248558937da60c50a7e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2dab8266106ad6db83edc5de47627980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d64fb80fbc543fc0f1a510fb3295981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f5692dae85bc9693e4851deac4fe982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438076a6fd3674872c7220a08ab0481983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8628eb6238420ab25e6cb4b96d2ecb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6fc7be22d5fb80afcd669a42387df985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d0e0144d8983213341da2d8754c2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da82aaf32f756a57787663e0d953a6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fca51ff3b6db136dbf3addf618bd0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb6584f2a7dd304fa905a01f617593989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce480d25c544bf35fbc7a15a39f5a30990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727990c54201f950359cb316393c0ed6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3987350c4c04a31863b48f0e3312c99992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2d689a9b9edf4859ca470f15d1780993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279424601689a7c79eb06c69fbda028d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f0e5ff09b555b1cd81c4b8831ca86995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd9ce8e7ac8cb9ba9703d86354294996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a161597c3209f341b66d5eb85a8107997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>