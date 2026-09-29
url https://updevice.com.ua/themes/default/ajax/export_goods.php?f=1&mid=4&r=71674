--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96072d6755fc624459981415d83e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac7472c6df3d4bc1bea1ffdaf353fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c023fc2d9dc3ec8101ead5e514bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf244205b36aff31f857860c500b0b684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f07565f116ea182efbf4b17a7bf7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ec601a5340519b48bfd0734c31dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54cf9f31b6b7bf3d37818b46860ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b297491e91a7e56b272d4875400388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe56ef0e35b669f2e2d5e5ffbb355e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7077eb74dc1086f10f411d0ca02f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e016ae993608b7a7bac36d7c5c643211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ed34eb198f1dc7c47a57ff98f82812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e3d529e0867bade6fab8657bf903a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f66053e989b11bcc54b9cc44affe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ac9cd6bb867efcaa110d3b6bb914a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ce03364fcc3c8ea250b76e701c8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f0e3b205e6819734bff7922b670617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a81148c002d8b0c3da08b78812f8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de4276fde3e886710c9dd429cd783c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea450d4781f4f626c985d2d2051f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953c28c31a2db94036156e78867dc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba4429161db04e20202ef2e3ca7de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045f342a8aab77c6f66fd98b59c2b8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444f3724be9d4d872a3d8b933ebb4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d0e59c2a05174f9a6bff09c75340825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a93fcf061ff00e6bc63850ce8ec0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763b386bc556ee29ffe18d134c57c9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb913297fcd8dbf10fb86c5c02a77a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac32b2faf7cd44392cfcfe97890efc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167e1f7f95e7f072c70d582a13799c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feb1734d6c59dad92149a9f4f53c4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f991f6af04d1f270412df6fffc74a2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6cfdf05dd7bde2988235b7826a0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a350034415f6fa04a8aec7bb6101d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dbe79fb9b46c3fc9231be099eb73035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e2f899e2cb0ebfd960ebd3d6467536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce09693f2b2e7caaf753f98f26a4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433553831dbaddbe4bfa7e482de755ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7453cf2d5094eb5e61afdba656ecfd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b52f43dc440576bb48d31675deb3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3ba76d1add1e86ea121341a7db4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45552d05b4de705d58f6e6319dfd8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1912b121bd3f81aca29ed3cfa16e40943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f8e1dfe260b9789c2ce3a399d1de844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702747940143dd8df3e846ca819bae6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d05a2c832d158a54d76f7925f8d3c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0218fe1a38b1a95b7cc2ff8add6d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620ac6424bdd9ee2bab1aac749a3e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7d406767b5c716a358d44c9d780649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1e9fa804ee517d121300a1d98770c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04e1086010e21d5cbcce4b810a8ba351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4e0c946e546817c043b4661e4422652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb64e50cb0576c1cc416e782c8946553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0e6b2ba3d9aca303d89138a7c8e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c36da55fb6def201d7134af3fd1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f4030c5a6f3fed660596c325fd3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f6b2707fb0410e5cbf3bb9a5fe3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dddeea23b6ab3380a590e9bcd30c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf004e2d447e54dbf5fa0c85b6f3e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ef0cb741bcac5ad96bd35dbc09d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d1cd5da7104e28655a7651e4f07b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ec8ac815c4ddd9af2152675342cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4c0353805bcc3542dfc14eca957463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666439fa3795b1bd4f4a43fcb374e1c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1aad46419c80a5a5d4bd6f4ffaee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776937e2b838926e15787f1c38138a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b67c5d6af6cb8a7a8a5265681e36c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b013e3b68bdc53f20588e29c0b4c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d74b915c0713824c6cd1c7dfab90369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d560a9eefa799b18b561f3dca96903770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15175ce871fcd62d0e45a4c1881fa56f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64edc6e122382a39f49fe88a02cd7e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66deb1a52783e2ac35a1935ce7dfd3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada71c14b0bad49f8483b4ea74691d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c57c07b9fd1491c73a7c81fd1c12175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c512568961610efaf0ec4a3b7824576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc7b117fbf854fccf5db3e056f19277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591edd9b815d547ec09bc22fb0a0e42a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc9e295e1717163ec82a0b5bb444179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f496210f3185375c3704cdf30649280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d7c5b811e751408c00817ea4909ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0263accb905345653e0e66820e50ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24a82ebd97ab83671407610b7b421a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b7b5efd64973aec9151eac631f1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3991464cbfaec6d80158ae414f2c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f0ca440cc0d61442ed879ca2002486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d697c28a58e6d9eb88fc6f76736a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868a5911d12869f81c704f9b99e8f8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666349ecf1170b71144850f54aaf0ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f1d3cd6ddab58a2f68c7f322d373190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9f7166298fefff66b1348067faca791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266c8bdf7fcff2f68ae1c1167a09d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75855bd1f984adb8d75560cea0d3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43233cdc0badbb335f8153c6d0f35b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d9e027bf4a2e8e630875f2c2af7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26db8118b31316a79737ae3244463d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d76fef1b5f12a9b69e1afba5814e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e61115fa2a6054aab24c47b16ebf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367006816ce1ec2bb496cda20559c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504205f81da072abf566d9040edf72e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9537d5ff9ef66b46b2a41c5d0780aad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205563021e5df0c353c647915b7ea9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed05838d8878669d06e25199347f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef82351e39c22c03d3452cd5a89371e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6907f814f8ca10e52a3a11605b161105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa02e520f76e059d267cd5fe2aa3ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0835774fb54f60ba6bceaceb54590107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8614a74abab36457a10dae6d9937b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b2139d554df01ffcb636959b916c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19b4cb32ce74a0787549af6058246110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602694652b4a326055dfcdaeb5c34100111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961006bfe09857c45726fa7b3080b27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a1a864aa3612a0dece518278bb62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069030d252808c82ab308e24fd565f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea887357e0ff903dcc4e39322cd9b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074e8c019c04dee32380efc821cfc81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e728fe629fbc0650b99d8adb7b3670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c04c2c40974a1b96a0a8cd259202c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043fbaf8d7dd8d62fd29e5cc2569eb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea86bab3644453b7c88c677e60a7556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d5281e9240ccc524cc8d81964761121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0388822661047626458f795815732c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164d7363538cb54d720367724d2e805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2331442c13de4d70b06c95f2392c9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b57d7b50c297735a6a7911911c176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac2a79a87e95d177b6c61133207ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b12aa9ec2c6db67e25ce1e77e0149b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47236436d8f896cba80b1bbb044232128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbd94137e6edac8a0052e4ffb381bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3cf588ff56d2c1d5e47417c3e663130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a45e1eab62b495be14ebe143987b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8024975481a99b3acfbf22ef95a13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d559112c5d72f41951ec93f4069fee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d90acc92e23a01efc8442b2b496af8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fdfccd45527ad7b8a496be1b80bd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c896ae4c75860074328c552ec56143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155df3bdbbe3a48643dd109c52a347137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260cf98136364e85a05c45da46d0e9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0afcb9e3b6912c4822850b1d4086b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69898570e2ec6f6dc77b4d6c97f7b88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b96753e0ee31a58ccf64398b8446c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2792e9b442d941371c8f807c129d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868145b91063598f7b67713b34819ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6402f1130964dacb19692d6343ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565034ccf458f0170f605124e1f0bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d93c1d840b0ac166a9ec9996fcee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3b55696933bbc896b99590654dbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a5d84ca3db35f49244ea51469c9a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e170031e7c6678a26bc014890bc3528149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60010b4d4383d320f5a0be53c203c671150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca697009fa309c00dc6135861a34d9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3ffdfd3a853ae5403fb2fb4723f1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec622602262f524bbb1772d990b4e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e384563ce2b65ca9f889fe8c0eff8a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1754979956c16fa75001d7056136155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f874da624d8a71c7133a7dfd660a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20798733095db0b48a51f09109938157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de286819ec38d918d4d42f86002cefe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0aae89f9c4845bbf9edd6a6a8a3f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedc9e321163d69752c564431a20c1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb483d68012055cecb869ceb6a19ed6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4cf8d305ff1490e4bbcd6fb297f22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615eddc55b0d1785f1078637b9ccedc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49d8994b212351840e9e4786d1b1aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443aa659484fdee86ca01e220860218165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626729aad642c5033afa90cd5c1325b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acef9444cca56ef14fed21afccd6e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341accf55454ccc1b209a13c28e886168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101b208b40186088cb89c1b0d7de38c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0659f3581a7357946b0490c0c36c52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89fed6f757732b255618f7b0aa7d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2177695096759b8a23fedc17fd20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663137febeb49a37bcef67f6909b7a36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563e5ecfa8bd0dd46f8b4bab29c4fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a771cd185dc3a38da9518475d5b993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154f6ed412287629f6d1fdad1cddd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50400734e1ff56094761c96419e28d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f14250a3f36fe8487a233a20337be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaeb569a6c9cded4094b4ccc3adba3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1870541dde1b1a1c9b348093b5b4fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba9d4ce973eb549229c169d38dfc17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9be7138a3a0adf264a2db49a832241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6861813893e88ac1fa1bd7df107652e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032671ba791e08005d1661dc6d27688184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eb66ddb58e825fc25a32dd1469181185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962bcff9c04d15f69186f130aa419e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588839e9940895d7fab812a60ae566187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c8d97ac70fdb9f7f8e11cbfb7ea3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34d590b59913fb1903e1d4e29ededf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61632b668b638d5aa1cfa11cb321ead9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e959800e56ad7f50d21ff633e5fa23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97269dfd670954209f8252345a879192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d944bd76002a05ca671549080af4ee9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f5f1c5e85d78ad65eb5e7d0d592b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f712685867d2c4413f3aef26270cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca888f59750d8ef88c942bf520467b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4742a9ba31e8bf56cfa6700e3875aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596390b4b91e32c44c16f20dc95e60c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938feb8b2368b3b37ec73db03242cf92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c642966bf47725c1584ae9dfa212a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23e0f5fd9bbe58d3c9685c69788e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa995a51a156a6ce079ada9dc7783202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899822e6de13a8a97549875f04f31644203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a7599a080e2b54796220ccfa5150204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbad081e715b91d247dce167f4d8b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68cd23eca0890500284caa97d2eff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61015f168bbdea8291c4ec028734fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa9373a20de032ab51d791ddcbfa5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd3b0f6bcbe0f0204948714efa9d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4141bdd2b6640b8bc6bde4b7489642210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6863ff307c19799c453c372e0d3476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d373b0eab50456e6b676e107f4fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6dab9c6a3c4f78356e4a8626dc5d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0dcc0c66b60bba373d6e7ae8f1163214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104ab1f98b83d8e58b4d3fd4f233edb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799b5228720bf7b76a01cdeebdfcda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e43c100fbd87e7ef859cd1afd572217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38262c91abc544e95308e05de6849fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb1c82b80e1e807ad343d6c4fb006219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b273fd8fdb76114b321b13d0438fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204720b48bba82911106d16096e58b1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf5e2d6f497f2613ec8b68c00235e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e82f1e142bf539595dff68880d80ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cce3432e5fe08ba6f95731432abccc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c579a6c5c05fcf0781508968ec7b2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf4dae20b982c6ef69ff818fa0af21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57ddb964458aa8bf24ad0150d38ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9216a174116b23623bd4548f30814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0b4ebf7bf6d584c8b158d3f17e4e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c0b841e762bece591fabacea79f82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ed113f8635c334714184f9b7c103231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca740add7901ff0f428d9e54d3238a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cece2100ec671bcc7ecbb3140e1a93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826b53165792682b9be3a01cab62737234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fda4fe7f97bab270ead8b13f9e6c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0a3306be612e31ea186e1c665eaa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea2d83fca65f5247e80ab67891b4f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ebe2a2709263f792e81aeb8b6c221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950ad207fd3ad01d81974612aa09f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37269313cfa00b2bfda559e381bf1a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57b6f6fb0df660a0d093e370731e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ab6fca8b30f901d0d805514f3919242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81542b93b596d6326dfa25646cb3496c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89e727677552e3ecc90ef041127feb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c3cc9146f4b565ce2018642b2e40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d7c40c9d02d33cb208dcd0c43ab9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5eda2782e1c914fe95eaadc0584fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a668ebbdab71053c5227807282c749248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e1828f62ba2f1b759ec056422ec9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600164f51ed2eb84f734d74ec5b37788250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d11209aca8bb23c51475c8246b257251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c68e95c4a8e017df8f13c920399d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1221403f4d60b0a0f4faec7bf64eea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5b35d98790e711a774b10a6f3aad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028711703b62d2ce68807e571d5bb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67ba0ad90425ee74aa2575b15643a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce664a9018b55bc8d5315f50bad9fcad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d513f0c46a716b3a8a05757a09ccd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e74f96833be372df34db17259957e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35b844f42e217f08a2684387757000260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2333494b3baf080233d5ac710318d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28400d6fa588e6a0848e0d8c8d19cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386df6022aa2b92c426eb06641b46594263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80871b613913b02764943291fb71d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54417d1a5f53085e5b7890b98378fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafbf60095afb574a30e1a4171fbb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5f0d438102a1403fe4fc0f23f1968267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71e62c8dff27a10348cfcc35ee044268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38ecd2916a8f3371ad0d8f2c5b809269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c4e05b790ade9c06cc07dc9ba15e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987433df864f757fdab5c7611ac810271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d17490d5ee5b4720f7a74a0927145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea2f99842e10a0ab72822f9b836966273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee6ffac4b8ef1080456e8989a2d379274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ffb99dad298e6f6d34e7acbf1355275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb137ca330c723e02ef8dbccd668c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48590e02c03882cc2ecbdebf3b8d32be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c99b1f3de3d5a8783cdd5de9d164c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b97502c0c3a539dd07f8756fc045ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6b17ae74af50b19adfd86ba5e0963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef183c8b6c68d24bb2b21f297c2f26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473821427495ce5db2fbecab47086af9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a9b2cf5dd3a31ba8ac5d6f6c28c3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bc95751f38530b36e25bef884fa15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f2d4a73aea76ec816b1d1db4c7da7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168413ee144a0d77b9c58d836fc2f47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7339b990cbb71281946b11978009647287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e699a8dad30c436d15e7b90626d4c95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8413e8e8ce6f8dff932506682c737289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ae5844811f0a612c45677c8785c97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df71af0a9048c0e84c59a03feab7bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f96bf85df2b867aee2f25b4a7923a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a1ef4115801ea15f6d16a1110c70f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1602abb5a11237c97e02e2faff940d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9773acfc058a49f0e7ee9e790f545ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e2794b0f744ff416fba31efdec3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fbd3ffc30c4ae2332048bd16570b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d062acba58836c47a86ab2e0fc5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3402b7104f045ebccfad5553377e823299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673782ff6a8e066279eadf68a1bfc6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618fc904633a71eb0020c931580bbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef38576e386da258f6d260d935af4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd3e624b4003f439ccf452cb97b54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a18dfb637530ac5bc7ee3ca9f29f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a976d72f0e9780b8dc3ef0d0ad253a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9719e96731c67b0db6e13c611bd1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d65a160807606ee60921ca39c6c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1eaa77d36d5308ce3cc354312919a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d8edf6027de4a2c65ae9d97972634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baaa4696b81dc0729f06c0026f1a1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7228c1397bc99672856e0fd04bf674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a964fd238919c90cd96440acd3ae5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968a39c246074f31bd9094bbfadd89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3452ecb113a3084cdcbff5adf4483f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8260d5ec76288a5f4e5cb9572df7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb1c96d63fdf6f43093734e9638648316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92fa077d7866b1d777ea676d6ccde2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31b3b4076b9b11d6ed46a86a52c7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4992ad16b23d0a6b7c6cc85ef8c93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c06e168193b92210e357979bd4f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f2e1ec6b2ce63e7afae3aa22d065c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581bec6a4ab3d48e8ce10165765210322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b2995df99870ccd585e1b4477598323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d532a6947cce2bf5d9a3eeb364c61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0bc6c0dff814426a743e0afe7e0c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a353d6e243d70bc3a0e0f66bbf066326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee416c60eb34b301eb17fcc0bb1f15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85b0b17a73844064eadc14522ce942328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d92f678901f28b034804c99254105329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604705a28fb28bba96dbf16b9db0d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee38c0be560b7f9a16b2e9e4d47ae0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8fa2866d5750d0e76fb01949ee49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c32a12fbe11732997a6fa44d291498333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edcecfccd42b1748d5aeb7ff43e697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbdf3ec9743fe1ffa277331c1d16f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde022271ea2f204f3174fd94ba81ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d324841647bff04e6b5c7c580a47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a29745c9c4261781d734e700b678b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d936b6ca256f8e9dcf1ba4899d63038339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb01084fe243c050dbdd27f4b78d439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33fb499bb17374ab9980860a51bd19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffc8d4b305fc26ac5708e62e46f0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe29eab8ad815c2761a1bee63a747343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f16e40b17487b101a7b7f052e9c71c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6df6976fab7a92ae36701b687e571345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7225e4032e25811edc03c91a7523346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec79a0c8cedad7808f07ef5eda7422c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40904386e15e8b646ad9fbc0e676a0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882253c3ca902c9f74abbd684f31f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e555090656784edf2240b5ae52ca7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25359bd8fb1564a041782c81437e9b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af7f40966bb55e59490976d8aad9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3115398c64647e35d5e88b6ca5e465353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a97df3ffbf88fff1356cdd82abd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154af9d054e3094574d7442d020599a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71660ef01e723423a1d70594e816bd26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33142fd3a2b723bfb438abd9a779c3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f73f9fc71ae965cb260d90a5c171358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f1c6ab76ce20887c7a58779d1930c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3025446163e96aa4ba2e610eb9e66e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c59a038e4390e647c687b18784ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3667e307555cfb8683787f179b695362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8409f7866caf0b52878a1c81f29d50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5f6816f2ac45e30c9d3351bb184d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a76c70ab2978382969c2d4f14c4d72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ded919922ebc4c151ecd3661fee3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794873df552625f95e2c2020c67ffa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404167ef249af15a5f417e5de10cfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a92813d4365580e4de3b70be5bf0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf9a192f9c9b0da275561d6e224562370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c3a9582232c0a25b93af41c94bff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b92e0c311b98bc0220a9f247e3b1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece00e77c5e57e9a9e28b1e752fba2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1b87018a8a6980f5689119783873a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cd1bdce563550f932a377ce449858375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec7125f4e37d2271c6454bb4c582f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11233374b72e4748f10af6c98af6d09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6486a35268bfb4342534555d76635378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a9aaa414b7ee923f2be8440313d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3392c65a4cbc252086286d7d1191e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb7ba6ea8d13c183e06febe3fb811381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f06ab17a7f442a77bb3d4f998ef3da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5821e9806b6c6d4fbc1206e3dbd78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272dfb105c731388dee9306ed8ff217384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f361ba0525bfad5098b744ba1ab5924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af6a0f487fe7edf3aeb964b8b8f46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a91f2e5d412710efb5506f508196ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f378eb0227be7dfed66b9bf4018c78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d88ff436f0d1df4f1f8258b223797389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94badeec51cacfd1687fd63cc33deec0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba582c671561a494e0ad1003645a29b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5e4706118da43724c7a57bf603be4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a86e01344b6c1e0e439b29813fafcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63089a78c654022cd58c7db37ae02fda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f586adc0559f1465018fb9a2dfdd489395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64e3bd1e762ee2fcc557603194629396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a34c04dac674354f5303fffef5b1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea83bf5d351bc6f53258380a46f9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f65d3eb3965407d708f5dc1ba80b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682602cffa63cb11e482e51ea7b585f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c710348f8c486d0fe58df99819f42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb5a1b80f7afcc4215d4f215f41cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317ac96a3c8eb0f0f901fb962dcc89a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd829e21eceb362ed080bb1ba7b8c3a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65c4acbbe3cf456f8b1b81597e543405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34502517dfd3edab55abfb958dc714406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d583bf2b63995f9faf9ed77bdfb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d54b93558d1ad5d3a07db333071d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451624916a1349e55d2456e317086e4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc652bb8e39d5a2cd2bc41149c9953410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42502933865200f2556155ea7e54bae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cd70827331e46b192c733aedcfb51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732acda2b3c482443509afa2423fe1ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea764699d5976999454ccea8fd6b1ea2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf463ef3c6528b6fdcb756dd1ff1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a539c99c56c778ce2c2c433216f375f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248240d96ed491aa316b734ad260b12a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1c1f1941c503a1c5d4968ef2e727418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164d361bf2143e3a1f831dd6b4406dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434d9d9f2a10b8e1d1e1da8d204f20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22951fcacb5e4e1a2e477aff6168dd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c6f7dcbc21535c658251eaff23dc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1473cffa3e79d3cb01b7fffb4b5e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c8e0518f0ed6ab9243c9266d9706424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2a2a6a0470e986523a6d1f81b0e04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc428f7e729887d3e618c8b41eee0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c85b9b7cd8f5fdcfd2fc1a4d14385a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262a70a109f0a3972df5f61f347e8cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a91be92c513175652b71cfd8b859f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc91380eaae971c32c5c8088333ea18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4005913f242c16a55ad62c8f274ed93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e40f91675c91f5f1bef76a83b2d7a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe3abeb44995588e9dc1f56dd8f907433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06efde2c6d6676d20d5d0206b082ccb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1546a2ab56d44823c9e06a0ca9a0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d34a48968c7e4d4059d520a239113436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b89cbc8905e91701523f3f246d5dd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88cfb788d5a2c707a75e2348961d23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bc48f7fc6222a71386b3222d286c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8dd96f18cb764433bafa297131e3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a158b9b901d2b090e6c179c6752f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96a1fcb05f7f8e5bd397a86042ec56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449af05349e15f9174d8eef95fbaab0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90febe35795856cff5ea1db155694083444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7a8376dc7a842a7314d3d1639ae86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374743aac8fdb7a417565fc4cd49d4c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2481d844848ee7f930a6125821e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6525beb775224549e54d063935496e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da689d7a2ed4f18039aadb9a74046c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487413bec61233e0cf71c018300071a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb698872342e1cc425c5268930bf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701c49cfe787ca8cf4febf0ff5c768f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80550053f9deaa919aeb44ae8de4c5f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff532633ba5c16662cc820faacf62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3fc48ac512671db0c28b5df2d0969455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec9a7c12049d4711b2cc6875e3ae2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956969c5aafc03eebf54d706915a08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd349b278be5af64b3be7604fa2018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832b1599c03d78071df949c9879dc9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c4ec9b49e4e7123ae06490fb4f03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8307fbaa6195dad9c310048c167b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461406f21e0f5d03d488f4eabb4d4ee3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9fc25fc75756829d77efeb6c2a2c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe54f001cef4426c87cde87c35dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730200d18154bb1465a7c3bdd1e900ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb720fdd3c2c923cf25a84821284c322466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346d3ac11d40c7a98c9d767aa9db29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890fd97669d70ee948e2fb84732f997468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a5df53d7a92cbf1065c9b817eb8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba85e218c5b5fb8274fd9515afdd773470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca800ea9d44f8d912493c4a3327eac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee569c13f4f8348ba5a3bdac752bf9dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0562f88691d6016f8a54014c946b539473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957188ac5af0a5202155ef6d890a3ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f3a125d1da7ca4ec8e119a30c11bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2e5f4f0b259ff52fb0d8d69a5440476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bad3b9c998e81c76cc1f74560ac12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94ba44074d2ff23717390438c67155478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50151c8d36072392aae33b1d71240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428eaa1fa2a3a8dfaccde52cc262666480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d13f3ed2cf5faf9f88c9329656ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806703b04d0e114e8e0e98604abd2b26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dbd305b8588e8b91a658d63177abc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174e002b285c80504a77f835b5b6807484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb569be8df2b7e62fdc6bd086ccf20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d035cb8d52556e35edada7853410486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962bcaaee584620e21be9a353003f20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a6948a8533872c9ddc2ee6340414f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ba5aa45fb858644efa2bdff8734b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3936132c2afd6d27ba954007f2ef1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594288dd4ee4e53817754e60f39d961491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769ecf482f5b81150eef49c0050497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bda8ee2df782e5b634cae7f834ee8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d896bf04e17ec0be1ce785de03b72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7c656ebf92d98bc512b2f8c44e30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d457feb8644e3125c28d40f265ca64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d61e19c125e1b319926833c74a15b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ffc5ea1fbaa93396d37560c32407498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea436d60a444c9e420fc915a973cbda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ad9163c146cc1a1c6b07b2549824500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4939928d80f1a95c34e025dc82b7bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df14af8e6ba3d7e8c92d5d73d982185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eb38a90edbeef5fd7a4f509058170503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d2ddea14a8f46840db7d3cb21ebd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21bd0ab7c84bc97cc6f831a6c4b5fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30422db13843e544efd22c797c0ad461506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5253b985c071a057a210ea1842e37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e33c6fde34de617d4c0448b448e76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7119a352e46ce9784a205fde2174509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cb0984c50cda0b2ae5e8bdb15537510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01ce743863796bd238d55abbac4b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00600a9cdd4dfb92919a0c2893bc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99fc1bba7058ebec348f4d7469e91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd858c9630e299fb3248605d152b31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c641d72810fb8e43b7d1d9fdb58db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0752ca080b86d05f0db53d33c13eddf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee905cede4feab25c2af6823e277c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db351aac3703bcd96126a1f8060ac3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fd36da7cdf345a1eab8fdb8c52ebb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af580ed6e183fb420ce856766e4d5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd5386d3ada0d1d58f754c8f8ab27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe0cc4ac007b0347ca1d465948f29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749adff852aa224e0ed67814b206d73d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729f98843edc438530d2827a823759524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fe415adcc3c2c7cca4060cdf5c6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ba5c526b9543eca798ff85f8d42c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee255566e24f557c5a296242989a62b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d34c6962925840330d85bfea9a55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d413239e48c0962e159c2afbd7fe1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d66932836c54193ef2752e42b5ffd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a181fce89429a1ef78ad0d7e3a1264531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b3a24e4774c0312b4ac0769cde37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bde944397c07f8561d80c7f8d4f3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd5b52c1388707fbf5d2db4b63e7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dedfcc138a89da7caa6ea0b56423fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a7cbb5f13440edb93518fa947fbc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e71e32a29c70347bd1711aaabdf67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a66f431008a5bc795dfd2e1cf85d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd08716d95747700b7c78e8c0bd84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff01f81d732369770f06241a5792ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc4bc89d29c63c76de01f049d5d65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418dbfddd7ecb0fd1c3be41ba369c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f6c0d3eb51f6844477d40f725828d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec475f2f6367b251f9264953e85d3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1466c997e29b7e0b837227e69ebb8e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984ac100f75c3a356dd9e5de539b9cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa2dd325a3371aeee6c6f0ce46d8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6383fdf873fe12ac0a8fdd92f15270548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8a6015f165109a3c699657f01afc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8438710afad462503d0990c348ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e09d4f8e40bd81f513281ca6fd336551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa92922f7014a964efee91c7aff3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b0fd7fb464ec7b9356c639ca60ee7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc63ea867f5c49bf3b6846949b422cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96761caa129c9d0927ec139cdb256233555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b2d9156a5225c55679682f04d0d5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e8e152497fb65217b0fd53471390557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6f9634df1381fe941aacf15b52c74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3decfaeebd749c1bcd745687812f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93172ba299d0aa8105cf603d1eb61859560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c8955ca69914437c5d70b813546fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff4874b94034af72da13a8cc3a907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737556362f2ae121a240a760e977531563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3da0b70ede206a0e6367afeb356da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b16a52abbffa3c56d04c43ddd4ac4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7dab5d36ffcb541461bb1dd6b2efe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b22653c80018f319da6a13913ff34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08aac91d018178c4a6200d62f2f5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf90c3b9dfa297472547d5bd159d943569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ae86db6239cdb982f36e30a8204be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ffdbd7257d9919ab120fdbe45cbf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c1fa7c65b81f5a2c38494b767cb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80b9a7b880a65639a8e0fd05d225b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110cc4d09b44ddc6646e7fae4d07abe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d11030a943cf0830ba746ef9fb40da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076adb77639ac4d9c9722b5cab8a10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da536297f3e7bb48e1fb13eed6c60037577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eafd8aedcd8302bdd84922172dfd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3aa1535db8ba7148bedd01ef76d94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c02eb1d230809919dc13c0040f4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b083551af799d53f59af26ad11f39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e47b0ac2501efbeae2710115cab48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc132ea334fcb6551349512df538dd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31762173bb2c8eb30f62680f178454dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b99e1efb0b8de1c756bb8f69cf77b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b84e7fa354bddf0b7961efd4a5671d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775d198a67ebe919056d01c857212f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6bfabbd5aa948f4228df44f6c91d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bce2514b6b19785a0a37563adb839589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a96e36b76af679779c0e55b4817373590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec387c134e55e081f614e6237934db80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e363024c8fe140147860b7a466a18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e5096204135f77219546c940e01e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425c51aef2b8411bcfbc7558b85004594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aed0c1f211e799f0e5aec0f58604c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7e149e72b58054bccca6a7107e86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed11a39d04a55b1164ce6cfd9f6ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388683953b92e34ec42b4a7e8e28a99c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fbb563ce7009fcd326097c5b02386599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236cdc3fc661a1516da03c13231a65b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bf581f5f9bfa90ebee802322ad702601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85415c2f4cf5a55158bbeb1febc58b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac9f64011fb81f48682d9ca584c4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e567e05753737ba24e2a0fc1bc3cae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ec7d024aa29e35494e52ce11514a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626653fcc028acd5b7312d9fdbe1a5aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c2e1bce80662b9f7ff4442738630607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e72d4755c2099e36267118c628c369608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbf868c78b52146b3ea772c34bf22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be03b7d6e182c1eb63132889aa5a8ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3bc5c2f985ed73fa06d7bc14f80f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a2c0e632fab369ae9ceba6c6765ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf940300332b0956f3186d5835f24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf162dd70d1e402ec49fa6b2ec31b6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779208de65cc891be10f266de1c831ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879844c084d0afa0b2701ed265bb448616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0577f2e9441bd501907eec3459cbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f86de347aa1f7bf4b0ee4532ed7e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883905cc41825927cb77543667fa143619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2363bc4114fe106db32b61e68eb98e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49c15b0bbe4df52426cba0f7408696621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1319833f8a58df423fa9eb14000e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9313668138124b3cb93fc0784ed09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dccae613fef22b2a3ecf216dd8742624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee481b8bee3d1f70391deec264039f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e93263a99bf82bd064f29f0e78c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260647cd781ebb1228a830c9482e55b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb86a890fc173df37d8e856ff60bd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8576ff687284b7a1fb159a9aa919629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2cc8215b6f2d9e660dec883f66199630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ace37a3e8c8f309b45c59cbbe8bb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceb471d35bf25d37e895b7491903e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220316effc7b34fc441243a3dba39b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db10a23b40faf4d6988b7838678969634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269efec9e2422a325600cba24999004d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971703235173d90c26d2c30d1f83478636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d90a43bcbcc78570130583b72653e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea3a872050a356c96adcb34e8922b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb593aaec5baa6aca3eef7d94ccf7ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e35f7ad34baf7de4e580dcf7dd63f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419ebff7bb02dfe973d98a9cb45981641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8108111ebffc5297597fc1417719ea7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f119b149067aa09e023e4cd3c77feb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945169027dfa918112e234365409b8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625ebf84aa428b5394c5b4d791f30c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3305f4b3650260c05cf20452b3d3dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e841e3e4e7688e6d066a1f244a8c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35fdab6451914a59cd129fa32143d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41298db1f01a7adf185d79d1be0e8e6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e349ff5c89a44d20e8b3045b4308ca9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac2bfebbd7f6f2b44ad33b3bef37a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cef1131ff486dc776505ec8b040902652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb59f9b14ed85fcaed845b97554312c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41d1f3a88e3c0a4a8d6f7b8203f5ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b4dffdfcde4db7c2292425f316c46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa57b3b968549d3208273de443fc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc3b0796aeff7a3aa85ae3d1f66cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a0489fefa44e6c5c73c49023c829658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860814d4b66afd539e61c7cf26bea848659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f772559f65f36e1ef390a0bd13df11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8956141a605c6630be8237a9af2c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400f1b77eece22f5b7a4b9c160c0c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35091ad26498ff5db4b07d50a37fbad6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d599e5107a491119d761432652001e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b13998ec4e042b3b515da64a8697665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09969f7fc832a4c00b67ca22ce560e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712500792ac16f3901b594a53232483667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aaeda4fc259baea877bda0d6ebf6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86908ceb39714dc6d58e77df6c2a9acc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d871ac180c873474a90415d2d73b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8ce565c96cde5d497178f24b149f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830da9604b70c224a8c4ca379bf19eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da491f23cdd387adf8c891baa04d0381673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b265be49f495cfef907b30ff1ae7ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4476af2b86ba83443069ae62ebce605675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca5e4dd770e6d97e431e741099f46b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea85f38744f5ee765de187c6124162f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b26893f1b4cab24164317ab90e7c21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1a052ad74456979055ac5d51fc625679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd886ad41af26b2d6f5eae9b267fc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466da2f3d3e97312d466fe266ffdc2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6015432ca71630c589871bcdf2e08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbeb071c040983f7709c246e19d697683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f645c4cbecbdf09e6d7cc8268c700684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f931c31e84aebd18433d69cdfe0e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d143bab2c6f0cc9bf26c7b70120b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53b6664fa02b2707fdafb9879ffa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280142effa26a64788814c8d4d3dabb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa0cbe98fcb6d02578f7ed0e6a652689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ff20b475403a555017a8fefb2829690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836052d13dc80694ff2f9aef11d45a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5beca779b24496adcd7104bc921780692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b5e8cbd69393e38a1bd7562a7764693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced1da6ceede0f094db179eeac5a81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd86818b7c0a3f4704cb0cbc5325dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b415b2cc3ee36d532d5ce7dfd3e05c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6581b03b60b8c05bb55cb9c40096697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb71a08c66a18239f1fcb2c3552c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1730ed976bd7b5f48f2e2bbfc87848699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291fa20d33025fbb445db1cb4384163700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932e82bbf312586df7280c8d60f78f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae4188d08f831a639ba389c2ee9ae9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b8f973356691f5645f73093fc19a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375377f8d4985d88c56a547c9b26ffe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad9ec0cf7c5de6f336bfd7b19b7170705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97bb4f867b08ad235f8770e4e8736706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5cabb41a559551c07c69a2bc7889707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f38eae25ba84badda06e2cefd0867c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621e588bbfd84ee4d810e1641415122709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7225d42b61a7f2c534c0571f53975710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7582bdbbe33d63a456bb58d3ec3eab1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee0a7dc60a2a7bd439cd708babca8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05360dc3ff92a5d86148b7a92c4558a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d0219de5fc226dd9df2e076c4fd35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9803d29d3a89cd6be98c461774afe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c2e15d8df87d40f0c47c41aa5a28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f080efc5f88b7fe27f7bfb05876aa05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76932b54fddae240c6961e683efe6fd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445710a63084ceb7e92ba276cccfd28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c83f91168d3d7874724fb3316780720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e93b4586b565d0e247876837bdc42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c765e40eca29158c7afc4d1efa4b26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c1ebb02ea32e0576c32bf8c4b5acf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a3ba27eb833da8382a04b5610c36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9205b521b75f12ff54a73f49fd537b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc6162d6a22bc78b2f4ed70f75c3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adc1f2ba180181b9d20aed27394ff2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45caaa96f39d6dc91d0b094290ce43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee6680f187e31c0bff2140ea42a6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde6b4982ff83855c1699c654e5f35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d66c92ff4cad6fda1ad78638b2b15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565ab01466301a95b2d0bf13914b6c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c01704225a40be42ce99caba17f23d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98fe7f65a03a32a0c37b6ad69a45e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96bef155534bd91868199d5404c1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ab616169eefa41765947c0e85548736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc33648719b13ff9e034dfb4527f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de8ebaa83a3392f5fbe4c4178ada9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522eb0f70d981cb3fb56749f0d7b03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51613cc86a8ce7e861232cd5e4023d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d211069a9e5b243cde69e734e1f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae052908f82559fea5755267a703e781742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047e5f86035a8b54b4693d94e342b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c63d062e1e77a7d2828820340dea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e986069577f48d3f6b1bf79748548745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba64e6a10659222687c4f04ca1325b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4e3aab44aef1db3a3e05bf202dbce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba985a0e18964876effe98df5d29c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281881c1afa723ae551a80945c1bfab5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f70ca9d7ec00b232e3dc30125d23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8925d84ce5b0c4d86ce1b9a250713751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c26636d555a32e63e21b7fc8dd380b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8477625a4c0ab589a585fda1d9d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f7caabfdb47b8e19441c5596e605754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221fc524b11401d4fe6180a8fc0fd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e152ede8641417ec111678a3adb8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ccc63df89a7110aa1143b52771e62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac89c6b5756591afd8d06bdb63fd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e8effcb33420e4b77d6f9a694423d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ebc889734c2b48f6d7ad434a53230760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75ac6b393a0db12a15cd7195abe66761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d500a0e35510497a50484bb25412d04762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325fb0ce36765710d3b2cc0b5819ed6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695051c58adfa0ec296fac51e0352b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db103de111194caecb3ee61c80d75de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fc8b581b23e77442be774db1943d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565266f9020d2b8c8849d1e0cdcf3483767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0797887e5159178f1642d0d01ce4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04fde7e51ff6d99eac5e19e6244f7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d0c77c3eeea78fd857041ecd33c4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3bb1c6b2b807b799aef09e8d0be9d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd0ba89324b895612713c4d7c96ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41f68acf330bb43118bba224372e2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d84a86373a0c535cf5cd527d480d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0fce27fcd245c0b5ffba1fd6caa2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0500afc5bd6268e664f115257bea8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87792a50897abd07462d9615d55da85f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72191c8b47e04a5a440284fc62ce2f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bd1ec0d43f8682e1c5c55940c2217779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea79ee212f8220f2e1f8606f17d2cd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c049078e47aa4319abd75429694d0b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b9b09fe5938b42bbadcd37fd9d57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcc2636eeb1eab5e054db3b4e1e697783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca94b26db417cc4df9e410fdbb4ff784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b7985d1308a8f53bf15de04c5a05785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f10124015d5e210ea2c4bdcee8823786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f9f1105f605a67810f883ef26f0a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb7117466e1bc8f7eb7725aab750d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a711c974396ce6f636a3eb0d87ab7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c9dd24a23e10cb0a5c223e04cf85790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c884ef496f91499a0c4db78ceca6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f235962987b2a22aab477715a17f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c02b6fd1a8a50575a62d779b66170c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d6599a08f3e3a6f375cd208e1153e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce88b468d5c829151f601ba8e2770d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeba795b4a69dcdecf074e96556d221796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eb53933d54354db869a8553515b74797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637657eb6199bda8163f3002546645a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e30e8998b0157910666a94a69e4b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e031189371d83434971339b65319800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15fe3df2c9393c70842d05a181cd1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d9105e381f79b29fbc19acec5865d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3fa8858fd3815996b97fe9c009a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5493f33364f4e67136c7b2b7712c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9061dbe87a124386d3f22398655b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4c73d0f9241cf4b1558b0b0f24ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310be84a4876d1b453fd9f216b7ea94807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce256b1fd91614fe18c6efabf117e8f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18ea2a2cf6ff90cd051e6bbed8467809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96603724afe6084d92dd47bcadb051810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2594e16e7c2903da900968370cd71811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabe9d6dc980467b7cb5598b2e47708812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973962c35138a7d911adb7a8c91b34dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010994ac2df75cda74ffa5097eccd55814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3a6e32a4fc690a7bd1dcad2d1a4a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060095ad47dd826b3eca493a3fb888d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b148d9af80382af1a26b7ed92aba817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc99fae33e154f1430beaabf04ee03818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6dd54b6e57a677570f6d6e05fdb8c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d4b923bcc3d3ab5a0fa2dea9a0cc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa663518b078563aed629f53693badf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2ea8ff5fea6cc3f751cb56eab23b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18aaf3905609afc6a45ec11ebc3c92823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa457351560ae2f4fb6f9e337e0c3a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b1ab8467e8e086ad2fc3b319b0ea0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f9599f1afeabb2abbdb408e388ab6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930adf1348fc045608d0bc90d71caa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78be38550aa20b69c490bfeb2fe011828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3a5a9488f258b2fe7ee16960e9e2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d1ad502c8db736ae8237fa6ab954830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f493d8055f04e6e8234a0e8336843831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3a19c8457cb5841b736169ff1825832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d5360fccf81cefc2dce08f27a389833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e1a457b2bba6ef8bd7e4e97de6092834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbbce3fe96888687521b0b38200d18835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6b8c102471bee0d8f32c096f6a94836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2487b5770ce8f46c267f70843bcef1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0055c2c6da4e879f745a72b4f2ed9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5169b0064b53cd2bce553813e7273839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1e01fca7c9e5b5d04997e92e1c47840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20432fc1c1e14fe92f114138a3592bc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ee72d88182bf15251aea497e11d0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357bc675a278e378c8bbf07427dbe0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c71989930e295f62f777bca538e87844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682334701ddcf68e3a9a24fbe32242f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c7e6b0b55f20f2b7b1de9990a9d31846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51f453de39904915693e05a7e0cfc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bfd6b0aa09bfd47afa9804a68b18f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833e3072b81e148c1ed498420620e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d184e2ea6c8248eebcc3749fe0dbb3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522ba612aea23955c21ff8f3a9c18f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df5ebd535bc354e75575d017b03ed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b68f23c0f449cfc3e1098effe260e6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd72b43b325c50d14c2592946f26928854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57fbf63249f37765d3026a291b060e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c412bfb21f07d3bbbf3423b2409090856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11667555672a9d89a563a031438ca3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334176f98a381edf58e0066237820a54858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6146f47b3031e67317faa2107ee9af859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54f5b4bfa3e5094264cacddfa16bc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1bef7480d62a694914527dc41c63861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d72778e70deab871fae2cbaca90f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d8e3fb3af12293dd36f4543dbacc5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a0342af2bd95c33ed0f9f13c9fe6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24402dc97d1ba17fd053ec0f5d9c85865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991beb81721fbe9e701ae668c265c7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a50cc853568ab70a6ce0b8745f2283867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd29e7805342fb9992ddd08ad5b63868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321d674f2bdca12113a9d1f7834504869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e328df8fcbebc9c47db954515ac7e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eb2f2a7fbb415233bf8993bba51c8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac968c03b1721f0b1fd86419c10359ab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353213e46fcefc57338b09b3a153142873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c813c33de893054669a2190ec4f1ac874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad83d24bba1456ef157e36635ffdb3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43e62ae028cfe226c1227ff8f14cd5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdf5f1515997e9a8fa66886820f9bc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95cf000500cd7864b8c077f8a2b9ef878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a2de44f80bbebd63c94cdf7f1f1a0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de35abc1d135a75c7de79604b288a7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf249276d84065230f7742d072d9f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36977f2c8ab8551a3b346ebeaee8c3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce6821eb0b1f10d4eb9a38f9b6418883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f992ee8c869e391b2f38326dd803884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab46238cd785ca72c1f755efe44016885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14ba982a2a83735e9b49222a15393b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159705d6f3f9d2a3ee80b1d20c4a06a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64558731929882bd18fb17e21b0496e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce368338352f89c3ef976a1ab88c46d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad3e812a632c8d71fc6d67882989f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75e91652473a950bbe920f6d4c3069891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ab1930cf7bb1540ad008aa2605f2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e04aa0a04d29d82f9d4198d07bd1d6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432dd16cc5274dd8eb39f0642190502894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce017d3a4b3c3ac77d8180e197d5c2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c9d9ef029342ef4db7eca9e350e0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48ce7547516ad99720dfee547b4b5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6be8c4360bb49b0ca63880d38d4bc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1153d36631c2d331f8a0e0bd1473dc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb409984780a564784102bd19df07e3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1bb2c85e941a1619c680a8114d6c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e73f757cf7c1725b959be59645936d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f69e4445a741f2b5ad91d3f13d46f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412186472bb96daef61a5c116907f1d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d95a993f5b9b70fee3f41e473aecd2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c36f3c00d9276726f3ad8c7c02e39906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8458258deeecce702c5d211f5178b51907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0424e10637b8cd29906efc10baa3f7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455789fa36f32a85b920c42b34c006e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1d8bb0c154d79535870a91ba951b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433ee98caae520eb2d2dcbb63a72b01911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42147c297c8c8c18ec155a1c0e70fb4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523daf2e6e637d41d09ac831dde5917913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb4c4f7a078bab78a1bc714180163914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262320b9ebdd1497437794987ace399c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6c9ec5b67081fd30ba6767f4356e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67ea988a05f842be4787aac4231bb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f857b9196f3caae55dd6766f232f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355ef23667f10b4957e8edcf310bad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae9f0930c95da23289994d0a6f718920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708074667370d6809724cb93c0ffc5fb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c181f37696227af8e2f1a6d43fc4c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6aa3b1b40bcdc3264cac45275793e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d17877ad4e4523433c0635e9254d6f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337219df698e2f579e4d5029bac71fd6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580736b8fc77aa7f8df60953892e34d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca97a35c888fde7bfa1b52f219f219927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b8a3203b0bc116f40611374f863bd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfb1264f4885c2dc290b2e4bab916c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1af9ea1b11dcf271f0ff54832bcba930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b05f797933746646b00686d46da25931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f1bdc81a12d7bc92a59874a62a71932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da1d97567a749b109fce1c6f1efe9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02e7c0b6f1fa4dfbb066c1201ad4ea934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe0c9672b36b0f9d8a86b8b1a95e62935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f10ae7908cc17e847dfbfdf9eb28936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487dc3d8184e4a57b2ed4e5d9c2faa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ba05f0d864ba64c399014c662501938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1be41710bcde8b65118c2fab4e76c6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d27900b1866856fb00288a30a6bc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c8ef49ddfcbd9338eb4aee5a1c5e1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb04436236027debff5fa9bff09820942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a050c0e8d5158880a49a77aeb636ad943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6692924b63a67e29ef4c1209410ea944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37570584f4f4471e970f9a80fdf44e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ddb02caf782401d0281ec9cb1495946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa4c98fe7b966b3059dc8d31409582947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703536dc555e233593373b324dbd6ddf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2011c6972ef4ede1a855f1122dd0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a60dfc5e3fa8e672519b45bfbe4d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066a42ea18d4fe68749ef483477f9d1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e4ee0cf6a8271cfc63b1f3b340780952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb70790efb1a9833b21af43934325d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f492461bbc16fb85fb433f1918d26954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2cd5d9cc1dafaa983bc24f190cb0a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1df31fc83af6c1ac2390cbe75899956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fbf63a1269cde32ed23b023a0a165957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb8cfb36be2ce0db209fb58a68e53958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac164b541938828016b91abf20cc96e4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a346872b1399ea4d497e7660a6c178960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5fbdfc6d1be653ef42c88f92f095961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea3c40f79c5effd385458486a1cb3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d462e648bb0fbc5572d2525e2768963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a390ad43962c8cb49b43e139263baa9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9e92c71a3ab5f6c318d0bfd48a62965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416408925b30c6e4682033bca089bf14966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c96224a97eb5aa105964a0c22268c5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1856d3dcfe3b73f6bb39429592b377968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e5de1fc9c1364fe118ff183f3959969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5a17803edc88096aa27c7e7905a2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b3e0e68f42576e78adef4acdcf3ba971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee55729e6cfc6dacbfda6ce9b70bf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc2c5c04a660403a50f5c22c5bb08973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee7e3d83be21cf078b6d7d0dee7049974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dbdf33fe22208b15b9b89191ed55d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1187a4e6170abf00f3e296ed3e2e61976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a11e393d4636b475a63f898da89e12977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9dfc24bbc7914dd5b488e819bed05978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb0c0daf040d55983b3e27e6290b6a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c202579dd47996e87a1b841c98a53980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e371f2d75b5402645ae1409059e112981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087ef99f6090d9e2af11495a0ad725982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1118ee0070b954b8c9c330a75657e9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75eb3450f8810e5310c62c2e33aa8c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39349e6b2daabd513df8f9e41be5930985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228bfbfd3c1bd8131de758aec1bd0fc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4111f968e1b4a3e828d9bd4ad22d0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60959812c28335433aecdceb76947988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b83eb4dd40538a76955180f555f8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2107c14ceaa835c7da9457f74575ac4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6afaa4c145b537b1db3893a9ceb88991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430dff20b85bf9749f247b29dd7f89992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf624952eb075906bb9749ca60ea008993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220a056b1f8195aa998f602b17df98994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf2d19e7549117c57e23d0c5be8e5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c24af2fa4227c1693e2f7735209c1a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d82f0a5186877ce58f10413b16db997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6952031f7bd00e9c80641613b13c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559eab229d497080149b3668087e3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c78ae4922ca72ae99ac4d83f7bc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964f383d49a43a919f7d57ca94d7cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfebcbbfd82d63e60bfac457b357365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250456983e34c415a2787cc11b5749f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe751eb9d5af77e91aba469b3a924c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a40be3f95aa0461ae684d2d06bae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c43ed88ea5bc2658c8fecbece98289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d678656309ea3300a5574c2209d5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38447b84e9caeb2f3d745dac25d4f7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83954e39eba1f9d93440376dfe03612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65a66bce4fbf7cf59a61bb246599d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9229d83713b1c048b58562e1a92b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507439e204507e8a1d918fce871820dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a916fe22f7a72473fb316df07a438f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458f21d6cb6477b705e4f43a8d1d4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a08ca826c0e40a67b44627d13da3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1c575af2bed4abb18266218439c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccadcd38d1e185839729b52729331d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1520a77fc612f12738c1eae4151f58421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80e6684abb18fd4c9765945dd262622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9d0ea4fd2aec85a688781628ff39623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761962784e0f063dd3cc3546c70b65d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab09cd166a081ab490a59606597b8f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4960f547a7dd90d7419c52951252a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e1f1d32e92e9ac0d7ee50c605ddb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f204bb9f042d8c193fa1650e6d06f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953cc808e0058053d95c699eb792cfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937ca74ea4cb560926b11d478432f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5ccf937f0f73881cd346dfb5f98131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5673bf355222e48396a823febdd7c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea8feafd30cef0218bd6f3cab8c7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db1a7eeff75a2e98f710416b303cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61288faee56de496196f6ee3d882235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727fbed0926054a73b9b796484dee7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465f440e6e28aeec167ff36b3284cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9795e3e4fc78d8260cc078dd1ebc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466dc70af80749fc8be50cff1d10b3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae10080b42f3def05770092f8fc36240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c34deb4bb21f79cca28b750bdb91941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd46ae3b6c7513283e74f1b679e63042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555ba911eb9ec78a9b6e3526a96ba9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68aa4a64669bb3ca664c08ac8b0d9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55393d48fa823805b993dea70fd04745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d013000b469532f07eb56dcefec6b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddebdc2f185c79fb8011214f8ca4c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e2e27b2eda2c1926f0a6644d3f3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af2e56b7f967966ccf5c24ffb3b4d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928209c9cd99fa4f2bfb7e4817a222b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668001f797db2d7dfb49b6e2890ab3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda62dd243237666dd6735c78c332b5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9c8614c2cef04d4bbc3d6cc6ffae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1987f71dbdf6ae365092f66c82a8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70b8401fec495c71760069393c9af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3164b77bc44ee0de98fe9e4d21389156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6dc574ed01c3fdf43b541287c40d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc94f8f7553fbc17948770c71f70258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f607ddf853da299b0c48b3a7c15eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aee0f16192fcf6abb623692bbfe8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9907b064f4410bfe8a8c54ba43b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11322467f96469e5452177b2f6d41a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24579d93f9c20e2a71d15d01d94044ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b4d1ac672191b4a53be27530fdc4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd7de91718207e7e5403c1f4bc38e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9645fed237bc09e38a35bed71cc4a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e175fc402b2f675f1146a16635c243567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b5b0f7ac5fd4b17bc1d96f6cf82e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91dcfdee0b75eb2fd058c3494b61769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e459516b8584e1336187d57808ba270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4f10de377fbda7da3a91d963858271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fc2480783763220fa992f47eeab2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d399c6fdac32879b4242d439632e3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ca11a64170c95b976e5745d4870b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4691c4b4620a5383824b92f2273b51575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa29aa75c5b154642d3970b3331e50876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8355085a0d70ab4a757ce28dc0a37e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8da4a136003ca46ee1fd21a8908178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107f4e2dcbb390086ee5b8cce3188379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6879ab235c0cfa3720abba0d95c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95616aa10cd457fb77ac878cd7e4af2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7023de8578814d2b4f17dea30b84782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85b40cf72716b1fc411bfdea52c55a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37633684e2699bc1f3a66fb210c970f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c28a57efa357aa96280036055b30885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c08754ffba35f32f88bd4033523686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9aa304e63033d5f5e1822e7817a9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe628eaeb93f4466f79e9cabf977f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069e5900d358ef1ee2e4441e4db6ce689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0459f20adbcb45e6b4e727d06ec04290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ad9488a2e77d9e6e4e8e01771290791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03c5af88331b5f8606c88c300fe1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc656b5655ac9a27d8677acfe2b65c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1522e5b3384a4c4de8f0548c32e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac80a50aa024e0c562d1cf0abf349695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effa8ba394e6daec90ff24d945ede496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb6eaa513e23e5d93789cc126525fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c10581f6060cfd1d5926c0de63d75498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c174d0de2698a0a6d9ae407c7b1e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853701c7aca8b9afbf9a47e2f2e1b9a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d94cd23ead37b7286049250e86a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b045cd188313888ab071be3a807f48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62642a188ccf94de4a94dbadba3f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8230b47a2215d008023094888f759ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c7f399ee422071cae1ad7006d3941105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcefa71c4529c094680cfea246ec0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f01b69985ef8c8ac59441e6dbae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa3a91cc153d6bcaade2057c7f71a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ec2fc3485f8d85ee5078b736c78e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b706e7aa0ced22b070e4311cebe977110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda898a16c847eb7caac1b4df63b0c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9746a3557390da4349b2d7d0a3eb2c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc677876b509762c2ca544b481432279113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d501c70821f06d60ad75ea85afb83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e781a2b8c5aaf85dfa4a92e76055ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e2406503e6be20d0a4d5221cf905116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb2b462792845458c8282b0ba05a77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f27a0c49fd31c8b3b11fee80e6d3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163822b969883796a8cb71db8570201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239395cb7b2b1b7479314ba2dd48ec87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653090587050f825edc52c59832d0c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587d54f488ee92a25990eb133f98fda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b358a54af232877bfff621667b95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7affbfaade559d8e6c317c84a04833124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d1c9c110b8abfdbb9c526cda068d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01213b9426af9d94ee239e9b238a0be0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75e4db2ccb52eb39de195731495436127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3131e49840ea9222eede664059ec8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1d4f3c11d504bc4d31724f18dce8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea6b02773859b0a86b65c5630ce68b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341925e2b92ddda2bd660a62119d946131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974480addcc1537c41ddc02c3e06aabb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20160bcf83b7f4d72e4f33997f4dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dda6cad05f5e31aaf5ca6e7b9967d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98772d65724eb152d574f8e22fd0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9093fa405c3b9a992c58ea881fd58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8c831e00d4ebed03c4e070bf0e11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a744f49a6d1b540304a24c6c73318a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4ffefd9e90bbc35e67f493a9385b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865db3d843260131b93f52a792ee934140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c42919c6c4a9078ecc510a0c4920ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3374db625ec53e9a55d947f161647142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ca9d5700acd59bb8b0327f80219a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5bea71d2203a117a13146be9ecb7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0a6bea7e9e2ec24e5f6c4e2612d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d6acd009130579b76c17cacb1695146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2222fdb145252af87b8edbac90f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933214878baecd6f8328b80707d06c41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415247760dd0f30441598c555eb34f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ac0d26fabac2d377b6ef3a8268a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4112203f08ea9ab2f595ff996c04fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eab642f23224a7985d9f38f48a71d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fd4696e1d474591f77b6129b28202153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad5034c40c4c5f647cbe31a5eb491a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da28927c57205aab2491802582769155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae7cc7717d252b12ee68f4879994c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36224ff51823bd3fb88248738f9db172157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11d2c1ca30b96ee50ae1234c6cbc7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713590ca7bf0cf7293e3b1fa199c32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019b7ff5193657521a943337ee9eb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a5dec9a63d85de06141f5f978aa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f022af1c3947f5d0f9093d58d65a3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6756634692990edc41d86dde98aac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7008e07a3dc2979ce2ed1cea8e3d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ba29f3bb62dfc819ab52cba017d3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ae303317efbd5042808014f76b8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339425d56e711c7c5c352af4fdb71946167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3325f515d706922587006ab98018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181914a9cd87fdf09f2e5d0193e65ee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a96655df5d20cc8f3d86473de0804170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d8122f13a6aa89126f90e90a1287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53918623a28f96e9e23bd1718fff3365172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac217be3169257c08b932bd13da680e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc49a0c9ef715f34f4512e6886424174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb562be281637a1390900da3f1d78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3a7ddc9143fd512272159a4e7ac2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f9c693837236613eccf55ee3f1d65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6be368625213ebd80e7ec81e6f2ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83232149213e1d7969683b171e0501179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c9213b426cdfd457217c46301a1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a598af825a959a38e2f149da5b1e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f12f855ca5c44acb16ae2c41b8490182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556b5550d1c40607e10691b0f7efaec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642d040b3a1562c9cea7bf513be9f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b17d648a79367e4c4dd7c10fd26e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea5559bbae89e30ac33dced8764aec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ca1e703bac4c80a1b3a2f3fd67e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e58da016e08529db73f523cf8964e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed47c60287bb3c5ca53f5c251a0084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac2ffe950c22d86ab8e230d27119d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794cfea04c0e3a451a121ef8dd58fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b972ea684d416986eaa5ea0f82aa82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f2dd1eb7a750aab80187d31c6656193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6587345278e83adeeea9a5151309194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c45e121c97affcd737cc918b07862195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ac44a896040bf9f5639b9f6b0d29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f175523fbde39a5b703eeed199d0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f987b15c43666990f0319648196e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd6a7d554c6d06f55a46238f7c917199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d07239b4873b062c6ecb5f131134df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5da2e43b9e2c8a0aa88a9257b7d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44db6594cc3a487d1d9ebfe7e3ab42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8addaf1ac3f246411d90c98ef61361203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad69337769aee33e956c3263f9c0e17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1833e94af54f3c3d2327217cc83069f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc39db27f2685863c15d6d8e6b258206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed843464db32b638d727784225e915f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700bb3cc84153c1c7fa3b4e0e2ebb27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a5d5f52f5debd9607c1a41c7002e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e99dab0921dd1d9d330b1ce141a88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f02c296c0421dc7245498d6fbcb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394809ddedcf8e20437bd41624bbdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52672e9cf2e628a58a7d6b4981a34fde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce5a2b723b1f797448bfd5f18fdf60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373618b4d1a48716cb3c72ea4b99443215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a35efe56845d5a7666e95e125819216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e86147c4560760a9343aa113be1d96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051f8a1d6f3a26f2452a46218fa8e80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265c218c87b09495bdf94a39a750d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8aa766daa3ff142573a8433696324220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e17614faaf7fd1005827269295271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984576775b7463704f431fb18187e40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515b47fd280483f925a97f8d160c48a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475240fd02f21a40314bf3fdf96894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d7e6b07fe8e96dbcbb12a1f7693a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab8dd3a0f850341f57eca3b7d97ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb533c8c19d62ed6e780ffdc360e240227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a45c348478b41fe79d178b5fca56a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7e2a7fa73e05025b734b18177a05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274b1f8b74af21cd143e581d8fc58c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da986adf10cfe9f4831904399fe1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce689325fa55dfdd091b5c470cd60b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43f62b2e64a26151e49b2d04b4dcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bee3875363dd233389aa6f67489c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaab520fc9944dcd50a67231330ea3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8caa97868b476d371379622ee70e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee33b0c58ff3b035d446a80aa2c46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bc0e40de7b4ed85e1bc64e4902b48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ee584df32533a532aa2fa95ba21ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d8a9acba6312540f08fe993204826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211cf29812080dc622996f410564ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033139c7c9321290a54e5d0cf2200836242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba4a5e6e6d01b03250ce3f1d3a954a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439689a56df6a40263801d34d15b796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7895263848ed47e02c34023bc349324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe122e95808bec7075876423b78ed2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6235d4f1ca56a471cf6aa9222135e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ada0ea03dfcb94fa166e11fe1273248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8684382bb5c0a4169c76a3cdcd1c341249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c009a72d484366f935dffe22f5d5146250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927cab56ec49e4f95cf78607e8fb51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3bf2b1bb960537662ccb4603b0643252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aa9a12506d7b84f5ce4402b5bd2ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ba2a1e2689c98959d30cd25a876b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d983714a003ef3b5afb4f4f7edc89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f97d6f9c78d7c5da318dfb4b2d8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710fd9339200cd0b96239e48408ae38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2debbfaea11fbcf18cb647c5e68e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d282f42f629aaadf21b6dc8c4389f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a195bef74530a43877fb8fa0b355260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3981f281a7c396087afa15acbf2c42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825cea08adb4dbe6ac9f1843080109f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636ea51c972212c8e46109ee250de82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f387beca18c80f11f3b0befd1cd1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac184f66d5fe81b2b814061706f956265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df5f703e30595b5925162feef61d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec8bc0b82e7ad482b6b09c385d703267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f804003bdfe49280158fa8524e321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aeb48e0923416dfe933c9a177240e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fdc27a3875751fe5f4d7b66ee81af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bba12502b039fd3b0c76617c1ec94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd95a8036924e697aab0ee293f34a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a970a2919fa85fa56a2b7d694777190273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd2af3b350055a64e47ce9397c8aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a352dc338921e8ba4903284634c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c44e185b20bb5cac9d9dda55a0dd77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073814ba47830bfe4596dfc3e26cd340277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5a44ffe7b02d760753134af7aba7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec551d2c93a4c428b37f70266aca3ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a968c0c2bec7a70848d3a49347fb5e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0208315b3c628a7530d7a9f165a4ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c22daf3a69f85481b5d758b4a9e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c0a6fc667939b7f4acbfb4c497aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9a35e41c65689a9b973f993436e50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b73f69da38c9f2c5e08b4017983e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c13d2b4868299b90d1679c7b0760d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe428fbd06aa692aaad28749e864eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabfe0caa10546f47bb8eb668d46a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f337cee6decd9722dcf777ec9af9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52938418cb831751420f8f9f59b225c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13853d25789c3c2ae54237ef96e6f55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936acb80d709b2f897f7af6ed661cc1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886908e92db8b2a5cf719baa7fe1eab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298977bfbdf20eebf2d35e70f1224201294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039974e412ece51ef3d0b7cbc2d43eb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b8d89f8e6001d1dd86b02aa631a44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9d407138ee25bdc9dfbbd7b09c69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abfe6f998b98df38a3b0a8cd4b0999298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e408facbe528e840f9fd2b30978cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cabf704e6918284ca5c2660a01bb62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb0f968f55ddbd9c326a788b863f9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c35cda94e302fb2d6d72de51eeb0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf0b98573fde224215923393daebf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90c3bd4871e3b7015715b91ed8aad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5c2aa435246037732cb14652e9f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a59dcf1c000ecd8aeba7533b0a6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880327efd3bc8042268c9d15c9d7b01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbecffde0f1470b36777cec48c1d11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d22bda6e3e6a21915f7dffdee8ffe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345af33b68e80f467e0fa5600d690029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307f0108d68fe4d586cab519330bab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341108c0123450209cf84092ab100357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a5cdf29c6e0976cca2ee42bc89714313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e75a8ee8dd4abb6916ccce4a765e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e50542251a04c4d6ce06fce2f6399315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848ee71b6add7630240ac6a31e591f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4fd70da7ee2b097342f512c8680f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03424d2621e66dcae1b165d0a3e208318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f20680e72010e6644f25c0a82798c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15983f2975e7c91a287a10a3d2569320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38689efdd1ee1c7e5692b98c019f030321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151d33704dfce3c9396c99204b4c7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629097725da98eedd2c7417566dad82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe6460aca540c77da350e52b200f88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2e63f2432bbfe28ebcdaf874fafe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbfb76f910446fe84c056f6730e5b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603b0844b6f188d8596637442a9c04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1360a1d7527c864dc0bd0893d7a1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733bd3a221df7b57a64fa4692fc7b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b16e0b8fad2c7396cab5f51fa7ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a98aa98aea91db59222ef29b7b8e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f0c9140e6a658493574a424e71dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28620f5d889a54d852b7f1f3ed7cdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5570d2eaf60e4c72009037c90d1bf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b52a1f989d2c8a938f3067497bb3a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f402bf899b67e8bc71c859990188aa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ec720378ea1ed98e601c7e5029cdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e102b1571c21aedec5e814cc43d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939763161c4e793ec6ea53298ede6489339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94153b3ccd318eeec5f109a2e612ce5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1d339affd046563192cc359b7e0e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb5811dc707f6ac42b1de860bc86ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad51a857f9704d31e80fc145fce3b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba173a7188ba8fa6d3b9e2e102a4d210344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0a446c7663984b9a4178319e4679a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eecf70552759ca5e97dc244c310ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f15281e9d8adea1e604da3847e17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5eb88b3200d9ff5534c0a643a1620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d786062117e433dbc57c1c21afd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7939a6ce4dfa16dd0ad9a296e65184350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2cc06f875189298eae0c1aa97268f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f171f6b35019a687b1517fc7cf6bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02466aafbb2285f3d75f5f66c01fa879353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0d0de37710bca4b7aa8d7577511a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a831c7609be196c4622356be1a2730355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b85c3b27d48231711eccde9e8cf18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad62b700454f84d62f7dfbb09976b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602622aca43d2a38439152a1091430c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b2442c006ba031d5012af44e3b3c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f070e28836445a5d0b37e5fc03f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e56b87e59686da74c997f97657039e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2124789e8a105b20a9878b24a9fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d2f0344748d6734402b8d4bd3324363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132fd5a971be213f58e3c0bac0a45a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7045b0cce73adf7416bcfea63fb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4530c500e5bae22bd559c4bdd51f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a0df26355daedbba92612a697e2dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e1a6adae5821d61488c1a0a8d618b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10dc21a0420efeb673f25393f384b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766204679762e9ab747752e221977f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f4ed2ad4d05be19602b0150d304a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e42a75f2e6e80df3edea404a92f48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574081a0bd6332c69059f2fec1d491373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af57ca47a47dfc6d20fcb27cd6d8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0e7e27240b4a88ef479c98c1ce453375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085306d458f13f2ad7dd6b886d00c241376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6244088a3a6faef97498241775055da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf1bf79a4371fddae73ae645191ea2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ce8a7867fe64bcfd20387dee792d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fb0f98120a040250888bb914d946f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496954c75c04f426d57c70ea36039931381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e5125a14124ea9c43e63d6385c74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1366897190a589481f66bd6f31b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956b0e944cdff5e0709ce2c93150e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a77a3e87bff4a9a4dd1a684c4cfaea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8779a12e6b5b6d9b7e349a24a712404386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b764b81bea294ba686d3da9ec116d13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0819ecd89dd2f4a18724192c9619d73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d916f792d54e3e1502c6a9654a31d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296103eb109a41764e7aa0ed8b67897c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0a7b07055a0668767932fe2506e01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441286ad7f1ee6edc55507715931164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbfcb9e694b94626ef2cc9013c4adc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a1e11bd1401f70f58dba6d04909e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c924eb12bddfe371c306127769bd7b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c24a6cd6a054fbcac563f5e9c5a27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfb3b73cc957d8a2ebb976119697b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294235961ad0f84e420c4507cb61c05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9568e4e4f6c9e263988571b1bd8a88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d78740b9cf0f913ea4749bf277ca17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951af9ec47f6a42b18e86239a432ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871560db20a54bbf2d868361ebace042402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5559ea4e1d78b9e8a405af084e29944403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb679f2252115a285d3d9c58a9a0334f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f3b2648b03781679e1975ffd10ad0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8caaf8875f8da98b086ec625906f53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d43cfe274b2ce212361b877e4806407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ef9a1d9e36846f75204414149c71c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877fb412b04b14518041094fc6aaacf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c0364c7b579da5ebe42e281300d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8d2d31bdfe1bced7295d59eeea41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e72d00948bd0e4ab7416eca3f275d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e839494513792db76386c8142f48c48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada55b6cf460032311d4077f4fff085414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1371fc8c2289b3c73321fb512b0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5f158d1ebd2ac270ad0a4239b03b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eed22902dd23a8685cf7c1ef4ac7f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63ced5f8d67e5e0498d7b361897a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045319f912ec128e015c4af5b5449990419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de4005338c349ef5ab975a2ac6140420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca83657b66c383d953190f059e56d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96755b7f5a674c6e223f8aa6a2ad327f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc36770ae832332eab9f53ef6d8e52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e3fb5fad4cb9f9a977b8e6f2d19f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443973bf1a721a7d42ece384bf1d6a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a9c26ea799af6d8e25022f233d15d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c276631b3e1cb4d34530d1770b4123427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbfb1f6bb942c28f23d821c1dcebe2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f393340bd1f521fa1c41466e2e459f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35dec83690504115e46105a63878dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc838dbd516adf5a3b92230ad51edc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7980c9aca9871ad340f81f55a9cd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8980700e739e8f0560bdf843749e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f23a7c0a119544cdf0331b442f3de0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90263779be7a860f9c6fc9a8903948435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8313d43ab400193107a50d3023b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd133f9305be14f49f0af0945c77a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de675659658e3c1c156d369802d4ed2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af93b59a94adc369fa72354c29e711439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f73bf7b4bd46731b74ab1daa0f8d40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa935d86ca6f9cba51fa727d88f19ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38d8fc9c3a045cb5c9886bee2ab1d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ac18c62847f2591560c8119030501443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b792abdc53e7bb792363121bd216444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d30f7e7e4ba350635650e53ed38ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a090fdbf1f3a23125eee50f126e3a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5696edd4d4d2a7870a90fad28f05183447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c30b4e040fae2f127c7d2a808ec8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287effc0c928b4f62baf7adf86be2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c6f35e83130ac55ecf1dd1435c5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dae8a0cf375102d55629f6e25015b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed35920d726eb8d651aab9599cfb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5167368f1379e730851ec3db36d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d625c763e1e7973df6cdfc845f8761454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6bea21dec5cd33f2f0a0c5287e0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b8892e5430ad383f47f12f71ad70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b369dc1c9f8266ea874273abc9fd93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c58cc79ef2e3d1198584b3f7135de3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae6ec909e97531ea8c23d58c7cf032459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119faa0748990474ce01721fe535785f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30ad9e424b1d79d685e38acc28627461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecdb17ef67fcce30e6b76057fca77e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd010c66a84d7ff10fdbfea84afbf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de57d261d30477b082e2cd7d7673fbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9296a3adb0add8c52014f93ec81f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fe66ded32b3b22b6cbc99a560551a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd4eb27d2733b2d88b2c1b397ef61f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee8cbde90b6269c5cde6f0d8d3048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c3792281be7ae2898c874850b514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f563a0ca3b6688e3a98013da6d20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d3587152bf91f6334733253cd234471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8120d8d70961f7a72dc7b3f30cf0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e82830eae9539d6f8f6284882bb31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81e2ed3ba2869ce2e7c714b05771cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bba0b2e600cc308823dca7c6d470f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884315adf855e01c36e7f9a4d0fb078f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db215bd08f9a1ef71b3ac02ccc71726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220b178a61e14fd17ec8feed5221d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93479c16c4ad1d026582abe3a9416a3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8400a1fe2d995f39bc273568e7c9ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28b7c44d9477eae123a3d4e812e82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02074f2038f5fa5f659521debc0714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83b3d63e6969258f0424a6b82555b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003a213c850bab9c3b5e65b8c3d660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55b647bb1c4c14e6eac6aabe75478485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0345f5dc415f8ab811d92b1e296ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d1356d10124f3f034c85723bf2f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9c357af9b770b000546729a6effc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e581172fc32c7b41ec55c42462456489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63997352cd87ae05885541d1886f692490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf8bee57c53fdbab964ee5d6c8f6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa67926e0e22bf3d23bba7d77395a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39aa0dc152c5214be5c0d33a871363493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfa3009133073b38f1df440d308c9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a9ba465afe765d909e3b125433d26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2668a2bd685cf90454740a34359583496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcefe621541f4359bb5535db3eb4d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4aaa374c5a2c76a8e5175c5ea4677498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a8ca55c76a93da178b8d86522ac23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31feceb01b0799a16410bf7f7023081500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283343f8603e305d5ebbe6f1b37ce68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13271ea4881fa49a1e4a580e5d87a820502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eac56ad4e8e054575a0b1c64cd78f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51625cc3ec7075d0fd814043ad7cbac0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78613e710b094663bfece25a140a88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd28f51544d8d5c5a3fed8342dbe453506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82db36e0798c8b74f1c21ce3271855507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091b2e7674a7d6995b2a00c9fa702e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f3dc0af097fb043c8d1930b22182509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2fba65463554b4dd0801e24148843510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab14b8569886b7ed17140fb4a569b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3bc520f59cc30d2a5f8cff8e69f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d390261332b2ba02bccaf502a8f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104363265497d7ac78719308707e38f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6223a1b18fd0072f66915c9d1abdab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3fd0dcbc2d52686efe74aa5c735b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd976e6140724f28accc5e43298762517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e517652b1349af00a5664644242b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd015e08fc01847de8712ff49c9e780519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6319e267b75b695e2d2fff3fb61d55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04746ba0c2e9a36703c147fb924d7025521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1aa456cd3197cf5c76f02c0704c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e3ad89d75519651822302b0ccb80e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec17ed59cbc0620469dca2181d36d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870da22d99a6cfbe1043effdb249ed3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e3edb1e20cd7cb7fbcdc90e1d2ab6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03013f989cca84935f26661066027e25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557620322b8c0ffce6b997d4c1a177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707a58a1602a0d8ed6fe7097a3eb5e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39024438a8d24e4ade8f0e1c29fed4e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5a07771586840b876ed7f75d61405531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b699c3f4b249baeef21d78715da287532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba936d3d68249e28b1550936d36821533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda6257504afc10247467f848285ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec29124abec80deb1f33044627c8c63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0282f88c14fc043f5b4ffc15962a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b447702699aba4a6fc9378c26f7ccfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb29954e33a78414293509603ffc92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d32852affcda3050186211c80723e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fb6e254ff0db05e61aed0e6b4cf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3957a716742503507f4c91c19f0050541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74b389ee43eb0448dfed45472802e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786b61ef9b4d7b11ed275623654802b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1630e0191ae7e14e99f7de16f57cca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cf8b5aadbe10f8539098f5d0c1cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853e2e1a795f639bf43d59185eea81b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78873064d1fab2c5675b9ca252166ac0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d25ecf6d93f659fac130790e4ae5f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471632c0222bc6e05e35a21bb756e5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c38fad993fb76eff0c20914238e45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb169cbfcc7eadbc2bac5c5f82756a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c7aa54e80dec9e2cb87fe67732e4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b3e001596a26d95bcdcd2b06d4841553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe6aeaf7717edd8198ab62a3e1bc4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6527d0ae76f5ed705cf34962486097555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3fe018325c314b6b157bbb3973310556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ad0dcf479d3f7d399f15758721b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f996d9fb31d3f6e3a7d260ed94e0970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292889afc4aa36ef8c0238b3e624ecf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20639946dc2d598095a583f377cd6dd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ea347579cb9b1ffaea023ec1571e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a23e3800c521dfa43fa2d47f2a71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d412d1040f62e1057a359cf55bf2f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a941cd6f406499b9d732466bc713564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10875a301b5be0b9869d9a96128a8212565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b24031683364259b1dfa492ce0dc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9190de783a2709c93a68a78907db6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54274af4686dc5696e59e3a6f9275608568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf231b3b9300d997e09015ab178182569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933debeb4cbed46a147bee74568d62a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd884add91ea70e5286557dcdc85eb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022a1166fb11c1cb2695855717c0eeb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ca81929e8500f0aec67d691ec1d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1f9394e89b61d3d7711acd84bf44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b04078f2dbf106b6da3e93eecf7db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c3c5b515fb9498e2b9224ace828b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8ac6f7f134f3db9e6de04a0e92f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41e78eb6ffc447df5538529a5c0e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc5392fe21aabfe01a38c695f31c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f114b2edeb99677a88149a7d17733d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642147a173d2af0fb2adc0c9fb0c28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5da822ce1ad8caa5fea8d95e2ab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcabcc38571751a75bba61d42ff465583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79c30877727bfcf918c9e352e8dcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dff76635e90d8c3b70f24db4dbe50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416906572358c866f7d55cae362db6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694cf00f8fa5d7cc20593caf86cfb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1996311f34383813a60341645d9c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd5e8af6c2c4be2e9a0065840e579589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af4b63c3f32c09a080f043b3f9f35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690570819d5df335f7c3fc4bdfeeb9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130056725bfddee4add05e713d763db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4cf3bce9dee3b43c6b310b725c3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c807fcfe7b71200c2d522b37bca04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ec5e7758246eec9ff4490e35eccb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05571a99453bd3a960a0808dc3f8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ebd75ebbb8b5fba3919415a35821597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ac360f37ad9a76dbd8920957e708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa03c4dbb5a2d838e5ceb74964387a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c52f41333110eb253607a955d65588600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc5252ae6eff18da0557d28748d08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529cd27ead2fcf5a37b8d21c5b25c48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b79dfa8d203e7ffeb949e3ca4da8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201953ec9bee2cdb0045270a6014aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42bc8e4a286b43fb080c239b6e6ea8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7a20857e4304648ed110207bdebb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b466e637084646182a4021c4d31e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d41ff4a18a9e90c6b2433b59e0d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05244486bc576f9a31fe854807679609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e972e15da1fd22fd69510ccaac5a984610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908800c2de66ecfd19ae3acf5b8f361611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d17f699c2660a8ce910a4076fbdf57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4920b98efe8b23c1828b36b7ce14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f462d67815d3f989e2aba2977a00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d65d5965b2dd09c0dfeaa18ba1ec89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bfcbc357dcab9af2fb6a56d263932616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7664eeeecc6ec6c0c3dda540f2b08b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839576b33976bdddd62657a5d71570e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829a555325b4295a1fa00b62ecbd6ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2e032aa8f7e206be1e8f81875a22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f79bc3a77c0819b5d520ffd474d996621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72d47632a739d167d841af29c9dbb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d74a9d7f448ee7b8ad7f16e1fb614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe0c3877a6c81dd97d9659461a186624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561c0ff55f7f904f4c7b05bc3d08ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b105dcd4d5648a18f65aea1ec7e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538117614b2d01e7f34fc6ab66e0ff0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3296cc455522226701ca0e0b4856628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07e71422847ba1443a21c271b264d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb279a9ff54f2188e392ab2377432630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d70957e97eaadd2646bff0b731fff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22bd761487a97ec694cdef4866f24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d4d3630e10e09e1e23c36655c803633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa705e1b56e1fced716bac56917b1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675bb62d6959ff297251c4cb1fd25c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247d76b08998d4e7939e6a3b2adb22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c859dc38eb8b013af8801944840b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b9332b7f42af08ae74901b328df5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8295a94bf24a2a2ce490a0fac51a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c8f2c3f6b0e50c5747365ec41a7be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df71607a69560cea1b11576be7c118641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298304c8d4ac4853ed195deca31676642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23897941f21ad5ad9e1f1d05937de1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9f3b8c0a402eac2c4bf1ab62d9d69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6090d525088371973bb5c7a4a510c0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e0f46d2f67159da6fba0872cad3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656dd0654efa38a58aa1797fcfcb86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80441a26fa0aebfe2aa1baedfb8f41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e077b6cce31cf7a517c86a04dcd24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e6ebf38728df7a176e1981c9cf74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118014bf1bd75d731fb0896cb187bc27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dab26330e7bcd8236794f6be819e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c4b79617c222fe57a8a60fbc8e2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38295a454667af96dbe168bf9e1b1a7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa0f1f99d416d4695bf361ab76cffb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ddfde3f3d6bcd3b94392efdf448d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64e96db4ddf72f28b1811eb31b918657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cecedbc42e87a51b026efd2ef7b5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc125983cfe949e7fe48ab7c7a6d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbd86df3f7a7f03a284092c707514660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0d76de22434c7e2a60356805a7b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35dc23989ab33265e0c112bcc4ac66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dacfef7523b5c1a06d79fb3dbbca6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d1a210550f737fc50b5d120cfb11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140e2b39db7cac03bbda30305098c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d560f6318d3f0edb6a13de92b11b0ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c28d3d77104f4d35fb1002f9fd71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fd133d4d886284165d5bf690f388668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b0654431614b1c18e57b90f6ce1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5c48938b42f0a1f62c8cfff8f58d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a34b67ed5232090194d3a7f3fc98a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c7930c34f7d99111807e578c3413672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b729f2951b899d1fe7d2c50e9e9cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff56ffba9847b0f51d2b274dd9fda2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d65b1cb8d86d7345a2021753374b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5fa1bb745cc1b41c199fabea10cdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3512c5a37bc078fd15f8ea54d473dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1935ca1e63b0bf4bfada28ccfff669678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0a100246d0c83fa675f4294fed28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c5c66a60d44ebaa65081e9759b36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9acc588d2d79db659c23a317e2a7f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b34a4273f5a6958bc917ac26c1eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e94104c6124a0d929c2046a721d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f49e8009fc3909d10962fce4021a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb6a17cdc03c33055ea6814de6fbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e057f1772c8a89431dd0d4fd47c6b95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9397cb501b40c81656e6e9d6769c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6a69ba0c6e168506e129b63d0ea6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f35866dc1c4ceb9cbce081f08b23e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed4d3f207faa3c821ccbf269ba4bdd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ca11d9aaf40053d75a84a19feba8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5478abaab3680a52f506f7305daf702692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8319b4ad499ebb872940c00ac2a21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f33b60f4ab30b3f175d73c81f1fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc3d4176f0f6c1485c0d78f8ce82a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637abae5ac5ab01aceb89ffde38882f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb913bddab40f5142249cbf55653e69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4eb24a86a077fc2c5b02ddb6e020698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69180a66ae4cc5db55359c40ae5e1b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9fafe3a458ff78665b436cd5da88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08c726a38a86b51b2113199adb529701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a9f6c5351c3e34a8f9106bc4065a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41741227368718ef13ea015cd84886703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66c3a69d34c0e9b033192a0584944704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd42f146c65e598fac7b3177e52a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720b4ea51fc96e8fc56f8f5795d7a66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c80640a1726e97cae9bd06cbee63a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c5d8ce782c55607541cb2a3fe2f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0c2123e51a9601c594f83714129e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9b525428ded868648a1cf20d462cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56efd45f1edf139e0081d79533199711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872e59f1262623729c184e5caf2d8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f411a338d879fdb8361e7a6e9bb208713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401e83f662089d5498d72fa552e8187714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dea986a9859a934317f333fb80e2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe124b51ebc7d6b60f11f18dccbf6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e417bed867b238a236bdfc7bb05e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd9f661ba7c6e731b804ae1a42c90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8a5c7d37f1726110be1c51879561719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394a5986f3ddcb804da56dd4c50926720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf357154228e47b914d6da12402969721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322045df5eae85eb382f837bfe427a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b0fb2b4bc0ba5da6bbdad8086095723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3fb64145b1cb497899ec4612cb71d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7e13be1a0c0f9ed20faa531885fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077636bb74bce73910a3c093eaae1e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da817048d8fc77b7c4f21a317e09d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb089388b41f13202daee084183ce757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504be56a371ff33c3695a9b9f5e1ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d22a34f7d502534054d4929945579730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16271ebec81ddc7c6a9656494ea6d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db7369701a74aca9e22db4a572f6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a181ad0332f60a7a85b3d230abd97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e701dcbf6a03aa7d98046f9a36400734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf25b80d24a9b7fb1862ceb3cd116a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f82f798726b0de8ec7d379dc6ca4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae147d98349ba941c7d61199d2fae52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118afd741f08719549d7c4f515a290738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec57d0d1191191147f4013ce0c5163739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49bf9e3c516fb393a12505204b373740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446bb87cf190294ce766316d9c1bd86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da3ff61c890d11266390ed43f41da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564436a94e2c9fcd6d79a1d9a27ccad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3334b0d64f45b2599af3f45f4f8804744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a421fbe0ccb2d38c2d5a52b904506745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14878b64e47dc158309d5d30c267ea92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ecc09993d7ad80de998c71e956dbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f78872440f9e4b346ec84281bbf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45f6a025ce6903eb904948f98231a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b393a7f6c472830b7fd49b273cceb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c38701f37ce0a7d9dcafb67de4823751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e9285b3bd2d5d09870892ca10160752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027fc77a9675f477a3e7bfc202d619753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b22fda8eabd1bb6664cdd08d2c106c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489bbe26eb5e8a1d7c8661ec8c98b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34cb02f47de1a2dca098f0bb65fc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35a86a28b70558d47775de48363393757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b04ee7fc7b365f7b4afee9008b159758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555891566e70a0120c5e179781afc423759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b6cf35344763aebbaf7272188041760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716c7ebfca22b4ccf3906dcd2e75b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def85f9983bfad256b4bd246a5eeca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed61483962ec4e08f33d354894d2b90763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b44d63e967e6ee188629c4f0a93a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd1c50bbc89c17f20f1685196c8604765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e2afdb0c520272a87f1e4d9d33a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91575f71b324d23736d9001f6e50c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ac0c311bd2c10a970db35c5a0528b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902e56ef8fad09091d2bf4a29da70c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b73e0e41397d97f46e72af1b33652770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5863aee0bef069ac794a59590f20d0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaad7d1d569bd0c7139a56f41e5dec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8f56af0c287601daa9486ecf7b2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af28fcf3652c033a434d389f3da46c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c65d69da4cd9dff3403fc64883a1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d75a32acf166a719ab816945924172776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04dabdc3d8008f77fae61ab071ea55777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342f4f656b18ad6317aadb7dcddfa33778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f859e9bcdee8f59bb5c3093e36d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81863c46d7ed0ea2a992ca6b7d171b78780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5090e0417c4f7bcae6adefd555a423781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54c7ab153d0cc401cec05c18420d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed4c61d2765eb104ed6b59bfc89220783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab29e0adbfad86e185ed71c584b7a6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d0747366a1a2150c8441196b24fc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717ecebf7ea153fd778eb0ab012132786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be9ef0638ad2488537c4aaf176398787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31bfbca806fe7302abc3d77bec83bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edfe66aa157b61da9546a61767f290789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f340b2cc1c340c2bc7e51dcfe781aa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a3374470682549a4a89e59863611791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f389f718f5fc7ee2c752c734b6cf58792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b27f3331634bca0fcd696970f8ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a88c19eee92c6111853257e0b147794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956274a4458b4985b95a1472678e2f67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c835904c7c1b9613ebdd501ba300bd7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396a3b15380eefa409d7eba3b514ea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5d4de323230c379f82b41f97c73e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7617878db679087cd19dfb6bbd55a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64fae63eb73e7cf13c3344ab0f730f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8bed8bcb026a7c5931d63a76d59bb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114fbcf591298afc3f7c968fb5f0b68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7281d04cfac846acbee8ab91f2b46d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7454dd6ef9615fa116cc10ebeff174804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d2d10f4633e3a86786a976e6f5c59805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5a2cfa41f41e0937437ea96e2188806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26130b69c7f670f2a99388d4c4472a2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3d115fa056fb311b16101010f549808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c07a40f38550ab288f59ec6e6e63809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00044b26f19c8ec1320aa926e5e892810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85bce79642800d96fcee815108cf2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203db27376b6be8f35a096318abf6f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f792a4415db0de94dcf35955623948813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c8b2fee5dc0b0cde5140823240e3c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778fe440c6681758308c8357bcba4ca815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02ffbf00fb21981fac7a7327f520a2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940cc56ae535ed2dbc63d028cced148817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bcc1a31a08e7c100cbefc55da84e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b138cad1c0dc7b12c25d120a54477819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73829d9c0d6e93015017c7d0c57dc8a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f6ff5d06c07e84623cae65c064962821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374206684fb53619d779c392b9d93523822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f6cc192d522d2c626fc8ca7883a4c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb719e1440b2308d032d0768a813754b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6605dd84f67c833c73f96979a7b089825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec437dd5e3bf701f1b42c33fbf9db826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fac7fa2e88ea5aad1d265bdc02791a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975532096b78b36b54e68ca55dad53828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d676d80a46af9cc5fe5c6c4285ae3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04574f817bdd998aaa88e22bbe08cc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7d8399b1e827749370fbcd741985831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20550eac5d369d8eab95884fbea41eae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c557f162ff582bdb96d7f6c2795edd6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff306218f5ad40c1359c1e0cd3c7cf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359592879ea6c89574747b398e5e4ac5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73932ace6fe70363f9945fb8a100391836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c6549222c4f04ebacf564adbebb9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c3e04b9f4970239a452647d41bf7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f7ca9641a52726d7f26b0037cc2a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069576f6d073fd770fa55fd78348ea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ef83b22fd7fec56c74c718c4929d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec7e988ae7ce41ab6676618841337842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1950ab280b9a45eb513566cadd343843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfd79f1497bea4fc262b9a28d23ae844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e92717ffe0e6f77fdc3bde6021eedd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80597ca6811c7ec74132e93c67f7bc8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c73159e58284221893c9a47ef644d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ef9e20566729e41d544448c4ab79848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cde24bc10530fa9e8d5e2dcd5c2d05849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe63d015ab3be6a4caa7ac27c9ca2e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd5d942434aa6b1d7aa36aed9b0bbb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5cb0c92416afcddde273a436eb2a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b5e24994be2352eb999ea7431e7b0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c0ddd7c50f92c4d07d3834f302cdb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14b8b3bef41efb45114f52b94fa7a6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a518e5b088470a35e76b73315ec8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab466c9b4257932dda8c5fe0636ec0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5e077b3cc4491037042465258316b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784f0c9ef204a787efa7764695d40b2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1be15b01c6e8c21b0cef73daa627c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d307cca447ca98d0fa52efd11786cf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703b25e34f72f805cc310ad688b222d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646417fe199963968747f5c2676d630863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371820faa6d63fc74f28077a5af926c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9a589f82ac5a2d8e39f0fce45b6a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d16a7e34f5081314a940d7f95b6699866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83b8697d2819c286bab42e35bbdb6f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf51bde71f1174a3f30d819b49277a4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86df85ece709d29ee021232b98a36cf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d87968d3ead55e796bce4df4d1d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a017b87839c09349254007c377fae6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a653537deca4c5a2c361d3fcd40ec2a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09ec5b7b0aa731f3cb4e215d68198873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b941aa3c69fe1136a1c8c11050b25f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968421ed3bd5cbcb8bb4330f95e711e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e922eed87021a2848db6592acf8a40876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed4acd1c7c3be6d0bd3eb92382aeb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2ccd0b01ecb7614c6048714345704878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327b79b8a26574c9048d390e5e70178879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b900c6c4f96018abb7068dbcff3d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df7202712a5832d8235358c8324bc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9700c52f5526908993929fbc658e875882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be52ffe0780fb6981a068fd6504248883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce1ff95f873ee8d7bba2445d7ad5a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388404b54191649bb2b537405eee36e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bca14ba00012589670b374852387b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5918f469116a36387c6aa0603ba85887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4a44ddde21ca635078ddc50420aec888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3235f1a393f9984740bbb3f9df65bf7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc850e381ca4176f9b072cba2c2c35890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9d66bfc589869d4833913a1bfa9d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34188447e0038c20e1bcca690296156892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e56f64d72ed5f78a65928380ecfb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b9581a7a1529a1878e69521e327e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e56a6a6fee00d3db6442d96310861895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7674481bbf9cc1f8f7eb19f813321ac896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb534ff374cbef986b11807f7985c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493bf3e086b958ac49e8581ff014e96898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0f54f1e8555ececff308d25162ec899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6094ea5795205f7b833f1b0f65c7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220182db2c4b63c7613ab4c3f431f24901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ad984d5f762191232287e1bce151902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3ebc7de5ec95b08fdefe4ad3e7d8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a133db62b4c1a64fb3047025a3161904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c444099a1f8d6f76e382d16aa4359905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3d59c2893701edaafedf1411dd83b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c5390e4a267253a23075b75cb3591907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2afde1fabfc271c41cf124b754de5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f52d3292e1ea51fc61593a7b436e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f27fed82ae734cb52c4ca27ab94a3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc36bfadda2475fbe30d528ccd603911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677978c606c879b78d392bfb91bfff4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ecd497a134e97a992c83ffabb17b0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a9c03f41bf353f192ac1f76f88941914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb36851e141a1d510712f1d6b7bad05915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a91639a363d51d16456bb967b13271916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f3af8d33a7e4f8232a50b8fdc244917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ef63d74860f3449090b5af98becb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627086c9a41b6ea679ae8b9094ec895d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4094e3ff77824a4bc079b169f4f093920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae5fdb2767c4b94064e7dc9a8e3b4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17465159334da000321545e5a500571922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b744a3858c4e487e26d91811926614923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7406f1070cb8b3107b40d19d02fa3c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce5cab3c670fc658eefcb1789b43b0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f3c551564253a212394121b750ac4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4101e456a70256a2eaf49c6adea33927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cc7ea8b707bab998df4e2456903b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34dfc5a05aee4249f6ab128098cd46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d65972d459c6a6804fb4e989d742d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc1b07f092442be9cf64c8c9e5e6c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4545e3a20014b401a68c43b5bebed932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e409392b7bc0c51894d579dda86b0b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa641a0041494f4525d9397b8aefa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968575ced62a3d4e16a57cc7491eb2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd214b2d82206e99bd67a88b0d2b2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e48916608b90255bc7879be3c529a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6c1da184dff3781b247058afc55a2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ac13cb50389602f21e85bc90d11c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee174da0098f687324e238606b5d4ba9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ac9b8e1651e846e6db68eaf842d7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce350c1822e3945da08db0d9f65f837f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971ce7478429b612d5486476146167943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f0731973b03efc439b3f64ae5da4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a3ec606837f6c50dc76c81fdf74b5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c2a559d71240718303bac991cb1a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce66abb95bebc479d2e1b623680a65e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28742be70cc7cdef3b568985e903e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d439173aaa4d03947fff131afa044949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a215dd35fb9c80238c7ff6e37adcd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56c8ca3ab12a9902071eb927cc5815951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8158ebac76320ea378684b59b6e0b4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e253cbb3cd27bd542c3cd04ccd1092f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532a74f0a1bb98a0529e4927520ab6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aa6a4d455f37acf49bcf36fa2d142955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b46664c7562ace446d802a18581420956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a34f5de4afc9fcd87e4112aa7a0cf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208c311915b46957d0d921e6c8597d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936922c3f24be9d3ac175635a2b7dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f344d56bffde7f0b26698d54ced9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44149538c21ccc0dccd046223e66c25961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd703b5fba0e2253f4796200fd78038962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5850d8066443e3ffcb61ed901df32d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caa7a519213b83e324fa6a8138fdf7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e642705bb4783b0d104aa3854c189965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2ae131f755c2a1ef4e98211f0648966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b118bb3a80af9734f13ed30fcee6f4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7e9c1f188b34f60f72dba5e04977968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef246dd09e6dc4ff5314c6478d96012969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3abcfa53d8eedcc210a4664ea79f1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3c49c001666823cf2b6a9a73462f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f276292180585c7f4e9ef0fde59a23972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f1d3c0ec697e7bfb79a316327dcb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95e34c05fd4e4d371bf1498b01189974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedbd9fccb6510afcc06152886a1b52975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978be8f13513e64bfc3f705ee7acd3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6b79fafad39330999b41edd0e165977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937a0d1f1bf0962c93b0833f969a87978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ecfb74f234d92eebf74c277ef4f2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9015876131ed6f6611898a1b3fb3c0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1e09ce991adb5668976ea75e2d07981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d5ad4c495dcdeec3fac3c3ca33fb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618023a1f40c050a0376daeab051634983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac93ea4cacfe1f22a8d9a58500733984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cda9f33c25c500a46500bb560dfe23985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ed74466260f07526db53e6807a29986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a0e4a2d34c60fe09a0bd546230589987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085292e30eaee3dc3fafa95835c324f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feb78ad40c95a84e6847ff3a36eba3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a945956c8e2fb12b18030f54f259c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eec9bffe45e4496f8de819881ec5c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89828e6b96c088f696cc5e3112c417992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1d4d9f5dca9add3e114c91d2e99f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b31f4f9431763fe819baa6b1c26b9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b3db877cabc47867206d07dad0702995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb2683e565e73ab73ec7385f12c63996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b4132c72f733328d7cbaaa3c68979997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>