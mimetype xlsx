--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e2797deb0599e12c7251658c2f79f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb1d8569c2e36221c74891fffcff092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b04850b6432bd75b94c87db4b5cf6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270ed3095a8f4550ddc5c69c7140d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9ee86905d19d6fec93a9b8c50aa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ce74b4a38e75372e39086c5eb61b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a147695aa929055b5614c8d329897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1c83a4bbe5edab03940ed9d643f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a925c642ce15d4768f40cc0c61f3879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b0f1777a94bcfc4b5ce3194b21e9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5391773b3c3b8ea2a22849ef5862511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3541ac141e59a0fba23e85e1e65f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc85f101e5fa1ecb684468fc2a64f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3575292cd6c19ed984d84b25fd0cbce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1ff3f375378c3cc4e639b61cb56115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ecdd161c497187c3485a0a3fd0cb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3becdb23759e7a575973a825808c1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4419ec088ef098e67571056c785c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5394dc7e7dc6fed1e51069abd3df019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b30a578bac41023d4080d42ca4b9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60c7f9dcc8f1f1c86f67377a8f723b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617dcb326848c8e2a42ef999e5ab3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba970fa080460a75d53cf4297a015d2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aa9136ac955a2008df5ec083c459e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48d63871d545de8935a1ff70c10ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3fc83aa525b2668ba676c4f33443526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddf5198e117caa18ccbba3f337ef6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5681e41cb2b2c668f4bf897ed221ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a430b86c5d6eefe35747fff35d95629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d4995388c180a7fb60d4feaaeb7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db946d8f464d3b265bbe98b4784eb5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ec214b48a0ad79952e5c0b1399e1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09b0c90e304167d452ca2040adac833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4300cf9fe09f1ebfd4a63e50284886834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80cc27bd692d72c1805d0ed41bdb8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2636d870401eaa978910374241b1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec1ec06e9c885982d623b8528b7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea00eb74d76bdc47a8dcd1d7b686538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9814123842be751fa84ee124fb10e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2dab484cfe70b9d20cee9ec8dfc0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf29028bb29383157a3f37975a03141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f99d8921825a1e20212853cd35c8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2abc9896cc95b57e27fbeb2a3f892143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25d9efd4fdeffd559dce3098bd4b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbce17dcea9e15c26e04151b15496845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c029bb06867bcf18e47accba1040146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306ada62c083e60cfbabd841b7ccd3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727b96a0fea4fbe6f039472405899448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16dd4eabf69fdae4581e86c41dee9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b630cf4bfb53905a3f4b8de3da09a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50224ce61ff013f9e945d8b571fdb1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404412ce5fc9ba13de634981401c759852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2eeced14bd641cedecd1a6dda89c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d28100cc08f925e61ec521e6bc8aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b1886d83a8fa632e17b144f3f57455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf8928df9c290259b3c370550242e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620962dd8022e9b1835f9a1c9abcc5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1ce5e87d0331c75607c82005d4caa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e443230d5a84f4b8f2d03201d0fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deed26d62c993536e39ae3a8f4fc2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65047fade2bc09e33ff8c72886da675661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de9b07a2076f6e4d3e41e87c5f43c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d8e37e6585cab79e0bfd56a400a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0e815bd68e842e5d92ebcf88cd5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a26e34065df6666234a801d173e65865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dcd55a302d5f6053a95b52d00ecf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e035cd24912353aeba069a934990167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0568802ca4b012b3ddf9ff404653268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593981f80e79ed4c144f59961e1f26a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2eb6caaca04d982ebf51cf6d5708e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0315f16d7761c403b0d0c1809fa74c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c3d51d2b5b718525eae5a7a1c0f6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969b581b9f7412d5e569f07b66fb84973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add52e5241e9374931f1078d18df9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427a4052b1fff6d5e7ebc74df015f0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0fb28f9cd84628d4d974b41d0a31276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b91f9d3974118837556ad0dc96e8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece5a14f1f8e469e6c4267629e4bd5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb570d982932fabbbafeb031ca4940379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dfef00fe480e8ab33c60774afa09a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c32b05ad0b58f927fbbff7e9d8f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdaa55540ad94dc3210257da5c5cc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748f8dcd9ecbfc72d6e452a2e35a79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264664574d0288aaa7bf28d5bc9c1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9a5643dda80ed2bc9e18b954420785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5591de7970964ed5d41db68114bc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14754c35a140021532fe5df3142dbfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016f18d3b4e2b2f8e7d31233640a77c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824419f6f018dee00e6b85884ce24eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8dd900a83b979629794b7d16634b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e890ef3a2b37b6107a7da427c4d2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da3b347913fea467c6b1b2137fa7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c86a750a8c349ce5a90be77232b8ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aff513971d29322a7cd95ba9b1ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230a9113b9c1f04b96d05eca5152eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe2cd3b91b388e0cd3762c501f39796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699e183c9957d208786955e8708d7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a055da6babaaa2c9f5edd0ed256de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50b352e22b4b1424cdfdf9bd0ca4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3543441fcc41857f1d13b68ea3244ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a514d54499f6306e258de39049d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a9b71e7b74d5c59fff95f7b7ffd14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea857e1ca19cce48422cfe0e404a714103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0bde3fd75beea2c59ccb41b32f0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f587a005adda0fe3efc0646705dc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af923771e4fa729382f2923b1b422d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab66a3d87f0ad286e53a18ff7535a24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab94d5c50b5491ef346fc150e3fd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6d51758c5c99f0df2ec0f7337a230109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaeba97004a6765a8c613d44f5d626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc79a810e7998992e8d5b84021090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a91dc161e7adb0674d5ee0c2d967112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429f74221a77a0ab10337f779ffd76d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb011f64743134c3b02470aee95c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd047a458ad575f9208cdd34541ab4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a8de04036d903396cac032093b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb44d2421600cd7d8c3c3d6556cdf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eec6504a37afa1a13de32c87ec96da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0992fe8ff137cec0ae50e168de2b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87a9adc954fc7259352a902bfee5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f27438f6c041c855495c8ac409ff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ed586eccff0670f100e58b1671f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c568c6c0ea0f9f0ff3e1c1d9fafaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cf116b42ca3de2bb963ee9822316d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8a8fabc59eb42139e39271c892cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe4c1ec637495886dcfd8742a5cc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559924777e6928b54b83c4c72a4981a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fb03d841e0b7b64abc173cd318a36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520df935c203b43ad71565ca753f56e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99139f9e5f55c45649825caf04700b1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c76792d9630302667ad959e684c9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8b2c31e9f5c5b5db09fd039bbacff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb00a00e7312f8fa8a43086be066d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e18e73ff8eb79c595d979214bc7fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8d3b2008525b872fcd659b6b5fcb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91810d6ea5e6b38f52aa7e451b2c1885136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370317661a56f679b4a613b8c2ea11b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deafbec636acf0ebc285e0548afd5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e7d8228a8d6c80e02580824c5e5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f715f4e8cee7ab7dfd75ac79297f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a0e35a04b1a77d6b904305b55d9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836689018d8d34d88b13ec35e1e8a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04e26e5e08bb8fbb6aeb5023c0f7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6acd4fd6cee00cc41907d2af233407144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0e337b7131f69100a3576a0a7f9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345edfc5573284acc13cdd75e651e793146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8dd78b4e927c3eae970d68567594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c73da2aaf57f9019932966bbbf50a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7391c47508cfb09ee9e240f0e39a88c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ea180a55c8ee60d32d57f847070bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdd5d88b5058bdcc8752289ef898df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2f3d5a9e65047bd936535eda61bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954626b198ea3b361c73501f6ba5010153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d11c8adbf9b50fb18c4442a37009c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92944da5c62baee227020ed4d6afb23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef08022e98d2c817854b18dc3b8728c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc744b7cf2ce2c818cd1d0d9bc2107b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016572a35d993a4dddfbdd7a7613150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aade6a7ac55be9cf4dda3ad7216e82e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0433d762d85d1803a41f1a25c35a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d0d7c4ebe29ba571aae6b6a4cb3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2e5eb6bd2976f3b368cd2739614e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690821919b585a3a8932d598f892ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775b8097b2f671ed358c8ffb1599a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507fa52387929d0f32060e5b9d50a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa5ba9b25602ef16897b00a8a7bc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358422cd17bc6b7d155a601257bb4f0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273aa6f4724061acc0cba119ab0ed9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6573ad2622d6154504c1bf7e30c18b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8153d823bd1b6daebfbd96571c20b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae89d3ceb1f2cbc23560f28d82862171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e89e0e9d9d6820ed5fe341f6aee13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a091cd1b1d6ce134bcdbbd8590123e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33033f4988876fe9ac3cd3fb64b96fd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318697e84a859dd6194cc346aca2a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fda7405636c72aac27a8ed1a36a44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2ade7b80de3748fa4abe5943a0ee5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a09c873ca77f1afee622875f98ce5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d233166622c2b779bd0aef2b3f82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23bad9dfe7a0bd4c7b996006838d22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b2ff93d15e38337fc303cb6dcb50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7d70caf55560d3dd2efa12872ecc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a43075300f411c589015538c7bee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c749c6b8f65cd9b7cd5c1263824614184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815595a0a2fd863a7b26bcc6580127df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93b3dfafd8d902f4e2bdc36e691e4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2dcd5c9f9605e84ea69d14e4afa04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4d58665dc2805f1b9180aa0faf8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac272a5e2c6cd1f2daf63925b2d01c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c0c507a133caaf212254aa29af54f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dcb101a465766222d5a27b07024fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba202990107d44fc323d6d6b0751596192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b585991b3fe597bb1316a458d067f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e7d953e6871fa2407bcd07921f299194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c08a26510c87e70732babc435b6cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4413320e2a7d17a26fe07b64a5b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae898bf220a4597f27b6d0255ad88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34075b4a99879b6b32341018906922198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5c160ac7ea93050d5c8efd23d2d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc863598cc7baef7e4b4fe53d03f385f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e86f7bd84ba62f5e63477b4aa7f331201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f966e3eed033bc128e442d425079b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f581a3fbee80db25aee89e1dd659e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce2373a23dd0a2d2641c4d64cc1ac6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54924ef1345649c9b375503018d5935205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1650a6295d3a10a37368b37f66e7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab579ad4a240fa160976414f91d84e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c783c6db71722cb92e3b55c602cb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10d9007312d440095673cc6d14bcd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5840cf11191393f4dc7e447d17c485a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cebbe0cd2c5fb5f6433eccc8c8d26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce0424054c5fd8a7eeb7e2899339bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea32bae6cca92675c88a1d0fe922908213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683070320f3e320d175446661cdbada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49057de6cda39021881ca6638ea6811a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3ee29ef33f0634da34f17da0f0cd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf01a3a596ed7b44e92fdbba23aed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a266ad54ee3a375cd2a91170651829218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e31d05db3f6f54caa6defa763d67a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27795f31d1e6e7057d45c496a94162220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6518240e30b19a998d29200a984e09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d1f04cb6d8b069884c3074f243f7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd92d6e7cada201a04481d98f49ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a929a99e405ae81bc1e6c500a973e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc0b94d76a322b84a9cad3afa6ed1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052afa52f0eb60a5a7cdbe70102ea62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc9d4be21c445c332be10c93cec41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8194b9cb0ace7907ce9bc9ed8393e4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b23599f63f9956778b41d76fa75325229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b26b3d2d967c5c613a83d3918ade230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81b0c3478acd8d62838fe8042abd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bedaaf0382ee2be2ef02bbd3a22633232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd7649ed6cd91aeb3f1c848517bc38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa358e06a241b6b3277fee39ddbe31e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68701c080bd4b93dc161a376f946c5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28b494f43c4d880534717e44e8634236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d08805ce2ac58a1ac9247024aef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d17c7e281c53c953a005e12cd32b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a2ba0e4f431440c1bd45f679e96fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6abc0e207136be4d82e48e8a41db1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9afe5450c8443655725f2232718bff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6dc74c86d7741ef1dece96c1583d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d0477f167edc50330a54cfa5f33a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd79ccf8841d4c9eec29f146c810e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5458679e58319d45c7b1fe0a1c96bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc955dec2bb03cc9e3fa066bfe2998b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b281078ff2624a33afb1a176f77e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd712952fcc008a1e3e7c370246904f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b716630a55fffcb6080539dac3982b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4403e218c558fff4083ff42e61f6053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67ea3a332ad84136ce0841ccc1e7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7efcae3d00fc80367606d34472200252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff77c412fa8ebf289ddde0abd6f0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff631a0ae5da06d2a26352bc6cc33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c4a7b7f87f3203a1c1e7d8093579255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7aee26cc5491072cdd91824ee5238256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d30e588470c4b154d5375a413de11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb36942cc35423381431c72e7a8928f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a555d71c2ddbdd5d7e050b9a3ffd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9bc0da92df30e6a0590a8c60610fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cadf0f2a73c66f848f99cb3000a541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fdbb72ceedc3854910a3239ed74a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19b9d9634a8891aef41a12f5c6ccf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a7e43cf58bf39cc8c02d335d0c80a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563881a67da97e82da0ce9ef6ad5e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ce470df0ccae70095c50867f62c18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdb12f2e0acbfba9b29fe129324e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e8841b4b6a1cf8b1952d9e634b770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99362c743975387264cc49230a99a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d53c2383fb1f73ab17ce100d60a05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763fc5c727a48feeac876d33571e5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f0ae5cb46ddeddf44a1f1d24d613c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a2748af3898b16c9b24a5c976942273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e767f2ef94b9ebea7dd66834faf29fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239817f7bac7e1d2f980a9b5ab4eb8d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc9ce2538da076ea923a11ee598e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6458deb5c748a5c7ac1252551f3ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654421249567d83e141b919e9069b94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dfc78026df14a015ff9ff625ceb9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badc2a868671fd09d875bc4c23e4081280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d55f8f070f55191e7d0508fca1249b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb4d6fab0073fb61ca36f1892bdbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98d5813c9dbfee249943559293b7f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1b1c79951297abe69bf029d32e54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a219785f731af183a0044983b4d415e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899479d7d4ad108346cad81039afe5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8258880517cbc0fccd8d728ae33b79c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dcd3511b5483f1521b6742e4cfe0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e623af9e81ac33e282c285be8eb077289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e542e2cb0e718c9b4a28e969d8e80a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b2b446896ba045540f7dba7c3b23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae1d6090a4c50cca05cf1f038cc0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744560c60521c6bb40e74078b0df0cd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2604f702742924e1cd51f66a7dd14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f49e6af8177f4711e66dc6589ba84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4b34cd75a5a9bccec7aee6ce6b81e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887e30caf082b324ec3cc39e623f05d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37901291c780655e35b1fb44777d594298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193758cd5912d5b2db8d2b82ebd1ccd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086a9b08f0b29840c5d8b98b1a1a04c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8660b697d53cf6c60921146a7b5bb67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a12b24fa495f736525421eb97e328302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f052bee24ec7c7369852b86ad3b3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3becc4ca8718a6671552ee1ef46820304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f30874742d6e7423acd1e2b0763148305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076822e8a68a36e65de949c575dba7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81dd0dbc12d8cfcc2a094537f4051307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877828315c8a36c5c6678a12841b0077308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc079a35443fae09385a059f4c7935309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8c2cb4359b38eebf67bb23acbba1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e947e85e4064f3f5027fc1cf04ba1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29698df16362bbc42c181713a86a3f4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884b0385e9ec8914a7fd98320cdb8a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8c5c010059cd14ab1f9685adf177314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c316ee1339733bf860c78982ca6efe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f88bacd09e865c8332bf8f473c34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158bea1b1461d528d35585ab086cfa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c228f20bd8f885cf4adad2d69229d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3400df93c33b064589a025db1088f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf87064a80450ce3e814bcc9854fd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b855dee3be4199c49e4009f9aa3345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4d4aefe224a4bd82d5ab5e65fddf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bdebe34a2bece411d52d7d02ac15c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65dc9b09c08820855ec1392b05933324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cfdae7cb1ca467d2b09e81d60beb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40d217a532ee432acf0aa4a3fc6b91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d74f13c4a3286e6e7197c48ab906d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d3fbe731e09e8d1f1477388e519d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971992555dd1991d1260f6a46df1c0cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ea409d87b42405fa9463a3f77894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19304cacf3da4f1f0270c657f40aa429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bcf72919f2ce12dc620de4efbb7ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99821ef266b4f302acc63808e7f830333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b77a851a2d819a3511284c7c400c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e61ec69d98ddfbd42fe0630deef14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0feb495d4128c261ef11b8ee8166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ba332ae1bdae2badeef1f40f62ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661872ace8df083828ac9f1219ce3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7140a62a9dd8b35ae9780f5a76920a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd1d58d945882a2999702c51afbdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbc98cc48d73c94f8dc7b110309f9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b15e44aee18fe4cbcf796e4dc6d74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d49e09ed596f039724c1dc3d276d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c1e71966c70ac7062cdc5d5ab745d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17703f4f79ee83a1e238cd167e3ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7a2a811d9d7821ba71c039ecd6b5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5698fe5b47e7b75c3557a1bc8069347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a885948edc941b62c2548a4290f90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26085fe91132afc783db04e653586202349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d9438bf4d28fe419e3e4d4d78ccb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c75f7ad044557ac3cbb3fa4f7926f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5046fc60632650a7805d14dfe6bc84f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d37c7b578a7232205a296177e77a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6915418462cbdffe8738390aa8257354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f9c9e4cec89f5080ebe58ae7ac37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacc36309c1bbe26ba5f1feaaa8ede4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092467149c2ea1a27b7b81b416338b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a8868127d2016e59f6bbb40aca20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84ce7a2160b233310a113feea4413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32c03bda44dd46cde62ec994ebfb22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c09a63739f13e4e783bc9f5b0cbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60f0bbaa46ad4f34b4b8543ac439cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410856ecd6204ed392e12e41e4300e38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297051242d8f409a60564539be5012fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089f71e56cdddb55c43e59bba5742d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abc5f5b59cc827dc9571a54b1727c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45bdbd6ef9914b91f036aa0e941dc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed26c8b6b6763659d451837d3afc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778305470b6ca3bda997311df04a5c15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32bf3a9abae7dabd9bdb89be647adf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130418acd029e1ce05528428db01b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f24a8e66e23860f23b12feec5bb43e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd3be9214b7a9caa1f17634831c4fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e6eb8ed16de8d9ea51cdd73da0a7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302910f8aeda89ec50633c943a0471a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913ceb4c7ea85ba535ea99686cc1fbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d8eb1769faea8471b85edd32202c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83469552050bc19ee52e1a0cfc960e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a054b07617684d695c35fb6466bd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d2ceefc0a6549f771358725e17f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3617fd98a09979f6bdf4e49b452b47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc325f1d1164266691ffbb04e992f84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8650cb6924b4d60914c7f25181d0ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd04eb4187124f6f8b37798846997384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf84206832f0fe9e8366b6da1226f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add0014eda3fca7ec2dddf9f033cb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7699031a046c55fa913fa7a7ed3d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a5bae74a80c19331e3e04814f013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbff88b84a93d118899aa66a9375ad4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9258b344dcec9a4d2a328199f6ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf8d195cc3621a1024f05ed6d9c82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf747b6861fd0ee69e689d9d9eb3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab328f786daa8c0e22a5127a2a8fdb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462777c5dacf5a8b24085c78cf6da7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe088ab734efbdff1a98259057be1a99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0c580ce1bdeb6de9aebe7cbbb0f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53b671785a07b05003cbe7bca9889397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096659f06a27cdce50c3c75538dcdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3019388749b2fd79ca8c93703a2ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c40e459ba80a3ac008495159a9ec96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0a4daa52ec804fa72f2869241be8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ca90e02740742dcea2b0a86c1bea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fc01ad71a2c877cf63a8c232fb0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9b64fc6452541f325d399b5946875404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae4e3ea085c844236d30c4150cdc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af7769ac621751795bb7c2646eda5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479ef3590a5c279eef133236c0ccea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbf2769966c916c68ac5209dfbd07c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ed2f6f2133a8ba074651ef3539ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705efeb0ab019f0a1afd818f02f9fb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d87964a82f7e35d1f096fb96f15e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d26c2b79afbbe7149907b75feb74f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425bfccf81f455896c1805b48f9b699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e72b8f93afafb526d3b119fb5138414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fac95738c07c851fdfa1817c272d12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608191482251f436d16a1c208e0394bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8bd0f9656bd3a1da966ad9472b58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039b48183b3828c3c0d50761e6e7974418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17fb52483b5d6182eec44d8f7bcc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4db56f5496794869df89bb17d9142420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581101e3710f497533d63d4686033cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7947cf2cd5cb12915342e8f690f35b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add9e2c4aba042b97d12d38542ad1e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901ee364c8e4d31c9f7b6564554307424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d80b46347852f0aa6d561263a0c89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a9adf83c97c3bf17e2f5205c9f5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406f8f6bf4fd21f96abda9cea585fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349695123f2dcb94466d8695c65c6ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54247a8e81aaba87c218f782a601db12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a8fd789a541bb196f381f33ac7bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a2bf2c2202bd00c90a2da2d06c84b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5682a75ac5e99ec59ed6038660562432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1081971c688f4ecead0e4479c15f66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f856129eb91d49efba6da13a7e2e00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4cb8eea3a02d43bad9bc22af3e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa216a1e1b6a5bccab05056416b2295436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995edfa9073fc7b34b10680ff3ad67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52fc573905aadefd2d45d9afa65714438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b84b392c14dddc6820ad2c6bd9de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09930a7fbb1529673a72616b8c9a6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaa7c5080a6d82e1425a483c0536e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317fe2ccc0d5bd8cdd8ecb17bb6d67c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee498e9383a1837fe5e12db9c61ff3ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469bc9c4c56a1d306a47ac21ce5e1df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0a2f5a4c85e2b94ffdf0272c6c97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a0f8592e95957ba433a8cac491e7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988521594f6561ed0733480d8b9afe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa1d98e327f74cd73ba3753fc16c75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcace2cc1c80030ea477b1c0aef095a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36780504eafeda771b9de1bced7e53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc588f65e0bd445e67ae7ead03525451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03392529b4fd604b5cb0a9f7f3af57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459690693122bf8ffcf0a8a9a1115e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d2b9ebdd013cf0e3b2e13306510c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095d440aed34af5fbfc0c808a0dd7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde28225e87ec6f14aff9516830d1bee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270328b0ccbf668b36e82a13fe6caf39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca71a4d2ecd2e02890689ee9a548d9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24066fc85cd0988cef4d0786b1dd78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a1ad772dabe2ffd78ba583ce0ea40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910adacb7e1ac7603b40dff617b578461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2cb2a66db4a7e3480eb7c631ea83d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bdbb23bd4851cb7c2bcac0a4fb0b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150af5ecabba0b5027236cb2a21ef8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b44f9f5ad39439dff41820c34ef44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596aeb477335d6640a6d2b06b6d51c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d4b1cb2f3ded7f1d4dc465a06ac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff5b94372b93761e6b1b8a1b3c238468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85085e68cff2e3fc8e935b283cc8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a2895d257a9967e0673efe47672d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c0b07a87b438af40e831383f2961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921623646bd7f5f42404911f9abdb503472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0359a3c87735dae2cc254e3b11d0ae0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d315ce43f2f8bb734722e24ff76ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6b14f94bd0a72ced8eafed38d91c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6ede3ebbb8c107dbfd7337f9d878e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f801c19d7196eb6d9c0ee50ea948683477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2ecd9a53a286c9b848b215505b22d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91f84196c67ef61bf1e0147a07248479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043d5738b08c5546674726cf38de10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae04ccb1cf867bf380c063aa069c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72623a4bab9ae4ad4bd2faa6abd7d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a05f389ab969273f1a5eaa4a464a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d3aaacac8ca81881e137a434b41c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2339a33a9ae500cfdf7297bb4f944485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01321ef471d23692faf36f1187b7531d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bfd719f73628f0b6bc66f560643cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed097da43daa2947244c6375c946e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598009ce5a2cca33b222fa51e1273c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3aa2ac8c05a41ea5b9601be272676490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fcf70df0d6939f095063870ca5e53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7693814e973aa7cc8fa7b6c1981d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39d869b5c3faed68f0b5e57ab7985493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee8305227df25f440a3d4984beeea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c74b303a9e13205226efe8132bffb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4bd5197b60b57b1e724729a5ba172496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a1c20d0ff75841953dc2a462ffbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c83f190bd82481ac2b46838359a915498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47490123135c0b27fc061589bd2676df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6612f514c842ed411d34615701b91e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d7e835dccaa0417c8d1a9205951b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e77c15e17ec1c768c54f2f6c24dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaca5596bd11afa057a689aaa37f6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eb31aef74621f039b7a8c5e64d8de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a416f48a8f72ae7eb06a88b05228e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f1f639aa243379a68b708d2f9dff1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974ab3d2eea4fa561df08a0b8d9d77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46202f539ddbdfaa955deb0360f957508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634937c662d31bfb46c426d5944876f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eb19fe6dc732d151e86356e940cb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ebfe4490e23a4cfef92abf3e669a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603bae222cfa5123c25f08db74bb93e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82075340d1156b9a7d386fd7b79b897513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d98710217f543a66ecba50682cd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa361c67e3d0c3fef015d1496602349515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66abb38cc6101ce8d864eb193dfcfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81e0f82e90ce3680b10ffcaadf56f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507619bf672f7068eea9d17eeb3790518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70766561a9a9ba96e5d2149c59cf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76353cf7fc084b87f7d6c550c08be8d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c187f0e8b5e05632ef22091fd40a268521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc537ba9c705a7fcc148235e90c274aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf670c6d14c846edd815f7f55d40c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d4fd657e96009d2988f947a691790524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c706ea12dc699c9709200bc4df21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea250d0e5bd93b434d5094905ddc35b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3642834dfc049815344107dc86a3ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958ccdd3b57b2e318863e7cad24aee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd7b18b2707389993bde322c4221f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605db652bbc9ac6cdb898c5a44bdf1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db245c6e5b2d67e16f7ea291edc692c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1e99e86e05cf05e9d293c02a5f09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc1097b62a415b9d3a5c45c3f8f1e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa2abd2a1a3e765e01058445e0f1ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff6669f31fbcddd8fae5afbabb91ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105706cdc7b29b13ad9edf4e7ee5dba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca863bcdeb81c6882f40b53c9d0d1b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc12aee003fe87bf39bc00ce27e2f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f9132838f4b311b80103f12d1779539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deaf89eabcf5c4e2093d6595fa5a06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c447e05530d40bfb41152833491f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648f16a8ff0f8c87ca308ca27a11e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b275450cb8a46380423af806943a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bc2b85e07927dbbe66366110271f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65601ef12252e158d1af955dac7a4bac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc400a334819236305afaabf3c515aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ad5b3c0080a708c0dc0b9cc59578547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c62af72f6f709b91540d51c97485548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1fe9d6979e868bcf98914968cc85d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb84530f50b2e0f58d89303b816cf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec588658c5f63330ea33385745976551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b33bf67f395306121548e247524beb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf25dea4d6c987d01b762a1215731553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e3beac97f096a6e49563ef9322ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1929d436229aa58d88573391932959555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc197274e3b1a6bb3e3daba0ce0eeed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613895e990522967c07e88186c56039557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1ad2297c40f8354cc918b9fe90fcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5816eaf05d98ca2ea0917c3970b689c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7d6c55f38f5b5b4777997ec51343560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85d6e95b1f314731d2eed0448f11b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856c43bcf9b64abb4cec4dd912fcb7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8266b6b48f67e3b4fbb122acc0c344d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2a01d2e8fd2a22b7affc0fae7eb76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf7d4fc7e99a9bf08c058ad476554565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882725e3c48fc33a10bb38ecfdfffdc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45640a6d013f7f785aaf255fe9389567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61381844a39126a619158033f4f3868568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b16e51c9e154cd36573f4460010d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe15ef921a9f05f0c2f3eed9f7a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952aefcdd40cf0cdb9a7dbb84e3b56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23df55d7eefa8f9cc1456a7fcc823c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d99b392dd44b4c7149602cb503da5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e40dfcd834a6b19ff05a8e349cc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db1bf625b63c25f542759d9b4ba9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e2b89147d171ce40b64cd83d519d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eede8ad85713713680aaf5d9f9e58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa675681302b05ba657cc655eec07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd93c780ef2e300e5be682d91ffbb8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757a57b240ca09189f034b5ec67532580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd91fd150ad50971f83d11eb55361581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014740a588b78bb0bbd2eec5cfec1460582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4456793377e934b399ccc315acd2fba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbede11be8fd1db14567fafebdc6a925584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbee487d82745cb8cea02c0e628c01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715b73a8041fd0383af224adcc371f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd8278c31d0691ff664aa91270d1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb7665e932cf6e69d9eadfc31551f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae360a1557d6f5e8122e3df09737a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc1c72501ffd562fd9967c96118326590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e85f74ae636d444e0bb5616cc07c7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6baee1301b5aa1102e6f15a36f2745592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe7a4249446b920b3a3cc8a367de33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b2a2f25a55e6487e5bcbcd0ace0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56667ab5b9de2b003e795e9d8d169c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36c2498090a288aa513d2210c3417b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9174dbf62ad272ce88ccae563ec5c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e1ab41d74660cd78eedd983c4115c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db11277259b9d522be22a8ab8a45d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa35d69171a74d2b2e826dbf4bb4fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83ace86a07b78e7957e4c2e45b03d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf685281c448246b38b1643583c7c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8b1591746a43f3c619125f17455d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcfdd73f16102f3ec5dec9b98c1648604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9f2a7227f1bf1a0217e5c563a6aae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3a8434df9f6a86666beb40382a015606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b5bd5bbfc74be18de7a0e43e3668607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa8a827ad3f6036c66e36ddc1c9e68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaece15f3893594a4ec948ee4a268f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465abcd16255a653dc2591d885a7a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad3cfe3fbd4e52cc0cb7f799d7e16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83470a5d05458ea8cac2d6016ae3557b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be7c7cc5b8c76b9578825bbeba36e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc6f046e24da4bd19b8687581e901d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ae1bb2b66232cd0c65a003c634c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c24585f7f28050f317630f95b534a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147ca2ca533a750992bbd4b09980cb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b7d785c2f7bda9aa8ae002eff3f87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0929eea7254f65f9d5d57c8a9c643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5f45a62334d802b26c3174469928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689669da1aea63005afd452b4047a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7474734c2403de4129e31fe6dd8f0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c85f562eaa44bb0efe96bc3cc44885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98e6487ff646301355935752620525624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a272cb0fdbd1e14ae9b0c6e88181d11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d766061a6e854c6aa5fde440c5dcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc316ce39f49291577cf7add794606b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119f982473e509eee098d6f08df902628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf1edd8e6280f228851bd29f37ac3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8e47e241a03c8227b8d4840fe135630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c681c327d41928935632727ce3ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c344f0130063a9c2f622bfb80fad8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a410170d0b0a40ae8666a8a7bb4da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821621f2cbea8de0afec64efd65bc2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309dd85f8b29f6a05f03b5f21f9e83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d94250f05c99b22cb99ea934ee2dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce54326fae4e39fb7e7c78ca2f37e4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a672f0ad11ac0b786049e454975122638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866352d81d75bab4e05feeeb26d04135639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c9ab4068939c4d71b9f76bd32455640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51bb2c998e089f2d98e8292dcbfc25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944bbcd3f36a51641fc4e2b0d84bbc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803a86f176a01aeb4a36d4be3a06a38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167adae6b5b7f74a520dff9546e2c0f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f71a4dad0d5869e4987915c2a0959645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f750f899d37cfa721ab3ef51526e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c687247041fc9d4d9912fc0375fccf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cbff0a4594e68697e157d2d60a2f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24cd172408d680b064b1edf44539d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e66423560192a4ffb9d78e8ab2869650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ed4228e1dea16dcb9296d329ad9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296366a81d2cae31f96b0f14621500652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a05b32ff78160222945b522d13df0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c30d16fcbf546e23a0407410c42d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c6898286706b98fc41e869b13bca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309a92c840b8541f04163bd3f3fff6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12553dde582dfe6f5505c52d715d5ecc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eebedee792122acc3661d0b13f6b19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262ff739ec6405fea4cd895d5500a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eef72d79f166ca8d823c53c21c80f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc2ba6075d513bd2e50e51031ad7e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbca6e6af225ffacb818526bd20753d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73121405db23513a4c4c033a4f1690e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4827151b17479245effb8662f8884664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2164fc955a32c829bd374f088859ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b42ec3655bfe2095a0154cf60086d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155a8a5eb73b5979a8b49e19cfdb247667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f140b344455b8004df85cbe415ade7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e374d8b90e7ed2a66cff9b9d7950cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478438ae1de749da7d45c0f343d25e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e3589129af2b2c3b380a1835d5762671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1950a93a52e03e2131af170f63d7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c04b08dcfdf776cb140ca19dba964673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060da1ddc3b85686655e9270f7d7ef2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf51fe859ceca188bc092e5a90213da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fa0ef01c3b934821f652d502aa1d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fbbfd12edf2437d0ad075a8d15243677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474b9aa09c74061082093317e558369678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095badf2ad77aadc073bca03819eac0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c69a6c094b0d080cf59223a00922f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f605cbfdb09a50af4319f45aed58c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f18f7d5972476cbdea8fd41b48c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8904c9bf8d0270212b91d6f4812c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acee51aa4945cc54ada15d1d7705fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955028dd1cd07dd3f3910ed6515165e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448a331c082d5c4b763f60ab99a616686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6d8d48e018c0056cff16f2181e3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac5e6d86fd5f5a331a7460cee0f03a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886382397681b7c7087d19cabf1c7bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c939d4c06a7806cbba8c4164f8589d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9400757435955af888e6cb4de8777691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f485f9049eaf857d96e3ab7a3473e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847cab13d145c2856794702fe3010b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6499bb6a8c9b2e3794d9315b67ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea31a90f4715cbb7fa60d4175bdd56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cedbbcefc6bd8366e3e5367a22fac7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa8fc6706db67ec9eaf5ef194c237697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44edc0fd6be4686f073c43dc03095698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5058b60f099a8a2c5fbc894327fa6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7012a771d596d0991618a9f32b91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5964cc50970d4091f0f9828d5b58e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb1767f285a0abf54ee2d9b3aee15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543f620f782e19245ee51fb30ba6ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c55790d2edb34328fb43b2992c5aab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2045924fa23aef1b5d53faff54361705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413c0c3020c92c49a33365479dafb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848535854af87a4d9b553a1a02f9bd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543bc269a409b4d60d390badc495777708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460c61c2ee7d44794fe656a9d2aeac4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ef1e5db6ef9dc4293c62ff237169710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311381309cf98a3d1f0961652b910eac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ab4a74bbf0b86f3e44f05e7f262d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1030f8940ce5d774f50b0d36a5cb23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852699239f8bf4fc4449642e081f907714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fd95fe7aa68d0b28ef05e824a788b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf30503a5f00a9fc9d317c820d2051716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b43c53b8baddc14a92eee0f24596717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4364566064fa7032e2169678d283db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728113dd093bc2683962af3d46a0ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c236e4dc8d4c7b25212195ec6260720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4741f0d791dfc31f20e307a75dff8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb6680577931b57f8e1ccc49634ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836d0f72676095a9a86ac16d7fe8506723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3221632c63110a42bce30171c6564c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443030ce4d140a5c67019fdd51435f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cd1270af6148f3f5cadeb154741a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a8db7eff0505372dcfdadd408fdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8854dcf07e01949e8d7da490f6451c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa71b0b693e8d27b8fade61ad143a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8c1b22a391c0bcd7b61c07fd974f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ec2a32da9e0d7e9614cd471bb09da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da6b10bb30f15998cb8b3c4fca32b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f4c3fe7b5e53165db7d50c402a61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a395e6c9e931e994f01127e180be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d15412bd27ee7b0ca48364912a3fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b10610d9f67eaabcb6e993a9a2108736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aceab6238d853c09c354074fbc8dbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ec224fd1d41ec708ef1c55667b7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596c22431ef2dce24632ff1e30a4c5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3288d17e03f6ca85b12fb17cbb7f04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9d9f1618442f9937b9c170317502741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038a3c13fb4db9274e8b09a9da339b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7cb5a891276fe2f058160bb7bb4a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3743aca40a3aee9a92314072afc62c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c25d353fdb1ab2bb3a1d7874368259745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b1e3cc8089d500d211de08d3b43e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac317f4a93f665a332de5433f38ab09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110041a2ef667be56d09758e466f7d02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce29d6287306739203fc1bc7de3fa8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30096f5a70af61d78a34843f285f47fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9287fadd9993bdc7e2c058762d22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18baf839c6ceefec72e2c13e605578752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d9f3f418be58c3584f09af92066ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c605f12bd5dd195bce48507b4ed456754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f026292ba96fbbbf37915649765b5b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb962d4d0f02ee0768feba79cb520756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f69d061c70b38fcff82f70451108e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a1fbf1fce4ee2aa2745e04b0e110758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de59020da39c7adbabddd75acda126759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1acce00728b48bd99fb07cc2d3ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b1b68b6dbff6776f62647ba1ec76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45f91508b8c2362496e5a7ab5e83d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ece1d101aa1e1da9d78515f0d6b7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeddb755b352cfc7d7d950260fe740a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a1b5ef4f28baaec6a80f2b7ad688e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e6624074c08f04285eb5e4556c3e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf537d8042735fd00c285aa6d83526b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36d83c9525e45dd916f69d4c2b2226768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55728ef437de7218ef4a06ed4ca6b9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a334dbc943c38b57aacd72db44c0a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aea792504d342dc9b54ee169b75693771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc050ebf2b2f8d31e88e7d6b068200772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269849003287699cef06f4273c066fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e50f7ec39ca726ba7f028c84e0a809774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939f4dd58163ef5e7b05540e0100747775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd88fc05f23836f29ad89da10d4c21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef1b728b4bc63a95e151e5f054b62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146af8cbd61773fca9b469f3a0f05bc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e30203d6749cc8d903299b751c6f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559d8a76fb4b10ea3e0566079b61f27780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cbe4eda698a4074f750b45edc23c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cdd0eaa72b3befa0a2dbe8d78c0dd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9bee167316a1dfe5c3e24b32ce879783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e96860632474a45d85e266ac25d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c12231d3d7eb517fe21ab9a03fe24785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd77f13fd935d17fe1bba82232aa3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd36e0e99d6ed62b768766ddd173765787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db89dd4a3433918ed9050c61681caea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb706460c80c290ee03e93177de9e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b9d271f9a54fc3492edaab0c9f5e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27323cb2afb6f500e94e7e30b3f8e0c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d721ca27c8b390faf2b7006672bbe4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcff9b14a32d57680766b42d3d6ed3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228457a3141264c580322835f81ab75794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d5a925ca58c7ec1762c91acbbba7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789caa1cdbec09f2403b056af586753796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f23dbbbe57ed0f5fbde61c2db1ed35797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd9402c4017fe73e0635b31a7a6f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff03b88ce4935bd2fd0b6893560db799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d7a4a2046b8e30df123f01e1c6e93800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4879ecc43785aeae402d6de477f23c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ebed5ae34c6466dc7205f025bbcc4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0eb0c8cbea78bd236447ceae38ce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce7bd53ffb584a773cc47bf558108804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b1f6b058caf06b33fa97ece3e145805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048f363dc3f08c69168903202099ae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481143746c4237a0693b1d21eaa73b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f774bf5a31fcb57129695d6983ff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774633a9821f76725f1fa5ae1c0a6120809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6a0a09543ca10f95baec5cea7ed86810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa1c38f25e1d1a2225df9bd1d12ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d0566c331d38389c851c900bc22f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df717e575f595fdf05211d57fb95f7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6fa7bf64a94a7f6e6c8e10e6cae8a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103866b0f47b90081f71c374a85a860815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cce2541a20aba31b9c1c4dd46af3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507fd50a53431c9a1c097cc0f2ae38817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a43be5aadd6614b6968b3cd584784818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f85c2e71ba2e13b37fd5d842aec23c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a081b79c0d36b2cb17f0369aea501820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880aa7e7104027b4377d8519b64232821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b871b5ee815513d64ad64793384e0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58002066bf44c4618b8cd9dff17ff823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027a50236dcddd2638f7fad2c8f5eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01582d2f1ff262466fe6b7c54afec11825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf407ed7c898f2fdeb8ce5033a98b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e020988661a1d67bf8cf371d12aab3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744f6aee45f83f48549bd6f59c8335828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58c45eca33387929831752f9c97ac829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ba959f11f1cb835810448c7a819e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f657319a0f8e0054bdc951a88e655831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a3a81cf72ce4b4942342f069cd39a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a395126295c1b8d5deac78d4105ea41833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882c126f337093c9ab3d6d21d5010e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d981c8ee2c0912c0cb7dc04c89128835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa010e7b31681dfa2a3574297979c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a75876bf2ad0b39a3facd6451e6f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c87a07962ea02a558ba71c38bd110838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43175644090afc2c14f3f3a0bb91141839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7556ceca428abaabe6cefa7de5a8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b1d5becdc9d4507dd5a5497f3d590841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d638e4755eb870cc105ddb8d0eaf6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392fc6937ea4463b30328fdb492c79843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606c7e5a94ae4b9b3aad7c288d26f0e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdcecab0d8cb8c06dd8572fd7f5e7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4afcdecf1593b3e78b83172892fa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c6c76f4776cd7c895eb851726b2f2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6e49bf9afc8e7d9670fc025cc4f1d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58a14a5bcbf57a410d7f442ea94f1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4273a11e410681cd89b051252c6946850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bbe098c4b6942457df46d982669c2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688abe8b0717c71a106a014c592d596852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6ba360ae77b6062b9c6ad952b9a92853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771686dba8fe1075e1d8cd08b858823854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2229eb9ddddcdc7f3bbdbb80a6938855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516506135ddd3c6e4b5f863932ee74b0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e94e85827441cfec7ef0b66cfa737857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57246e60c8439e11e16f1633c3798219858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190826701dcb50bea231bb7c5ec456b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f342d034da43d3e0ac549856c2621860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6eb65195c64a6d5cec2c60737b7c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e8d5d3f8126b1a6c236225b20573b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c965faa0bf3d6b6c54fc868675baa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff61157d013ebb515b1f2ac3e13920e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3c7e9b6c60e708b57e1a3cf880c75865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00bebea21ec0f5acee824018eeecd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd8aa1afd6563b4412716e2e59eb51867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897b83d3cbf6bb46dbd5f26a682298868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146dc1c63368acfd9e7494e5b14721a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d58d1ac41cb9f8bb9de7100208a4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ec53f18fc67dc0ce8a2911e42e56871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c183133d02566487996b2df6cfcb9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b3733ece238b6c71dc101be9db68873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d24efab28b9cfdf417b936c08d8e30874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f28defd76bc4f3a639cb09ffadf02875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9143d572d15961fde417c2c0cf85f2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e5e1ebbad0bb67c858a2797f34c2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d07e88250eb4cfa8017a7fefd5da878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071314bb96edfec2eaee4654f735f24879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a02b91f4c90e8b2082549614bc63d0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49edd12709721b10465ff03f322fd30881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe22c5cd35a5c092751bcbe4dc118e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc313d318ef9ae2241b598dabeef5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381b7701dc7d66afc806df1ea4f10e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad989d7ab925625a8c6cc07ffc2a217885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f1431257d7f4611d41df16001641886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548133f7ad5ba45dc115dfe56c06a5c0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68e1a2841a5892f6091d66488aecb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d15dd4cb8308e9f2c4449e7351b59889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55fa30a5c9ff5c5f9d77e051b5dfb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72108f6312f4eca9da6eeaa08aab621891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002cb722e34ee39b5ffebafa5cdecf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff497d19ec6b30851a014f24a0ead893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1457bbfeb3db08c3f435a27c01a108894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265ee9bfeac5063eb405c99f9082e61895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eff80495cf068d70a32905e8e32fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474da7c62c85fd41fc40fefe19794cf3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca2b1d7b838b445d0b5767df67ec25898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bff4b6397422ced7a77d1deb44334899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f22848f296cef0ff4d7dae0308296900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469db63bacbf2ddecfdc10a4f2dbec901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b149bd4b480f0ba7d837ab59e15f02f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d8b6b69b8b406648aa4b0e83e7fb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec60200512b6c2c5bbad48c9c2f2148904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c80ccccb4c78908705383be25a7b6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b576aff5a302a1fec1d127603583d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a6de5ddf660f83b86769b46457761907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693275c163f45f6fa35476341a856701908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449b7fff0ed10ac03cd31dfee9d0712909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d19710188cdaf6859b0ac68f06225910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886768ccd5e360714028d3c9dbc52e1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8357181b0b97563b886cee96f80472912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083cb18fa023343a1e788a1344848a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448630f7ac1bd8d539eb9034fa80019914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3215db3da35da921f67427bcd8bf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1854a7aa372e82d64795f32e2b79e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506de09cf01547976e3bb37da2c8f9f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f6d1e94c5ce1cfe9ee2846f2a547918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93cb661534d75980457ce308459bb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe451385972af2281ddf4649a1f612920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c930e6fe5ab95a7f20a860566b6dc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56937f14cf16163e72a1c60c45f61c7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857417d577bcc05771743c6b459cb4f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08ed45404ef22496ed3afa865e5e1c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a140543852eeabd9c7702ce4db915f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8cbfc7ad11138eb95eeeb02f7c218926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1a0893455e90e27ba6daee7fc358927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58cafcd888adbd27a14cc0c6697b23928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed90617c2d7086bf87fb031d013499a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ded3c66041d969612ef6859d624b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab00534f6991aea5e65717d68b9a3d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e903856afa41c7f4a8f028811521932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d02417d0d427d82849e4b849785e4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29b0b3e8d7c8ded703b99348a91e29934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c731d416299080256fc2c9416f87cf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277eb9eda805e30c8cd611690918a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42955872de2751d74049a17e64decc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0596b5498fa4f8a6986ddad7141526938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b5a1f98822722416297a5173e38a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c912893b32b8f6b2390367b3bb8a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456264048f0e3b19ee874e0975a1721941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983e05a3cb9a30fb18164c73192ad14942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab452242f5a6a24eb8135177820d7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a26a915b559f8bfc5477392e6e50944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb12a49c2c90ff4372c2a9db35301945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e8304b937b21bfda9cf0d41011556946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56046f7a3538ebd1e746b773b004d7da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa045798e91e483a3dfd167ed1d1dbc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02786e8944539ce5344cf62e8ee4bcc6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d91451298b030a084107bef9bd2e75950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e879b723a76cb658fb0a99bf1df29d4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e68510e8ad63d9929ff62ac6eedd35952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6fab91a353ce1790439fe9633bded953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4234f815b790c691c1bdab552c21a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a4ab919fff3b8a3f4af835cb7be5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85624e40081c67ab77e040faef6c14956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6291477ff61e0aed75a5dbc2911b05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c10598094504bba0f4b66796694553958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654674166de7c415f4274689d82dcfc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb86a06d15c728da17b7f7f1dfe04960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e73e561021c04d60de648e9dbb676961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4f1d9062a0c857d5f94006def652962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203324a0e94a66554ef795ac8a9c148963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4af971b3256b263cbc20defe959eb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa4722d97f86867e576bfcd81c3e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad74c6c30bf9db5c48011a2c48424c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb72b283b0077e6038c95ffc2ad67967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368660171ae50271d72ef9a99e086fe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9190f426da09f76cd131ea70febdbaa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedc215544c1b68226a8a77667512c7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516af765ad59160c6abddcb0b944df971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455caa39f36d80840f7abc4af0d40d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06ff8d61059822ffe7fc9e776f0c8f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095ca3ee9e8b6c5a1c990818f83b3e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6433190d2166193841e652a35ac0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614741659dd87ca6ae19553320d49ad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb361cd39bab51ba172252baa61366977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd0126c3763ec73fd9667f73c7472978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de7a09b962e7fb4c04f9333e345a0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65019dff203ea521b701bfcae6c7ed9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5fedd6805dfddb475615fcc8d9ab8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4b437f6c2e919f0697f2a0bfdde1f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f669ed2dfaea64153e56d2e9e93b4b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7f18e9bbc830aa3247068b6cfc2b0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6dd0766e45e047afb1bfc2cb4c87985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe0177d092e9151837c320a107904986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac19487865f87152161239815effa52987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7308693da58cd403d35e424dfb4ad26988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca107a0c18b0d0ff1ca27e8a125e06e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c85b0909696af8d7b0a26fdd94b5b4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc93c5afa7a981812d95b45219e3f50991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ef281f7a4c09b5b00d768cb3c604992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e023dcaa57b875fa691c6cfc8fa44993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefaaed5337fbd00f0c3eb389dac295994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a01110d35972ad14d7a896c7c2756995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834adb2bb2e9f51dadd8c15f12486611996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed0f4eccd3d71bc27e3109656b3d5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626972230210f0e68eaecfd38a74da61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e3d6d6f011f799c6f0373c32bc5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6f586cbebb1969d8c992bfedff4bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2f2d6d394977d0bd466480fd2b1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1321c117cd1aaf101f70773d65a435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c971564c8811c9b0537eb91473f3d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce03ae26ca19721b177778cbe9e4417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a2f6367542e112cc7d4959b445fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd0585b366a6953d89f0608fc417c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d26b45a956ae30cbe23b0650ea6e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fccb56d5dfc50df267cd0ad8b348f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb0d50a7a2343f0d6eeaa742c8e1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fd58a771d6b22758d04a64f9413b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa83184a3f5f5a5e30e1f2963648614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d6ab8657e4a323574a5d0fd9669a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddfca9dc6458d93cc3d29635dbe9b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8a7919303d9900f210e75ddca96a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ff90246a77ee0dd0d03e158188c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72e344a737c28d330dd425574360119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7065194f67f1aec85108054519f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ed907abd33be6bc47f4d388eddc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f023606ae49ea06e878058bde6f69cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c2c00af1bbd1034b8fc27150ef61b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b2add3232db2d442369f2a87dfad824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a55f12f9339e5c7eba587b95b0aba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3be78f33a2bbee8e429f24bc9b711426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8e5d5b0ea7e3f41d681aa864ed7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8a43adaa9332cfb7b66dc46f28eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57624e9537324b08b3215a096106b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d95d37176377c91144fbdf4b339ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ecb3b242dea856ed75e08f2b7e2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f94e17ed64686ed60a1be698b33c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156215d122c000efa4e7b93973c012ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322861edb7908c20ac8d99357079d1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586c4ce17b66df02184d015ce39db135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d118f9ed3f61b5e665226bbd41109336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530c9bbbaa932f41287d6b4f2fc15c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea86590d5f246b145cccb599d15212138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c02af1238e48e658f5e414ab6d1b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebcf76f9e109c68f9d0d2204f15a9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af11dda21e0efa99b2041a80f3b18841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b429aecb16f6b5884e5675790ddfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f03c06e9d557d476c6c29cd6d45943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179cc59dc68a7a044e6fd01e7ba01a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc388687866da67b12141459545595445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f375629c4fd6ce2683597e272a77b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d79aa4a23b6cf8ab5b87117db01eeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afd59900679b973bcf9c3756d445c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fbf8e1d82cbd8f1060b7bdde1962849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946c6cfd409f4c858238b6c82509e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f4537b318e3e0f02415d2af8ec2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5efec7fb085826f82bcc656b8641452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4f7391fc7737546696fc7707a86f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459529fd24aaffe840fd77214c9d6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5a6c2979e0380f68b6c05914b1a6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f3c182de7d9f0001c6385dbbe79656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a123f3ba6135a6209894c9be750a1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8715f56913b2fcd3c39031ed1ae2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f825bf4138f6ce267bda0696d2da8a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b46296ff99d97741d327152aa443760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aace2bb8d9488f754e1a665fe5ce4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ddd878b5ff6a78dfb79f9902c01fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff201a212484062fbfdfeb28a1e96fce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd398f48eff6ef856bef1de65da6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02134b193478d4341984b2e08de609965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72658d2ef013fc1c6e5bdebbbf3d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45317f33084ea87bf56866c93ce13d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cae2ee158dac433fa19f847480f96168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910547f2134d0c8c412f27224dfd6fa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbccb5b82cead45b31805172cdaa7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753425257e8babb919b0e79d5b7ab6ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3227dd27d2d3fc5c6e18fb371a25672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aaf19e8cc13440dd936d14ca55c2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3aead36fd77d5b74dd1d90fd65b4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649997e91f081832459827589bbf40875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22733d0e40809394e6309feb12a0c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9b4cd6ac9762fa610a266b5f3525677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62c52a9a96898f044107c03f9d6eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25968e23d3540861bf1d8077c322aa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4bd494721ca511a2e94fb7ccd831a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42287c7044fe0501939955f95afb5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89861a1cc59a837fc491cf555c4d29f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96202773e51173c0a0daacc67a22caa083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd958f1fef4d4d4fb62b95230f37484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3175d4e86630a08f5a50f8c804de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ecdcf2399ffdf2d95d63b1f5454886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63243338d40916bfa24b6ae8b6660d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fc0bedc345130aa6c3a16a092adf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6c2f9bf78e9ef3b39fafe4ee53e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296812f31e943a019b5e849290d74df990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b70151c49d5e1fee46d84dbfc74ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d4de07029d7b0648dc16aef4cab3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e900119cc6b25eb2271e5394d81545793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241d19bc02d2c2c9fb7abe64db1f9a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b4b5ea67c6510963ab11f206cedf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43195f9ea5a0520023297f4da0e5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315d92d10ec7ad0b75ab8a0a109e5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea30fa0f91ab641739fe082a1a68998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38437faf69c267248ce56c23455270399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916df236ee6a143a220fae8d551bdcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1e42707204bdc46da915eaf2578eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351b20c1af18a12c2493f5776a8233102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed8d1fa8bf872fdafd8e55f0e56f0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89ebac3e49506d2e7ddb8cd0dd948d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9f4b9ae14df651970335f6288398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced1663d5697aa3f040576a3df62c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b524d4d96c2d5779835ae7da73caa7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfeca3e6465e2b0a03a501851bfc89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf686a4247f16f6d98374a80985665109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbabc90b69a9c0bfed006f9ad8bf9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1f3fc944dde191e7ff2165e10b2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b551eea62564a50d6721d2aab9b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4ae237ae0783eccfe7a7ed880144c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37630bf92f0c116269b9050678c5720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d2abc9e2f349be7ed1ce170b7724b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359178fe7c44b198b494398b1e7949a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c091ce79c58021e71fa12aba920e35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e3dba5b21edff8971d42ce697b0f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4fd95ec53ac193b7fa747043468a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b76c74980408acc2b4c6e3f038c0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc65506e7476212135d708930e879121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1ad81398abf417e5ca483bd4b9d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9007532dfb3977a8426f15c7095b488123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c34cbc65589c95d5753e15857fb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764b49abe580d51b1dfd633d29700f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b22e4d9976fc3306e5a61f9398d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be78b59cb9bab139989ca055dd06b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd92d56dbbb3274214259b4593263128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc2f532b781d14bc25a046aeff9fa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351f23f6f2eee73927a9495ea88444130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c1aa8017b6fe29653ddf7c41283c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb271591e38d0c39a02009c55a85918132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4038be74328ce0c367416c834b0f9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852060a29581b645d2138b67c5d8a1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b90ce5886a8a5ee918b9be5f161707135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75eb05ebfc871f15a559bae64d4a89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d2b4a1a202cc9a6b20398b39b530a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69aab14a103bf7c29813b79261c2cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58bbb43e006c4a37d44b977bf4cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ce57e85d1dfe0a75d179f8b283b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183f26a0478bf957e1e8101a2abb96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d6b85e6809107bb4cfe5114b121b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da0f70bc9012baee631797388ed8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e6bb9bc8373cb2f8e2116167ef2f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8da80afe8ea1342873a24bc7498d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170bad970e5a3d5b0da099800fabb2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1e8bbcfbdfd175851f5ce417fd2b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cfd6e1e62969d3c8f0b6addd43761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b7df1f039516d6b9ea0fbf1ef551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5826ef1456974144c5550070d08c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bba2de29a2932bf4ee62f7d470fa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b27052f330128e6df822c4af9bcb7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc26b8ecf4481e3ec57b1fa0de21f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b34ff1e41ac51fb541f20169bc5c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cf06796097e7ada73300be84ac0b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573c958e928fca8a5b62d15a4d3903c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff6100c756a6178092a725d1fef97d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209ad58f23b18cb14224b4d75f6207f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011c8f8c4d461b59a46f0cff39c602e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c2e5ca1cf71c7b2756b36fa46637c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfaec5887646159d516335e88f2891161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e686c0c8d958d21ec5bb468c80f362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3ed7773427f55773aee4fbc44f49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf38a2fd926f893ce6c70594d0b5ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b882aa6a39ff8f4f199c5f6c058a65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c92473aefe8dfd3a469523d8b236166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e429151ee63abafdd982019a5169a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33547432ece6c6ebf7381c2f1cd79ae1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765789e1a98420ecf1741ef910cb501169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805063f0c672f2e0babebe387ce8c4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f872e62167aa8696bcaf988abb515171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28b55c50f0bf8bc576e98bbf0a1e49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d36a0bb8704f562513d52a046619c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bd0afd802ae53dd235c102051d15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed90be7d56a2c89390bbaf606dbac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634fabbfefe7080f49bca32b3f393b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97287bdf81247e0b244638e5cca831177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d060b72f4a8b21bc98c1e1f2511d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba2d6952a339d12c425ae189635f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7f11c1719f8a86579751c0444e336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c01609ec0f00f8d481a7c6fe741d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f77b204c9a9a9cd275ca919d9f68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3c0e88706c015af52b11580cd188183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18fa9ac0f10fa1d7d98915a56e069184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493afec63455e58f7be66b577a82fcb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae34b9889a9672df9a9c81d5d7e36e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a214e5ef6eeedd811e6c9d0252ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe41168d5960d089ceb815a5e707b16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c582bdde628f9d597de3378990df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf510904e8820ab706da0986121a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0c3a679308640ff358a0a25ded314191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5fbbf80b7e6e75c6998fcb9d7830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32435107d9ca1178fe661660678235c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f3ae781a9b970b2d83312d600d062194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bbe958bc3962e695e0e6c156bf480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148696e0f67edb47aebce521a09b71dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0981b20df7e3a4e42f2b6f915e126e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eea71e3af8c0aef0db6efc6cf667a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7c452fc02c2f1a083638921c1095199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a579bdcb584f9320946b734e4a25465200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c19680181d6d56b8dee988b06323201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448c6222d445a10f5e75599e0081768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eefb85452265648ef527f415a0242203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ccc7492b6b4e03b79d4551dafb571204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d5ac52f2f05706cbd5e47721702a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1dc08ae7d2f02dc0f76b86c32a88f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8262b16c6d47785752dfc90fef424207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143ec33081c2afff8b3e3cb691c1c9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e2e53afb1efb1beb695619ca0db4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356fc87eb706493952f5c0905d5921f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58dff21a7e8fee3a693e0200e64548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791a56c8556bfc791efefcc98328dc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62b55ea1c4b5738bb82ea3b6655b54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c09923d393800481fb6ec091f4087214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca14a043abdaa63228a5158e41b21f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd122f2f5ce9017a3b5fed84eef5f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1464283f0e1730228e8b46a348e7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cabf2820751cec527e9e735883d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394eadadce5d2edce000e51b3c44a7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dc44d2073ac930d3878548b6a9668220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f74a26a6e4a658eb2f61752ceae9cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73dcab0ca289d2d503d9b13278a760222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baef09661f13b33c9df2a32f9b9e73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e28d18acc734426506c98bcc8cbe3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1f84d1232e02f7d140eec9c2f3d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882b1a275cbc46dab3309a601a77471226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169cb0a718a284f16a58f56fe8b3130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58cff4ad4e928f2dd65b62397a136e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ab8839321c62cb2e1e304bb20f179229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea944ceff24043a906536c6abdd5fe5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0d988d2b8f52ffed868c2e8c5e39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a1f1dfd8c6ac10ce7ba5a1040c2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da03d2280c74519ed2d584a114084ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96bce35ae00c0d8c3625ebf7ffe3ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6a8a83031796c87e2601f80e38913235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff229ac5220363f670395805f821dff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808912e9d48b924b59ce19400715f1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9513c12ef027cd3a90d16d40e7b829f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b73aae41741a03f20abfa187839ae1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb07086766eaa8cd9b54fee7296735d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d689f617fe785f29e6c9f815e043241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2456cab660f437fe51009471997289d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c1b6ba0551c04c86ec5e64bcbae3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1e2f6c6b3ea669c611f467540a6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50c4811d85d2008d7c94f2f835617245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc553fb7e5b189ec559dfa2350f0643246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03c43da97843e670b1d45d003340d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d4a955670ab14419bec8482626f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c10351f148e666ee78163caab5a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106904251ed08bc34b6925aea54a1262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd951a01eaf694ed39a4c51cbc013251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e523544f972576f2050afc26700c11d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df39718f5bb3b8a00f9575a0bc3dff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711668cec38843509859d0b6190d535254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e37a0aafb526c67c5a96e95766a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97d978b43f26416a2e8887dd387d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b288ee0b25126b0d1bf0ccf88b5749257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae22c7766663943d61f46bfd688e80b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934dd21716f5f99cdd3fba028d38a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2746d95ceac6ca933829f7868b69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254187ed1ff40c03b36637c9f875bd5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e70f0ab2c869274f108a4e0407a7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b02974b46987c314ebf9e33aff0a61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702b3fe9cf60a81ea4d9610269f6ad3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba4dfe12cc48c0ef441916ea7948e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270af6b9124b97b8c0a570281e67f5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75b95d5470ec30c361ac6b201a20c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552734f925d20b28c9a6e1437ff9460268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1687e95e1f59325f046492fb5bf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd833f631cf4727a42d8cd5f4aa7e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d12d83d6903dfc9f49bbeb4f205553271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7df164319f71e8289e529efb2d20d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a167b030e55960364ee61486c22769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180080a029112af286e94092d8fb0f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae473013c57604f5813a2dbf01a3ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7bff1829941731f083277e0d1863e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4fb8d0465bd4517d8ae24db4c259277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d11a6bdf8f0149bb7548b99af9e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09012497417feeeba9c01c07c0ae88ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b2188c5d33a299223673cca701a1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03311b9326bd5e20c977b6f296e40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa111ed076600c5b9db30453d4e3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a8b2d8cf0099ddf978bc456b141f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9ac5145e5bdb42ff9bed72bf27a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a9c36b0f5db045ab5032a042a70b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb13e4418512b822343407c0309d39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c394311e579a15d64c9f9ca21353fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676883acc3ed8f9463fe9539976f49c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c84dc4cc69c96e012bcba68606181b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc2aed8d1d2b510d452fe5914f0af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b295644898261ead7a191bcfae4f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01373680000617b3b051f5ade8433b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addab5308438450481c64140834bb73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe66e2e1c079cb8b068eac8b8aab44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047092625b3ddd5a8789f31306e47e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067229005efb1f0dca24aaf59d10d893296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba3e2d90bf3e7808ad9a07d2d9c51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70195079a3156ce3a23452b57241bee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14141da7ca0b48b0552860f0c1a3c917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0b4b7a48e36c24047b5ae84b6659300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b3ad26c95c5c72882c7631495338301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4cd0fdaec3a7d191a1990b4ae8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166589d722ea6023b0f8ab71d938ce3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c3acea6214a75aa458cda7204fc7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe4ee810c47156cc6ee53e0d80a06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ec32f40299bb3d6dcc446a99e572306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648be26695e260678d4d46d32f36fb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6a205d861432465c0215d298b767308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a93743439fa42ce62f6f66dcd6a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc19a06a1e12879bcfb846ea78084310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5829ff3d2874584f17ba58950194e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126de4ccc1edacebcbe702ad25c29d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dba82d002d8dda10e94828ecde38e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a89727f9ce2bae0b40083ca5dd7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69d5a8c22cd80b7262006305b216c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c2c9b27af0eae680a067f9d440edc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4acd99e13be5996ffcaecf94932e35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ac98b407664544c69ba112223e02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600056a82d50c9dbc2384b3ebc1e497319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001343ec461c7eea7fa1e9644f11d96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a2ed0f5d415f90b68533739ddfc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d77f672d547892c68f806a3e3e084322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308281a558c7b99f87b7fda0021d7c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731828cfc165e8949cd3729f612526324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d82d1d9630128ece9369303c54f67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5372b17884b793dc01b16a77d90fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326abc220a177e3a16db183c7b17142e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc892ee77a64840cc07e46805a45b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab58380a52b9d3672b09e9d2b76357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e34c798371e7a7b9518821ad9bc03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54454dbf617c09d5d7a8e889fb8aea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6a33be269f25c62c56a9791ee68f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68993d9a41e9796cb0172260ecbb69f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436cfc750060a5a6851d958e4624874334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a63fa1f7c9cccd2db61cd0ae810031335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fe6c42dae5801b10ab4cea393166d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d6fcaf97f6d94b73a025b02fd9ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c7f7d998ddb6d94ad68377d1ff48f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279f6bac0f68e60a089f90e84fcaf21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca5a28233ecfe8fa53392a68461bfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bad5f264ced951567358d348e5532341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f511de0165b23dad4a5312670332aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c188c3c74590c9e5f272942830971343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d928e866bce51ae4c16b62b1acbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf886898ae993160ef292d1b87c907f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c4b26977bf2f0155d0401e390c7eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729ea3c52fcafa1b17a54c1a1c1d2fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919de4c0b10b54b003344e9bec95bf6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a943096cdfdf9fa0f698f98694bb01c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923f136404dc2a5830f3904adca1c40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134be5b33c2f34ee4fe52f1bfbf2ab7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c73807a9960c8557b0c772ccdb621352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47614bf0fdf0835a3677986a1ae464353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eae38999ee465160ce4943908e3e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9f8ea94d957ad3260ffbda21e0f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52cc080a562070a4fa750494f31d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ebf882a3bb3a7e57fadf93d635832357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a05f4b46af08406d6a26f7e979f607358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7eb2e2c20c98344dcdb344f9f7935359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac41d14507d12598c2c9fe501bcfa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bbd72d8aa295a34cdcae4cc646d9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0797a319ec0b021b9fe905983174362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acce745ae2c5985fb6602aac32c5173363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127edb29c1cd523ed878b2f1eb75a69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b44f39afe5d4ad7878b9caffa631c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a81609a25691703416ca42fb1851e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8d93444971eedd75d0ccbbc93e46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9761bae1c70325ee32392c9751a19c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045c11fe648a588983b39ddaa85693c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5317644ba887cc5a94a701fade62a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d938bfd0bdf96d1bd67b7551b1ce96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225ea2d9826fb10796b6559d792d165372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb8fe27ecb93ca99286de24d2fb4ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9ec4dca3cfab76ec44ef9406942a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab1393d898a88c391e589b0771d6cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93209bf01b895e71e3a00c50919a42c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc39d221e22afa546f18a7460c244377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947aefddb784a1305c36e372b14c2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1276e2083b97129fa708e439d4088379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d60cc7739eabeed1f8bc49009c011380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b13911f7f8fa3985dc7f805d804814381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de207b8e7cd3506b63d56ef22c44c0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fc3997d72333ae2aa46f69a6a007f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381de78130160304426ce088c8c35193384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954dd5768625727e2bccf4db36059fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec310d162e2884b63fb7c4b5813e1a56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9cc887a64554ec06c3ad74b90d45f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944063473db92ece7babb653f14b6e38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3755da4033e448105d1a5ccc1d6d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b564018d0fd51c03109f5e51f0a77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4aac359982774510f4b7a83b6e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c284238dd862055ef85b24a546bb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eccede4eef8a2314746eb159ddfd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbf150711a54e69ad56542e45b17b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0c88fc5ff2b72ce6206fd2bb3d551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb703c4245cd46e4802272985be86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdbf12b8260cdea3acd1b077d71124397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c579141d3b172e59ad1e2f7f78b99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b726812bde58593e85344874b2a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e007aaab39ede6c324daf9adcf0132400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba8dfa87951f702758bd7efa0eef4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bdb43fd658fe842c71ac7eacd101d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e4a540cad79097e282219d564e15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181928c60d8eb9d16b560220fed19d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4eb7e70eb1aba13f635dc82530cc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b36f15719389c3bfdebc85de61fb58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d6b4fdb8c7f3ba87c5d959442e035407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc0b17eb16762f9f4085ea11d5911408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce71120905ed4eb251d7de146c4f8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b49c372ea6c8b80aea784cba2dc18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c655857896b20a6e4d9603c79160450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd040717c12fe928ac38edc8a10332b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e210e613b0996d725933b33330672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b27979794696e3b02576dd8d44c45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19935b22f6f5c93d43ebd02f7a3558f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2276a528d36849b5555f33075119e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3bafd1adbeea9726f0cce4469f9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b511570fcdc177cf1df294d50ed9d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1f2c08601004c5a8913e3b9ec5c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7733fd93bc85a2f42a82e1321d241420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225cd33e64326f40abd07c838b2d20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48082ae2a854cbe6c62fd854a9b9b746422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90edca44652d23ceb55fe989aa8dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4fa22ca2e47ab28acedb132e62a89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b172beca7482bada9a5f1e233789425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94252baae7a28de5853aed5d9ae275a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0ee15dd2643b84a74004577dc7ba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf29df93b85616dacc680b80ba158428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c87c23e3ded6be84be4aa192789a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b3e3865a6dd21a5c70e5059564601430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b36fc562291b22ab52c6b54ebf466431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119048b0a897db4ed3947f283ea225432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5547e3e4b7e91f4fe306c3b2b2b54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198830bb249507a62f1bacd36ce608a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318436b991050a81cad82f0d29bd793e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84649f10deef35f23a328b232815c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b68c57940737b3699dcd93342709437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19409c9d8ebb724cc149328d65fec94c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f465a27f472fb7b28f53fbd89a8afe4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01f88e2532a68a0d1ea1d657850c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea713f5184ce3c6eeb39e4c7004a8f25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60a7d25a1adabb69674be07dab004442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb319861786cd1c95feaa06ac3b60909443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406c45f09dfeebc2d42a39a27be7b77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f421a6a1b554d07ddbff74e1bdd6d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034aaa6c371e293227b235152b1160446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb599626e32c1c444cdd4d8e05e08d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb90d9cbd8458efc0747f28010deb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1584f7bf176ec05c19e699f655f62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de6b1558181e4d82c158fc39b7b22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa278bd89cf40584205d45ac7380af0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ef313e209a2f2144819d289c83f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f952b85aad4ca93b980911d881e39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db289dc1c0279a4f6d172f2632ef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff99b8f7f3971ed1a83e47808d8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e46ab18db8d9b8f70be140aff5fe7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65245bc10b8619a073583b822939f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e757979bd6acaee06e968846b11c4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570472a1024d8326564c868272ff0932459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901ffe9c6d98821680791000424c1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05021c28f5888e9e1d89d68085bb606461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe097841bd50e15dee21a4233217c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992424fd04725a4d49c2ec09630112ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7faecabf394464ae3082e27587a6f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52766ed5d8b9fa50be3799cb2e9af77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6373ab88d6c372097eeeb2f8e9af6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eb740bf2327e1efce66ae4388c09b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5c79d93ae724823ead4020c8dd68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3a1b776e5b6f18b27f8b6ad1e628469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38a5d34dbdf2b9a45d9d4d79e8372470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee1fef8af29e08cfc4eee6902b4170471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555adbc3a372d85ed3ac9311e9b53432472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c253f1112fa3a0592ed0b2011c603473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fcf31249c65d18532467d1d95f24f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b4ae9ba5ca7edac76177ecf425d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515c391f28ef14cae9202871c220a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2cc952764705650e48e3be17b7e28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1905e3ce0467df1de168af575a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0bd501e3cd4aa8cb4ab082d24eb63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbeba7b9f7f8a69a131a59c1ce8ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba679436a347e46d5b5ce83bd9e2f16a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06dea245ad93890751090bb77680de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f28fa22ca5a921adcc34af0ee884e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ecaf13d4755a7e5c4e5b9c2b82f83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba82b346f2b6bb303ee30ed0052c7c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf226ccc7228085bfa1e6aedf3e9d46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a3a802a2e707cfe72671eecd88585487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87443dbc651b95061756ba95a3125c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1499c118c3eee247e5802069e02c6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0958c1cc06a8b66e878f2893b65c62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448af599ca83f4e8a5cab0505c88cbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a086c0f68412ebeafe9093b7efc93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa393e420994a0e3b05275e2b1772b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3ba242dace1f0e47359a50c36945494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bbc7bdfdc38687a9de8e6edc9508d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0171f828fac0355714f8897afe1e208496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d9b7e0049ddc28583d37ded19d49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a171b298da69ec7a12884a84a9e1a97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a521b9c8733921d5a24353122d0a98d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4578a3c8ff0fbbbf87100c23ad8a601500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f7f809efccddddef31df9a39dcef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cac462daa336773021269381d546b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2bb3e9fd86cc7423e73770cb8f06f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9946449733e39850c26f387af5744504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21404082397a8c751dce96c234c16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea6ba8e58f85a78522cbd0635452b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250348211aa288081b86c54104dba0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a8987403391eb614b175113cf645508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f36fad0fd339e77300b0e76586e03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f37a8ec84f9ce5f2ce359dfda19f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7291f1ee5c5eb29fb0cc5b35f0029b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1467c9a298fa8f09b40f88594b925512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f7a86010978e741928cd158398a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681ae4d6731704242f6370c912b00f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47944404cda64f569f98566b350d7edb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef5b26fe3c5a614c2b69e61992d941516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853706d65dc98d847391635ef6281310517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed411a4e91a461368d53182598585d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af598fa21649af26f3aaa98fed43633519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245044e14f80a989fcd96f4db708436b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca3187c9ce9818ac3e0ce1f173d1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e099bc79bac8ef3dad281d4fad8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b5cbafb98a00701d0cbfe9c0c47c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311230e6e1c5008dcfafbce9fc82e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da7de0cfcaadbd796ee49345438b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc611df919decc67a07d101c4ee93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dadd6cf8163f85e3de90cf9fe7da1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c17c32dfe490b071a9061023526e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215aa907be703d2896e378c9c9c5f6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a34832c16416391dba25d7fcbd6c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f33e157e8a4781dfdb0f316ded8c04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832872139990a9f509802e64313c6f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e30019f609fb3372df8a8ec7cd804533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1eda73aa8f9ee3d35d2457c26a52b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e81dccfd52790056c8c48175a88d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f86eff36205476af011254e3b32e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07e881e66f0132f586354e895b175537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28469577929baba9e7f63da47672b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af019bd57702bd1cbfd64d11009883539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17d7ba3535c4c79f247e325c0e9509540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43dc08de53a7793b5e49d58d8b407c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8720c083f86254310a16633eb90f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d98b002ec262df63ff8add10393c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab06242a3c6be31d2bb834cdab5c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee0445cf20c8d7cb0fd43e429d6cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef879eaa0b194f8ad228f99668976546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7e87d4983fa13db8bdcab9a55dd7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe800dda84595695bf6d82770044d51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c177f773616aece538389ea865960ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e119241ea591c3782be224bddb27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998cee8c1f73567540691c825ad1ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8c68416e637aa0f5a9812df9bb068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a15417db2b062bf7078e14fa534d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4800c4e70482c1a894f08b5b0d8b285554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94a3419668f977d99ea98b49370af4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c377d31e8c26f1985cef7d3fa62ac8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3abab5b639f8dd072b257e3817908557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e7c3beb4236777651a5c8a3b2bca8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e35f7ebc0ee0d2296fface39dc87f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfd95a70d80fe935af0791bbfe8cdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9932de142a68d8447d2b6a1d751739561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476fceabc48969dcf86c62830ec625562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a008165fd4d6d793c4082dd3d3d39c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886eea5704d152fe9e2c07b005357b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1f13bd5fcf0086715018abfbe876565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745521da83645a46a30dbae4da247e8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954274e9ac62a8f43b14de5fb1b4fc13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efd715190f4e52db0a3c150bb3ba5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7412bf8db999122d00677a8137f1c90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c4e857e73506ef67f9cd4a49d95f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0830e361bcb81def33a448bc56aba5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd41134f9110a0056c05ff8082b67d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867f32217d0849ccf697d8934da7c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a9e4c1e7f739cf8775c36f61d797f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3cb423ea0a9ff7874a0e91810af74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c7326bead150c1c60762cb376d7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25234c9f0102f5c765ab77d97cf742577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d949cc18865b2c3776bcf890652d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d19638d5980cd07d97dfcb070f9ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c7d1544e7f0848cd41510c0380b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0ceb8780afed687f608639751224581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b979db97cf428e27e8f633a74b0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99da88b6e5cbfd929eacee99001efb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb74e92cb851905ec3aea6b9b1dbc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd964a900714c1a99181d882a74e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3498693e576095c6cd181ff64172d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de1ab49ab6ea656352204baa6bfdb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df11e0c1568f9ffc42e15d45e3e3b7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba8dbd043ed905774848f81c3bdb07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541859c5142510bebc6f08b179bdb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be8ed2b430d4e27b99bbe4d640ebe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224aef315a5d16ef53451022e911963592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a54ac1cb2cba67e1b647d908939e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02892ad30613a6eefee269f4c5e58a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a17f7ab0d85ab1402468854670a72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd274f03ed92de4ea0359082e92d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a4adbcb6bac76b32487abe2f80d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c09e18533b0d3c262733b8e0725c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38107667ff2ad5749e9156552e1acf5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a961e315e49ffe1a6f062262c2bec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfdd7ba554b48277682c9b663439c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4435314b6657369d511507cbc4e0cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089eeb95fdbf4d8d6322d5564ee3fce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4e3cbcca5e29204909268f7a5040f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa857677549f5ab17fd97efdf92cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd462ab2c2320ce81ceae70be64ed7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e5ca3125c0dbc02d542ee98f01c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea8507d49dd2e505cd91413eef8721608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac95d6beb6429e0a541356518843a53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2288c0d569223a26173cb8e21f2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39ab771d7cd524cac4f050e632a50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d5e656461b4d196a63e5747758d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c6fbd625d898725e07a095cb30b2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c55ed2cea4a17b32b07e087dbdc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035dee9d0863e8767ccfabb585a4f61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ceebd45c6e343edfdc3c007ee25a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9ae9fa9874f6db405ca61e7a78a6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a906aa3675a5dbdfd9c928992dbf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15a2f09cc4022f1bce5b9198eec28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f74971444befa71a3e4d60561acf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb89c46528e6232b42f5f39708528621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcae94e14f06e0d9e1d03e0a65eb35a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8b94862e5c316d8327966fcacac3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b47a94d8a7657a014dd407f9fdadb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b7b837a55e803b012975eb5337ec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd9db461d4a0e352990631e94bcd0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd830a812c2438833bf0255500cfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96468e545fe328b04d5854a8fffe1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e366339c52f89885713c3b8f2fa61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165569f69c8adf15987cdd60f9b1b4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303cbaf29311d17576e18cbc598df10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2842b810cfe3355a9bd107e021f22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e76a3bac5cf48104c2a008e56f3b25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01621fead7111a43a65f966a6770d162634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271e8b6c3a5dec10026ebe63ed67e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab22c84ad0f65bf96b152687eb9481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528760d01d6cd7481319d04d00c02e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9158cc0ea2b804ee9806026f57327638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc335b482119e867ecb9bc50c225cfe9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4296fd4e4e32d9698c4b4efad60c14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a069584e36587e08aed757d9db47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797aa4947d11920ccdb14030606cc88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf8ead2d696d662472c25ab4ad9a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3ab557021665ade72d2266447da2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79b374d4b170eed334c1902929e6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805da0707946d902793d77253551c1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e3fb088771b33334a5d5a9695c155647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba205e01ec8685c443013301f173de1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79174bbc1ad605cb86489e310e7ba0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978fb42350e574b5c533702126a861650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc683122da73c8896d885074ad48d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a7e7a3778959033fb24e471637c0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454add7c0182ff89982c3b599aecde5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014018ed67691eb743dcb09b33651a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc57c5e04aa7b85afcf93314b9fe903655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a6b1ce8f57381d178e83a0f24b09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17ff34ce5a236ef2410738aa68707657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987624e0677bd0b290cabe0e32bc09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defaa90ec0e2d59f708c3f9bf84047e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7dad9500d06200dfa73934efd14b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838228513929b1585516c229fa5ec690661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3d45ada623781883a5cd133ced22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749758986729c04189c5e74bed3c934f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa198f88a03a408ded7614917603555b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0ae15744a2bedacfb938403c7cba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525db05d36eb961737a365ff938ecf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce42bc916ec7fdf082395db2ad279667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42edd594dac3509f8636bcf4723b62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77b2a2395d1166be0c645e327538d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bddf21f0369e23bfb11b3b5bcc6189670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141cbf02fb79177b63914724f9d1086671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1db7283d4486d39899c40c13bc66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec72207060df8d834e54248f9f2f751673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf422bd033126ddc0009f6b1ba44002674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c96c4bc663f1e9070508b8cc74fc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d99f13de7c82540ce9a7b593ee3dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3fe91e95437e4c6329aab82d20d4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01550e63186621ef8c72a2396b72d35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616956d424d6f4fd710b7af11000be55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01788c0876e452f2fc980f7076cb56b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db0b1edc73c3d678cb484b53ae3cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d68e79fc1c646eec6a27faf9ac15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad13228be9c22a40168dd1965bef8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b8984e743608116458300955d16b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe6b8312e92762d895d9f18cb2224685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a152bc158dae8842dd374a763bfeb54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5baa35470fa150e9f2a390929c643687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eaf6fa8fe0cc213cb48399c796236688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486bcaa107864e93db4563b3a9761e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd49ea4a37d545ce5df81589212adb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d9fcffc0ca1ac44baa974c5384870691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089bca1789f0ad92fed2159cc040c2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddea6634c42a3e94cfd55d14df6a8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa6fe2b9caeaaf1266ecda4369bb2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c97bf43db34cd9dba14b77a51c91bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b25556c59aee679f98d424989764696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c774c9ac99578517d2d8fa730328697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247099c3ae56a28361d2145d46260d57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da77f4c9d30f1bbe5be942d5e409e72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f31f4affc08bb71fecb1ae9f2bd0a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb228698f7d9c1e977e42f600c592cfc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83007513f1856ae1171e36c2d3d46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709768dc3587677f50999c0fc683ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40850e4437ef593b072347d7e977086704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fee05c021c396d0e6db2cd643e120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29c5edeb3f295a1be9caa0f74e837c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e6bf880675500d0ae6993252297b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692c540b39632423eca502bc3511f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca689f372847523a3240d62b179a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e0c951bcfb9388dc6d06077c0c2ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cb3fe12844b391675f5892627eb2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63896c679d97cf15af0cfbb46f95c477712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e851b9325303f82c12ff77f4557d745713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef42f31fd58cbe7320b60b5ca4336714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340fccca160077f9be9b54d9388a2cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3aefdcef118839383540217f1145d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f20df415afc34cb25102422a6216c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac5c7aff2399324443ed8c77db3da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87591a30ca61c8d54d36413729a576719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2ebb7831eb224fa7dd9ec94f7fbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21285171afc5540953ff3f4129278af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12dca6cc6c0ca8051f150f96b14a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d050d43c1333f796b3a77da5c03d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf4ddbc7e6d765f32ac35f8e5f258724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3628e0fe55b77b0bde7b66ec9a4db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42a45ea1c606bb72654109d0356302726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885e777c2e254511db3af9e44e6bbcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aefda95c2b54a99bb10a0bdc433a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af3021647a1efc21a33511a2faefb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c2f639f69ee92f6e9339486ae1247730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ffc9890c663205e61c7dc56a6838c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e1aee062f66a9b1771976ddf9bea7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d1c32b494725579490874b12c61e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ea578ef67fcce549c6dc5d3603da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95971ca363fedbf5b6a0f803bbbb202c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f0c485645f43105fbaaa12af73b38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58bfaccb80b66cef00442f8cd5caa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc4d7f05a5f93babad2031c7c8e9fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d7bdfadf198d7c9a70db4262de668739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375752c0bf59e0c9f90634a7682bca7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812064a022f8948d353a94078004ae54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f3c12aee8c455bbfd9d8935761f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a21aae15b3f2cac9dfd7cfb929ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291cf2ffdd8da66f97bd518f311c603744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fdf98391fc01ebc93122c74f52fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7347b99f89bcfec0952bb884ef13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fce16fa76dcd03707277436187a59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4fa7fe35201a4862ac4a623839b03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ef47109ae3bb31c62a7134703d32b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25647b8fc7d963416d14c9307698be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87897142dc195ed0c3f1d6bb7e40f5fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1765bea4b21e5384faf8a2f94d6112752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f85fe4c0797f141ea076dee0af32f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a58be0a592c794099b9c05fdb0d5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8090dccb4a69d7993bed554491ee2ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe3ca096c79b79e8d38af3c64d40f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f10c0ca88ccc72c1229630487127d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e93a0ddfa508ec0a42bea0a67ea952758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88351b5668f3bff24dd6bf0d64c3c7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa6a2f485c5caa07e6a010e48d058760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbbcf062c1b6180badadff48ef7857761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f85699358f3543725a3d4d567a5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a636c3c3b498e3d099c5d31ea689c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427668d474e99345cb2f7e05516f07764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa630bfb7b39f5d27ecadf9f0963f17765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0bd0f3e3da1a19894984b9ac0130766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99ecfba1a8e9ae3523a6e091741bf4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965470e3192cdf7efccdf2942478c3f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf21a21ffaf3dd6d8cc56c4f38d20b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b087a05c60a316ab1430c0c7b8414c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ccb3df88a21efe0b5331c52705922771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cf5914ba3b3d9978b0f32b386919e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b435d81046cb390944affc2a035657773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcfb248ee20dc8e983bb88e0e8839774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aea44bddba29665f6c3224086fbede775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad0ad3d6550795d4a8ec2a0436bc6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f13829ce7f5988f113d0cda28a442b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c864ea389a7b798091c0008727c4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a710fbf0514b095f588ff0a94c7564779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6b88bdcb2e45403d2ba4c7aad4aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae03c95c4e3a8edfb263ea91658acc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b53c95d97751bfe738ab4262db43c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac96dfd7a189754a91cae1367b1ae1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287acfec2ea322bb23a893aaaf7a868784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d7841ae9bc11fd58da000bfcc3d9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1db8daa3351c67627242bf271008d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9aa9059de66cae439e272064abbd1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da5b49e4f22d9218d438a3e6befa93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b3e0aa583204cbe6d341dd0b5a625789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06500dbc6bf55db2e83ddc7d3077c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3613a8524e4340b56c6476692295eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad95415fdc1a56b1d4a27dc3924b84792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1438f0368e3c53c7a0a2333a1cfe7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9a07989511754cc1c06f87899c1de794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac835dc6939816f4bedb683dd7c3f61795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbebdc66d2c66885f643ed1c042903796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c946aaceb027908050b91b7fc2512797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84113d8156dc9da4798f5d6181e7f5c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758a1ff7b6d0a656a0089aad2ed7b0c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3152d0b5a7a679ca371b2658c87859800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec41a7dbe3a6c97199e7a0d2bb5a94801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78211bc5f1a1a9d8a0c7791eb15dda83802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b556d74ee205a8d00f084ed7132714803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc237b93257e34d6714f5ab019e1614d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443fdf2a0a189bacd9ef26624574878805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818fc0877594d50801302f22b04c8b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6c76fe8fc5e62d346dcd3d9efa20e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679041319671f448e275025b23a5c8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99531b9685359408be8daf48154ad4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade73287e117806f47c21f2033c5914810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b1d6f00ce90a4f930e26ddcf3b37811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3633ffc602101d8cb81f472f64f20812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cee5f9bb6796b7a2fcf2c6e149ea12813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571106e681007d1e7fe9846cd2a9633814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778b723f79ef7015009bce3a56b215f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb88217fabde4cfa4b85da9f2de717d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f483a5ceaa6ba2825d2dc84f3fa31817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452dd54d67be828f2e121d22d7f6d4c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183608e53746d21e028c7ac89e1718819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b1ec481a69f998f5a03068074bea9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35127917a19ecdd9f446992676ee8b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfd5b2a1191974c72ed7c7b7d4d76822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8bb25506b3e50c90103e3b73c9e2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e524ca27a176172d4288498c91400824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5a8cc1d59d1eadc6a034d9f55b5f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930efd33ec983f11f38c31f8209f6a80826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11011ca1b02622f556da403a7e97b8a0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8431f3c55fd3c64110d1bc4661a96b6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188403bb70b75c2f6857a90cde598b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279ab3a432938d2158ac2717580169830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3a8276569c688a85dcd79daddc54831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f61b5827fb31917ca3434416838b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49723d3c8c947420a23d48530f9a1f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc88fa7ad88e7a9935c5536de8a85f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f646acfb2fa0e578e6f7276c2da08835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834552774f128b3050a6db282f67ba9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60d986554ee574053a7ddd951a5b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abe2c9713de9b6ec25b30c8e0079a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b80acba09be28d087d79d9477115f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27b3b920c24063ad3106d543f6050840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8842bd22b07d3f81de2871751fb658841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19239023dbcacdd2e9d275b1f4a6e868842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa671bdb4f012c4c514f841d47af772843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1852ddc5b94876cf736e434fe11b67844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8651356569c6475854052f35baf0ec6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cfa6a82e17a3f87d9525c74fb46b1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7599bf8534d98a6b381cff2f0997262847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f5ad201ebf345e1adee9c6ad7b9e4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf80b83231e46d05d0f536695ca18f2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c23f2bb3712c4cb3026d371258d37850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa022a13e874479c28a03b5e1d84d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cbb682dff04c2270cd1fd4c01194a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ff3a33c097b38f0e964256e2671e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e284e1a1d7d0230bec1eeb70a1ef5c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81b3efb225dd1e7429e59c1eeef48855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8766c3f5cd54e2f69cbd1b6b67e4d59856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5123e14bdc3b95761f76a6cab571a94857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c37732b48abf0efd76a6f202797169858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54d4ad280562b8af862449cfce0913859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700b4e6bdd23af5191b8eb4666fb7b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925fb34ec7d38f34874471e0bd16d7c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eba8fce8369d7505ccde4f54927b1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c720d405f9bce463c92dcada8eb74863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6faa542d524a2dc31a1c59d4820fc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd3b2ed8f315889ca195f94297704865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da3cd4d009aeaf2c6955ca209a3cbb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9556d90929ef5a06b57eab774913a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844efe6a4374f76cc9f3699d45d2c02e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517401eb6adbc9f8ddade1a50cf0809869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc528a420bcac3e01365d549553fbc2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f844937b890be0788c6de268c37e3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e4a4bf6dd045312eee1dbf1a20193872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5081c0776c21f26feecb90d12bcbba1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191fa76851f98f667afabdecb0e04f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371cc716a17e271cc89b53a8eda3458875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a24909fa8d489eb48cb71f8cf9cad876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4661e743959863fe1f5b99b230a34c3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c1695dd54e89b2bdee79728c28d9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd009cef62dea07e440ad91a3cf71088879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523bf0151c75ba59f3ab152a9c6797880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd18ed1ddb433ec9c966166a55612881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3fac75cc8b082311a2ee1cb944fa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c596a410a0ca9838f20e76694005e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815d7131ea9033770af7361b5862cd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798ebbf2462864b6f59ff20ff73fd17885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f144a465856c60233d304de0edd03886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e42d013db3274fe72d9201f4010fb8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a3e0cac4d6a47b24cecc7697950d7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d898e81ec36c32413586aca447518889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c968efb38f13321e63cccc5b927a5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b996e971340885c616602bf0c425891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f6327f801c6fb1edb92f95f3bff67892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d0dfec1d0bb523da2fb88a286076893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124bbb41d8146b15d77b5b8e3af94fb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792215c9628c457404b944ddf3f738895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dba0703dcf1699a9aa716ea69cbc25896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac564fc665f16e67fab1077e06007ac8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565bac83c755560646953742339d2f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5ac3bfc557530126447e6bbef06c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b3d4748c72438a91635ebfaa96cb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5467d095cc63174197d2feb46e1b6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f439f0f03a39b08e9ad389df3014902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dce80675c804f7c2b1d5681e9f775903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d834ff8d7535b0e2c0a2caef0e3908904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5914547d1d28cfd08b09915b823e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839afa83eb3c8e8cbac4055242b7550a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b602491a54afab018e49e23e6f99dca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c793e3977f6b08bfff292987edabd5a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7ccbaf7af16696984a7b2a32a9da8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f98a45d7cfcbe7d38a12137c2cad2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f2181111f3df81b8c99e7e1acdac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82da1c76aa400d606ce8a2bb8c33c1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af371dd882bde762fd8898d18b3430913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1b78dac4e4771a336aba8f08da73914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a83c7a8fd9d8cf6f5f80ceae7b94a4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675db8aa6fc26f86cbc053cb1322db0b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf109b473a23ea5b6c39da3dc5ca4a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21bd016a9742b85059e27cc2c1d893918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8907d9efbbf274f6f7627d82281ad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228caea4ea9951b5bee32d5ffc9ad30920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467b802432b5953a01f4e04abedc7a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad457c3ced7bbf2569db0a8017efd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980afd661266822dd2e322d11d8c64923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d2566319324787989c4b249ab0cf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c41695ef5d720e8e019563311727925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c397f98686a371d8bd6d560b0507b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfc394968ff32b9b3072390c58850927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8578f2347bb39481188e2275c8ab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491d0ae22c92d6393d0e769d0c36d8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f3e6025fbff353bb8977fb78027b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7db2860e5a507f48a4e2b3d487619931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0c4705d51cfe4121eb5fba48b009932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b56812c7891181a3c3076318d30633933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445ecfb0f79ff47d09f86b04904553934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e61cd8ababd0dbfe1d23c2497af74935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b6308d2d549f95ac4fc492ff2fb5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f33f2658e8225e760e51d142270d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92b55fac5eed424d823b28791a91d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06222a7c5beca12b3b1e0ab2b68005939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619704630214cb6522273d91e072b5e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c5c6cb5d1f597036bb79927e75911941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9be42cfcc756b551fd1356d68ffe3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42d3ade8d664501089396528811068943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5c01a9c78c3c4a75e3afc63e6837944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dda829f343428071bd845a3408083945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86befc59e008870eb7644302d895d76d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf27bd06aab683d5c9282e2e48d7d53947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a303f0882061d8328b41ca5e2348948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af8207feebda275ee5358edd731d9e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422bde46eb75409a34a9a593fd1faf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f00e37cd396252fcfa3877b754bb78951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621514f91d56ff5bd5dbe46765a679d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909492cff91e7c5b5efe7d650cc816953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dbe86256a14787b8addb71a7b3cba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f1b3454f1137154435a8d422c5bb9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0bc04f69c28934095fe046b80534c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c68b9aef6f8f4e00d2d120f2ecf951957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d95e554b1e0a50a76062eebfd006cf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ca29909fbe2745b8671d6d1bdb65959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dfea4958bd2fee5ad6a0ff83f8d90960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c948c885820cb7a6d8ea2e1ee28f4d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5354c710e7a3d627531a5574867762962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d2f75f34d5c375160abe5d2eb7798963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef34ecf9bc56277ee6f512537779b25964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79c83ab4977c9ff072216ef63428fc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed5e607efea5b62cb508f8be69fb9b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e05c763f7f3b290fd4a20fdba65b9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a35a2dd24aa49ce8790ca83c48e5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c966990084cc0d0a8a7ec1fe608e1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a6507889932eae4c8ec94d3ade1de970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216f9834b2132679b69c223b897568971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da37c505263af1fecd1bf2d8718f47972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aeb8ef5034882a285a86175eb8c8e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c3033c802446922f31c69580b0398974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd398793df69d581703e25e35a133f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08991fb65a2888a1897e6f3127cb625e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25af65ff83ee279ace79c1528d284bb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74120fe6b927b9c7dac75d82532356978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa03ec8b33133409085dff8944b3d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d15ee8c19ade6a3584815e532580980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d0d5cb6ffee92c34b69a3cb90ae9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ba2657ed3301664ecb8c560945ccb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda77045ec7cdfb5b923454d1660a34983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04189d7187ddfcc8f694b2dad890b182984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5ea8cc5bceaa624a7108b6ec0177985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b34c60a5a59722775632b01908adc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f2dbd39e7ba71bf190e41f01d152987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2743809f410107b7a9fd950b95f8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5fc1afe5651bbcc2f6c541e14422989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc62412a48af7e3435e814db91236990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723405445dbf4550e2412525fdce4b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b74a51447208ec8ada5d39f7ad820992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a7fd78ce89bcf5aa27a984c6ea6c5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f91e8d455203f731c84c2c9dc89ae0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ef221db68210fc12f2f2fb78d4a80995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ecdad91b7248f658780a8e9b1d64996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faaede12a2c8a62b27fd68b7e1384a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>