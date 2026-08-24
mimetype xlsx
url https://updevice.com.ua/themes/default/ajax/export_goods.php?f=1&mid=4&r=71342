--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6f856ac8ea5b8a8ad906fa598408d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ee38ecbefac0a3f5321ab55eab012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec492ca3b0c997b09ee2464b71f113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0eecb564a12b5a9ada0614dddcf284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e499885bf04ab868a236ebdfaaec52a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23155d3585b39ca27102d23cbd30ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67698a19d490a780ebfef10bca06227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585204d46f4108a8be86bff5d3e237dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8b161f8cdb336299096a1a32f6269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c192f6536d6a0330b157f8928f6b8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a745d44b52556197437c3542368611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75859efdb22e030b6526c5553618a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b25774dcec585ebfce435a0f406af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1bcacc54cc50c3acb304cb78bddbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a13afde556abd6b0fe4cb9efc3bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d5ccd18c7a660c14d3ca9bbde344f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54419cd1b24fea08f04f31fa40e580a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c277556389752e7f7198e089685218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1296c50e595f2b5e3528baba2d05f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d59bfc5dc668502c35940749165f6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a698269371a26f5f07f736bebe34921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404536a2497fadbabf2fd19821950aa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d418d0be88466c91b555d4a5350fa2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9072fc66b35640d5c0fe4fde444b9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a7630f35416fb01b80ab0de21ac7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a744de6cda6fdbb15c134367143a3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745692fd3a86e1857ec9b562286c1cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670644c4816db93c1d9738f9b1df176228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d9ebe3c92d1e2302be7d46b87cfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a003007e2a2329fe83d691c55285830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e6af61fd6dc04408a26a37b015b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0fd5e184d909b7d4c3430f78e1f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b4fc9d05a3fc12411855d4bf4e40f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b27153c65a5863cdba1ea4007c8ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ac01e726e8f5c8b0b6334024b6e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcdb4074661cfbe22886f5c65e9f5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82f8b5775514dfc19e6042628cb8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8c91af265dc9da2423a6af3ca0cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4e5a84318d17641a492fc18c06f9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0443574b8c25ed13baf61da8f40f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaff72d2e8f919714ee6a1e0087f6f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a6d4ba4eb72040f2a198682f872a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce519bb97b66b73226bde20bb661cc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee517e52f7a462c0e6be611bf20f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1748e4a4027e484aa1ecef91e41e1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58217f5e510f10b0bbf8b913858333f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a68ec3df195e9635a14ec92ac122c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c25bfb58833d904efe8bc3b3f4376648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465383f6392e7161e265683c6703c0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40930f6e8c1670d51b3152b075aab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf1ae097503d5f8465a1b10259f2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fdc44cbc5498a26f9230a2f947d1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447bbac24f2db4db80f506602eafccc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c944fb51b511dddaed9548c02f13ca054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a1cfc23eca94fca0f710f380466f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e00b1bf2b34c23e80f16de18d5e8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8035e3a79d6438435d042ef06f6e3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6981a30de9fe85f8fba97607fa35a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853450b70bb9e1f66e19a79360bd52859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a82725564b087cf87dd8902b914c8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727525622b06acca0739e02b9339854c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0534947d46a5a0f0eec31e81eb5ed5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b64841aaa5175382a4c9e5c0b8ee963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0993bffa90ab1cad8a53860b5c54464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a716d4de3484dbb805be5330818c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c8d078b23134184627d51b7b7222b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89be201115dd6eb1501fa7d847b49e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57c6120497ef4291518c4351ee27e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c87b6cf0e6a22640c51120194098ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54490f88ba488dd6d53412c46aa5b7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0bb6b8e9d893b5564f0e136f514ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3b12fcaca890306def6fe4c37676b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ad38f752dcaaff04639009008fdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530004ee28e9e4fbb3bf8849034a44e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4effd3578242cec26894d882027f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec07a6f5baf2df521fe15c556966c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745984dae3029968674582556fd15ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe266a435ae8f194a1cfad4f2fe1c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f854aeca0e4cd6fb3369d98d2766b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403263d0a59e1c6d8b305634a9dae6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f5c31efa438eed5a1d2dfe2a6520b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4077cd0084936b6cf0c6b4502068bb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fa8593aa178677718a6b436622ea383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724bda637d1a3fd620a729fc42e63f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f4d2736efe04a08f1c50562f43d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f156c4d9b9ca351fe7d2145779a48c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8685ac1efba4952487b2513c3ce8e8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf226b3e1c0081d8033c5ce8eb964be488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a0d005713a705cac75db770533ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274adff8c0c8b1ef8f15ef2cfa1fd3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3411d7c455aaa16116a7dd285ef8b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc70e8eecd96008a11be9f108a35fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c254e5636b94373f113d0b48f55bdcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f6353d07607541dc2f5bb0027981194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098a45e5da94fe60191a2d162d704595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdf7a189e1776162142b71433e46996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66968f6feadd8463a6624cb88f02c87297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0cd8d7eea3337ce41fc48c6b99d4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b334a80f5a4fbe2ecf685ed817f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea7e6b166361c9d0bc36833734c8e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef964a2b2eae69ce3b370d239162fc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d0e64460d70ef4938009e994f06c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944dd27023ceb998191c5e2933f542e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a491232df8fd18194c914b209d4c0f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7c96a2adc11048c07a795cb7c80f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a201d673291507b05300996f6519106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637119a583ed791b4e9320fb5bbaa5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70f6fe3d101b0ba65a492a82b2aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a391a85bc2181e2ccb4390003250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786762570eff935a7c904d6f473b9f28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6d6b2b7a6ec1fd8f5e35988f2710b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e6284088ea06e5a6f5ae090259033112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc21a4c0a6872fdfab8880d9224f1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09249888e33631614ac0d6902eadd18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf187aa2a46ea8afaaafc0e7584517115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a80304cd1c4192db648d2899349d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e89c911dae2f37eee31a5e20eb5bf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d5a78964d6716dc63f362c937a5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181ebe954cb09d531d1300f754a0c83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9075f3345ff7b0763636163efce4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afe79a17d09549959cb9403f358fed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4581eb736944c1778725193167108f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc4f32ed1cdf2a25b75b52908e622a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8211b3ebf1c5031a0c578258c15c88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6fde5343fc42513ff96bc6cd15ccc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f4b9bb18b0d75b83a7568b7737e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbfa0f4b0f96f95e3e89e779f20ef0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7e7352989fff47ef193800042f21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce043a1fccb5a0ed61c903d1f85df72d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312bad9c6a66d1ba5ee2f7754f48014130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956240db3f95bdc11300edc96d5a4368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d10df2d2835df67f209eec42d8c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61295f59869418b76265ad3559ca860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18748defee64fe98b94c0a417c9eaa6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76263c861a0d82e1924f66b2f7f05fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c9a210dfcc801c672846e4164319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032438083f044e8ceba2830f666b634c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b907c3e9a956789ebfa71cd9253905138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b8c88787d21a6fea69e652427165139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf759e70e763e945b6ab2d293eaf64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707685096fb63135dfbebd90bf31549d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffbfba261b7bc233cc57f3c577059a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d2354e081e40944df743767b9dc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0af2429f263da841daacfabd9862b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23556b7485bb478f4d35cdec353c01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3963fbcb036e470b8a6571ac13cee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245b14e9fd8a3c9fe772e9b41fc3a46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838dc1e88d0858b6014d4af7541638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e037f3abef424931de65042438055149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97908a9b714deb62e3b91148b726ca1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b12e054ac4beaacfec82794097a4ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd3181afea4a24c9c112eb1b49986152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3a30517f9957a5bf536268bad4b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e49c3dc101bbe2adee841db3084a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d09bd954e7e8ba1cd2523be85e7ccd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99ffd5c94cb7b75dfe97915ca43ff9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3124a197c474ce3d9218046913b0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2c8c522b59a031b194845fe9fe1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c1cc09653cce392301238942858e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ca2a02eb3044cd00a2eab549891a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae22d2c4e07a7197470d4b68e30ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e70f4d07ef281d5c7b2e5d479318162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501405df53857b4acdfaefdeb6f395a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8482c69bd75eea649f68e7e0b267e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9caec9cc4d9f1a30e9b2d37ec3e8da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33427bb812e0a51f1c66bce8acbff4e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b7f757cdd6f08c4a7b83fe37da20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9657521b4c3ad3015f929d37056ccc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9e8cd62f5d3dccbef7139888bb15f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb7a3a4421f07b902a58772ec84922170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9972c912cd961b08605362341aca27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec09b9ba77bb0a25e9ca57312ab4ef4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c259cd6882d593bf0c101c3ed6edf55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f7d647bda5574409b678be461a3ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ff690701c3e3400191d35b43c993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378eb90458b4bda241618405e4f35c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803d30d46b16455c03593daee63d4db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dabecee0280a2182175f9340a1650178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0cb0b8875052fa387c9adca8893b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cccc124da432d1d483e4dcfef4d25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a6d3400b2accedc55a64631df0e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a8635c3f67903c66e8ab398483155182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec7a646ec4e96eda9d82bdcdf6d0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6232298b091b4dc85eb295500d3bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab846ef62477e74096ac3340fc73bee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be03a208d886044b4c6c16aa5a6d6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d2f03b7e0cd41e95922a88e28101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee50acd88f60e34b3b5df952903e291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbed8c514f10ff3ab4de5c0ac5bf88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f9354766520918743bd1ef29baab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e0b7d8a1a8243b975c9e5e59026c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c5d4372ca29f15ce45829d7a5297a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e6db2fed218af1ff8a34c3eeff24e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536d2c36f5f7a6436f0f3aed700a81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b619551041d02de063132bd79be9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14295763ef361d6b5cb8d5f60cd358196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce1570c7d5f2f76cc3210a0c7ee52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d94b1505a14ec41356fb6b309af3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52527aaa7b72c726d1b0b333e4cfa44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf9d6f2d37599eb1764524e57b1a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cc3e99b31fb1fd71e8ec9f66ca1d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bd5a0e5da68ac82e474c8ee76cac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b35ac3f493849f28d56122262b35ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e45b7f1bcd2bc8809bb3ac6aa4851a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430cb0f1686a82b4e00dddaf28fbffd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2020d196887fac403abfd0acc1abf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08a005d1f0d1459ca1ccc50351353e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321444d85702548a4323ce30b7b3944208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8a51491b229927e6ba73105c8bb50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e82577f34057806bfe43c160c521a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce83cbd794d4767703c2a78badb23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13011fee539058506b4a5059b40e17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9e8f040096311460494e1d94fa233213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8628db98d5ebf62dab7623631496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c2a66ba2647f77f1d131c6dd48820215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d30b8d33d869bf7cc0b268c2d7ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bea833ae1181eff23f1ce7959a1fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3bc3a06fa0203f7ddf172f590493c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdffa60c1e36074e28b0778c7fc655219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6796f066d62c0c75e128370108b60e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b65304b9ae1c6b475e8915d7fada221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024e7b598412a98e3df82b223ae33a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f915b41b7f4e2519d3936da1ed0c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2de6b6183bcc95c8c9d29b2fa071224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e52d23843f7e982a4683d4b45bfa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd445fb513c92c791497ed0e5608ac6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31519551af1718bc6f2c517cb96cd7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d6f94d0ab7bd6b0caa90d20624a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ebcf1e9dbc45132790eb864495e0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bfb6bb4c07b2520456bed4d1f5f4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e1d6039eb0a920a73a8f12b3313d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb102b3db948b2660a8b373d4e0ac24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f05d7bece8065a3582e30d1720466233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f0988b9d66fd2adc17ba15394696b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242932a3f295166657d6093fa85ef9a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4498d80bc3ebdb3e721e1b94cf631236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca103be4410efce8a3799201eb3e3cc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465c191fc1e13102d8768d6008408bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d843cca89766aaf03a53405f5e363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4b8688ccdef7ec0fd35f7c2251d2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48705881a4315476779e6b257aec1c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777f9ebc9a2c85a6788857706362f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945facd38cb72f65c021004fd4e8a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e818eed927be712986444bb3339d1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b765f41a50687b67328bd14601b80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9659454eef90d3385d0770a72f1ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73433f9246ac5d6428cdb950af8cc3fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b86cc3d4c923ceb93f2051d5eefb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eebc495f593951292bfde331193741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11150aeb0908409ec7dcda9994bc351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a198c3fa44330606716d1110920bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3becae8b9ba8837037e786cc147263252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038e593b748245a13f562c9e0ab729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d638fefe4acc13aa4f4c88d662d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67523e44e0541a4ceb1680dba79eb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8681a467b26296b115e66520cd53e52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f5a840d6471af635ad96428bf539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d20b5919bca584437535ab294d0b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f2dcefe3f3a4aa4235775692a0565259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700809ec8e4de817ef70bd0cd5b4687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237112b7dd7ce95c1a8510f7f0a4dae9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce8d9c4e8cc2c6facb35bb34a2785262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b25166657bd0d0ad6e8b2018fec33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e282ef334970727612145cf6e9e6cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5a25cf733c1e7e4801c37e755c85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465ef4906020ed448ffbc43b3dbefee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fbfb4f00f2815e9c345be8a6bc942267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267be0ea2aa7a32b906a244ecc367df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468a636d1c89b48a7af6aae9e8b2f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b397c5e43ba7ea40180038a0e56dbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba513306990f95226aebf47cc96b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8242c4da1dfd0e54ab9883b748a6a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4eaa5e9332eb5af160c9171c62509273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0734cf07301e73f832f65829e9e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93767ed1c67b12bd59a1dd783869df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b02db14ceced4918c136da8ad14b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc52bf0a35910baf2dfb5e59b5f47d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a447325edf25cbd1e1d51cca891a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daa8f6261f0c77644172ae5842baa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa59e6c465a6a11974562c44b3a9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d24f751c3e8ba2fcfbedd2e84b4c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d80aa81f9b15e2f3a994390cbe26c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73893e14caf193fb30dbcd024e7b57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2c0fda220bb227d58820696d475b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0367a22ff39f6fe6d485f00f6c222a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21f10c33d7f2e155b712d67a9a50a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c986fb3983a0a41a06f38c788054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b0d8327aa82cc91e9ccb6add7e153288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386759db8c8c0331c796433900cfa04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1a743a4d0e5a6a86a019675f9c39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463e56bf99b93d0cc085d415f240a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde80b46baa42cb73254949b318dbf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad8410cf297bf6dd5c4c43fc10f3f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c9e8fd69ba27fbfef5852275bc81b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163beee25f019a04fbd8894f5a0604b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f026348739a971e4eea7d4d28b4f8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb41542991f3d263d20429320d37d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb571734d4d94ef8fcdacf8f3c442f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1ca649f4c8c6e7e78e2ca53496689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd922989e71b13b737e04b55cae5246300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eeac7de2dfc35c33762127994db31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd85f5d8e49707fc7e04b3f705ad3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5362a8e5fa41877f3749aada6a8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec792c974c1027e7b00f5863a50785f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17fb996ab7032b269250a24f819eca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178668f0ef2e9a99a8071521b69697a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db460f2f18e45b562ecbc8b1df9ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a61e78c97c11ce58cc506fb53876ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc30106778d76fc48906ee00f62b80b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaa342d702c0aa6b80c13504f7776c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087cc03565b32f371f84b685eb9744b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce401b603540f878a8456199dd74e92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae62ce78183093949b58db1ffb40dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c49ba869a342578cddba40548d8fc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab0d33eada432f5e69fd4782f0482b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f51dd77e704e38ab2bf194289872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f7fa308b0fdcf01824ef0bbe1868f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a5208724878da43d398476585cc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d002215a17c58db2a40a9a23922dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa9aec0eddf00219a9104fb5dc8dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cdabbb74bdfc2875ee3419b3c2b0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d463a3bf1564c2648dfe1e68c987d89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dbb589d3119ff5bad43c5ade4024e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35c3429a756ef115582ec919ecbef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276a04c9bfeb3c008622b63bd909e06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f4251d4c207528f96de8e226b9b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b48f80337213af7f05e244e4592d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccc9a856cbf4b3f421a696bb06702328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fd16d407db1cb2bf0c4014050cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86ac4fde3c41f827079dd00306da5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a1a440a00cbe2804214669c028071331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b981d547a3ec5d97e32c71f0b338ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73476a32169b558857d1ef0c11eb23e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff7e3ff539a9d1aaf57601bfcea48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1dc543db81caaaab12af373856378335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5488f2067a59ba3a4ac7fb2ff06caf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ea7104a1c7ff9aefe2755f1bd2374337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7acbd5d7e199d416b0e49074a847a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e889f3defbbf39e611adfd4a85146339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b3a1a887720903ea303fbc473c92b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1bab5f6f8482f46a1ccc70198dc6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6c1eef8eeef71564853b4fa505f36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acca296307199d952b94fb87ee1c1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd1a2d3220613bea252ef6a47c043344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcf01bd087ac6d673570f955ca73dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a896698841b70f4b4bcd055d87f2a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d80f5d99265e3c5f3b26e2c9fb716347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f7587a332fa40be8c2db0850f713348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a70ada33820d8991eb12a148e0d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaade38a0b6eff3f4a6151465b6d632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176bed9cc364a953523b301fc91bcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc53187228c7f5d27079ce86d68a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4262c8532e8be0f5382306610f2d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af1ca0e0b6da38276d12c4e3444883354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311201c731f1573356c092e87833867355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03413286597680205baa9e6b22a926356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cd92bbb77dcaa96c1dddecb8c4c97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670ec75a167e7d705d63a49f86c16a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0dfdd06fb85a7a88bc70379579259359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9375c87f8ac6bb2b12ac5533f32c7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114ef67ecfbace23dfe0bbd7dd1914361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588bb3e61924e3ec2fb26b3067d38c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c0bb4fe8e63c97c9e6bdc48571df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4a17fc170f50801c7aa2114045f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc2003e4f3bc1fccfaa159828ac1da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d32c5beb69f2ee7cb56b438fa5443366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396b6c496ff07c5fce8d1489f1cd3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a9515df0723e9aff9e2e825d7971368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d47e2f04076f9219fba200336485f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d351c3a18e78c020030b34415565267370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a352fe46361fb223a1c43b8104585371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eb536bfeb665c33fb41e23ecdf133372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d370e0f4af629f2abcf992c955cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db572f8c7f1afbb7f87b861ffcf4c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a9a011ce001253b27b04784111c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17f64ce44771c695f814bb81f7d24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb981e9ac829c18b9919205cbe7941377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c83edc714ff87432c1da492dfcc055378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a606a8ec0207062dbfba95749e5f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98637a184a76906065d46d3145f2faf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae9e627afb94a0bff845f9a011060381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb7c02b632b6b75723248701ea95e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adfbdb99c87d5eeb4a2e659e54638383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e57b9fe2b4743b2456a89dc22c98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa635426df33ad6613175379b89f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f575b9a243ff5de449c68f2f8b63f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050b6b81ba03f56975869ff48262b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023abb782218b25338d0200197bc0c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd391092cd983d97306dc6eed650d9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a13acab4d90008c4cdb4948060ea0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fe69d506c7bbddec9c71bcc048b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302641ca56593ba618cc6c148196ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee983842402dd51567d7614528ef606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db19203683146408b646dd8ca0411d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf2581b06b95ae463d0ea0dcdb27f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e64e7680bd6ab91eba5f535e73513396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c99db04e4acb5bdb5c69d514832c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a8b4360f4984e0eff65af04204ff6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663105c01ce8c6b47f15e35fbc9549a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04609770f8fbb981090c88331fbf98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bfd0f379056e92c97f4c74dd4e82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1bd7dead875c2c447b7ab0a49d725402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65986a59ee6d5295ee0e5739ae913403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62b70bbb9576d81e24a3b2692b798404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77d04c270ce649abd9e25723ab738405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b891eca4db1c76152932c7041fcd11f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359feb5c386c29f1cd1d619573e046407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa231b05aa12edc145d74740bdc3823408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3284126c98dc597ba6f84c8c611a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a61ac8046ab11abd2bb3522ef0050410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13384d63c3182872c4cd11d27d1c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f00d7f34a98248a2983cb6826e6e05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e68051e4df00136904cd04617b26d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c516eb5ff7a6691c96c6bcfea6946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e865f2b8ad8f873b15000548d7930415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe542e92e5cdb7c52b5e459789bb4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb08027b5ff3c7204042f42d2e2257417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a63612b35b503fddd6cd5bf35c49d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8bb84db85e48f065f46159f73574f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977589e8d94daee785cffcfc2c71bd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e3a3cdcadb238adc1b49fd7c141a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaaf6bbd2b1f77a825350118a1bd35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8853e88fd0b09e0a84729d5245a78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0887ac6b14e24f080e5eb198698d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b04ecfa333682a2f3815ca6d542b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479d5161da70ef884590841b4ab4695426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5270a557007303e143985acbcdee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0e10962cf1fe112e0408c0896f0a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4142dc9d573b56ed5dc1071d8d60d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127be6ab514ec5d0c413e297c4f3241430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4397a40c4e1f198ce57e7d99101b0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09efcfd2a22d44435b1750023254341432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de56d0b589fce5cc3c13e6c6ee6ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da08538c69a59ed2fdcd3187ad0a7d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d551389a6ce6c2378475418fd60f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b2668ddb58512b60507e4294197c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be838d5c20dc8aab73e3586444a1b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de46f02971810b4999f9b7d2c342ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651910630f39a3eac28401b832e14d5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884edb04b05fd07738811b9ec8bec3f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b146105fdaa19f18ece4a7e6c24d69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ed10dab5520a7cc28343754dc2a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac83a984af0a8b53498dbbe999609d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38354ccab202f6954e040d6dc977958444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd6f9c0b05712ad950a001a093256445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6185338f9d4ca3dd435a21220251f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd386d6ca83e4d69dbf54680ec0c60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c224d574299d7cbb140a13d07b3ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9788ef4908ca10cb044e99377114f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37032cab2d4e5257b0066e1988867590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12421c1821cc08073f090c6e9349cae1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e750aac41e1d59711fe537032e7b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71aca4a1cfa165955d98cf1ba68ed6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0b249e3c7a60bb99f4672eebe44f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae947ef083222b9ac2c3bf1f254f3006455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecdc780453ad7631b4c13f4630c981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589156a1be9b9caa188a4326c0a73724457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd3a5ce6b035c14c66da0790d19af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11c26b5e193b69ce94a24d304a6af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9391665d90760f49b365e1446591acf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b62c586ac5317c1693c9e71223f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dbb8ea14a1cc6b00df88507eb5df8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4aa83197f272c86cd9ec71b78b99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724f4c66fe828be8405bf62e47aa73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138752cdb5a19350850101fd257899465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c870cec2cfe0e8ae32fc8d0c10e20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46959c87e5adefc296742e1190584ea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf17315cf5ccb46b3166f34199a6fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107bc7900a9d923a4df746aaa7dd98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d542b00728ec82376b3d4aff24e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbbff5b0ff75af11b256b685991a4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae8fd101f07d55c8472a8568c5166472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c472963938a48e579667e6747cfed4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f793fc5efd823da1c2c3ef0b3f507474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954724070118fdd485a083e495bbc46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64bd79e1a4fbcd90ae8f10c46073d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76786765b0277e87bf87ff8fd5f2762a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93169fb0930ac79add36bb9225653f4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d024b21a25cb143289c02b752017479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec423cf52d993af469db0c29345b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563378922372258c0c75eadd7282d2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee58a10e7ed9e26ab385ff94d07948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ecff638cdb91a7390326657d11198483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ccce25151e75d8b0387d989c02d7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59728bb60d4e6ce114c00c6f946b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b1f8264688640f846c871127a0ece486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb40bc2682b176d0ba02feb432ca70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf2de20a46e9c532d3c768d9565310488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8eb49d6d3e9c9fcb29c20865e3491489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619972f2e587d0e56fb58f1fc3f5ac4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cacc03b5cadaa2cac5cfd3148a39fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a98649e601fb2da11e410a8e4cb9d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9915770a823c3d44f9ed09699d8761493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5097773a8573b6d2d6925192db2ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0cc8b3cd1888214ae8493f5844b18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad120654c386e5a17de0b48d1bef4f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bff5be4a87c957aa6ebcb8e5ec189497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55238a0b4991c1b52c4023a511383498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db8d4b31bdfa8802509bea2ad4a804499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d73ca3aeb80a291207a5b61173b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ba9687adcf9bf6d37bfffbe5bc02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c973ef4bf13d10ad6a5d006263dde3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c3b892b45d9b11cc4f24363404f46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c02ecfa5c6ddefd2443753fd8440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e077cfbde299e735011fed9b42fc21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c2ba1620f36abf5230a703303c5d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef475dcad3536e95f47308761757ae5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf918ea2bf42a71adf9c466908d5b1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f803d9dc5dea4fb9645888313ac4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f7f4034a0145a1c68016360c0b630510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ad5c093a82a9161d663739a75b97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c726cbeb9ecd73fd9f5b869c4682d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f9182455113f16bab3e241f4fd79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7914cafab0e06b84aad139a2655a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59675dbf91ea1eacb19b857a7e423149515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e3b510ba105070038a4d54fdbe83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cce9c4088ad26c310e04979bee0944517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dfdf2cd33174da367bff2d9c99ead518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d523f44ffa6eec0370c91f0bf23b99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1341e7e62bb0dc05c9e19a3a471b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28711156aedd6bc70b23a29b48ef0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6ad5fea4efe4e710a651e27247cd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421a18ed98eac112c070bfa134f436a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826cea250a9246964976853fdcee8c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb76bc5ea3aa97611ae85ba298101e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172236f58b505a76bf652cd9229a79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b853129e6a499e8c8d5471a7dad72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc778dda8627faa8e07db08fee0e2b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f6369eb245820020b3a433c8cc27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128d0703c0a93e7e5878d895af5c919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e63ebd877955e2e530d3262e3a51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8624232ee433e11a58f1ed0d45dfbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee4f694db75ef345e775fca22fd333533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38a7ab14956ed0790ad7c9f6b89291534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62744e044b62960ec772cf455529c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f284f532e22d533b36be1ba82c7cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e949f2d821c990324b640488b2515b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5166fcadfda4e598bce786ae19cf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2902eb715b66531fa664bee5727da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf7a91a30d6dfda970bc4c1a22d6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d88ddbc2f8d627af29e181523aff21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b0074eee26479d65d3df22da6a78e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa9f680813e5338c7a1be42b1158c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f15d48cdc98a4cfc3f7abc6fa4a357544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126535d83524bff42a730079b23032c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a10c6562a90d825a0d9723bf1ac2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1bde7450bef6940671902ca4a4014547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55113cc17a38ac46bd52129d1ed753548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5233cb1830c307020ffa5363223092549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856b8c40252a5acbb94bd6c443fce3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2989f02f428d2f031e625923251f9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ae60ae49a7bbf62b651146a892f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd73464669bbaf9b5b286d6e100417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d7c385be1451c7c9ca4afaec1a7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043906f4a937d9ba9725dd375435e4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2e8dba0ce4bf9e81e91d6f01f2ce1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb390240c8c85d8ae875197a367c3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf5aaeef010378b873e9f2035add3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7dff5911f83396b19b9e5f734002b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40c5b31a9000029eb016d26b799e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36d9dbb007e49bf6d4d1111a07f4fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980d6dd8dcdcc24a12ce74e259b3bb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcb9ba47cf13f5eebaebc6ba6de6ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bb64302e8261a8aafd1b969c9b01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d35e599c4f57839b6c589732c295565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d6d5b6e9f346e1fdd3a419d4acbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efcc4ed6a99b844ab4180478cb8116567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd00fc49078e79c38c12997a936350568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca941295823dc9372596c96be792e7f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7990dc8fb3c5aef15e524f99933b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d035f762b2ce7d50d64d805cea63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e297052c5361a64a06ed90e0b1d79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393ac3a7d19187f93eaa17decc50e5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fbea03a793b41edbaa2aa7a7858ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21f250f6dcc0a84d2e6b3c880f641575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6870d4c44bc0910dc2e992fb4103576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c096a8e7f05db84ffecdded18ca91de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529ffd7d2772441fdd5033c5926b638578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699357cdfa8de7b9940e410392f48d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb0bc5841778bd3cf38974ec4c9f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532381187c34d69d7209b70f0da3d52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c9492bf5d3eb5ca95d2790927964582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799943abf19a0bbe7f99f96c6bcab2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d078744b4ba7a39193b94c085dfb31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea367b2799e3bcf8fc79f4d4b8bb66b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad020f3c5bfccdc338669836837d64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee1a82b5dc2e54cadf89cbbaaf9d88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01870fa7adb11f3b5eff68c2afd7692588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096a344a6b611a6ce56b0ae96682aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf6ffd11c1e5cea3734b78bcdd3d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485969516411ebc894da5d1b2cf867c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f8be3d64e40862c9558aabb86456592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30aed9b37f32267eed8d379d12eb6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7faf139770cd44a1fef44b6e51cc74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd70ab10c2ed7368626b98eef9d545595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa47369f4f2c9dcfdff1c347d093c9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223527d1fce9d3a38c84b241c6ccc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef9a6340d7016094c74ce3a0421d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09bab84e13398773280f5f0c23d7ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c68505370585869decfc4f198870600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74e6e80feba1679166251c2a90bec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a9ddb9008610671d2ff78a4a8c676602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018103e663721eea1bd2129c74ba624603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d63fc6e44fc262319ae308a642e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b77653b4d8c5705351fec71fad376f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d6580a9588c651fbf0a0d1626dd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77338c15118979cca21a49685230bd25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff064cbb40af6f427c314a5a62c8af0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a309d0d2e575219ef85240e9b628ea7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d297c3e9eb1602b4f3206fba812c8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8130e6546e009fbfaf7b151c6bffb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff02410c4e2f3fdc1c55ff7a14f0c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b476412b748666951764240fad42f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e213136c9a18b7f045e880ddb7379614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f95450e3b611bfabf884b5355898a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b971dcfa8a4a61bb6a67e6bebfd7e60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c42d229d2a60b49809b3090d7c414617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31b12da11da8c91142fdf100cd94d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2ec00320bda9ada15ece37abdae5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664bfb6624f1ca6519c06de4508e629620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d74273757c7227d263ef40aaffa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b01f605c5bc61ab8754b84e8914c9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989f3800c66c93084107f749f4dd9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d212269bc218a4d2059a89ddb7150624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e70c63a90432b1381c593233369be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d287db948a89ebfcfc1b28debc06e73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbb40042fbdc14f03783b4e10f549b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805420d6910c41596eb57bd2a160cb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e6972b0fdabb9ecda8b37ad68fb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f35c6471f4adc9d3338a67137998c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da505825ac17eb72c0313ba82ab996631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76364301f66b33ef7913d6d9c1e6e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911856bb1c65f4c789f4cdaa8a30c35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb106b0339bc52bd8190fd2e96b964e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f21d80e4f430f878b86045c963bf9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560ef58d328dc5bc894e24c78ccf23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51b097ad81c0c0287023298afd8d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d43a08f4bedd9e91eea838434e9ac4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54d159a9d225bbebf8476c11befe8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618eca0acc9d17a55be41249168ac9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd63a2311e32a211ddc36941d9bd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38800cb104dc42b2390cc1fd28ee2907642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b024bed759fed0b474d14e20b53e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f6c5d8318b7d05c415bdcb2a3a16e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b7ef2e76fc950edbbcf2f020ffbbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5aba82d24c7dbca1dad077349833646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a6ad7f1398131b26f8beac20c2e58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c514d9c458e467e97c0a7b5cc10191648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f5392d0446394e48d7a72dd783c7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be602c19a9ab78eb63955300a9368a78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c4733bbc32636c346911f23b69fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a651c5737007fdd869ca17adece8702652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff59133c892b2791f9effccc1d278653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf82fccceb5083c75ab5aa0827dc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f57a65872adbac18f165536ee71f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba7f4134a4fbee509c1487bd575a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef909ddfb4c7fa8f95639fd632d766657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d7e8c4b36c4efeea1d1a1fefc9bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad4b720ef16ed47c37387ac8e2703659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231b944ac11fba237e3a3db5449cf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b42b8b79e473a5d508bdfe492dc1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ed6c13e714cdd78b641783351f4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb5d36f6fce591dad3a0dc8561de9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9d8eaeedf1669c52fa584a14394b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2966ba1aae2f18481cb60ce3c982f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2391b587d9d0077e5eac5b4e44b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53ac6396a891073a903d0d2a2908e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f124a5cec7656a86c897d256e4935668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad90a00e18caa720e847ca0ff00332669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfffd2345fe9f46000070fb71c241a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8e67649120abfe085aec8939ad070671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7ba97f3c499de86db5e8e24a2dcd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777248a12fff46d163c8ae5047885fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ffe9d0156df1b48088b7624d1078674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7080a5b25dfd03c3137f7fffeba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f2808ec073518dc6d90043cfa4012676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f685402ab3471597934dfe80f6f1c5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb77ae3d73f4a1b902d5fed4a76b9df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30bb2598b95ba5034ab96089dd8d47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fed3e7e2babd1e2f1b0d49d9bef85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c9756d818bc9393f7f1ab5ec1554a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568bc716dfba63254c381425a361ec5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f847bb7af7fd71c3238b6ac2a02a73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce63877c61a89eb3b5c06ec13a4da58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415becd3e131ad18e4c5a6135e25425a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0952a40f5e14a037d8edc63109063b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2816ea455299d81a134fbc53fa4b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d46231942a1799c46a33eda252be5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f731afd0eb40b91176b4d0b6a39ba3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3450e585e24927f6a02f6a8d1813ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a00a10bc895637f6fb302676b746b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4943344f61d2f8f192b6894d1a1725692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d550120147707b2303925090b70e9d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25306e3a6b9e4bded65a5842464c6d48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067796fc4d4e7252b1d8e3c598f4ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1f94a7b9983c26d84dc16b24de03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2535a990ab465de8927d18742e1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e21e37b80b7ecfb86c7f3e2fcbc95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460149d952022a6b02d05ce25e44f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a68161b6a00cb685f5dbc28ab8a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce85145e6e5a0395610f02550cf9b0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60788eb4879f2666431b146d47ea5d56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89667d0e4ddbfa436c0f1a88328ed9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe029681c187231ea7e8df3b8b1f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38105159b3bd7e77a3be4a7999145b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20529ff3f4c96499987a1d6590cc5a67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6aaef4cf0cfb06131b0a253809add707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b1be48100078f7ae397dca2f17e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453d354c4af4df53f1d7a4a0e0cdc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af3de30471c7ab14d68083f51f433710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd2d79ab647eb3944628662b838a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28745d8bb29f57b9a490d5f6ed3b06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f27d4adc0712d26f55e7f4161464e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e46f282d4133d7248ce69c1d163224714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c19aae0ac839dcd6b38211b71349a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284db29dfab8247e7bec55cccf8a35d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a475fd4939fedd7fd6e391134625a82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eec0a364064d9478a05a0eaaaa6b01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a377f70f140d05cbf9c2f395bb6ea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99052e7c5a1c633b0f7f11bedb48778720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546c8b0ed9e1073e29f96d6028d571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26219e9ef77d774e7609bbef10368286722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15123a0f88052172485e2f88f02d32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f604483fd5e2ec9bf65ae1c192d2ba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714faa8845dbad8a1c7af4ae464aeba3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e80b866d4c3cfccd8a59a6c3dbfe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21902d01e9caeab0339532d31458186727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803d218fc20eb92068f5739a865b4c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daffb38ce5967e63e2e51ea060eb91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c6bc18b186887b85b55b62de1d089730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37939687ba92f08a5720c7d93ef22c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd6c37ad91721659d827dc377606b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acaaa745deeb3d94cd411316b38de2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccf1c7baa222ae084015347703e053734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67418166ec9c3f2e754c698f71753f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36528bb65e642f8206f793f17aa8c8d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad35040c98e02c990ab56214e9a46a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31535ce6b0c39276ce22d2b84d5708738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f6f1c762a861a5732f92b9adc377739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7f507e367f955378981b7d1f51f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfed2ac472a341fbe94a195a23e08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22c149166fa0055926f470ee168b46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79cbbe34f0db578ee99239f260a69f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87020de01f07b0a7a3890ba6a7813db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f1cfdc6e0ef580dc085b594877eba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15715ecdf70b121a91589db62d0d5c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d9a1d62560c8b7fba6216e501e706747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b75518cc68bbfc03047f1b1c54f9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c94c4ac222474898e382ce1bb938c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7569894bc193957aadd5d5688b12211750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12ba2fad250d6b66da5848d7616f7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e622a9c5b1cb62c5408779d37d47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f63c1ac1f1c81f9c9ba2d40b263d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31bf36ca534c3908d50385f98e2fa8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f36c9be74a3cf430a7b658a4cc3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e991867d25a8069bb9cdc7acb06f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bad51a6b9f6b2f25574c7451746d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8b130d5505edb8a18041314357b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b2b236fcbb107352b37cd41662f49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea497d4114395ce59fa9a1a1d069d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0536262af22798665c03d1feaa27d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509753036958f07f3fa2baedb01452fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7dd1951069db6e96182d2b1779922763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c388677690391ec710842023b153764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12511014e9b9b63322e577074ef39263765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee683b1485f0786c580b21e25c95aad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bacfa0e9c89ed40e08f9f83cf362e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0570c7f18b65fc68e16404bbc033768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54dbe3bb53de71d729e7c2d8e1b2e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816866ded3e8d7599ec6304d3be44c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf658373e5df727833bced19a6c6346771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274000a816fe3c6ecf10b07131434d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c217273348e2c9a775945f5a3583a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce93b4b24c0b75f1cd04fb2b06990774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42124744c26a9dafa53edb46124cdf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc66c8cfdf182607d4d670e11d37c9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5b00f0bef260b7792b362caaf26c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0820ffb5ac0ff6166691485e9636778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb336772a393e82f1e82b5820df08d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71e53e6b4da5380348c65ea886981780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba28c79915099524955177a15f8769781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8fa6993423f1c9d20d9ac420bc4a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc72b57a6b9af90a34b4b857775884783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c30006e51c73e873b1d1350c050a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d3563876aa8985bcabe1ad0a95a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e229024d38ceeedaf6e44fec8268415786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357502a4d530d0e2804e5ce5757da964787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f690fe4cc0ebf4f2962b9f8a328d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61efa141014ca5a004a51f1c727dc63789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5432f8ec430447c9bcae4275d5253790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33887ae38cbaafcddab1690476bee0d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558556cf09635c963a8fa94da0a75a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d73ea1d33d05866ed1e3a2d80fa9a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f9ea51b04824b2a812d29242c2803794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3102fb57b6be20f3edf905e61871795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb07e63c61b52b81692c9f1c366e21796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ab9f88e9147c4dd485f5b89f0d1c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29230888708fe2db9974bc2fc31d0c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9518b51a6e6b60323dfcc8c92171c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fa9b6e96e9bcf06b8f2dc659210ab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15efc2d4ec4b36623cafd29df1fca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd42b095e548268bc655387131e2f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35bd0e3786897f569d6cb3600f2905803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee8f3f1465636c100ef8a1456f3100804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e50cad62183c8a21a64f5635638f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619414fe5fa8d7fc73ace780b0f8c77a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9cda4574880e0e4bce0b8f388775807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a376ed56c7b86871a846c1509ad551808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0177b6c6af0b726003bfca4eabc4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118281b9a58d59683941c52569d9ada810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361f98a4c46a2074f98d0c31bbe266811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c82958786b9a15c95c1c64a9fafb1f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae57584a6281f0ccc07223c36bab0d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d1e1ba67764406012298a9a7db5f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a9c2e778b71404bd1e107143fd4c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b537a68dcd4721d49061c8f807e7c0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070e5437891a453b341d75081b4577817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f77bdac01f5c3e176951e8872dbf09818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d9ea59ef1ea659bd44fb979bcdfbb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b763c602ce139b6f3eb9a8a9620328820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e42c5fb561564ab924466dc0397c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488a80e4207bfdf6a34f991193919c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a50950547d5228a3aa25fc15891a90823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471059c83ce8074c2522b684a36c57e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283c64a0b3d5944adc546146dc32ebd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44016cb3cf878b87db3fa5a2869b74c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01169713fea7463f47853a13691b3335827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487e6a1155593ff472cb022e2a2f4b9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a171d583881c9373b01ed5a841dd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad8411d99ac25eaa18da1f372322b1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a6f86b2468c79e91cfa459fe0bf16831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf359fd35c613d8264e3de99217918832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5550fd430550719167fa9dd28dbd2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b70855cac237bc957d1293cfe097bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba47f08f0054dade0d3734a5b41e22c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ce6a11b3c5e4c4861692e492d2c0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73d8edd3672cdcd5c0fdafa2cd832c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3c77977ea22e0a5bef0078a062a44838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764066fcbc2503117cf4a6b3648d151839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c575b278cb248b93c523ff31a22c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248eccfe72b831d76c97bc2b40c3ac4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2bb0f1c50befd29c2280414ada0d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb16f529988b048d7f256f08c7b2e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb592ee5e4a5553d9bdd83d706094e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7ce2cf0947ec9ec388d479c7078a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd25c63967649fc17d84a96d2b7cfeb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d260dcf13abf7bf58a4e4c021f30ae847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325edb10b156ca90605907a0a87b7e77848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f88ff0ad73a85f53c9fba36ad2d347849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf704e80d6573d7b53661b1fd6afd9a1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752d78907d7e1f84b3069de5bf2d51851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e925418034baeb6195a84b99eea44852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988dd9c90ae87a8e86c0e437d1d97e9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762617e9f178dc22072e99210367ca3d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac044360a02a7f01ffcc2869f646ed8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf19ae9062796ba426792cf7205eb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d1ddf0520099b257cee1ee57e6ec9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d6ac23967a7f77549f5e8f2fa5c98858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e79e87a2d53a23bb742083933f0c0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9401c909daa0d16ea61e53bf78c55860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ad87365d80fd684b0f199d60330ca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38139c9bfb9994f070dfb8ad1ceafe9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89ea717e6085f636e1f4d5222b6a40863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e8c8c3d4c3260c1603ebb3742f4a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a1f9ad187f01260a81e0d1be4315865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80550ecfe47c9eb375ecf76e210b487866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116610e1091fb9b72b2b3f82ee06a8bd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57f96d88ceb70fa07926e03546ead868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da629b6655688992129d5c2e7c797869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055b208fde11e2609c9a32efae256a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a2d2a92949169d9232a15b88d20a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763e6d6e0dc4e6d0a11c6167e751334872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dfbf4004d89141b9bdb5e43b5078f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6bd4dcf815312a84974340ab8e0df874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033f5304b8bfb5effca3126e5dc9d05875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a85217a327b29ce32fd73e40290cc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0bd334afa9638ba2e96a40d72e236877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeb73766ffc4e039edb24c796e0419878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fec99697c0072d64e87f724dc973c1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14fe2ceeffe58cf05abb9955fa2f53880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8dfcad815feaaa2f6262dca46d38b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca02a81c4ee5cc32ffb95290f73d35882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831bb29d27acfd39a09d315e159028883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b01bf307b27c8a6f35dc22a32aa57884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98119eb5ada2e7ba2e0134812c1d4ba2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7916fe2e50981225483c1f6479a9d44886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8513f7b99c435b5fb26a89bd37ac5a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d8803be0effae8977114cd4005e61888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ec80253cf3d6d67827530e6abc57889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7eca0a1b981b8f4951a857e33b39890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e77cc5e9c684ee3df68dad52917e1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe577da401660be6dc53671b256fa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1f12594afe0f2c3a2bc3d6df7c9f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30066ce5bd4149879b8076c09630f086894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6fd356680f1dcedc3fe4f3b8ab2d4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c12ee8130fca2b2ce2c9cc3fff84b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23c7d6b7799f47ff9910719aa8e75f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de3d8526ddabaa9c5d6bc5ce2c3c38898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533d814bc191f9ed806f2a4d7a7c84899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62212f7ded2cdb828f305d06c728e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535a7b128f320dfbd07f2f97386f897901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5b3293cbeefe600e5284732983bb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c439540a6be0dc39ff157a17ad41903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fc2dab23da97a8ccf441d9a87a5dc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c67e33c4a1deca73e8c59cd5736c52905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed884160ac9e925bc31afe646009505b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fccc7e45c2d6b754ee9286ed9172907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03454ae51df30655984c64ca7f0c671908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00671c8d2d501268bed59cf45ef21909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7cd3ec8a27d55823e219ee334234b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3730977b7213e0fe6efad8ff857d01911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b7a5dde6eedb2746e105bbe4ac9c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447186883ffedde73c4ba05b5320cbf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f6fbd1cb19ec260efdd196f99755914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c11638f24be16d31f44eeaf407da915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30ac7c6c1e4b16cd78080724554e4e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3cdcf43383594ac33ccfcf80491a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef358addfc764aca0eaebe8a1db1a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4bcf8273957e8f8c17504c9a574c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962efbde74d3349091a91a2bf80f77c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e454c6b870ec5f58abee973988e49f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808d19c4649a5502c6dffbad3f248b3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d530c11c933ea50f9b369c8dc576d6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e1b49c31d399e7fb9deb4b42ff56e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e497110fa8f18ea5b2e34fb66cf4897925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25407678c6fe910f61170abf536ca0ac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8509e46204f6440671efefa99c88d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd01b70f3aa209862d247ad0d59ea928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa906a2ee8feca3b1e499e070e35a337929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb274fe23a003c13b4c981bf2baed930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a9563fa79e5a79219a07adb3f03e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3a65884e7b8499e433e4c81fe4243932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b6931f19ed813b7b53e022754f7d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d48e22f3ab2ece81e8597c4535af78934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf4ed9df81ae60cf68939b54a5e29935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323a72d48c204a8d2ff02741e46844936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee965dc7e6a065c2df9c203c95b3bb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb757bc04d171f8ac1c0d81264cb8869938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf37c889948011f8c2d4aa68df61c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e0a92892b0acd9eb65a9bca05450e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45222149fd9068f0d8cfc10ea6203d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5d89c0a1812a4abea7adb97b7383942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232260e315cd88d8c2b2791e48dcfd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeef336d32191800527181f049dc447944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da863988628127b829af937fc449982a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650749752fd0ca24629de4d39d6011d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d702096940d70cb3bafde775fd0fd1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26ed75c0583865592757303cc920c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be7a92df10580af241df6f268d0a8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8defc10e1d42089e4da9d4d747645950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d40487cb82a74fd9a7d7b464d444951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e27b86cf060664dbdb38bf99311fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7be65a091435e8172cec8486aa5afe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bcf800703dc49e5e2e8ac8d3386cc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce494a4458ba07ec8212489352d91906955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf485a42bf68c80d7058a5f5545c134956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889047b161ce17672104254a937c05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed804b7b50be1b1483d854e946d44cbb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c18882c8b02ef721d9d42e1548a5b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9116cd479f5d0ced88e7695c93f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ac9b1c018d250894c10265ccc0684961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8d58f0624eaa353eeaea87d5e4c53962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a954e7654a601c0130842cfa76ed8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16e266da5c133bb7826f534756419d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f80a416b3c12238b48de6d1b5168965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ddfcb3b36170d633809a9e1235618966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a291b94c1298f4bcec40b1c12869967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbd82222645cdfb1d3ef3f0d6c5660968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75a57275dae8c9b9c40126c8068bb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7f851ea61827cfa6be2c4ca2e307970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505aa6ef1660a54cec235493a0d5af971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d9d725e244c6058666970278f991972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe8e8bd222f048ee51b5e9e950a21c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06862646d6a351312ee7a43933a467974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f68c5f39045e7356b42a7ceb8a945c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a74bf7e0e54c369f10f6e11acab4f7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20808a5cab9e2e5a1eeefcbfb14ba48a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13722f21ae8f2780876f08fb0b7605978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fefe89fd6e8aa8d97e3a24da21318c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec6cb523f3314b8157f7dd1affaa60980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb592322218561e5abf3893f798eb65981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201124e17446fe22b07e7c91db9d42982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7505da4615c1873b02f39f14081dc4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e5d6e4910b00223fd92f8ae7c08b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b065571301c396ddf9d5deb3ac8a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128abc221dedcf40279e1e100724a4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929669a2949f919d66494f3ab0133f3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a11c8b47bd32eeda4c55868f055fc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc12741ec1a5934903087c5cfae9d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86427764390f934635a8a4013a981e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391eb29851df7b0526791fb8d2a3d89991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d581f44cccd7816dcb436d055c84992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5973b8046d286bef15a9474286774c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a50459592fda06ec2b8325f65b70994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc1ad6b5c68c6ff966549f1977ee5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defedd7340a8f54bf9cf419bdad6785996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e60bdc20fab073c3f3493866f9e7d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da9895c3d7ec3f8e61fbd106b367d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab55a44b2a72f84cc198044d0f21a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be9e6afb7fe5b6012b846bd390eaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29136eab301a6ede2486cef2f0069d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2648922cc14e165d6bc9b2f984096f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f10a12df9d936047673f1a14644145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9369c628754539f931ac48a92b9446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4ff6b3b61c91f3111a0ce423c15b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e463228e3db5a3cd6367e64b3cf428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea84ac7c299d6533afb5b0ab1d6986a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea990d6bf79b827ee0742588c6ed9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fee3e4d6bd84589fc2f8524ac15cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799bccee22bccdff0b7e7c043af0cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ee3bba56d3a06f57844c405e09b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96eb6f54f7777d5f3f9a7bb74c4db414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c70dbe925a1bc0eff844c57bc3c0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddda9b46357e11be55b3c20cb718b6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3087d18dea959a2b64f4330160d446417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b18f746433d1141f384766d6f064d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf511d3000e77f7a76f0d081ef85ae519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2dbba51241408f053ed97ca289d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efcb8cd5db0a7d66eb99825eb72c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80869c12bdbdeba078400daf503e53522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc1b652946108068dcd312518324523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63866f2d6041746a2b557d7f0867acd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ec3adc144ec85f290fdd21938c5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251088f8b4597655f08c14e4aef6ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85232cb406caa5a76ad16e2dd099c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419e00cd87d15674ab94680701c7aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801d53feb6038adc0f6be82dc3deb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776f8fd8eb5e0b94327954ba14d4a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0ff606f31959b34d83f85676421731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd152d11e1a72d4ca77db47699a85732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e637010120e6c8e2698a9d0156902133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ffc9af5bf9431024e8285053e463b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a276bb7662677f9349cd162bae156635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a250af5acab7fde361f089cbfbcf9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6a8502f35b9984f5e485210313d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732babb80a326f8b090accc0f0bb5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234657d0b57f80249177e959af7d0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd6040a1fc97636c7227092d5d7e3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb310aaf63c0e050727c038389d3b4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c455c8aa20dd076196c712c2aaec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c445d8a85b5c1aefa95b8423f8e800243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716a5402af5cbead1249dd1e6ebec5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140cc0a188c927db84d8d0a4b38d76f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c6f299c68059bc2f4aaf66af886f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f7b00025a84cb4be7addca1d15e4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3788c2024c0b39c3524b69b503ab5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e4044c1cff907a3f1ed0c9bacdd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606c75fac548cf3951d5b8a55a75ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a6abb92b90007cced16c789af73151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550293ebf45b10c70c066671ed293e2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f7c8d0e0a5bc98f461ba0ea898b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88620ecc51eaad7cfc43a74d0f56ce1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc4c8f3f982f8a969bc5404a1eaf4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982da1f8775383023d4440af824243656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616fb7ca01f732e29eeba95101123bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f46a6fd228e984bf0bc0605bc320958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5866aedd9174689e5812edce74ec33659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87213c33a1d469feecbb348a229dd2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9d740c28dab43f0364b1e3f7db6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b135d4f9d6210a64e82a5316cfced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d982448eaed60dcbd3a6dd206391b8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fee2f18223f6fde0f41284028186f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4025bf07c4a49bf64491fa33259265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e60139e38464cef7f90dad0d02b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575deb401f0bd0640eb4c0cd5d744567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58a20d8179bde6d22e30b5566691b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05bec84f92786a8da7ec2bd45f09369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2880307a98273cd432121961e5aee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2d3bd124fedda7e8a2b27a77203871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819a956c61d82028958134054cfe85172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3ececa1ca724d053f93b5537054c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e502e915829e6689b6fe9f918f4ba2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9004c50b89de8290c5e100a24f60c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddaec2555c63bddbef56950ab0d07b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f12d26947e8633a922457694a97d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3660f41a71a6ebf363753f4f3ab578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04777b1fbb9c4d534f205b0a3e3f16bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed6965395327d8b86bc223570ba4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63b33d652320e6ab18d77549cf0aca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2b03672420358bf023f25f729719d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881fcb720e82c6fadd59b04bd96548d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0166635e4ada3c79e2f61733c7ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b4ebefdd41e33f132f75321c058185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd61ceeff237f3de601f3ea77b17b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fcd02c0a109b22a081f8622fe010687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272694d981a818f09e8005d33146db988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984869bf0a5af3930e01a66f1c7a416289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249425b60c15314fa95984f6a55de1b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7e442a185776a692aa5b2242215a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d7372d6bf170d3aa06257b0b89fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543909e2ec7ea6e04b558dd344c4e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59cd7f1e233d76f160fb1e52b717d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e49d60fcd50f43d78c0244458d80395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae79b569be0908376b60eff9810d8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40929b254d1c0c2a29aee762cb5d63cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e98ef920b773e0719de8df57e3bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248d95e3374408f1fef9e7156d6063f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6fde9d94fbc1d91c6c7c6fee2ad89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304cca7e8b86a871cb96c3643f3138101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9b92ebfecfa1bd548567845c9a1c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f8aeed73c7291046f478f400b8046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc650385ad72dd9ac3d285e5dd34c2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab2abe5e5746a727113ab9e346e695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d55881d25ed9907940dddbe3929af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b3b6f70a15f56b458e05a0ed8328107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3540fc61d6872299df844a3640a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc0e2d44761613edb8a57815852d26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7ebcbd4cd9fcb298c874ae806b79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb6d3d8011ad834043598a31b1c25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faa5ca7e7e78f6fc66ce314994effa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac977cd70748eb27fb2ab21ecc89faa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb69ed942002763981e77b0c5aa32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd493501dde320020c06289502fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290254ef023e4a2809e429ae5a8a87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8609b0f2b2accba918ede9fd277f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1064a83b44499a856da9648d4e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e21c3cdaea78618a0a6706e540e36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9cd48bc7440af471e923454aeec4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4159bfd2b14e5273671cb6b208576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ca314e9d7c9c2c6b1a6d6562e4cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562519aa6ee512b414a38eda84d7a54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8ef1d8fc2f4f14453774017ca20e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f4e527d6900da0b1085828fd87afc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0469537c5701c7b44d2618fafe9b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bff42efa73b50ab88922821e48076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69f33b58b7463b544873cbabe059fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77029f5e4b08e4f7c4630ff958ff985129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4ece00eb5d46a8d55cd12fef4e56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee652e74b7b5d388e5372d99cefd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c985ed28b6b2d8ec418b534bf463bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320b6e454604bad4337de21fb599f84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fecac9225f1448c08852b682c4de1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8de10c8767405de7c3bd7cf3ebb8fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c554451fcf2bb4b55eb840a0cbaa90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef6751a8cbbd4b1c11908af67300a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689717e41220e5ca3ec8dc373ff1b62f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877077669d08c52bd98aa867c65d663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b25c53bdb5c08233841db1f36f0d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f8b8d80e803eaaad92954a8cfdf79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81367ea65c88ba2daed9c2c9c881618b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2927364644d1c2a713a04b28f7b99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483be70f14636996498b914c231d50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c9770e2aef277c597753e93a090bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d72f5e19265253b5ccab52097096e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3004ec7ae3a16213b9cff50c4313d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0773ebb41800e13304450916d9c379148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276855ff055ba380d9fdeae61b9d3375149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e7d86481563a72e20e29abf07bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bdd29c31a67c82c2ef9e7eed6179a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4aad546cad8533a89514b8538d693152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115e7428f35e92333f108940afb64d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb07c7b31967824086154f99b3e3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c828b665756bc81ee4fc14413a558155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e02ba215caf0dee438abab7a505f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db153ab2d804048b8fddbeed0d06cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478885f8d256b3a45d5dd74178de0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46e25969c3fd87061fd25cead6e36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f240be60e8f7d2272aa66d181ee7f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949054c5b8a96a90c266297047295d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef60af0d0bf7c116debf9dfcea1fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bcdc71e905372d9dbb50d2dad6141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93b47ea741f33b713026a9b10dea6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c97f5f65dcb8d217cef707c1354e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad953ce13e77cb9d847f20ac0cf27d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d8bdb411af1ea949c9e4bae1817e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59162df00fa908c367824b30ed6f700b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c5d6790167f3bbd5ee356b32708f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c4aea590907d98a3c8df9ff4ffe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680398d55db797bbee4553ca8be06e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1d56469c2403d3880cedb30a2c602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23fc645f73deb9598388d17ff36307173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda256f86bf90ff2d4f71bdbefa55e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c728f3b295c711eca37886a72472c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1edbcdf1c7bea47c12a78f575212e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1254a30237d5b4848298ca82b124b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f702f00fbd3db14c6b7f74606990e2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334be26f59aeb533533058373e3fefd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684a6ff427fee3f758514fc8afda02e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e3ed4d4b87f6ea9924cfeefa84cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea7eb2811eb4d92ab4096bc58168d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f69bb95276146e5e6e4a5ceea7d834183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00ed219ff8574c6c59c26319d9421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9c53e54e28f6de9eb50f621eb7e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d509603a3f2694d544507f030311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7797347e813eec4e0f43c3c86933d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e13a749fdedacd15068a6e6a1af54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06f4fb63192975d8cd710b60bcb4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393300a3109c9df8bf0a6dd54e43d450190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00100dfb149f724559266210b8f069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be381f9aa5cc0067b470891fb04dc45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df37af2cabe289d57bca7363473c38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a272c230d6901799f8778ad3832b797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c415b78bdce27e2f375da851bccc137195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec693fa9ec415181d14f44b305a06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bf76d5a147e805b7171a2f8500414197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e629c35d05d81f9b445f8250be58f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c058b77b85181d537d7667399c32d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c04f16e2f3a06eae78fb970cc4a99c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f485e36529f7581cd6e5ec990c23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79771227fa51f9c2ae8aa62c08ef1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f240dc533a8c52b70dc77b4b63d4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086e731d5d378e1498d2d1dcabf871204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290c22be5873ab904beb0a6742173d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735075e801b883c80fdfc5f490e00b51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc88966d65a4e56de3232628bb2e23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da07b992644c2a5db0495d1343cccab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fa2f47a2c1a3f94ec8eb7a089995f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee015b7b888d3adc2c37bd086874be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9ebfd34ec903e715cbd271a14ca7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa463e60b4fafc2369fab09bc0758883212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5600a633a33ac6b56315d48a435d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcf3a14091e1db205027100598f5f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f9f5d0b462d21d67f1ecffba1712215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edf125d4165bad731e5720973549b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fb597b87612e975390eabc6ce98ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17003c9d76a0ddad2437cc2d6076680218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4909f622e301718d00524a6189d49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784e38cba97a7ae5323820b4c866c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ab4c314d41d573996ea4d453be0b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63186f9019d9f9a76f3b5dbdeb89d98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dba0f5489e46f55b200900f3535f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334401b1e630ada5b84b54e441cf8c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d29840aab5b6309bfee73732785e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39976b176f16e8d0d8edad548ebe10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad33d9787584f305995a8bcf7cb04a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3ac72504f9289f0c34c554c06364228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca2a7fd7da7deba63ea5b76a849804229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4ab385e5bc54b90b48c3b9836580230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28f0ed3eb7a8cc8a88ed3ba122df5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf1513e91094d8b08747744dd7c7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4739456235e1c30acdf68f8e49c290f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daff0154aab7ec033ccca364b47a42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8bb28b413ab8e6ed6014d2783bda3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925bab500f8726ac5da9fa8b441759b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82548abd7c4c8f875099046ab3082a20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cb80143e23315f4f7e3aed25d5312238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f82b56e7c34bdeb84e205db536ff2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35d73df6d95d0fb6a1f55f56a89bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fbe41921fc61b50f86f97c97f1252241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40e0c82850b9da23d375edd5caa71a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5689889a5be0c8fe4fe79ba4aa99a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08141fcec3e7a2a744e8ab24e5f9b88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a364cd5ba7f67fb9dbfa84ad611932245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085e336009bb725a01514f604438aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97342da33a511c42435b0cab48539435247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd575d38a87dc3b5e68fe93c38caad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b12709d3ac10d63a8e9ca44f497c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc53dcf5e6dc479299220df0114f76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61ceb40d5e12bff9a775272e82ee5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a74562b0305512e88f571d29ccad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4029c15c6ce49c532ff56c426ea0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffcf952115e13db5aa4bbe4950fdc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9598f5587f1782e2151b8abdca519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a983105a11c347698988605dae790256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc08115abb868951c99d8d884fe50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8147eb82ef21a3188591de92dc4b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36081c2bc2d8b6611d4bcfbf536a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac132c0c62a50ebe772e0e9a2a9e99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7e014d19444eb1774f025513c9a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2168610aea0ec627b7c034b6870e99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e23799cf6d6d9d9f896758e10211a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8f78335e7099a729ce7687ce2aee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b4ea4b8d20ccb87fd3db709efaaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdceac77b91d7baea2f28a76e9f175266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065f863e4814274a62fe6f0b63d386267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286c7f717e957f2e7cebc6bfcee0a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2981b66af8e408b134d4f504c198f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f6fbd5027661178bc0076ae70ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb606b5e4ef5eaef8ab0fef2d7b48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327b90059a87f14179c3cb8c88cf525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f2ab26e5c936f9d6e43e72e06236b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877ba89859e8c99fb06b3174acb04a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341602abe29d79f674218fd360f0ef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40d42407dce9c630e1fac6d875e0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf8d8ba82d257e611ab75cf467cb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae516f786f382e1444742636e3f8fb33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e1c19cedad048d8ed3c34e95d982279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192e962a337bb4e3d87f38e6de58ba4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee093be1e7542bb33c9b259fe852636281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031b0bbffd9e5d35f56b0eaffa8abd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9fbeb3a0b353b2b0022dea319302c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0935efc7aa42d810f761f0c68294b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a821a7dc040f06dea31460acb9b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68859c25bc604f06de3e18a393ef60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb50e8efde8ad119340f60f616c3f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45554dd07003a2aadaf1cdba1e78c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93951f73717c191439911718d44e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f3a9975aaf22067d60679f8757358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba78eb86961811f821e05ab1e2d7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21264d9cf50c4c7bbdb7cdb915449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7113021e1a0c698efdb486b478e514293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ffa6a6c8c0723886bfd10779d53b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489350a6d1ea399fd302f0b10d183537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2a7657cadfeab68c1d36c3f53abe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0436a95a68b913db7453514d0c280ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e088ee9c8b00ec1b898b2e8b6132a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaec1085231018887411126e61dce1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda0366f24dc71df121737074aad098300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d5f31db926ff1f14362e22dbedb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7be0261891420daab35487565e6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac76dd544be731d37c9e70186a6061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a36734ef01405519a1e268d5359da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cc0313473d26e31d23be17b8e719a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67abb2f550998009258553f35313f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fa17d3ccff07e89436868002beecb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc5b096509966ccc32aa1fb27918e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281902381cc1da220616e2bf7dac665309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f540e61a89225110ba825c8d5936310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80da5ce7740230a78fecce730536ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d320561e90c0e8e49a6af2bf233d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6547016d721b53511912928046927313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f3b9a4b49e1376bb86cb5182e4a41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1d11e05dc50f392d6cdc3aa47b63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d57ac2b51b1dbafb3405212b30a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d734c17265d7f0e5b66f88c37901b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21616227c5f3af0c7e09b94a0e32d40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082290ace1b7346772f76e1bb7db688319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418d51413296363754ae1adb384200320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6b5be99584ac6d8cfb141438a4ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7227eee55975820aa734abf999e46d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cd701a6e4fa5d7057f3be9cda930c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae493af1ba4f9a4e0352eed15f196d0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498b788c1e8fbbe309ca6f524234b42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8fdc221bb6e808ee002369a823a37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea9e1bc8cb15fd266c0649e58c6f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a936f0f24fb045c0cf87c9bfff49c1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107842864ccae45bae8b7b5ca1b22fba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6b9b22aa13631c20a553e8191d49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adfd080a1e68d30e1e18d9fae8ed49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ccada46e612ce21963ae76f6f8dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342257e8f8d6b10a3cb4e64b9370572333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d8e042eb7f69650013ed4b3098f64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312d99d61dc9abb26c55a61d8498417335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5efe0c595cd0405af78db1814c443336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f78faf47b5d3eb443903e183e6e5be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e33e6277b7aa0f263f2a79fb100d76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8ce4746cc25ccda4422a925c256ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94159f089dd2afb182983db55cdd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c17707e2add1c4e8700f3ac853012341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a576d9a9315805bae5257d0b29f7b16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0eba8cd0ceabd1d9e484af9e0366343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412073af80cadb63fc1e8617823545cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b706b33515d871b3fbcba9aedaa62f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6052717c78372318a4e86708b7074346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c91be7854c34d6d621a67da8bd3e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2567497e02201f31950401749b7398348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f26350749a546e25c5fcbd97d17a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cfaccafe45c519cc050761629b6ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfdf9f694963ce5bb5e4776349b51b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1b85380ef8a6ea082664525e70c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab68ca060102cb9baa9339badb5d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f69ec26d9782d3ca1557f1e4b87c4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484593089ef3d7f5751720edaa351079355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec48da932693558837ec4b99d5e9dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6dc5611eb8f7fb04e742bab53831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b740c2fb63c4e8c8cf49b61e699bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6997bdbc68353bdb24cfce141c754359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd958e2c86281f7a1ed9da3c26134c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e55bf028d765fca7cc956f75c25a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc1e2619041062987a565b78e682bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0b1c5ecc68bb047b6bc6f53e9922363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3f5d8ba3d5a5d2c43b80f2cbeef6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef90b5b1d53d1ee0a15373f1be5a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb99e56fd6220a8d6b61aa6e52f18b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0fad6d9b22fabcd333f6a0b8dc12c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab63f7889a5109c14804c0902166d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63317d0748760500eedbb79347891369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3b73d1e713a0589907bad5947076370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d563be27718e39d467d7a71be25c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bc4bd722f2766d2597507c1a72267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c302e66e9435b33eaad88c4af0ad39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e535884452215e13eeac536c4815e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177469121283caa8816b4909a36ef20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287edaa7988fe04f6ca4019689e03dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26fa7e9bf5d276f6c7f6c8539a4ea1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee7f4a0396d5b503aaeea7b50c3c6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256eb5414538aebba60c3d25de57c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31c64d41ff8a486da4244095a5705380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd92c629e25030ae1d08409325f8ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79aee695135eea32cd612c33b06bdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb1d025d94412b555523891dd6d64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e450e13967d1f8f2fc9cac50df70a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7885010656de130ddfa83687da5cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c6b3c7a4b5ebea68e437b28bcd9c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a516579e80b59e41ae2049b97da7721387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5ba542ed46dcaaa7aefc6194399e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce87f32dad464f6f21931e861792a1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6574aeb6e66d1781ea8b89d62a92d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4408b6ad1857f61780a649e3ba407391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3be3a5a1d0f8b9091e67e6e434e798392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67794f8395992fc20b4e660509cef196393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f4f38ea38435e277a1e338cbccbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331d2f48bb8bd7d8657d0e52b3533d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc38348a0679a1568a3efde014ec3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be1df77613405ef5f54c2a1aca7e2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ed0468a1a4e2dc6448b70e895ed4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a07cd36202ec84b87b426a476e16dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a717023fbbd9f634ebebfd51bf493400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77db4683655f5923082e4fc56fba8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5fde54dac15ec5ed45205bd1a21d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a12ac7c8a96649233e74418ff0e83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a138c6bf4c05fb5a1391bb70b0359404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bca506e762384ebe254ef76142c09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492507c00bff51fd97d5bc6946623b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb3d0d62fa4a4fbd12fb585a6fc1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf353ae9c30d87d31028ef94b1cfe48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b97d3db59a60df0fdfbabebdbed6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d293a541f2beedf2788a205251a8e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884d765b07622f5e0dc0dce1c3ee614411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99dfcba88452acbb586c401ec3f70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4bfa3f9b8a8e08e41d081de56012a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ec0ffc74b4180ce727bf325dfd82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157008582da67bb378b07b2fecf05a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cedbd51516b58021af5318ef988554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacbdc44d4aeeadcc5e9bf1654467d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04579e1c2d2b56b8bb7ba543ddb93e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7813bff5ab1aa4ea671c292362d0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f528659c78ad943d5a541bcfd9fc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc75dc418d04b37252ccdbcd3c614c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ea5f58b8355c07c6614131d688e5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1822784be4acbdeff21b4f9d32bb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf0e1faa0bf9901f08396c20d4c0b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f868dc14dfc2f05ad36b154d829e0a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e7716d196af532f119c4781b3d662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc7882db3bde8290102a25723fbed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dfdd09672af160c8b8f37178a7683428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa97ea5f440e345a48e87435baeb66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8224febbcc2cd4066da95c12e7af7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f850f91c7c6aa22445b0080ffef07d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227677ac08db81808da5a39b645faf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fef42db3bae21bf42ac9a070809464433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f221922a737ee8ebb92bc57db5d5b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce637aea3b5f8c4cd8646222b96121f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23805002b28ff3b4911a01fa6c93c704436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267af4976a2047076b8b32e967e81a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558c5748f623433ff12b0a0d54d359438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2658474a04a293004256edc4a80e3ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e3f370bec081e8358bd5a29be272440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5c56a3c8ef088a06e1f5b736e784b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0300e5ba61933635a3a73312105531442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321fb3887d238bdd3739c2a6a9bbea3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682877bfdc3101cf4aee47b3347faee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d44207230790c99231cef073d773445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273acd0ebed83da63ebf5d8bb3857d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c6ec18a29107520ec0146d6f3e95f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52207052def18678cad187fc8777be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a635eec86b60f57f006bfbe4c066ef6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbcea2b864e8375087a3074b35d04d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bfd6ce4904123c8f90277b14d6cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c413fa8dfff1ea03e8de1e2ad5ea20d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7842f0c06168ec8788b0aa6c65dc00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd73ae7ff61ed5eb26e779410fb3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af7d885acec338868a15b80e8cd98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78056df0abdee69bee489b624fa03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9619d4b75879584475a6fa1a14af5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94aec241c4b8611a1e3e1853e1ebc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b2cb19cb50ab3eda53d1e4251de28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b50683e43dba4a3af2b82320153ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37554dbb48d9e91c050550ba19233835461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c60204cf68bef04811bf05920bd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7679e0416b7bc437c445c02bb614d6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6425ac3627246290fcac7dc848c07a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e33403f1b871089d7d2f9506d051e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fcc15923bba2b0745c0b3b8b1346f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209ac2e267252537b547c9f7565b96a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389946571198c9acbbe9b011331118468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4314c1292e4cea2a15550a6846260469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc417592dd6df6e78a4a532a3259ffe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc50aaf97ae9128ace5af2448db6d42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798f38bc71b53a4f4081a666b851cca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5651792a651d74961e544bca4883a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d165443bf90bafc18aa0c9f5e25b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5348684dceee59defa6f27bb0f47c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385825ecd89e8b21dafbeefba23215c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2230a1d46872eb6b84778e65e417477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e099e29db95335cbe0744f5376f88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c943be50baf9cf4c5829620bf91610479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb9f64ff6571ce5906bab707016bf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264bb1223e53d8dbbef16dd1fcd9d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe80bfd70f82ac2c9b5d16361cf983e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664160caa9aea5fe225b5f819bc063483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8cfd5f5142ad3371ae444fb8a9cb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8dbe3873e0473a8e26e571b70a8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19603de310f2603155d1763abf0101b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3594f48ba8e3d88142d2696f31500487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d16c8e34ea54235f737526d1cf847488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026f2a66f92ae1430ea7d35e12b517f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca3320ed8534829bf4d5c4100c674490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfa09a80f5a848454db0835212669f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26718f4a279dc6e8943951bf53894c15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492907f2d61ef74ec0f94cfcd0d2674493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea062421fb4b088d4c8be57cb8f8b975494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e21c131fa5ef28f2e57055dda296495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d9b4c03c66d899b39f4c345610bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed819d4e21d6fcd61b6b5187ddecdbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb70a28edbbfcb598591280df05b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad7f13dc2dc58d3a19456d6398b8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d663ec460c0708ff7d63e0bfcd1ae0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59d751681bbd9f670bb14beba2df4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b4b07559319efcbf3ccdf40949a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88057edb5539531a05796d6539b83e04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129fff5c64ce3ec0b416f908b790f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e8c4b83a315db41852fd319d9369505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa6253e0370a3c964f18d47be048a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dba19a3fdaed3fd4ea2b1ed723cd82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34d5dcdb5365a0c3f9efd3b2410e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1819c5c4a079e3422e6857f4be88a78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4292d669eac2c714aaafe21ccfef78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6157b5f8a8fb282e276e9833ffb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43f2ceee146e84d8c896f91523087512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cf60ed0ddaa04081b000853a7b60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c15cb95fc3d9a01972c2fb385f81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3195d74ace3a86d783af20301172515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f53fa87c4dced700a27a39b5c056516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c446ac7b71b8e9722650bbcfc7638f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19020f4ee1336874bc0678138fabbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5015c98d34e768bcc5995497d9612f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b97b20aac12120d42f1bd1f074459520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b5a76ccaff66e1f68de8e6fa52ea8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f16d0de48500bddcf3324a350821a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab3c2b1fa5eeedb998208c7345f82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f4ce1e261cebad0e838bb69fc06d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78bd280b786430e4d244404e502393525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29249a01b57f3a8ca0d50a24520b0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe701028335f8f745003b05dd1d7d69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167cf1a38bb66b9f20adf0c8b9af402528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379a800fdf90edc0963fa8a45431a5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10113f24dfa2902cd90e091fd134f30c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0757e2b37d0b6fa370e247b76e959531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5749fbb490315d9d91097d306702b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b7a3126d6ec2be71deeed03d1abf1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e67baab8cc32f554e443a6595473534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3a37906e91537c6521c3971dd1ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76228b57e1bbc22ac4b9684ea8033e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da089fdb8bb15b53c18d48bb705430b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a577981e75eb33ecc378b671d292538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d4e572a1a1af75edda345a3e16ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c16a8c4b183c72cc8d9c43e250868540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931a5dedb63f9a3c822047eda43c861541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cca782ed730aa2b8c1b25f9c9a108542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f9c47893eb5e06793be2d3e72a3e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b62c9cf92ad584b8884904f8b3299544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b020ddf3d96dffee40b439ef5dfde7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e280b07706462bcd21553c779134c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d8231a24b92c9338e39bcd69c687547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f7f0c2b6635f9cc4c47bfa3b093e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e740f5f0f3b6b0eb3b6f3d52aabd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1eb53c3afe96011c10cf241d4fd3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e44a0f423a4ef02e07daef2cf8890551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35303f05c30453ffc80cfa2902773552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d8defe803996670f0a0369312eaa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0288b725251629698f812696e8a5de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d47578ddbd67d8cdc5053ef937b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702fe0ead07067e170323970348f577556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8018f6f2a32b6b3d6aa7443b85afa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd04af8903d7c3b48adfda5ec15d12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05f9edf49ba86ba2654d716b0d6cac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c932f1620dbb5272e6323cb7c508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b05fa83da7cdcd2342bc625cdc72e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632778cf782e1e7729bc8a14ff002ba4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb1de029c71cfa770770aaac06cb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5479cd048cdf4d15c5f8d07ebaea0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87198deccd41d8c31f3433594fb010565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10990b82eefdea0152db2d54994cd7f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58643f75fc897bb2ce1f8dd984e12b3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffafc76d5bb3acb1645b2ab4912baf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2504fe3327ba16dffb8b2ad7fccc73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f2448f2b55fc8b1b82bfe35f430ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2f751b868b920a860c1964d43d4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290e5637fc261553dff6d31be1656b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84643eb9fd8ac6f6ce4777d9f193dfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74308761411e40e5eeaa44c1645509574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ad9a54e3974f61c7c0610fb4d24e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc233d6dd12cc0f124cec61315d6d08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c799237fa59092a1a943538a07b6655577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7dcf9ef7c7e2bb4846e7d29c8a1f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c44c499149585c48d7d3c6fb2680d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803aac987d5656016f2501e7838ab4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f50e5cea2dc46d047f71f71c6765581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743dec9002add53cec8197bf9b479cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baffce35432b7b097bd01e7f6b84d14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e861979d4f3901542108259542ac91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189e44722f975a542841a7205beaed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda1017a8b572db5649309e2cf5edc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04fd98e9b0fc8975d89d623a90650f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce5ccd870b843a5e928e756f487366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc4bc3cb3a7c0b784dc7536f23ad03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad85a5b708663eea2d9f45bb1cfbcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e7f5245d64c5221b15281ba1b84a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9721c485000cbd17925d7b09e3c15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c6a2ac29d0e6852a840ea7bd9460593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83f4e31d19f0880adf16f09f14d26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d3c6472bce6f97cc72eefe409e85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd997a90bfcf8eb1b39b102b29bc7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc1e0fb640c793545f32df734a6f05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a0033fe8d3b86323e27e6ab43cc72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b93230b6db92898f2d7535cc6b70c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa4d3632b2783f33580469b096f1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e94282290eba92c7356dd98b6183601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd8b166a582dba3b0f3db43a8fca4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae4a3ad1b5788c5d3417e7389bca7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be906df246f010ecf495a5d22184c70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fd98720470ce806518144c8fb2ff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c57f08e634196fe102045ca95d74c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9821ef8ccce77d4e32c29dfb9215607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51800840a8a8f98b0c18bcd47f8fb020608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084998a286e0d3b6ae5c004be87ccb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd04617c7b3ecd7c0e3cb43dcf5710610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e594f58362205b4319ac8cc585860611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc2574596b87abdfa248df949e9176612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16563f203390f3d1071710ac295299d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e2f6b98eada60c8a9a1de3aaa895614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891caa7c37154e41418cb81ac5c81d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a736d5dfa2fb949ea043e690556ac82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3de67140bab0c430b5ba5826a63dfa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae214c1169ab6996edabff855e5fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486c18e2f8458bb3dd67cb6abb59c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1f98a139bd6de77fad5dccf3676c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1e24eeec04b4964f15530868371d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab94a3567f543d6f38ffb4f93c51f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8006c77e9e068045a0d8a659bcffc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41efc082bf9fa02c34271c03c70ab1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20690ea27cf7bd58b08e964d9c3178625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249224b7269fb47baac3abc73aed1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f982ebdb0c8696020d295090deb831627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967f320a8bb358db98ef6ca1fc10e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4782c29d36e18b416c3787d6279b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8cc666e58153b7d553060b25dfaed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d6a3cfbabbd5d9b7e8f051ffd65d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a63518ef8c5091b57ed705e2d9ea2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69257ebe4eac65461c0de15f31de3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d9e9b87f45e07716107f79d746bd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849818863305b2a0b1d8a8d827d3947635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc22945a78bd724b63f6a540b0bc290636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d29610cef4260f91c739738c3451637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3097fb2ebb32377263e09eaba6101638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60803d41c58cee3a282d9dfd5b6b67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511f7752188f20658293fccf5ca825c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd75abb0e3daf3e3fb21367ff9b3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32c57e99102fa9ee3534c67b9c818642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a1d615df641cf92018d651da34b16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ace04a1fbd8a746e5ed90b41bfb1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbd6ce0186d16d42a46f51328d02d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c7354d08b8cd433394a1bcb56e560646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e613000ea1d344097f09d910f68b00b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2667d44db7d7bdd81441926943068648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175bb1e030594c25dc131c13831637f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c708ba293ebf96c1e721dd18a4032650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d434d9e639c77d1ebfd2181804e3bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2eec479cde851218b44dfa02b123652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a895b515700bd4ea6035e3f315b0d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00b11f5c1c6858fe7590378f3e8c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7509723be2eece6c7eb256e51935af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94aa2c44ada9d68d3d6daf4ac9d6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88078ad930faff8dc8682638036cb833657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52eed1c8534089130f6705d4c32cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566270321a524cc608408a9cec93c74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb26837b8fd279fdb1d1cd58270ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28badc58a8bdafb07ea13bbbfc243db2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38152e563debb62fc77a06b7ef9d0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80359ddc52df2e704844f9b6ada698663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d05818f6897393a637e6d447e9a0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637755aecaeecf9c4e674d5f02db27b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefdf40c0c59b1df0c7c96704d00bd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc59fa344830309872769a58b0d49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d59b580c097a9ac0db9b85ebc7b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c094c4b0b9bf2fc52afaa021de69b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944271097075b538fe425cbe2bd97f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33158d9b2c88b9af1b78edcf00bdd8a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7c6b9dbd186e07336809cfa4137a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91602074a15a3de93e84b7a94521911e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9184a67ead1787f2952f1f68060fec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad0595707a6678a1453aa7ee8c469675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4fe3a16e3af92dc01703fa959cbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a45b27b89d0a76def99477b31d38c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60ee2d9291f3bd674fa4543728126678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76636416f859fb5c38dd18b702037f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d31b52a34f68641fe65cca163475680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2739cd4a8301da2d7c644e8bd2216ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d978626f1fc6fc01829c092c33a0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde9d11b586e08599c9cd48bb1976c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df0610cf5cd5c7c0e4b8665da3fef9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d98aaacdd708c42142fd16168bd14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbd9d13f7a50d94613348d0b801188686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f122f18a5a7c046e97c6de36afd5bd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859921035e899b8f780ec0e85b01704e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288986055a5c1e61a05cf697add83d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaeb2388b68a293ecfe3f99df73696690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55fa6d1bdd111f107274c63a63250e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf2e2d9981d526db575d03176ca6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc48f7e86b38587f1413e3bdca5a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff8c9b651793b103d973d15e553902694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc95092513cc0abe7093edb222207695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340baf7c25db875a9b7d9a4e3534af3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c56aad9349c12a6ca08558a6c7841697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9b4a98fb4dfbc7562071b80b4835698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad596c74582cffe819fc479dba31db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b354c0f120716868ad9adca3d8366700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a200b5acb03bea24d1e5a5e296a51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8451c45d277a0f0fefe84843b9e115702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83072acf6b8a19dd1a83f442b9481884703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b201758e4a2012313a889eea2de0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb459ee3fc91dffb7385816524cc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cbcffd400ff5ac61608edd1ce7a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b05f7c0ce9549c29f04097f4f29620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c2e9760f1d7efb9f186c334df7fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7bd2ceb28a589c492781be0bf23de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7146f7423d1060876b853c3208d3eda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac62699e8f9b3458030828c2f3d7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf29532032610359d03bbd3b7f3d7f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c25ddb0e1c8e24a37bc460897ac5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235be5f5a00557e8dadf37cbdd76415714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340db7b720ace3a47d08861d152d6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c0eae43f9821944d4c7ed6e7912d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f46c58cd5243f2402aab4c4601a58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c302272f4cc1cdd9aee0e16ed0f856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ae766578d785abea4ea8dbdcfcb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099fcd2e6e7759e6bc982c5866401f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8adf43b50ae38d16ac208970513a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e8f05224a9aa179e039a6764dfdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00036719966c0d074d0de9231d77fe7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abffb4a2c1e373e741026db56c04f32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5fc27d763130632f239a5ff088177725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2561efaed417d525e1b7afd9290392726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03440ad6336ff5f3bd79837002e4d60c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca120a5b6c873c2c5f3cfa1c25bc6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159d23cdddb5fd73fdd69441c70edfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8d640ae6a9da053d4acd1e18eb1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5e5c6779e536d1d066a74c5b13d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf7d99a6ad49d5dc011ec9f8b9c50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a64c212a660e9f2960c8b606e8bf0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd95fd9178ead97e002a72a861df3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b8f1ef7b05b9464a9be8eec2d1a74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d0207f8a613a0c37341624e523d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9de7256625205791c783e271607fa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede71d0e99dde7e4657e81bed575987738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aac69f7b1e33749d41254cd6dfe75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7b7419fba0f50a92c8f043aa2967740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf929e69556958c23e82b814f51b1983741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e145578291295861cbefb9d2ec044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76ec1669637af959144c034c40cf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac0d6d4a87a9949abc60fa49409d14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bedcf37a087350cff5f9d2c7f944be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb283d1b5c8dd49beb49ef6a25ded3d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195906b4f745cd13e52ff595f5798e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62751f380adbb2343f7bf30bdfa2748748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d16ba9ad3403f5367ce31bd6aa5ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc6995f4dfe527a3b4a7b1bb87913750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4726456bcb38e2c85b620c0a2fd49d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a032f32894a4f6d9b1b3ba1dc335d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e16a0593786324ea94d25bd6abef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd49fa8526adaebbd1ae2329482cd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415192aa7378f5c0d6b3a07ec97d7b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e37c5526d566f2a274fd3a02d759756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532911cd973addb74cd56e3afdefe0be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9e84a4123660d01bf5192c10a7eb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc237c4ddc77cfa6227f7c94119a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1020ecb4c40b82b34426e88f68c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8de0eb5473e9f010037c24f37fb76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84513dd238b6d9f11806ef172553b06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c53ece2fabf975a93e92f46674361763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e614ad680aaec16d16edc4a2725f92764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c5e956db0db581d0cdd69f1e51d74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d2babb75221bda2ce7ded1f27b77766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95550d25fb769e44e92eaac2d779b68767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f5d517b4ff43292ab954e4f49738768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50daf3d11f8c0163ba9ef83a7a4702769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce227d6bc7338b48e6396987d38910770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d455dde2608f018face99ab03fab9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e82bfd89df36323cb221c771454d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f911f74da56770c46d5d4b1efbf3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9fa776c6d550835dffb4f89f191bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cb916c010054045aea0a0b87efa13775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad371ad537ee9818469cbc6b0a5dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f4cc7e9a87602a70dc30d41f42e29777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63886e0228dcfcae4702611f80cd62778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70518b93d7490589ae4453d6cb1e518b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19e8e2499c2e947fda9b8783d8d19780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306468cc384cd63fc65201ff20eabc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584aee7a412bc45c7c7cadbcbcb020782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779bd76f18bb1b6818b309ef99256f0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa584a4e149157bddec44b8226ea0f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691a62449a628eccf277e0553b17ff8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf576dea8bb8b99715c3c39260ea5c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc2f690f546508ab284d3ebe17bcc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc82672641ca030a29cf1b619f610788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5cc2461c606719c5c7ceb62624ce2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc254beb1ceb44be84f0e0380e09f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32461a41ac7412b9a22ce46e02eb1b82791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4070debc429c127810d6ac636b383792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a9cb09f4bbc41f8e0edd9513aa47793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3984990a1f2bcb7fbd0013cab38420794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd9e97aa90b0ccca77b1e5300d1c68795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93495ea544a41fe77a04f6dcc823c8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d96a2faf991771d90e686303c4b494797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd11e1dc83a7447614450bba3bcd4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add597d485fb9771df1c0bd3235aea53799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6721ae2615361d3e0adbfab50021fd7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd218fbfd3bca404fa98c0c18dad0e4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d475b037184fd5f6067c9350a95523b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7222536f648ee62c7a1b793fa7eccc9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765c328dd107572751ab06dcb04c1a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3befc1f2ffbad786f1fec48a82b648c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3300b9a850b5b2533b555e6cfcf640b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41576fa19a98094cf35f06b7f7762048807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad77f67bda17898477be79d61f2ee4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef900e2a163a41d93580f6df942faf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64842801abc37f5a2d429385c04d121810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6acfed43d1ea89023b05835b930e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bcc2a364d600964f950f33802b97c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab88441441036c5fda6a8134065d7e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32759a23f9ee065606598c5b2fd65c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398c55c8bb52fde2314bfbed3a091b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b425079ae11a21ea5ad4107a0f1bd0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727067ae051547dda0a14e3e025ba8b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a6a696f809db9c29267956567f26818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b7bcd7b453f0478726d8f1fb4ad5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ecfe0254722aca869c41b9a65290820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc5b86f0f4eb73013e2bdfa56a27d4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ea5cb48f9027785280e1512227447822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401054b5171d915eb46b3907a7f74366823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819609fe388e82e91b03902e5adbedeb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413bdf76dbbc15624f3d81e42a55ad2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257e58fdd3b44e10c8fb4e842cbdd5f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072787eeeaf3ae2ed605362d55aab66c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949deff4758a2a4c7620d8e0b7ede4f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5dcf72293ce0bca9f22e4da2d1609829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea7d35df128cb23615214262d4d92830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b3c0869b87df4e07172b3d712fd4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4109e1d723d4d30fe138c60c0ee431f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff3783acb0d2b145b202909702cf08833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e91bb38b7ea0f8a32855b17549711834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b203b5f4bbb8bca75207a449deef5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082b1840682eb2552a2c148495beda6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb77f0a7956f6efdb3126d07bdf44e0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fc4d35eb8a53159a9d24888ea1d30838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f5305a858917fa33c89c3899057df839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20306d3d5808f4bb10ed7bff8de3be840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d30be798c74b78ba0a3060451d6bdd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4953079ed72025ffeadc772086668f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b93bc07ab8c040c228c250645ce28843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70019a26dc797b7f8d830b82ac01947844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10813a70aadffbb76eb9cee8800a609845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb72589fd6473d6c041c4bd07b691846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d913009492c697472e1f555881d8f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319146b70580e703e9fef3289c2f2a4f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d5a6d2d1d49e1d6b065911c4986d2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4931d3376d0442223605679c2c7103a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85fc3753ddcd065019a4e0c0830367851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0de7445decd767812b01f4847701d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd054f7f53691fc0cf7402821d8b16f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c74c985af827862345282e6acf17ba854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f9294f2cb59df5fe1854f9318571855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8c7fd386cbdf75cac10319293de9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1c352cb3738f17d0ed356aaba984857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cf9512ff7a1c989e7b3beccd6689a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5134cb3d12a9e5d5ff104da86a1290859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc39a5becb7a2ac9e8db3f457bca16860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e2e01280de4b2d83c601ac112c58861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdea80e9594162dabc0adc93bd9a761862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509bdd84caff8cadc5320f452377e45863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c344078b28aa74efabf7de269df4d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfc4adc60c33903e3ad733ad58f6dc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96670b5d8ae36ea152b2878a55970c1b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dfb71bacc114f8495eafa999db819867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec40a494692e06f7dbe325a5c3fab7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0007be8ea0afd22435ff6732af61f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d4efbbb26a76ad05d2d8a6bedc6d6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad901ccd70bd6e67ac1e59e51237c6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a1289be8d7d5f6bfb33a0c449d961872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8bf834fbcda35fcaedf95ff79dd68873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409989feee728fb4cb8787c3ea348918874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ba79a955ab7dc509bea82e908119875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaeaaffbccdd8bd3b9849d9ad932d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571362ac5bcea5842e6e12a680e55d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d814026520604d1d7255838445713878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad742af61610b345bfcefcf5ba18d00879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733d9ed92e03e1cd83981aae7ab396880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c06a73ad8c98ace7dad9b7f9c329b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e5a6126eb317f9061d98cf29531f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46caf1c1cd72155ae073c52705432b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda45adc26176cbe9c74619e60562ec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27b4355d43ec9925bbbdf85c64a18885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0b5463ad81a6e2462c2343f2b01bf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0993a84cdad7d7c554b93a04dbd0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e32b9a237cf9707d94029e335884d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f966390e034196a31e1611d3c294266889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a2e3f2543806ce09287e513066121890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583c422338c57dd4435456f5c077742891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11487aee05fc231616115175f1c932892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a18b6e046e778fabd081ea775f8f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dce76676c92702c6043c8ae66c592894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad505c8534570fef6285a0efa1ccb6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a3942aa1dfe238df93c43e3af97d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f91769d1c295b5e8442cbd70235cd1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b53370519e09dbdea15e60ac36cd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ef7a43b20da66ed6f63a68abae541899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e559f03378c4c23eb5bab15dbf48888900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aea56aebe052b4b6462616ca249fe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eed87f67c4deec7c518bbc9e63280902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b6502deecb5d0f22fc7e3680d82c9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af574ee77deb0be77748afb4efa30859904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dce1331f73f357939d139a48a3012905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9a9d7b41fe4df6fa52a0ffc5c1c62906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434e3bc79556b8b6eccbabf4e96240907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4bf54c64bc18b2ebb8b2e6b322945908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc00cdf61f3d90a975fa540123a13c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185617b266e2829da5040ce62a0e3cd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c774c41fdff5cefe6502a1483af55f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac738d441572a9e2878657ad65223c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba4bed674db31d76f4e18b6abc84a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3c3a60c4fff4f721961c8e2385d9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecec9d8cf179c11e2fb093eb62bfc06915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d311172704955b8926c1a7f2c444916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f79ef64fc65c4d7d274fc4bf92cec917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54daf8c782785d8e5ee7c816d311871918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13778918cb3991c373f6c46fa7e788919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac472b8602486cb90345b45230a225b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdb51adc5e0a3e2d5dfaa633c2303f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56230db97c34da942a5ba37bd128f0c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a32d74670cead51ad160aa6c55843a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8152634c8081265a4680f8dc4cddfb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7bcc0cef0c411fc79016e170f2e5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8918a7dfab005d03df1d3bcf9a40926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b04dc77389eda2ef38c0fe71ca4cd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92785452e19026d5accc3cf0aeefa4e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fc35430516cf498f0a89e94d8ddd8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783048b203e6820a9ede96c04f7a423930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc18dee4a6b9d6bdd1cad879db653e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4f7532702130defd52ecf37fd24a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc368bda7765a349e166e1a0033445f2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669944ce724c5d8c1c04d11fdb53fc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e60ca3941421822528f41d22d2bf8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827e6b6d40293d4d3973720883906c6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8f5b98cc0063939a4d550e2867c7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111931dfa922cfe0379ab75ad01674a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369da275b6d94418f9f4501dac5d7ef939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb510caa5fa606d4c901286c1875256940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e9d9a05c4c18223bc6c2afcad599941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c2ccbb8f5a46bf2cb0a11deaf390942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c9ee83a355652a062e52235d7a5a0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee8b187e86c618466ec247b247164944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146df7745d159dd6b7287dbf3e0bf8a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2864a603c8583978ff3ceda3b3e1e49946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d75f042060cc02d6a24361bb07b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5d601741c918c9e1ee87159c7404948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39761fc11661538620006fd7b8d5f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ac121fe04cc780b929da4555b416950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d4ec7c3d60752c821d227aeeaef2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ce0702792e33f6a83945ac1effba952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c82c7daa9c4161569d4e5fb71902953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f076f52fc19ff4b52cdf639ee047f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf1a1479b80de35b1c93b8a4cf84e4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e5e35d42c6c667a6666d06621decc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064b84eb402c2a6de0e0667c939755957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466505e7ac34a9b21df832c7bc87eb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78abdd7309eeb3bbd4614dd1b894c9d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b729134cef5dabd643e3a7b8f8419960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb69cfafea4cc08688225980e07ea4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075d8871ea4b9212c476faff092ee6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9094b38f7aecd94c03c5d12269b40963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b153a431ddce9dc4e280ad111d7ef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c11157b2a8b598e15ccc45f9787902965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f1c2881b42d39e4bcc2a065deba5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db8f1709e7caf0d2752b128596d885967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3819a514658c831f5ff56bebf753f3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b970f6b080e6d8d1a7c5d401b0ad89969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0c28fd5de26fd3615e8bccdc0232970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27b32c8069d951ed17327c1eb644b0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf360585ed77be0c324fd77e8d614a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8f2227937524b0ca8eb40ce5ddf7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1872557d40e3eb64939fbea03ac059974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa251876eb1caf3b491369701c5a441975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918f96e0444db2800bfbadf32a257e5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2db1524494532f8adc1a6e83d0395977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b6319eb3a70f7a856237580acc3c0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc0d2817057c5e99cab326bff3df6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2432732b215ee3a1edd71e78abca87980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841d0a8c54fcb18ae23ac678920744981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c847b46c5c999b2c349f46c84a23e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71662f7c8ac4f04b3844e9f1cc6551f7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f285409e1cdcde779a6fcf1fa07fde984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d99b20cab66973cc8c8609052ea54985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4704f6a152cdee652a95c8f8e86af4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbfc3b2cb1aa4a36e997887e272d4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79183983d4d48edb46823b53b79a0b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a4ea06b1ceea64bd5add8f1c67a2c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224405b4098da53fbb58c24f0fd88a9e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa64f9668030a6e6eb5cbc84c795da991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce69df6d329d3b673f162fed58fd3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bbe9dd21befa293d704e9ee49e377993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab22a44def6a14c7ac888b8ef08cde8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf97cdca5aa55ca5aac5ac0c0e9c72995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503793c53d13afda526527a471e13b16996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f3181344bd5789f04230bb53fa2b1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86566a7e6e81761bc24dcc9fa76dcd998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>