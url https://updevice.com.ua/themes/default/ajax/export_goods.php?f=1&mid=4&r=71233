--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b07760e2df37d9e47521a9b20ee31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87016a0e79d7b11a9d409d1a7f89084f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9644bc21cfce302fae95947b398a573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0bef7f0b73708a3d696eb42c798244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccde4b0f94b69f504bb955b530ad1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61d40cffa23b913217ce1bee3fffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3001467ecec45d2786f14b6541ac517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17f105c0b69579b1f618958e89b1ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61eb736ae87ee3ae0aae1caaaa206d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648c0d16dbaf9ad4804ed32e7a6cfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae0969ffd0cd5063f32e0bfaede2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bab0fb4b2367deae234cc25d1eef412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0c9a13e7ed4b164873c99734fd6a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd97ec8f1d71510b09d7fa2eddfcea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6422b05594155df9d915fbfe9e5bba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e88b31e2f52d41072975e4168529116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e702e5052723f451257e36367ccd6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b3dacf58d57e5b7d050cf89396e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277fcac474c20d6a18b8a656d0348f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9c73937a570f614848cdfef6e91c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd24ac324a22ca1a2e0797878f93d2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128c939bee8e22cbe66b67d8e69fee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4cc37a70fd94985e1a828a37f0e4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f8e2c2a9fb5b5e554636667be477624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314a178544c2729e4b96eb4ffa06b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6de8938afacb6b8b7c5111d73c09a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c7e5e65fb8dcf81c4836d87bd2e8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad297aad9759f275b56e696071baa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddee905ddeb15ceb19cfdaf09b837b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd815f48555c71a8a310bcd9657a2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f5a0f24ec8310ff22c4f366c713131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056424a5923ab4ab3496fbff74bad44732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280cc5fe7b50c6a7d8f4fd3c4255f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b4df1cd63a95e12883e61cb5743a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64c13043fe7b9aa2b5299a9e26d0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef1fdef93d540e5a5d4015922ccd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61066bf1802f84e6e23b1963c4d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edaf8d049f5e7fb48e1b65c9ada1a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2253b9e469bef430d988f25b7135239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5d48abc02ccdc912bafb5df6016ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd19661b06263c021366df25b45223f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e194ab3845bfbd5e1ce5544bff40bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b9ff0999f2ae5c582338d30b42bf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60628751114ed0c44412e2a67d92fe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e9efdb9d405dee82f1e9a872ae1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbda758537e715fd3e9922eedfec0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f9b112966164e1fdb746dc45687b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13641d4f72eb2686905dbc5d6a00de6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c370ab11a53fc5268b6626cc546349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f4e2cbce9855f8c0014f2fab088450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbec6aa902e9d490b041b854d49e8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39a6c5b960b70506b3ce746b74d1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8a5f20dc46f5aa14dd078209b7c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6544d8af6d41f9445e7d5d72a99e0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205acdf20328b624ebd2a7e0dfd182d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7db397149db4e1a5a7eb0701d7303856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefd114f4aa09ce9ed8a730ff9d1c3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e293a44078010f50788ce8bb3021faf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80971f9e99b9a2229fb7f29bad079c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066cd6c1c80b476c3f2bc5aab13b10560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0519ad4e8982d99dc41df4ccea04661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4092ceaa31de1f6fb81a57ae73ccd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4d96c2134d38ae93cfe5d06f88dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399243af6b4543453ffc5dd3792d0eec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78afcb09b9215ca23315d74e3e247a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab8f87557cadc6466645bc26cd23e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb9791b5fbce2a4ac2720ccfa670367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5d7d902bda9da41352e0769c0663b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36abe52ec702c736129d2916298d1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9d6213cea3d5fb496c72798184b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b3a5ffb5e4da69140d89eca2a072071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989aa812664eefb60193845327326c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43e3e2983bce29522b86a2b7d7d2ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4501f3b6c30bdb1c9e5ca5156f51f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e147246172bac331860dbad303e2a2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb485e295d1b8d43090db8edfb95276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8eebd8da0e52e3a6b1eb20c5891ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af89b3ffea0854e241f65d9837b6b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdbd9ce9ef3acfb191f6a14c52ef7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf9588ceb43cf1c7e5d4472322d9f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9cff0c164f7824ceff7e7d422497081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad2e7847c796e1c73eafff031e4cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872690983906fd4beb348eb17953a30a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2bd3049c81aee68825e4ec9b99a6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591bb21cc3e26dbb18bdcedd966d9f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190d26a12d54cbf79f0d399cfb911b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd3d3cbce9b763ef11427641ef8a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47955946c23997704a74960b69c361ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738205bac3b3af95aa69df3c4b6625289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb79d005cd3dd862b7182b84c4cc3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c47647fe3705ce2919417a3900b22391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f566bc7909761c18135f492212be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54a7ed0c4f39919c9601585b5949f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0cd4071efb778c51248cbb492509a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89747e01729991d455922b4af2ab821c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b314c348bf6601fbc4f9172ab3603696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45bfc80106e6719c49f4a6d7d4de3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d058414644e7b8c8642c62731b0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740c1f38043d609a9e300880d460f8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0cdb606ea36503caa38257d53fcc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcf3c3d71bcb3390e601d1428bac17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74c8b8b070fcf0605c8e833848968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec613bd06ad4792f94b331aa68a32f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d2637f54b1f2736032a2a31a04d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b163aaee84571869f851915381a54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be353e62d6f8745b2ff167c376a0dbd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd60eb1d8d5814e4e87c0a9e82a0fea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31c6d71284863a42cf13c9c99bba3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549da351ad6cc5c84e74caf37826ad5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb3f698cfeb13110b30ea4b4660167110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32b95081ad7e3280641c53da4fb1b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177af8dde8054a1714d0731aa82c308112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfeb678869e5e20b327c54db0b202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60827d55e812fbaee9ad3ad62ce0a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beec00f5763854c0adbb3ada025c4ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8be73099f4ad601da872abf1be873116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490790c236984b6c131214ef56ebc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b075b540d8de2751141881ffc3610f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ece3d917b3ad7c9393b8fe18e894119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96d7792cf866bda5f85c69ef5690e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85c1051a937268b3bb366df8510f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592eea91a61d028b55e413335d46179122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b0aadd2de81277d1010991a96f148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d66b11d9788110324da17ab21fcf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27fcbfe52d7caa762eae4fcfd70b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb91263c6284a1eb7909624ab169df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045520cbc04bd7b3eb221fd85ff1a11f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e02a13561ac8675841729c686b13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0244b506fc55d59450080a8afe2f5d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c492c88d435342404d11e47c255252130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb6a97e885973916dabbf2fe9a3eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92063d7744cb3d7ac8d38d7176c84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340689cbbd55884bf05fa05e8f4bb7bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f138eb72f671d31c7f16184b71ea1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc46bf60ed1ac99b4faf1075537dbf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9354cacd7627301c53356da4b467e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca8898d6bfaf59ced2fef1d799e6b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9de0182dfc4216fb3253faa1fa39fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf5df73975ce5ced08ad12d4d28c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37ebf803e59f78139d141fbe6645a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf3b44e8785f2a62347ce2451d3715141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbf27822bf30f9a8701ea71b180e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134003096f9e635c50bb73307484bf16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276f16977c66e30373f5eaa5e1b851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7848b0d129909ebcddb1439f865f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b955afc231497694199b4490c0287f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32828a5fc9763e92d1083afe8fe4cd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159585f1adba187bd79eb52200a6c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2719a0a5e479b48766d3a638a5b591149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe07c260b562085cad79b0f606e423f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e403ea5620f1562d7fdf2cd6adda7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466500a6dec13e17d9566a647cdb85ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1115dca0a9d8e4842a8d014eb292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959eb44c138cbc8590c29191ecbd84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42337651cd1b6841b7cd7c16023b5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d18ee0d026f0694e724fcf3788c66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4903f9839ed246a6705efa65c1472be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856c5ae8c30a26decbfe30781073c9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f2a945a7a9714dbe3853baace7e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3495ebd54211563db1b6126c7e8f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f6885b3aa8c4c44955cb5dc63895161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1e691e13080753e2f82726e74c27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d7eb40c11aebe8acfae20a3e3184163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fffaea1f586069034616ef38f23aa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a90ee712dcde723c84e35c739557f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208f0803a87d55afb035f041d2a5e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda25a8e6326661c42ffdbfce00c88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0e4509ee5c4afd34c98a864ab74f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b517ff01cb9a6c537b05510c74f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f38b64f8b4095fc15cd522d67a22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815cf349c40f25e139b77eefbe7fc08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c5a1601f0825cc76b448b1d53a7ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aed985e5f6fcd048a4bcd11ebedd54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c788f75289a1f38fdc859d4155e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e4daddf255803c0b1e6b493ab4f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ba1248429227d6f0f06982c59fad8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5f9b7502b54796103be64bbdc241177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da1d8ce674690e3fda72faab98eec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc28e8285cad51de301608479a5c08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b6e2bd9d87a636d970cd1f11a770180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3ccaecf320395745c59ae4625d9fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76dd1dc5589916c6eea8ca1af138f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123369a06f1f6c53ddde46b677eb65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73450c67810576fff4c3b1966e6ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6447b3a32d5baca2d91aba41fed4ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fc0de3463e6a1ba5d5bb92ad77dd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c98d29d7f0222d6121ac0997498662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b367fc8fd9d6caf8f1eb55169a75ecb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ebbfe00e997ad762618d203c22a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703c944b16695726900586e9c6ccb1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8de305358f7f71e0023164469855191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c7e586a4b8a944fbf7fe7d6946542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f1fe4881c6be78a857064884cc859193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3d3a7676bbc5aa6359da4c26857e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79968a5d92bb7375e9e007feb259741195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc2d0c7eb5079cde6003c0bd756ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcad27b4268bb80f8e0a3182c20c0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddbcbf47bb9bff3993b607c6526f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb214ba732251a312d71b9c7c28924199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f49790675b949166c1fa22f30072200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7b444fba8d2b8739c5627a7a5b5dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0f45ca3a089066197f23bc94ef5bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d02f13ba9d929af9d9ace7577ae1c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbce8ab3781a388f2413deda7f45fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d45a64d83943dc44d928b161b2a0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c860aef138a12d543a938060378f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeec588deb863ec87fe6cb4a08091d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d231763009a17d9396c019d13c37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309173dfe86d1d2cb3d63523a5087aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ce046ca117d838de22b489ef6cc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed2d6fb902511bfd5b82da8fef441211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625973c72c54efc4c9105d806579f4ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900abab930f1258de6fc0b65d8f389a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc85c42ae17b2185539f9cccf6d3101214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5cd8d2e3133bdb0baa76d95211a7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2388abd24af1afc1a21990f9dab59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20371ee5c7febd8eb132665ae18833b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2040385e568f292c0511d2513e5ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431819abd4eb061822f8a2efa200a737219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87e1201c8d71ce402f027f3f3b500220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383b675b0fbc3fba2da44ab7c52dc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b84d2fedf3c02da93e17780d74518f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54453a62c21fa2826a0ae7d77ae845c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85835c879884a9b36d6f53d83f346489224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6785b48db0482fa06d98190d8c859225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d80d03b7e99aed462f492bc6943dac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6665e638a4c06ddacf4d83f643b86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0da638b6d069b52dad2eade87fc52c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba1c417b85a3dc94667be509dcdc6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321535a5c947598468a420c06f0ee7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410bbfac74a478ff8047a35d5efeb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b8fdf60434cb0933af8c80d05bb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93244d61dd682d7a0ed08aa5125d318e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0e46ea6dba9584382e70d03326e46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9e4cf180dd26d01f2cd7cdebd077a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436fe85d8794c0b93a981b2d03a70e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43c98e5d5299ecef573721d8f7382237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600a0539deaa48e3959dd41c35e2fe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aae70f68fc0da852499dbac0a364f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce36408d4ca6b9a48bdba48ef07e4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18e04f900676e8c8d7cc0618a2fd74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370863be6692ce580684aaa7df3bd62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad3dbe701003d85638205371d7cf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c2efbb0e6914e2211aac2f652d3a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae66e3019bae9e802c70eb8eb6dfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da3e0150ae2a2cffb775ecd361076246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481375dc88ca0b433415a041da1338b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909012dd9fac142434eb9ebf9dba8bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f742fa8a4d3661e98cca30b3bd54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d1215509d433d92bb0eae9d1e718250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d400798f63da1cd6e8cfc9c4040a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f330ee43091800cfcdb21564f7865f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb19b49580274352811079115a3a07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637910c843361ca1cb06dfa73017617254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a64cd83e4a687cca5504d3216e1a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452efa15f08fad0f49b7395944a42c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d0ff86adeb718588c34a8354a238257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7160fadcee75408a2aa0b8b0f4fd541258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26bc98551fb3d7dbc1f695e834f0be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c847a11145244b11e76cb4e1033f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cd563b5321f3837b0a72f84b791fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77d8bae1df97842f5d4c340f9e7880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7dd23b18429edd7fb128a33c536c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcb904279c3c13a2b3075e80b90de5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc404b2179b3610f9f0717cf27e5917265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065aba415f54173a479b466eb09eced266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af9aa3e81f7148f9570d92a6ba9372267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b359bc6c934a65ab0b9fc9af707f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b346fb03da4cc1de1edf51ace0f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02555e791b0d46008ab22260878c49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db8dc9eae637d235048b3245b4932271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6200f8448626ae614f8047712e9a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46772e1a49780b1710d6e91a2097f177273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51c41012c5728c1387d68689687dba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f5f5a3d01e980e7678a45624cc65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad66450f92b20e1a9e4ea78c8eadd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353fe46f01b65a26da699de9490e4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cde08facfe39070727b2c97d81314e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bb93cff7314776dbf16a677bf597c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a803937b3c1202ef1b545f8296473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e0324827418c03402b6f52fe24e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a1e7d00acafb0fcfa6dcbbb5ad790282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09779416b8575cfc0ba9c7cc221c5b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf0b1f758c26f53f06c1c98fa82cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd7ceff852aa6565586f6679b29e53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac34e889b8b13648f4b38b1eca95b50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d3cddafd94381a99962b09c9d186d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e6658649b20d8e2d72a5509aeea6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f72da7ec8d04351cc255db1ab4249f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35559167a798b4330264a026de7fb48b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fabe2d0e383fd5dd9f14cd0e63b1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aaea87639f5e989ece8159b72c45d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4f98a767568a78ffd37c57b6efad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e87de80281426eb345faf745e4e03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8dca69798e8da458cff0660861d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a9efd0ea0e9644123ce19e808243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a4b93785773a61d040f05e4deee8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891a47148494c1b1b0bbd7993e5a98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcbdc17984acb3f915e68dc565e744299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad447e10c765099fe9f5956783dd02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff52e07efd9272cc0a1d06ae3658ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192000dc17636dbbe6e68a92a5dffb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f71b9924451d4294538463ccc4e766303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce13fe435628602d981cc69bc64cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294cfdedc9cdf2de1b7e51f5839884c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d0e4d27640640daf1d0ff14d7584306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96066b346f6b409fe1b80bc644f26d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c5f890d2c519034e5640200afafb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64196cee6fe3c5f014e63f63500dc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226161273f717cb9a9fe1f6bf2341b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0f86129864a1c952bb9429b6909d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e34248188aeaf974fdcfd7410240e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac7cc6a40224825c0ad1e70a7f882313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6885793ebd59a9ebb3afff923a0c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0b6a2fa6a42271f370b6423ed39c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b105b2d8469bcb2e58c90aa29307d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea737f1c8219e1812b284babd15949d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683e77e48ae7b8d829b80ff390c555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5f6a40d8740685217fc0f103f97f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d5da6735d3321031f210f020f4a9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6a354955a77768b2d59828121857f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477afbcbd58832b32ca74336296371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8160a9ddad4eebc2a0b7854c50c34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8571175148343009ecfda43c0f874324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c30cb4b83737ad897bbc9b8dcc7e6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c384b9a1c1fbff153cd1f7e4877e4da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc72d40c9033f57f16479d3b674c13c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db17759e050669f10bc1e8b41e195cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8008f60698d26deb732aaf390a24f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce432e4b0220a59e9782c43c3a5a056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d38cea9b34bf47b4664e969e36da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4557de4831e7a9bb9f02aebfb0221332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e62cf4c477741192615dd6594cde15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5499d146e1b88e4ebee8fe9dcc86699334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb10d0875c979fa655530fe019173f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ba453684a737a86b47cb440ce615336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d243f83d2402c009fb946c95195c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca2fbc447482ee5bd6864e63845f90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb58caf1a8f6740c07795c7d35052339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8299c189c1b5f0b0a819b443d6b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3322b1794ca66691f23963ccca03a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e35150f77c2d91592ae032bbcda77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac981ec20f865e02b65c787bd11b970343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d5a9d3c2b7000a43dfa604923d94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c339b6129d1c8fd53951a880fc45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbd1cde867ff4c6a46ec2706e785ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15119a366aa7bd8b9d5ea88194ab8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58653367be59683fb92e9ac0caee93d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a15fb925f426c3e1c0e52ca311799349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb6b0c993f43c24dea2572acc73b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861a8230131ce66d055552c403ebaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ad7780f55f1778dcdc5ff36f4109352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db7c487c2aa03477a0ec2c8f17e299353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868d2385934db691f1086f06b55c92b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ebdd2a08a92a5098dfa8d092ee92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12d76d37541105cfd585fddfb1b28d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99665722df17a21efc084493166c0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca0af3bc1010aea0cbbb07c1862ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808bccda15d75a40a697aaeba757e5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f95ac4f6709307c9178bdf68f907360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ea2e2c4d396b2269d44cdc244755361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b3da4699045d5c99d250203428ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da12ff07dd7ab54d9b24a742cc9116363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff6ee129bc28d9158409f7b998410364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867e1bdd05d8bd7d377fe9373c54ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee7bfafc94acc6afdac047a55f805a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599564e6a4a063a14e5c9fd8327370cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d19d3ce1e5d32bcc27902f338d41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa504824b75618e90cda6d165e105b1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b0633d7ed19eab0ca6472fcf8a43a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb58420e813a4a39bcfd044939d3a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8dce679b95535d31049658bad1b1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6607bac236b664489739560c180f19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b806aa52aa5cf9c7f13925f62f24e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec14abf4d11617003badf9491f012375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ecf7f5e7a952a5329c26f246c6811376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a6c8361115394554508ca725bc03c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69e6f394adfa8e392a4ed349d879de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa63fddbb3131a600f653912906d035379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d98fba29219446830493211c8d8dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46695a6289bed3eccbcf86c96d66f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213cc59c6422a52c78c3aaa90cb0e93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd01212e446fbc0511a3845bd089c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a4916dc9594e3eb5cdf9425e828a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f89e6b0a5b83552d7f2fe2e23158f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d6b24d175624ea91ee06af0473f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c55f63072f7808cc83f376a3d0c3e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f31d2e77cbace4e8836787df2d46a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0bb6eda7316de71a7b90da5e812d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0e6aec9e5d93591e336142c9a6d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941055d47bc5e4739b0cfc80493b30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80291c1259e705f4496afc0a64e8bfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f10c94340331fa1867a041a1271bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544f511e0722a782c796e32a8161c2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50234ef79ed6b83fd78031deb9b5eca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48c015881daf856db78cf0b2a15ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b3da1c560f9fc3c49a82a6bec820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f725b408c612427852fb43030e90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50ec0b8567e950ff62dd681492e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217a6fb7719254a8a5ce303e728e01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede1098b28422c2d1cb768b92798328401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51cde2f075c8c11c85e0a70280d43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2943a72c067ecf57399126356beed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb175cb38a3219c0b7e1c8230a835b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d440b53240a07cd854378f25a7aa0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c3a255b054e4229b90438397f16f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44f1b8e16d580ab4cd178b167be25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4655acb1e9bf9d635809a503d73f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dfe182a48abd905bb43402ce49329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8b0e8e1b4a6eacfa49851c25a4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d088233fbcb94b7ed43d2b1333a85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dee881419b949ef646e7e0ed450ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af2ece8e772a39ca006fcad94d23f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7736e48b34d8f9216dfe66ba4bcc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ff06c8b98d79539f808464a09e14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306e8b24930b9291a98d884de36321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221cb3da6ad9a5880ccc19d1ba6287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52e0cd5df44e726fe1cc146c79ceea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd7349290d246a2f28f6229eeb5d0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5dd3dc4024156e47b31609bd1a999420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0829793c48d6170415ba7e2d5e70f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edcb305978a2d258448d972fbf0f66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26b33bb58aecfab7a5956791781ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91c0f13cfe3af7b7744efd88da3e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7fef90c8d800ff423262615b33875425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1198ae8ad29df8d362708b98866838426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42857fcf46c0fcd61aac756afe547c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90d02b8092b9479e61742c65da14f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58aba16fd20a313c8be2c55ca9e5c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae33fa49bbccd8c96d3ea954d5d6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d6a53d363ca4e2fc0d40f48958b50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e14d16a02b4c3d51b0f1b5dbe0937432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa9b99f4477f13249aebc039b7d661433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe2acd05ae8bdf4e0e965abf9fd30c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760d621d7117b134b6a6fc1b0f1793435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e54360485e3cc4fbc04889aeb1c4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c331adb20cd58952e6f45fc5eabc185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dd6b891166d4cfbbb75dc5a931415438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640fae675028910397640f19092cc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be06eeca66ea91a3674403b27a617c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d49aba147b0c34ce131f6170c30a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15ccf0ca3a93439f3dd9aa263320f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb963f241895c48bdc32d2daa85c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a3acde1dffeeb85cdbc5b7dfeb617444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ed1e65d74e2556d942fe5aa868e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0131bbd375e31fe93ccb0f860a13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f91a97629587d0607fd948f90025a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b35f95f6b36f5d79e5be425abc168448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577cf9227e3007dccc4cb63532f599f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e3d76b8399724b35bcd680d804ffe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9a5ba8e0cef37bd6acf19911c726451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54995f7b7ea9893ce7be3b856835c0f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc5f7a2ac3edbabc6b2acd42c2882453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65c91779a0f31088ac50dc0ed60347454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29dd30a03cb1d3c8edf8e9bfa6c025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1161783f7138789cacd86ca68b8b29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dd99d083924483c219f92e6d7b2c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26017b653cfbe5d1255eeded83352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea1d205c9fdcb7119213436789e8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae61bc0919113f464e6af13d8bf3cda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fcfb6ebbcb9e0be423c90b5bef89f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e1b53ce299c24142d30ee96d3f89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212d1776fd280d589d3b662436c079463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ad3c769a06a0ef2c7ddf153c7e83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc312bca7470aa1f0237f692f3783465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a68b10bc25c4c0c9d79bc3e421f4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236326d4946567e96da33bd92280b71b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73294a9e9addf99bdccefaa9da5534468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca7adb2413bb55fba31ca7a53abdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c170da27c7135e2429c1b3400d2e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e574abf88714f1d86884004926bb36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612cf605660ebc5a4e7a66ff3c9654472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeaea9d403b702165560df4c6fad00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4e3a0c24fecd8937811d0b7b9da57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad08a8608529ac38b0e1c2b49a46b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8efd22ceca13cf3ce68c7bc40bd78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a93f82020925af6c47b65bf51380477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a73d513440950f82ba80717b73c057478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f24ca2241c79b652f7b0052f12a85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990002050a6df93d660ca4b49b864b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb9f33f1f18c7532d73c9d77eb9678481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106555c7011a17a64d92d8a9bdb6269b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84c8b2a6fafc8a2cea1fcfe4eefe35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c1007b8c045b26c7ad6eb6ad17a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767c87b1a0f0c1c42756fb72d8011da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571caf0128ddb962ec99deda533d932f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd272501e215dd83a7d0f7450492a6f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b1a90536969413c1fe78479c64fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79193fe6d6637c64b560c6ce2a17640489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398b6da6f0d5b88a03d99e83830e2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8beef05af030bf5cd6cc5aa966c4b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46393bae651c0b47618e42c1316ad86f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8bd0f52c63e2a531a178b46cad4e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745146dabf5e5ef0566cc01ca949deb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71651f2182b377864d4c06e9786393495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee2838664f5ea59b30d06ad1c82ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61525a1f6cc3853fb37ab55f58d2a3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9710523402947782f8fbb93371335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e66dfb9b123b31e46cde4abc9898499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc81ae87d8ba03a1efcb83142e2e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f893f15071ce857cd1680104298bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06412180dc64ae1891cf8b32007fa4e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef86eb37dd24fcb6dbb0db400e5984503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85471ecd67815842a8438d8f21f5d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4df7d47f2b674b1ffec528c88e01d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0715edd99581d2a783f5f8eb92aeab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb77791e98b97a361c4d1309f8ae93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55471fe9cc9f318699783259a9d55a6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50a2be4e935f6b616b97a1cf14f33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8b50516f8a649d857e50a02e1a15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295faa28cbc37c58a374c01beeebb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df49d142f6fd611fba97655dc108a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf54af2e94ab22618308d2b07eea1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6981917a857e9ae8757ba764b29b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa83c2e30bf40c10e82d0d985a6b17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac70c808b5f428dd001c529de15b9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763aa01ee71303c24a43af3df9e58d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f50e91122a0418f66cd824b9c49f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee44e8b372af9db7808b94b54c623519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a00d19e351815039b94237aaae5c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe1da10a4a8b6c236bf3682f38d20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d05efd69125626cc664dc88252f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64304ddf51fc68541fb38d0baa221112523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e1932e73edf34a388998721c68a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e6dbc16267d75e85a33fe628881c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68484184c73b3d7a46519c6a72993e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b26a343adb2727312ccf80e0ba8fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1d63d8f7a36809b1fa3b161dc082528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0cab75dca8f6e769ca5846d810f31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d1a1d5d84046ca02ffea8f3c792ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e1f098e7cee2d47c5ba8078a3e0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ada736caa0017f4ab1ed36eab60e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d992e460edb285f9730b283583f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bad7a063313e6a30e91d6071a369db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4f5af885248ac5af007b18b3d9f7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622026f80a5507e6d2e638d45a1936536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e64b99dd0d7986e837914f292efc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab81a8586e258d886853cd876ba2db4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a990ea0d3a2cb427d5143705c606c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317776f44e36ef4ac8ed6ef751dd4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2a1846b4cc92daf84e89c446c0148541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6f08197b7f1023f062d45efc5b48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f1bb5f7b511f2e3b46b90639bd81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb3261a0d1cc3b4176a9c5b8b46bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d19dd2faef31c61d51681806aeda7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92b9fefea487cd97eece4f6dc9384546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf3bb92311a3a1967c711cbdc0e987547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b29573ccf7250bc6765fc2c6f6bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2fdf458847be58c430936b9ff82f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c008131e50500be1be0ef587c65e8da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc19eb3668e426baecd08e3ce8115b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14a8a3579aa2112fba49e3f1b53c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75f02af87cbb7a02a54d290409fa3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8597c687c73213716f20784b122b96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db08ac905ff6ff34cce6007c090ef39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe8a8be466369cf727a259a041c1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa72f00dc9d08fd0f48ad26ba1c787557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f4752f8e35ccf382a9660b88fcde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfffbe93f6fd10ffc1784df1a113fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b872ecc4dc648bab822c19cfcc0b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54ae6fab3a14fce1502b858aea7cc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c639aeb722fa9bab950e2ebf0f271b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086a97cadf26d7b3d51372c5fbbce6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af5476a7e06f7abc85134a208e1920564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651374ab4f8c71d848377d01c2459d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7506e0b0b0c397b98b9218e84aa0dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2f6933f1449e826868033b26f2d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ef066092dc47cf7613241ac231a5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2b0b90c56d27e1a28b4aca8b47675569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7e991dd864fa81a7484f93411d774570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756db7b42040520c5fff8b689ad98e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59135346708ae4193e5200789a505e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dfb4a2f9273d6e4148853c9219c54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae542b31d5fd20ecc313e5c026dc6dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034152af916bc533e60f93975cd3dcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d6677c781cc95ecd8b0ca0ac3d28f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09204aac5612af850df1095660abb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be8f223f43831fef911fa6ed8fa31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e3a39a29ca61b124854cfd519c2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da280907ec1c4b22b16c64e1ccd95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb4c7f218d2fe4036b504f3c8b65c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917599de13b90777df0f5f571c75617582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679147b4cf1803ad7955dd171cae2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd97f36631c779b169365db7ab32a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2a2f6a202326d3420ac07eefbab7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b018e6ce5eda3f919e79f488b1ab2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4831edd78645be12402772a3cc4487587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e117344546040ed28593e191288f2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f03271ebb9fbc0f06893f331c03700589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda0cade49e8cad45459accb269a18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c4a9213cf7fa0449a78c85b58192591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6b4c5f3cbfeccfa4b3cfcc9d5eda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6b4b82977e64e46febaffb2fe9b59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5c1d36f3939682414865669cb5b7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bd4bf0fe65ad36603f37a68f30596595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783688d6ea4402f1e3de89c8bcf87dae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0eb0e57e79b5584a9530d2545fd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb809ad82926f13bc2d15fe8f7f782598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093b0a02eb0bcfbbfe3ecf0c9469d83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60130c3e37f916d4b2eb70918f9f22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc96556787dc9baa2a917003ccc241f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243a3e418cf3acd13dd13ad815a1bcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfb3acd4842defef27d9cf6c9f454603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed554d8444bfb5bbd7cd17afa3bbe7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa50cde10d9330c8c368250a3dce9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4355961507511bab58cef2697e823606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568653320c9a0ec76efbc274be6e4a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce941664ff83fe1e07d4326d810253d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c05f603bee174d4294ce368f7eef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e29ab6e2799cbecc94c7aad872d95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2afc9f969b62d088f2d5845cd2eb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b8d3f78ee543f948bc93f6e5d484612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0cdcb256b039b2ffc9b91efcfa0e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b64a3962c80034beb420017cea367614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32bba87f08b6f6cbb457294486b12b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419dabb252533c4c6b9d99e880a9e1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b8a39c7c41f2ea2ecc9efe154827e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57d6fc809b0d45191287dc7fc96b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011d77a019a6e346b817867bd64d91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832d1ce18d17debda16c7bb6d1fa30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9de763225e1137eeebcf9e93d395621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84107bef3923ca0de22779aa79d1a01a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999d54851a0b94df7688ae6c6c0cb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55aa3c45153e71eb7bd5e03840048c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b44c216c887ae06e527dfd160f5a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50493dd56531210566ae2c2522a8081b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a61ed30973e5647e1580c9e8f087b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f6dedc7e8f219e610ae3b8ec62bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5147bb81a1d1b0f18d764fdb6a89cdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951af9e7f1e9ee0d5094baff6d62ace630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659748acc15061dd0d136dcb6a16d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462dea5778495e688f8e83504fddd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7367c4c9ddcfe6ec2d981034ed6a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012aabc9bfdf9dabea021cc088276c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db9d1185e59f2cc1f8c0abbff3ee2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8326e51a2f955f0c4056fcf00b65f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606ba3020a1c4a3c3fb292c964c4ba2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479aeec077308a505b85fd64111f7b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a1c664463d5ae82b9240d168fd469639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc0939214b4e4251da2b7fc0a4b2f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107741827d77514fcfdd54bb1f22e5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9385c2e64ea7a67ba01236ec1b84edd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d63a60b4755bf4a4fd4861ad5b26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6530dc4d13409c2357db3a5975ee3ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db133ed0e0e3c173bc85fadcb70be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1add928a93a84a36aa9fa6d205e80c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19a02e3bd0b77685e32021357da57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae87798645aa7011519595d9d1529648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d8eb948617185943d178d7055daae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267819b518d0c22d9a36285e70065662650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee72d0ec0602888fdd72ea61d6cb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb9027a4c7a5b8ecb9b24a6e1f94a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331b86c4cf7f1c3c5a38f5d08c1352653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22bc0791152a278aec87e0a9d1d5ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d1444b8c36c1f4da795f5ca643f43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f41aa8bb7de0fbc34fdc2586d2c6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600fdfa96488eee21a7c79d71c986ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b734acebd0ea3ef2a05cff403337658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e46ebdf918732228f8b853d24627659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db5330737aec7b0e80891dd8039cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6cc3a84da5fc37caa5a0529aa818661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17be355e79b716a0b7b869c2a4318d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f90ff4cd1186b62d2c0268c5669d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d038f8f4c10d7cafa3dfe8441aad6c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b9b7f53332d24e3feb3192cbe96b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85dffdff5ceb4eddd6c0424aca5ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6de0288a6e470a3468cd72b1af968e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28549099ca41d2d656c787bf4e830668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59894fcd0e4bbe41cdfa04aa218999669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c337d0cf3ffcedcd40788291f41fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a70961e8f4a648a44957790588bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3e0b14d27c6889d8177112f58fed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b000c47482ee8f7867a457b7a4022c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc85934fc3dd39679c4223f7c63b22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351c6950defde1d9ff5c548252dffe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043b3d8dd42cfee75d1cf76410dc69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0987508cae69bcda5383b591966f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522edebb25979606bd99111a7496fe6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14405ed12385dd64de88811137c6fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184189e9fbef67e64e16b5f4c3ad54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348875e69f2dd7d78523661c98039bcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a95a037ca0765f77158f1f55608e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f53427de97565b160b3656d661a367683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3872df1335a97603d6b149e4ad781f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b853cc2f910485847db1921fdc9d46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e4fdfefb5ea0c5cdd042481926a42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe3974708e446037e0bc1ce623308687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1e8830a85a240011a72172bd8122688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074372d30d323a345cfed249b332944689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da369570670a64cebadd403c03c2e68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ed9091343dcf2cbaf8212d99107a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda79e6588f3941fe73b8184f4ed5e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70b1923dc83206986f64d3965b9b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfdb2f1995d825267c6bb47590f60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45990d0b45736e075c27e88a420bf0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9411e0253218ae80cb40548a52ed19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689735011c3acfe9cac644a144ccfc8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176957106985a497bd98ec7f2e6d870698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ef0bf205bc11456a3201cc95e2be5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6689d45e440db7e8ac70ae9f0d56b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e3123e39f69b0514c36a6b7297307701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069278b4343af3780fdc3a8bd688e2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba88fa325a34b59b2193fd4ebbfed71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edbea260b4309ac37cdc95824755ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b1f541c4f34e631edebca6c91017705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f7f1d375edd03bb426721a010aef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3e97f44fb801949fee668fa79a0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fcec9e67624cbc7ba0ae4fe2a8cd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74652d49bae93f949363e2aab45f15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee92d1e98494efb6eb0f4cf1becd80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d3ecdf0a79b4d9211ef6b7b094e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb1bc11157f00389546c4e64aa40e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d019e99bfbba57ccccc8f0d5facc756713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a915b0083a0ee49fb9880b76bbc3cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db2666b30a87c51802ff0d2ec2de16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297116f3c7977cd874f9b45895e331d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6760214a8e5b17efa1e78ca996d85a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecb27ffae565afa0c24a748e297236718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f09c69e95cb0d66f0fa10657ae158719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ced80e96c7fad81b1e6cd688fdbdf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa97835dd9af5bc1474601a89fe6f47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8075a80813c8429705cd97a5a9f35b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc2275426e6cbbd2019e75d8efe0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a625425e15ec3a0f257b261dbaecf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931c27d1728d1be50adf82139d5556d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135d9009a5a8b7a7bc78c9d47604ef8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe44e48a458ce818a36b67b224edd6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc323030933ea72ca5c5c1ccbd063728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa0fa98293318d649e8f2569a167a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cca6149012f3782109b3025dac6fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b0918a9e2185ecf5dba885cb4d943731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a7ebfc7e71c507cb75ce6633ad30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726baaf54a590321b301b6c3511180733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137887d7ccb4e32cf90264cba47eccf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2ffcbd4c315fc787d8804fa19605735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c616fa00d534242b41fea47d1370b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ceb23b0c954c99e12977d59cb6053737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732901ab55484802d1fecc6d1e99b25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df9fc55c5654b487eedd44bc8ef3bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a0f4c5def0cb2f434f6ce543cc88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6081b652ded26fac698df2aa3ef9d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3b660b2ce600b529d2b5d01d4f5a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa5a6bf993bc3c2e70c5133e1ad92a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c11d6d5ce77a4c92ccdbc13210772744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a267b56c727fe5f614e1a5cacdc694745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6fe84884019bbb186e8adb2f31e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f770fa59e2c339141e91c1e45ab7f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df7050f03259f2e07f764c6e7239f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f890100accf046c5712972db2e3785749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5fbc0c5e194f7913b809b1e2bc6f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016094c0e076a713a53c293b0704ab6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334081549b404abc54ee54e4c727ac4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d8b49a0884fa1b6eda87273c97c78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b892d92955ddd133f255c91a17ea36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f893477fb72a6ed062bbc884b7a5fe1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa7c3d7cb276f3c435019019d3499f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834949c89051aeb3973f8c8eef8189c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a9b60a0c2d7a0218291141226204e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565c69e16d8203eece7e53fb5bd8e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d3ad1163c02d64ebf8104ad6e3cc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c56c6f0aa69bf05b404f8494c108fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55513b2b805ac035ef50a6daef65ad6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f52d459a5661ae54584d9d0f5e61c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e1770895a31f8f46497ebb9fb6ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93082e204845532c35fca83372791d1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fec1a0d70f1bcfbdbce67afb5139a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f932e4a402aa4338c60b89b501b46767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e49cfb9d68a48796f64d5c870dd86768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9492e633d4a37298919a77f41cf5861769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecf736286c9b218fdbaa7e7c597a45770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206e9dcb4074f02018cd07952058d9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb2dcf8fa85bc7bcdf633de765a17f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734400df5cf15abe247a6c553d0a729d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5556d374fd907f062748936d1d4aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6185f42367203943c795d555f6eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b327d90f39185763d44bf8ddf69e2f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27c3c090a0fbdf36639021dff3ebd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2d26d79abe71ba493eaa329e84ae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af3d83eb9d707f6563eb7b5d803b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe0c01b1c74718e3ea2d2e58475f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a53fa72a48d7a49bfb3e507ab252ce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6be511f738b8b1d48ab490f538c45782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f076c4049a1e6d5f0f260cd82e1b5ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e685e5655d3a78b0653a2968dff3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d99022312ba2935387a3540cff97b0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344f80c6cd1b40f20727c3f02ad4800786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdff2eb1845615bc3de1a9194d847787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272e83324584c5ae587ce40db56912788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c7c3aa33f6ea7bf3408c38970bc66789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1bcd622e25f06eb862932f60e300790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc105bac56828b3b3e9247e22f3700791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15bdb973d9b250fa01ee7f127b052d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52208485138a9fc0b4dabd1ad90f863f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdc97b62b207d1a71795f9704b617794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391751eaf1cc9e356e546c0b59e957a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6723d56fdf79e1e1f7cc49ca2770106796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ec84625973e058b966d97d67c0f46797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c881b063bd2af51e12137d248c89798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c852e29e6d40ff7e621b2dcec8278b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00163916d3273c2522b60503beee3677800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01160f491687508176e06165c24c30801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea6adf7a8e4da535725ccecef3ada802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ddba516b1783606724703ecd80d27803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377993c4619fd923270710bf2f41218804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6907c7a10f60afe3b08018a76c3e1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28712eaa5d912d9d599352cd8a7404b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e9f4640176cc36723f915fc5197d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a5e49bad5a63ec2d6d91f4d1fd327808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c891b438ba5efcd569e08514aee1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a302081728fdb2fa349e251c513b90810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715357b029144e475d82551e84d97dfc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82409ef1780c74cbe1b629553c0c4ed0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b38112430012da591f9fbb06ca39c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398bf7c7f7ee4e6c4ca9f929271bfb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478e1ec5a4746f1b93512a51e4225f0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99052897dd0c8be1168df1c6f1d1b5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e0b8e0b7320ec406d7350c4d38da2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7821448f01d37bf6b2abab58cdb81ab818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621eb8aeb47378cca1456e950b0ceb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a32192e4d237d344de24fd947d837820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f7e66832a9140b46932c2bd3a41e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac6c7f0d75f9db56f26dc2468ab92b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e06936fe8e84d0c78a2432cd87ea1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697491052fd104789798b7d6d6ef2a3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e5a18c83de6886e6939f97c53251825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca3165a859811cfd3ee3344ca028d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43947cf10cb02a7614510f57fa3806827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d3b3a1b150afa85a2599c04332c9d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4af606995e535500663062b09386829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e265c44c0991dde59cf3e02adea12830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4a9c76b2b96a9125efd7d1726636831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6a00928142a6ee3422b0a4194837832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872843ecb5fa27db60e85091ebe0aa8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8310ba4dd38240f55f5a3f8e61a5b1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194551367b9518aff3679133200d1b4e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9654d25b2b073c6682dd50a8512a3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2cf77ec088d3554bbf043163ee52837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3641f4cb983ab07120b34a01bc8a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a81aff6fa913291377efb659ba4ac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c7360e7059369240be694d97643a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baceea39d1ac57c002f3dde4619f8f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a41fcbbb8cf11aebc481ddbce8739842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf85d05a40474653bf6ceee02970a7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ada5a49822dd0116194dcb450fceb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83232dc2cd609dd78d8e41c5c4bd3993845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ace22c797f1d20b6e83bfa514394846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939db3a0726b11cca39744385e51c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d0af2652a7dbe04b6a292ad0edca7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11976c4a23639f09e9654c9387fa7c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b4e9ba8b028a32c70b41ec948718850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf91891060e0ae82155564519269b5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54ba14cafe9a92ab56d415e22b0f9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9345549276df65bc09444fb5c32079853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26600d8e680836ce08151a39d74d71854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c9aa53e4e6279d92166b985cc936855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c9cba144d0eb31622411089fd522856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f4e4162cf515b2800e1e7697b4b64857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa47ae1b191311af08c29ffbbf5cf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d83ffc2c55aaf25eca514ecb0364859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e28dfb5c28f784f2d08ff36f57119860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a08db1bb32641ec46eba204ad3485861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d309757ee7379726591566525d791862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe36da1ea0d7e8432f3752da9736279863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9120b556872a843b4c1886352fb16864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e3b6da2cda8b42469d84eaace813865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc589e18f259ceac76fa76e0de1f29866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ab9ff1cb6b3769e14cfd61d09dae4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36b26b28824a037d1092380cd16059868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47dfe8dc5f06b90788981e4092f508869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c915ffdae5d4a6333bdb5870d56fa2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f49470f3ee3f923959dca97c0a7d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9772f8cb6298ed1cd8644d4675f74872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3f2f9696d1fca3fe1bc68570f7a3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f91b4ad5f9bc93ae034b31f3725692874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e4ff28de57284f3cc5c3caf37177c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80111972174065f1aa4ada148496809876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906afce31c39e437a5c67885e72c5216877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d820dc075ab4a04d578b323548f889e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a10b376fb4decbce6a40ca383e3659879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda32fd73d6050314945223a13915553880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a31d473fd7808d8de45045bb3f19f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd7f49d83ce24b7d21f6f70a6f4e9e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dba1c6e054786e303649f1f682def883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa0c3c2f6f3b53925581fd1ef3f5db884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c53d928aec76e9a911caf3dbcef4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c16fe9323ca3fd3407ceee86eff8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31568ab81cf4a2229ffd908f243e9ea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36559a14d9287a9b18ac594359056e2f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e31c8f5c00da89aaed4b323a7fff889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66145fde285ac2b24316fe34badee2b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46cede4ea41a4e513459d7ef76d8e3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f07f33dd7f7f7ff23f9f163c1e18892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871551bb60a37053098124290cdeb273893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dddab3c9cb0847672c6d68909a70e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8bfe58a1f61b3e79eb12c4d4d75fe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e740fed67b0ee41c1e65be311761b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4834920958d77f172b1cc24bd327a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d4720baa0ea9507f6987481c72390898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52519832b82eccdf3903db74720149899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad32c2ffeeb00bc0a6c4156a24f346900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e71a56fc9d56096a6f63516fd8757901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb3d20c76960d5933dd04d4380c45902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be4690020b4bbb2159078566d4663f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da9b48ef175e81adb88b2f8ce6617904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ac8dc94f08167d64930a4db9104d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9c5708f2694307b5358aad51d07e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececd6c7dbcaa425530e32603d453c5c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757330c6ae93f64d20f2edb4356946aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f27a80b82ab0c535b8fcbc3585ae5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2b6e2526939bbff72fef5f7aea0af910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31c3a2a13835ae4d338ffdc6905601911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf39a2c9e6d247eea2f5fb50a7fb88d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0010e62d491d131bad4fdd20c05e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ac95d75777bae224e94a28c8046b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59431debf99b4bac269327f1ecfb975d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3da2f84e75e4a53ab65b0881b28fd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beee2d552c5b6ce693d832971df596917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085a0a23eb05c6a4c59370a3f80162918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5633455ee78877f01ebaddd39110a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf181e67b3cfdb88adf516c91e1dcc9e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b85b1142eae8244203a2d109141f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873249e83426720b5c8ecb17f1b99a73922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d000f04ea81cadfb6f798d16f874b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3660047c670b01d0f1d8e803a85a35f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de8b34f96887bd838748ff85d0c74925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140c36b7358b0cb2476fa24e57bd9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe71ab1cb80eab234c38a7aaa5d5c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c8de2c9f1f3a8fcd083ef816f52ee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f9b8b7b33ca45edc2b9604ca60737929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca65287e33a67383838fbd9bb8c366930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116145a97be1e9e06d6d9f57d52e3796931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e444d65fdeade14f0ff0a567e34fa8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fdccc8e1ab7a6370e84cc5a2ef0a4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005736d5a9604149ff1cc21634b137934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16fce2bd884354e148b10c15c018a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d5ebadd811438273852ac8fd86e5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c7e0cdb6b1d6f875572aaf36db022937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567a4da2b6878fd38fd40738276ae0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99ae9d31752a69db432157960c938939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe69e4b76098b2e37927d873ca1c05940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf54b460e8c8708cdd9ee31320dd16941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363227292fb5fe157b531cd14b9f180942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacccf86d5eeec26136832b04ec6280f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731692506daaaef49ef686673455b69944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76d04f6849a7d6d69dda0cc93a006945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35375802932eb2b3a26e594d3f32b4d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e8e807b57ccf5eec8ff4e71c4f588947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d70cfd217ec83876ec208b15a74af948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12434675860c6ab07641d6453f8558f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f5223378de3e7caf7a28f1abd7fc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ace5826e213f52825b28681f319a9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4cbbfca78729e363fa58f61f8af43952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e476f528acee0066200097c9ef38953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9201bc3e8a39aa0af97915d2fd8748954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff9b3d792db46589327ddb9165eb1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dfc461590ffe2db73e71b31ea19cd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ea0125b549a017bdab8f739e4568957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9846cf1ed0160d868737863237c626958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbefbf6c0cc5e818d82ca4782edff6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae4659f984a8626a23292cf36d2b93960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6f454463ab5838caabf9ce67f3888961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f10663b56fbb86a1500e5e9b379e2a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc1471da19a95049787067a9cc251a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f01007cacb9912f43f2723c7ce49964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860b3d00ac770a8915b3c81da7091c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f37ee92785195922762c00493cc8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92ca2e638391d1c5580b9eda21251967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a1a16c9d1f320b0d7d3fc1dba1571968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114a13bcf520007681ae9d26a8bd4d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2bf3206753a43f3f64792b70c1c14970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84157fea516af0545517087c45ebe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e6822d0583382771a5fb4f3d8ebf6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364a3b73c4c5b9d6641108c6ea442aa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b651c41160da01966d746581a4b0885974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece491fe401874695300b4e8725fd1fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158b9057f6476e7d8d6b2e63a069a55976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd89158011e6d3b3d756d21c8dd530977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca664fa78594d01321a32fb0e3548e1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915cfba495171a2cd2be3e1e973f0e9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15402a290de33afecbac85850dd44980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9896a1557a8d5275808b2ee2e2a8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4fa45b78f855c275ec49fb6841aba982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0baee42f3721c5b8c4af6de54265983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c83e344ec7b23e6f178d1226412b7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4a8649543399636777d63c5a1eaf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ac02d278428d43a8559c7586bc55986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552e01818e8913ff54705cf845b478987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94eaf60895f34d049ed3dca254175988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeaae27b5434f4a58abcd5e335241d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a6b9882a563424a7200b412fc594e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0729e3fa4c0f5a0cdf02c7017992d3a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb51b3948159f85653fe4fc0caaa18992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869240acecb4df756b71bb305667ea5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0ee0599d55a661780423419185543994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdbf15a774d4e713d77f904dcfb5f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e29bc294befc90653f01f446526da996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be862696743483e08beb0af674345997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd9da8e2df537cefd73c32ad135c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e8e1c72981c74d9e5256161534f872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1457de114e38cda6d38ae254736213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c22e7bc0f37c7f4dbf3f3f709b17c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9cbabd51e48d607075172aa3496f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534315ae870fa0c19c89e4ddfe328cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57190dcf40572df8caa4aa542fb0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba2de396595cf0521130b56bc72da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec552623b41205b0f280f0dff6beccd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9773a8df584d01b928bb81b03b8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e456efae066ca2d5a99db83d9ecf6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329a0b1a780f2eb045779bbdf7adccd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b8b5e5605c3d4a3bf9efe050281313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27860e8021a2b8a589cda32d415c8cf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab1c7e792c714d06e093989c7919615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ad5fdd5dd473dd71532b39a4c45516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb0e2add6128772a26d2698740cd4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ef513a716b8e5185b3476009471318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2e47b773d7568454a895fa493b91419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db5970847c2abd921624bc032707d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b2cbb8a133de45604008014d145321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e164aa8f98f5017952ee923acf270f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3093c42ecca35d1c2dc75ade06bd5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573f50d1cad1911a7fdac2317d56f5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd1b86d6bd8f90add12fef7f1cfed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3acdf92051b9c42db96afd2923d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402aa1d09bc892bc69aa67b70bc1ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab576e2870b5797271b38a2cb51961d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef35348a7b17815f7fa8d37c73684729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16559069aacba10f61c3128f9c61461230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6fc1b7908a2064f9577367a3622e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526e821e91988c86e89c1f2758857d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685af4bd8b2d3056bc536d540bfa5f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5aeece1d4e2a0c2576cca331493ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9432e8120b0bfc13b2ca5f07a2bdb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa25bf13a77fecaad3caa451dfb35636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599edb36938b5ae77b48507b83cd031c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d96df46030abd7635d7157c885c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ceeeac115c7717585cc34bc58c6e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7111135af5a8cb59744e172c3a34a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6927bfe7c0590483499d7312d80d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a1b01cf6fd97ee85332021c4b5a1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfcfdc86c947b27f1dfec442cf192c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25777b3519c2755013904a9ede7471344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8e28e5ffe321a4ffcd1e3d6129f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4692c7a28d8bb3c7cbae8a62ad92b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98c9fa127192bfe3b092e18f2d60b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb74a4fa895330569084125a8985ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd9d1a55858758aba976e5c1e290249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10891b1e888234b56eb1b66b2ff4808250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5058e38ca2221ae763093c06ae2eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1eb96dabf7b1abe92f259aae075e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739684c3fe425337dd79837ae56f98a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2573b7a2d25143144d8901376eb3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df6b99ee68abebac584cfae2509d5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff28c92a93ff736d29cf460ef6194356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b0727faed3507308ea6ce8b6593257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23c5fc1bd9a98e746e507fabf469a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b764fc226d936b76fff7637f416f07b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912c5c77711230acf1b7542906627e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1138344241dde58a928c4edf24065d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6e309dee07202d735d6ce1b8e2a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4ddb25a29494b59ff2728651015a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1078e697734cdb8d0d1beed08f985364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eafb65de000e70f8940f663e04abb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b1b28e37a5bf935c766414c2857f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb9fb04e84384c93017f918058dea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e39979a2f10b117cf5223ee6be312468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b2cc8a8d72c243666b03f9ec5472b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17a6e27ce91fc66db616e0858e9b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca80b7a47f80462a5e6416b4acf5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b80056964a95ec4eed362d9d370672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d429e44b2d103ec51d0b70e31513f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b84d36912736f7a3ac809491122ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1cac99a6f5836b84827839844655375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d6c250cca329a17626649db3d5e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a9599a73826d11344c1db7fab1cd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d916c74c4b300a79132e2762c023adb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79607d13b82f7c5bc7e4f5bdc6a5a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70a327b9765e6da2c661a05dc42da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e5a196bc6dcdd7fc5dc7020591ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9e7534b58d02f0c70caa861fb0a9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306553a44afb326740c740188d45bde283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f95d78d67f04352190697e3606416684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867a741162b04d4a826d87786dd93e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead6a72df0b7691046d61009bd0aef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f95726975dd5fce8cdce15cae77687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebdeb7ac13fd397400ff68ba6cb0d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2e4fb8058e834349c63508b0193989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72cdc540b673540632170408d59a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af338cd81d9977d4013c570038a4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d4b74d53aacd8e9c5c1d02de6fe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b82c364ea0c4dc1cbd7df4710a761693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d2e1b2754e73e51a6311e26eff1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815d7cb404e888e0c5974617b9851ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa6e86e0fa6f21aecae586a958348a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399be7266ff45b4f9889caf43a0e0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1f7c439510b401ab9363a0f7bba798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31116eda7bbd0130fd29e54893eacb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0372971583ee3d2c2e66c0a54c9d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99d16c0464b898e0e5e3d734b8c76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c834e7262a2de5690f58391d3e4214102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe92c93e67d1ecc6ad7598abd6b54f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb6db270c2349f6bc4b60eedc14de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c39b9e870b07bbb145d60afc9896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276929fc804df0c0184f90c4be99c43b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0970dfd3818a8b495ceee2296a96c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a42d4f6a65ac7ed2ed06363bf73152108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798832b39d69031055d2a9924b00aeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11d695b31377f219b95ebb9c5718f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737fceefea61c2b6187f77bd7f5046111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faadf840c8ccb3847eb5c0435464ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c24e18772dc779a627cab2e0a952c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9794ee01d64741c853dbf9cf503e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49550a864f8379d21843fb32278b758115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1b743229e1d2715ee60ed9b0e74ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b518b920598f44a18ceec5fad4eab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b5e3f68bb710afd4b9c215bb05e2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e1fedf63b5000fbcf7234d7bcee4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee68b3b6d560658aee28bd06431f6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b7342bd3aa7110ac2fe3069444a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27d2571ce29ff02b18d3c4b4048cf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e2fed2fbf37d084a417e675ea6237123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0301a24e15d9ad2b46c13051a8148cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3394363093806655f86c33fa3ba54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f88b7d3a99ccf6090c6f93f9deb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bea6430d196ff2533d19c8de82ac2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6b117eb78e2144818170572a215b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463976fdaad95b3b6a2cfd075fcc7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cbf5400db8a6121349077045ee3a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f565af932ffa272074c0bd69785ea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a565bb5656daa41fe971a1d77caaea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ed432efbd73d905988043a703292133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac32891a1fde1ad450576df23a0c09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e69e4464c7b7ac9062b1a5fb2d7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a035c791c485e47b5445ed10e7ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d488caf98f409aa0a8c0905c24515137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832958eab65a3f5ee15a9b9f83af9a4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d044ce78925a65ddc3125a681b4fb00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967f1fa08ffbab82708635f762c712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f351f0c4e22e68df6ad14834a3887141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e451e4381bbd3ddca8e4bf63271a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf073b60083da74247b5db4542b45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dabea273044ff461fc2b6c7bb59ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb1b79ad42e47f88476553bc2165cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd1a5e3fe9dd096e7d29c116aec4eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ceef450d654ae28551207a808d7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f665a08dbe3735ec5f4feeea59ce6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3624b3ce5f0b4fbb06580ba4813eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ab2f76da0481e2a8e69e8588e642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dcdc8d1585a5bf4027c10e1b931c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192cd8dd1611fd8d63237a3e6e31275152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd69c17ba6509b62eca751e1d2b7fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21553aaad1e0d68fffa72166a4bf7e18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe2e875135bacda42cda540b0ab7b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a1ed594e2df184f24a6d7642fbed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e34421dc32b4d43568689a933b6d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0c2c7f7b25721c0dc8024d78c097158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d97df413fa7ac022e918eb1a0cc4b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb48ec92c0860c2108d73a6b1de5d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd01fb920f8785031c675141084557161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e06c5e0373ef48562c71b0e30b864162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818db4ec560cad8be192c8b7816e557e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72eefd11fd03afe2719475039bfaa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c478240914d49c533ab74d7d1ec21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2caf06de2e01785615a94df1d00fcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309bd4b3b70cc9b19a4046b4d51825f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e5238ff9eeb33fb7f97043a2f683168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c0f71955ce93cb34a08417678663169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290397fc3ac3916505e1b21aab6512c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b8c906c7b2aebba45c911b9591e25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba18fbb08db3096bf53646c86513cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b76b4874bb8b30a5439290bf0d02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4387da52231b903e34c93ed6f6fd42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429fb690cbf8435b9edcc1d1bf6090175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017259cf3d40db426d6afcb4e70f81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab0f3817fb5051175518939ef0660e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfdea639bc9a9b828ebb36497ee9db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d272f1b30a5e2866292d18540569179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd0a5c4fea38af36135e14307d9b8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f355680ef43ac746e4c23f9a9aef1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde04e62f204d4c64077dafdc7512f97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72550ecc8e908dfdeea42fd396835fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d4f0062540e3c3f318cd2d1a2ed42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64836751ffca6325967972c41ac3c3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f07490a5b353af3f24133108a0417186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c4fff7db04b1923d554b0d5a58473187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92288be8c8bbed3471ee0b73cfcea694188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a4d715c480c11211f40e43e03698189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95ed0efa0e4db247ee0faa95e58b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce90ad7d23acf781166e85ae41dfbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da3016846efb04cd58b5c1641e8bf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c299b559ef7d38da3f54d0c6f204193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f876f790b6066df4399f50d86e027194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e298af0a6e583ecca215f16c30ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9512484b03f4de494df28e1902dbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddfa5f82e1795108c7592cad9c9d52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3b5d5f2e7dd37f16e30da514922e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda81a7c05235cf5307180de1ede59e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7aecb1fc9599e2fa17191a7c220de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68b949e128d47f23194f01da94b9d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbc775d59abfa4ce952db67f2d95c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647224e3bacc294b6e742a09a7fcc6d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792514a816d36bede3b8fe8a443b1053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26dbe5a19f2cd13c96f22d6bd235e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586937888e6a12283ed4195a107f823206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368f26c98a66d99a81312f2e4da3b21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc4e0e56dc204949eb9c72140c542a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8359db40150691eda293a44bfa74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd763f8c730a34641e9152d48904e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d39f9ec73bb512928aeb4149f78d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4760a7a0ec47aa77c24190ec7d5f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90bd5cfb5104db17fae74bc2d3e8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f15eb8b349ea01386f3e09a2df7c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34a91b86d87399af59c859df8e019215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab9a1170c5f50ae8dd0a2944b192c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8a3d492058abbaa63514930fdfc19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106db66e8dbee7243b644c12f092e86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141abf3accb2d60422bb572e0b725e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc553af92120f7387c9ef472bd577f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aa1f816b9accf8550a256b929528c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214ba9a12aec92c62117ecd5d54b1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659062a042e87674de9779c80c43cb17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdb8bc0cbcf7718a228bcb1dd9d7a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6eb4d2fd5022e765cce381e2edbb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594a700ba13d515b3d8afc7fd3b47a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d091bf3aca7276d7e493f0d93d6f334227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ca0d68e236c1e2338fd5e8d3503a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee90ba6d7199b8b9b1c42952b1d6ab3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83672d85e8002349829bd62ff34bf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64096917a58aa28989541b1e985bde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ed0ae64a23626ff9f6108be2d2494232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5187ae695d4d0b8b06f0bdd53c7fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f83bc03b881513aff6e6e5e3fc9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111455530db5c9b935204a38a60cf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fbd4f098dfb144eb1df461c62f428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69808854db4158d671c32dde8d6b988237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32261ebed1ab009a8bd2eee748c6e2d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018914b228808f534a9d0b9d03733aff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ddb421f3a31541f07337ac82222d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3252f32da3730f15a23c1b3516b4ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd29151725a6de815fa9d7f8aa39c04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3251a75b35e075c4b0f879e0e2f4d68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa66003c288554064ffe81a0e1f81a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ede6728dc7533f812801c0061db0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d390fa72abffdd8b2f46a3b5472f65a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e86add0c4f87f7973dd2d4ffc3cad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43eb4b0ef304182bdb37d179fe383248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9984afec91434e3f7799588d30378249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2464fd6bc4b3f8600532edc1b760d8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da677634e0c8168df532fb019eecb78d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098783c27eae6b1b9af9886f266780252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f22c094f175322426d6aa55f5d837253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d3db5074e1d6cc1c634bdb518d4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca982da9021fa69562aa179cf3801255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e2bf350eca9be4ec423cbb087608256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00025755b2fd57b5e396b6613dec583257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8dee6bf2dbcb4f4e657577369e153258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bda44e87cded41b3a9262f6bae542259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a332b66e5cd089008cc254bab69198260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb855d86cec38989b562415b04f16f20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a59da0e8be39a68134667cdf63ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e68dc944ab1763766e408ec101dd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff0d8cfd250a6a716760dc4874074264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce609cdde690b782144908f3a0b70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ab405ebc37582368982970271e34e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296df822c6dae896a0d6053b595652c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0929e13275cfe69b6a0f54706de206268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea83cdbecf3a600602c0b5d83fb611269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f421f21dfa9230f072fa8fc402d2db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977cbdad27855f415e5c0dd29972e4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706863ed72cd277a13b1ec62de2fb58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafe2ff939bcc51f3133859fd2c5f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4189bbcb5194c32617ce20e3f1d9ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06f4bc87cc50dc8ab21db2ccfbd6bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387b308a545a061e1cb04a0aab6d2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7efbfb77fd04a8922d68fed805939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48836f4075d43b8b8a84916a95f6452278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436e0b506728ca7566bca9c50fe7b9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed6dbcbba7f02ddf887d5d87b3946f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593dcfc1a6ed5546b68373f6e9b4d32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a90916d1267f19abb4efe9aaccc18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26527af7a01c6a303b025846b137544283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e9d8cb14925f5e20ca5282850d8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7643c2a6589db74409c8f1316c40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57874153a38f613ce953d81dce99ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde55b9fd3a699c289f055c6aa4f789e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e0d04126e01d7f91b6f3d63c3a71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e55664d37b2e3758ab578b0924a1d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f1f05fca68a86074ff3b12bcf322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df980b90e5ceee66de8586679adb38dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788261952688e1d2937f91fb4b3fdbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4309287b48ef62b78d4d275a1e39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d290b2ebcff66ec89708725c701a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c23212a6a088602eca1fefe1f42c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab85c52079d3f669d3287b9439ee178296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff101eddadc71672e2061fda3f8721297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f98fd8f0de5d8536e35d88ec16d6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb60218114c6979028e9396063183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e96effb17efdfd1e8fdcd61083fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ab60c29c048d2e57ab3b77addc28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72791221fde41c361965cb1f8f9b93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae6189d06cceb702fc4bebfcb3254303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b7fd488f69d3ee6e81cf6fc98507304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490a264cdc3d76a6a0c9078c4d2002305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeca1d7b1e36a3a352fc848ca073f96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a49cafbba55ddf41f9285f1ec8cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f6e34c7b3f2f354d5d0a45f0f0ebe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323ecff0aa306084f8f6a82902c4e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc36c48f78b3ec29eb42402567dd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63856b3af4ec8fc4e542cda5c9fa96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52952d0ec723cf83763a92d1259b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adb22fbcd228ab0185589a3ce76021313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1463992a9bfe5e0a2ddf89cc744381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd384c78c400cac7c7ff0aef5902e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07615ebada6e5abb7ee1582f8845e26e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808f5eada775b5d5bfe62d31d7cbe8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b35fb2363c5dea8806651ef51f6f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53876ab81e556dee38e239bc625efc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ccf6722a81daabb9297e8a35a7040320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3a8bdef7797bfe471efc230184b58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8400ec780316f12bf11555898755322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aafd8437bfe74eeed918e7ae18869b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a407b9b783a847ba2ae6861b9462c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6639bdf2bf0835380aa4f744a3f6d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e0797f00c83b8a1089aeec35e9cd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c6cba75cee0274391ef1786a5d58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b151abdb59148ab4b76cd7bc7b8f078328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4512bf8365d86fdab6ecb818f52b8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ec6cf6cf25f8c5175527327ad9cff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183085c99c0b8c52ca9b1862285ddc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c5fa98fbe2c71561e4e365f92a135332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7bc5e23002247a2794447380763b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc663da874a02421ce22df3f406d0156334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d35c92acd8a29f7233d123d9662e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb12586c9cc28202f8b3ccd1db1833b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1357906f4671442ce3010292e09dce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858955674c11cf3a1394b6c19e16bdea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4e86b447669aa60e32a29cae70b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186aba4bb38063935e84a7be1ef5ca2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac346b9dbeaca74bf06f69aa72ebc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e959b98a01ac36a73238e41e73b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd64ea27bc24dc710ed4bd6e8d9d115343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f2d8dfb0b82611257bab3fdb32ddd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfcd24c63ee6982377b2741e052ad2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0569435bba0f12840935500905ddab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdb60fcc66c3273b6e0b4fd65898a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de01438662c58e572fabbb3d83793348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5a61e9970303f5e93a9ebc59c7e1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92639ed402f9a1c0be2b3031644cbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc18643e790620ad039337eec54cc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0c0f21ef59f3f255612dbef6b1704352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1b7aba91a653f793fede06b004c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdce6e0778956a72c31d0d635497ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd68cafe3ed53a66cf2268c45e4ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0fde46d9a6ba96ae7ce01eeebb4b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7f66f873a7ab7ddd205e0e7384cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc637373d50986b3d98a7079e98de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3175698f65e5fae8d8ad829626d942359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed9b0770aa75644821b58e452791b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1181e4aff4b8f14526ecb62952cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fea393c40d05a763f1b0a4df33e560362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906379773c275917533ecb16082ac9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748dce6e428878b98301a1b42d1af31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2aa1dc463a0f9c9af11ce09cc4667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c51727d71832db94da9848e22add82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e783f3bac9f881d2e230343400cf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ef8049b47d8d9de733ac4249fb7a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec4218b13eafeb6967e715917511b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d2b0391f11f628ccbe145e4aa9b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ce4d87ee60b93ed4c0ee07e13c16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2cfca6224e2b7fb8b22fc08da4dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed30962799811edac89fad64682c50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3dce50367403f407a8a3d2936b661374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d815170c92c3ec7b1c2d8acece635c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebbd519bdcffb7ca09dd12b2dbe7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487c837122841223221af4c9408a90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9d07d09a82a3f91b69fdedfe1bc75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d05178ae741c09687144ac72ae0eed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b9e2a6ced8f0555f913d4b1fe180380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cd6d88036c54360af168faf3faa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250575f9a19999e1c96a7ec186e8c827382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9626a8d79ccec6fb7c9f9cb0be47358383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882528704ff8e170d6c1b32b4fdce780384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd68698a425c8c1d84742d1a1ad61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc0d3c81b40b4c141dc75a0947268a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c733db414deffd001d22cee01e3edc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08052102f6e1cbf4b6cde44b6eb69c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787d67b96bf9ce12f87b5293889999389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b36334d5a6f96b6b95894bd467e67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d6643dd97756a6ec48413a3b22ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899301fe38fac5fc6c6ea52c38334788392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d95659fb5971f48b5789f598500ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ba5130f0bc1b025445b81c9eb611394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787559aa5eb649a3ad7379b1752fd12e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7464fe261350a700f4ee59029ad17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fd395de316df45c0b4e9c5be5720d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6862fc1c7cf6e769496f06d520de5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc3c145fa65681e5965ef5ee5793e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5767073892df5e15dd4d2088fef17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed4636854d059f76eb36610e77a00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1c28b9ccc36dec6796a20ecf6dd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e867f17e11e3a17f3bf7f98a618e3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef11f75100b88d91529304b12678b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7608deee85e358a974b72d4dda8715405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd6fe30fdffb7686ba20317b458315406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64596106940c6534802ae64580c3e38f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacdf27cbde1f1d506ed8b1747e9e89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe744df33ba6147ba5be78cacf1cdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e73acf9b04b4adc7b4ce6708e4d94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f8cb240b3686ffab6775c410563d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123afd33375be9f126dfd97ec584dea0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca05b2f53fcedc94e4b1b85e3ef8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411bd6cca5a89a7bcad9fce2d9f60b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6de0ff09001457333e34700dd5d7e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b668d2f13b0211e30d62d84a1275416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a10111e6698708d82234e08789da9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504d0089b7597362eccda220d8efb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3db4410800e2d0216150bfe28cf72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be263b0301ac73e5a6a5f64c5f1a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fbc698570aab2868236e016cc595f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f33a348ef0be28b8e577ae0c56c616422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53070cc10eeac21321967fa4eaff057423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3d090d7c28419075875d542acf7ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197bc6fddff0b0431c6a0ba7855991425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f1558ef241d051dde3720875f9286426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f54697c581ac0622738d1c18a984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ca266ed6c0cc2b5259b50646cadaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c70f37e915ef95caa32f476dbaa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7fa2567019ed9c286ea19909e14e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dc8acc4d425c94330ab2e4c901c9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41487fa5f522f5def0e8b28e45ccfa27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ae3132c5923c0c2a29a52295d35e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297553ab27f118807df9046a1f31ed5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98992f016903a27a1f75ea3ae1ac559435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e468fb49f95143c192353bb4459aea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a1487fff9d44dc54f4e2f370d67d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6245cedaeb1113af19abc12eae36d53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d6cb4e9b263f80612480f35fd6c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b40f8192357101b8b4881b33bb4a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac282437f504bb67a7d3496dadb6c1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d1b860fb36dbc636ddc8f36b097a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1cb85fb274024bd9fc5096c05d8fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d897f12dd4474e43a0b50f77ca210444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558c8a942454c1c1f4bcfa483e9d3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eadb0c054d6eb36debd71f3b1cb649446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4d49c42621ce4ba3db6d96fa6184447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64e8aa437e71ab53e084ea304732d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe829a10b9d02fea011c1d0737ef6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bab4262db2fbdb9c5f5be6851607ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4ee692d70f8aead888d2d05c65411451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae1d2a80e5b1b7d0b7d08a351d6d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c3e1d7961e391c0be52c2cd32622453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde38e16431ce80230a979dc84de215454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f4b897789a4f60516b93743d3e3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff27bb922fef7f6460d72a1a4bdb1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0418cef89d0df90f177855cf65a34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844a26142cc8d29740d9f7feead1f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c0c5e7a6984a85bf746f6ffbf2a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08b573f07d896195b3344500d0d47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52549812a3beba3da47e7ec12410e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbb3fbdff8a832ab6c31eec1b45bc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6e4dbbf1b1ad2a5d61d1766d70931463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d6877c019e63a59e7e2a864efee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c1f64f52544f253cd9ab5179140f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb100b6f1723f32beb091faa80fae514466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e56b89107829a98439cb4b43a3da0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb2aee6ce951e57f6c4a6afc85aca9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefec9568f0ded2bf679316eb4d096a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bd01be5c5285923a2105434def1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ce4e7361c893abb583f508a9877e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb1bc7cf6653812512b35193d7e5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a65cef9c29c671be8b74baf75368a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4931f937d5198a2e870b0c8bfa7c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ef2328150db80e81a640a023c81b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f983cd245424abf7e4335d7de128b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837539e95a0132aa661a45a4877e579d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a22e586ecd9e61159910c4330a936d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00bcf6f5aca90cae242be689ea805479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2bb58de3ddb8cf401dfd183c56d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4243a64db7132d947824ef38a1e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554605ba6b8fc5dc42da28670c420218482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd25c62bf1c6cd4ae278efcabe6236b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d7f25e38535e1357d02e026b034e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d92f8a84064bdbd4320185f1e750485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e9a9cecdeb9bef10c224c5e22875a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bedbddf47b86d2a0e55409435cc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09783424984a084c8081006de32427488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2b22055eed15ec0bedd5636b19b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292cd3dc1d474a0e37c11dc6d68528e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3854f70b1a833c8e89d49f7400f398491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbde67bc24f1d7686e7c2bad3e1db1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ef73c234a99037d466db61c2379fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e22990882efc97d49361bd083caa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb934924351ef0dabf92863a2f6a51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6c6cb423ffade024b3813764af507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd760a8ba8a54f24445bb51914d5a85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a63cb537ffbc735ecd3a7090eab24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5462c906e2a16e3779b9babd4ac5a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e8a3c40186470f9b7104bef25373500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e9cbb2a6cbb0865db500409c8a43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e1a6d4c4a151b53b7fdba29a4752502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19b036568acb580ac994bc7fefb240503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef7a81de109cc00e8aa37f44de6ec5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fcbf90ec352e2dd84f6e5cdfdb32c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b08d8af61882af24d83937f50bfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660caa4598690033d9ff0e1524ffd111507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493df476b6d559bcbba3085b621258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd805d8182a9f922ab314e8256fdb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f1a3a62242130feb22e890e2cf49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4122d89fcec529ddc2b4b064edc0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97088b0a92a56c40de7540624122d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca674ad015bbe9aaf22d03ddaffdc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe866883541a26d2c9a46f5d079b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acacaab2f8f5574b003b33c7819537515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2137deed55379a33da5702d408e4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d3242492713a4d43b0540a031f58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034869f54d237bd5bde646d39020eeef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e83a8f80e1d4c3100ed4a398fb7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9cdc917c0df120f74f84e434df762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cb73bddb28b0c84cd0e3707314605521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29bf04162ef374e242578696d8858522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6776941f922df9b161836d29aaea0ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ce13be5553d858fcbcc8ec8277f29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079047cc6f2621955427e67301dbdff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef0f3dff950e6eaad886756aec152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fdf97f08e08f80798106a20945417527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a9af86f48d0006c33e0abf9febeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2c88b87fd1d2f266c6fc2b027488a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667dd41b28ad50a66e77170bce499dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f10ac00e4f60708ed864adb02ba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632e07bf3ba6f0a76b7b69ca8fdc49d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14346c181c0482148d028aba2f283b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f39e3dcadc51d8d1e34b0d03e4f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5435bfc7ce079708a3c802bad9aa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b618664dab1e926f4a8d889813cea6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f3363e84b6b174627e9d2674f435537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a0d4ceb1a796fb221271beac44616538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c1e144c95f5b30ee57f7eb6761b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207dcbc7064ead181a04113f0aabe42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0825b11fb8b84d6149d193a390f5b0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d79bb9503311e1500a9c7f0b7b91f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ea08ab6b46e63bb092f75aa7792a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87297ba6668409492345edeac10f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba013780fe661897f830cd237ec2a9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf44b9b6c37c7999d9fb9c21f3670546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4086efb7e31d001ff6d1dc075f5b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d4469860e06972ae89664ad1a02c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a856179a98f7b1497bd358037e6037549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6303d7d235a1fb60ebafe28ef8a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b5d030f0f7c967cfb36b6e261232551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa3b388e44be9de2ed6bdb0f970777552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d2c33caeaa176c43f53346a76931a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fd6be25b11ba93fc0a2f8360f5051554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686cb66a29fa29d01e0bd292992983555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558671d49f2c697bff2730328cad63ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e79db41154a486213d791b51875c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d5f58faa981d109259af9f44ade51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66882675d1a4cb899ce6f9d12faf9c19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d07c4837aff5ac3edd04e43112b55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e67709edcc3d8de61313a75bd9b732561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d1e5f9ec867a201794c3ef7dcdf73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b55300fc08cd8693c813f263896b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa527c9bdc2d13500f36dea82c85f53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d111b3f79235cf697ee56f48e33f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a68592ac4b4845e4e80ccbd67bfa9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b029857d7ebb81cc01f83a45bd536567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914c503d58c632fa432b9b963797d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf3192abe5bbf4714da2f868929da2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7550df4ef843805ff8bc4d2a91e08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e14a46a6a150c5502b9b9df8e482571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a3b51bfc0fea46daabbffef34ccfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9cb82c8be6749484b9ac8c0989c95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf81ef0cc0420f45df2c8d6f4a299574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e97d467adda2038a07791714974c9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48863a40a882692d17eb5cb2962007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee3a2dbe8682dbd0e463fab51f50b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e26cbf25752ad09c56142857ecfd69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457ce9ae6175c4df70449fd2efa45f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13275eb536d62f1c6876e03098f8a29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034e76303d88a2e707ad7fadcf3342581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5582823ad0d01686b0b14d8ae67c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f06ae5d93404f841ee288813831cd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f14cd7d41f925d28d3c13581ca06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec3b4a8c7cdab8e51423919119cfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50106bb7374069ceb5d36e90263b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1456658f0c81f8051594c7e7e7b47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89391f5790e395d766f49aca01c98584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569040134219999b6ec57a1671de4ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d25c558cd1b9ef23b33d1eaead851590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb886bc040f70d300aa2b10f26fd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da954a175f2166a2fe9c3be770198592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e3e7d7e55f4a1161dec1bbd54e63a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bc565ce2a84e5b21ce4e407dd9c05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27ea69b4297b22f48c6ca21c453f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c6994be7912a24026c974fb295bee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f3d43a13852bbf4e5f93796b0e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a99502d95d488007f10508308010d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f046c0d1eb9025b5df4d005e10474ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216685cf329b6c505bb5e6c9a6dba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b073b9eebf58221a3bfd9f137a7f9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe8a901ee6679dd458169ec18d42a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b77917ba5e89ac6ef15291d687831c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9869189daee754a77f6aeee11f93a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c49a962b87ee431558908cb65524c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5501a44007609504394c17e613e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5afe90a3b385fab9a60e54d1768a60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84b509a1279373ad9cf691efdd8667608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898f5d89c5e349410b801cbe515507609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035a82176c4852331e2bc2158b64ea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a919ab3bbb1ce511fda2c02d7b37442611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79291e4ed7dbfe755038cebd05e26c36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e30cc08c55c4b7a16ef704ce08137613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82008338e77f121c73295f8779df5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ec08630bd9f182a1af80a96e97fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed2b01d219abb501992ab6797c5335616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261275562c504e32143ccf8eb3ef111b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e85b718c13cda9f7091c22a235bb5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a5323f219751e76e203809114511619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436682fcd15a63f94a108c79784d55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40dfb4f28e422ac1870b112a0a3646621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2018f148ee381fc242ff51aec118e62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ef2633ecbcd6aaf38d1210be2a31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa718186c503da48d6b46acbf5f2a09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb8d94e230a63d3dc5a663c9fac6aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a32526430afad48a95cd1409de809626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da30b865ea64145f30822730c3e78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02a858c822b97dd3fd1d82db7604c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05eff7dca5dc6d3d6cb20228d05a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4970971f52f86016dd98c96a2da4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da0c6339c8185772a90cc83178d81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625839418dcf863edc8ecd91ebce2ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc16bd33fb660dd8ac1db0be1d7f0d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926aee7eb7ffc86a5024bc41c19f278634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eaa20e34b9b5c66a7c7f59f6ed20d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945bc27d1bd8d6062060b2f40a18b84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfc5cba75a4a49de9a7e2b26e17761637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97125cacc3ca2dba3ef6cb349d6e980d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032367cf28111ace065b80dc2fc8acf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99648313e4914e8a7b3d805cc0204ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2746e54e46b5c2261b971dbc6dce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e062e9f1abbe68018bdd7aa84a2302642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7d090a7b8f8f3a8bb0c2f0a43cbb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b6a290031c19a58b966f540ca0d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d5b1289051629acd28332688cf19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7044e61dcf59982e6dc40f8e90865e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef47fa9445b2df8ad06288e7e3f6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9dc9254d76a2e14c81459f2068716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fa359baf8d93125269615645540b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e5946e4c67c692ce6d6a8b8604f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6ee6ef30a43eb88df79137b9decd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a115f5005362f946bacfb8062b37b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be1e342df74fc9167568c35992ef1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911a8a5eb50050674885c09937dfce9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c1a0cccdd56c4e8c81868203a469a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f5c808fca84d49b1f2242362d3a55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea68790128d9e09df0ccc38a577224657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdcce4995f2e8e72fa6611bef94d44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106e91607b9121908103b302e80ae4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe86c985622e19eb70dc6dabb3a3810660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6336a39cab3b1375f15fa3715e4f81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5257864a8ea9138608177b9bc0734662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a61982429db6eb41b0e85a93aae71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d74fefda37cb3b3db05488cf8d910a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efbe1139cd130d3c3d4216e8f73b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc705cd1a16ebd2f36e00b4055d49b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d4ba00d4a70997accb1ed3a2bf45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230d6a9d9573cf0c5f7d5b16f20a30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabfc3b66a24ea3009cdc6e50354939669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d34143d7611acc719e8fef6ec8ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2031d8d6a453bf26a5e861ced3447671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ce44e1cd59f1b934851a8b05c579672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68da9e099df70bc97c74d3ea00e0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b635d43f985ac36b247811d47124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7153fb770b46a24437652a5c745e64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efbd22a973873116487e4c95c6414e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019e44c225663c4f62767a16eab232d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab2e9b1bc9cdb70f2e005ff7c337c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392216ab086ac3e91eb9eeba9ce5be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664707412560cd0f28811a2ff6fe858a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad670ff5ce66e0e9b8787e6fc05c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345760b3cfaf0c9572bf484eb84d3301682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b183bc73a6d717a57de24f007cb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854b17eda05a8ab57a6f4c00ac566d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84dbc5b527ce4b1a58062a45d21a94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4bca0b14d4894dc309861f57c88b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e742558acfff133a1001c72e1aed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d00d6fe08a5ec54b14dd60509847688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a0ddf66cb92dff8cb984d5cd3ab4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6338b3faa558e0a92a0bcb3a3b4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499db91c0d89f0e750d14824158b8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3da8df84128d99f231aef707a26c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07000390596bfbbd910ee690f92ede693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74585a11ab5bbb77eb27f95f8d0cc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08312320e8966b10e5ffc0f954bc200695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09f4124b0864f7c881871bca695db9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293545d4b77f1e38da078cf3992609697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea38c0e85a1153ae4f51a8760609a35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f356d8ee31946f3da24e45d1ceab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128da7ab1f162821442c8f874cedf25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6335d9465285a8ed186be3f086b559701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d03569719c9ad708b155fe93e332702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393772ed29483a8b875865c93ac8947703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb5869577185a5d6a17bef205670a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aa39b303de0c63bfcb72a1cff4106705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a066e26539a7b9fbdc56b79f091c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b812298ba1c65e9bbea955a89ab1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2b251600b4a863c77df0861fa2734708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db870523f9737254f70a8660fd065c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe17f3d767bd2065c537367e7c4644710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f85777a5fb2f951b140cc3e95c9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421ab1bfdd2afd91f6de995374c4c3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedacdd956c50c22e9ac80c316f1e46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc8a8ca945d6385a6173c60256abb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86f3e3c5b09475c22bf7a04c655c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740983ff0b18289951f918c48edcb03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9eee0eb0629c469f395e1a104f7e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcaf42dc9d5255893b311bdc7effcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cacf5cd563e0538ab5e64fa27413f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f75345f4ae2f2576262ae666d7e348720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5dfaa5ff4d215cd61c00711f217de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbc2c14beb6a4a3025e92863dca13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04570ce3ec6e1857e9b0895ef17d5b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12751431781a7e0986b7ace235dd1fb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ff46e988d9e07b78f5c491e16e6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f954fc4542fd472a66cf7c8158433c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efea614bc8f44a6ea6ed19196209cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1a9814c4d7876d553417eb5f9c3fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1225095ae9213e8d347075f7b700729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84b09c5cfe8df53dd2c664df35dfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c60c423cb429f95821f57f4acee7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35bf99ce3e60e4be085363bf5365c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f76298711eb2ba8f79c4d3f6f2adee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192679464aae49def1d76753b27b373b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae5ebe945a0625be03b381c8a4590c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7c933ea7481fbbe493dadea6caf96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c921f64fe785fa4e17c89b409e55eab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540017a4cd5977b6e1fb948f70ab39a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc597e86ddde1e87e08da55a8a4db73a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da02a0bd13a6201e2349b258898f38f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944e41e036362bb72b33520e034aaf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505b56528484dd6e7abb362672ea5e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e4f8f21d302b68a478d5d18fb21e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57877a5fca49cf64c9a265cacbab444744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3925aae1b9e10ca05a888ce7cff0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8dc38136bb82ac577a0d2d26894cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403c76d8dcbd0dc519571a16ffcf45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f378c71cacd7f0ad70ba3f59925036748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85597df61c8453d91f3d55c4afacc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a691ce100c15eaee7914eb461d6c7a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892be7a9ec736e09842e5863a87132751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813368e29a02263be4b4e5ac9ba88f92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb1aa6b94cb2a8a4484310b6a5591753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d2b948300597b7c2effe3cc0a2f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cb0eb7de8c1cfc8905447d5a7cc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df40b46c6881d2f48bc606bbb4a72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005381d55350b06a013d71ad73e448757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc462736154bda4b0332874f1f1ca2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805919c3f551f41fe507a314d7adb231759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934e024096f1123441cd02eb37700e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a0e2bf4ada1a376b40cfe78bcd14761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b61a02f1e3e9459eb386ae7e8e964762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34c235da98b532879f298c2d97348763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ed1ea954a65b64e72cc52a54c798764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b924f3dde07db82f42b5ba13ac0bc6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bc6af3115f4b0fd2b5c3cfff0456766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ad4eef7f32a44c58e81a26fee9a6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f7adcaeb1436dae72731a9efc7164768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d23f22b5592c492cd9ffc98fd953769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdba3d3c96e5efc957996063002f97770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf204c5d34ac308b86ca8b0d30acb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e861df6a3bf83ca68ee3515dd4ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d71ce94a0aed0fe333ff3f046fd9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000940001241fb5fe165a4208607ea6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263dd7b25b17a08b75fb1f3a1709f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5be25d8a796929c01790ca53152e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921da862d666a3598008671e6d0019c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6c2569163fe7d995c35f817a9108778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3f4d5419dac18cf4e57f735ff31b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e3540e836b6fee4a708dd0a10687780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ac10ea214bf1a87373cd8f60d744781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9755f2431094c9488d8c06b864b75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7061cd5986fa5d79c2e6db18dcd75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0b4c5ec4937e13335090327019a2a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9786f33c0571251e5ccb2ab3fd79b0b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e6602b2d0c13509c2759c0a776fd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb29d43b7dfded66cd4078672001675787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92893a4510a4f85983ba2fceffcff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431f456c6ad44c846e0e76549de885789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e994aae91378860422e04403644b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176c5fc313f13cccd5c6a5054c5482791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87784e12d4154c47f1a9a76902f52792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b977291e255ee572d811bad0d03f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24368a3068a1e68b9f32160d1ab52d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd2ee5baed69207de120b83797aeb8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87badd17d86e96bca8cba668f32af628796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17611155c4b55437b7081114a8eb9b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba1e1ea67c5c3b48f6008f0739208798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f59b8e89343a423aecd199096bb1c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13a8bcbcc6da4670a7feb37ae8f210800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e15e9487da798b31e0f28dd40253b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a075de9846ff2026b33fd4caa4c9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93eab93666d607ef67bc64b9eb4d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f0906bda397fa3d9f87466dd1504804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7cb0ef6623e46db91572f730bc0f3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da13990b67da1a5d438d28e239ebf6e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb172811e711970a086174a2936fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50681ca9cb4e1221817f2f3af59ac500808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49cc32b9a4b1aa9e715392645b3c4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343aee2076c5732386d4b777f3c9b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b53f4d2ee9e4513cc496363a7901811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceaa5ccc1b4211dd4011f4e1446f19812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17aa21b9d72a4414295b47e421a51813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26279ec8c756ed31ec318c6d3eddcb7a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c15b42ca28a34248f552932cb4da815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076b1f402f4d2973111ce030d2795be816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e610b2c8b1740ef084e5aed21e95b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cecd28a4f8e8c0a848c06dbc76e2c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3154d3fc1d547e145cdb026a6fe0c1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967da4d4c1cd08cd463f4b67ef8aa426820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887648968be520ace0f6f555c786903821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416cb103e2dc18dc5ab7123878c2cab822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66609a08bf17e1536518e7329c7e6fa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e9813435087feeb8f2bca75b3550824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c806770aa40f94a4cf74227c99e3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793abb0cb2eb63d30862bdab5fd27a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795744b1245def146d1545136f2a7e0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd09151e8a123301d863ae455adfdc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d23ada913054ef8c327964e6bf82829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbed18425846ddd2cda4e9a5b3a526830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05327ba74f6655a40d8daca00959b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a578c38d0ca8ee6fd7eee188e9e6c2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b436a9e31df791a729eb5c354fd23833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde03b3c29f4391d43e63063cbfd7b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4291716e933f06d20f07f6d9f9089835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc1d48199fad6145589eac583d384b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e970049eae44141ba183529f9673ef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ec0bf1c5ce30b2698f99bf6c8875838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e4485019f768ca5227319953f1e78839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1595419b3079454dc5dd62fc7d7faa9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f709cfa418b0ba2c173933bddbf13841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b0b705fc6dca93ebac2c75fd96f7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4406d16caf2734b67cecdf891dd0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d53f8ab766a8ceb6a2f1b16644a7b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bcc5968b561d69b47666c4a61e794845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a0890b7675e2df9b5cf8fcdf749b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4704b859d2f38fa25c22e185a7b9c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9fc6174e95ea91e8ebf93be95c24848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715e1fda0aace213a282fb04eb2aaa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50181aed9f6fd85776d6c2a0c7f28c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce26adc331ee983eb8605ebe1b283851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f6c0475b99552fea20a56aebcc2b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a71ab8c8e2b28998cc5fd60f5ae2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b3f759679cd905dd5d3062e604b2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9923bbca01833fa2ea727c4fc5b21d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba776e7e5a493628db61f67863970ee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c403a32c97b572f4ba0a52b50673fc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d18b46f600f9c6851564796c57e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8f4492dbb2966706839375d148d7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd56adaa2c1617b2ae27a35713cf2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd2529180628d232ed10073e3687e5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d2bef0116f788bcb80faae94210c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e673a21bf8842d358e89aa2cedc1cd1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532154adc772c9a16f69af4930af02864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce86dd7df4f5c8e7377af53ed1b1cb3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d1724fcddf412e250a0ce72e29d2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be33a37d6ebeb152a2380a42737a87867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e8367cdcf03ae972e7a060e4a99bb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4852a89be343b97ac2695b5cfe5e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391840a2a9ff82060c583adafc17211870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c3aa52003f8d9df5691f7c8ca9b97871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538e2b037e89367b0fd4578cf17b1c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381fe110db79486b7e16f502c0b50fc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c68793fa72faabef51841ef61a26874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633891defadf32e11a6f7ec63d29f36875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d560d6993a9283c7eb01490e8fb40876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7e739611085152ff9638068d5298877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486fe46aa8403503820caf8cf058168878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c6921c6791222ae424b10c8c4fbd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496773a4e20f16de7158eb40f788e5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4fa5ff2ff94827385343082fada7f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adb7557da04197be9d4f4642465992882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67d7ef337a5cc4426283322118126883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4434cb06fba8ae6a93fbfd6b366efa1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd04854d73f04713cf707394514a7f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417a0dd8c7ed10dba28bf19b12790a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011b112c8d3097f3fd756f9c469c39887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf50ec1b2e72b1af5734aae175f3f34888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed0da53a89d8d6f095230dc897f178889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be59f38faf19c9eaa52a050be13fb7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87d725caf3282d2012c623080a721d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d8a602e987de6aa5f1d22b1f8bcf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295618a13444dc1061d28f1d1b45da2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf941253516c4d54fd9ad178c10fc4c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632d1605924b753e2dd46476ec80a6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd165dcbd03dbf0583eb9c75231e09cf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a8f58ac54a4e1b8a99662216f208897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25f0d9317e02b905bf8d313bf1b26898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718748f42e0f811fb9e1edd44faac85899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea46fa45eff9248ed4e3d53c8fdd3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac128440bd541e5de1cac604e9dcc7a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d29749d4fb3b9fe35455f01caab1f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b29457ab1babf7f0eac52a43a2a4d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f7288c5d62a25ca15de53c80eed8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a014546c467f377a821da4c6f5f95905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bd57a6fdd67256b4afc2ead62d9ad906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7f38f2111f8c2a0a05d269934554907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730b62208cd98d6bc5b0244e7c6cc05908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff56967bf90310d1a37c825044fff7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13f12c155b8902ddbc81b4c95f531910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b075a02e9d917a926c9567ad082a14911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f451ebcfcc5e3f69b86d9b4607ce912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47942ed4a0f372c61653ed890e4bf51e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad86a6b0d5277882060adbe90627d2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e95fac49489afb01e1a76f8d5aa89915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840abe5f5b26d0b298b8c44aa5e718916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cfb00c2d548e9ad999c9d43b9a1e0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b1b4ac5aac405f442619fb5511cc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8205f9abe935d44978e1f9a99e230b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba059bff43ead73425dfbd18b45da0c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a79f196cdd184753027904659a973921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fd7a9198701e89d804cf4be70ab3b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad68f1d9e14556f2dc11b97c36d93aa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042569308f8a42a5e21dd4ef4b52e007924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e39991fc82df1e03ee69bd72fa02925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267158a71dc09c736eb59d7295e71350926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44df66c220c0bb5c3e72d8c1ef062927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b9f0c97d855c35a951e77ab267e0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3886e41e3cda34cf9c449d803f9c7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d8ada74b610c2ee774d24d3511b8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c52a731ecde0e957fc3361396e278a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496866c86671306816bdcde57e015899932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc7030118da6737b61e804fab2ee30933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc776ab02c4327a9ac1e2f47e554098934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b08749d0aaf00fc69779b2fba5d12935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918fed7afc38a19d5717c8cdab7eef936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab27a0df2ec6ec1cd1eed59cc66f0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dac3fe88a83933ea1fa8e892b9b74938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0be979361c27de784fc9fbe640151939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff3b5ca603797438cdb0cfa99a9b59940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064be31f6828f3e83e9020efee79b80941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1854e059b19b0a22d49e050641696942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d63578bddcabe5ef345ce2a38fd9d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca926672088400678f120efec24d8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0a1231981c01997869eef0772cfcc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f45aef9cd4e38de5ad9cb2671c84e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576c4cb31e48d39c45bbe406c5932a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c0d3ae703e296afefda51a0851ee9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace631bb93f42c69daaefcdff22b62a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7d54550d19d2dd669f781306e8935950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432f4ff35f43010179850c16a5cab5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eb4f022d51348ffe8d0a327d8aab3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f1cc7fa4e63fab47cf4aa23b4a7d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2d8959c40b9e037ef6dfe8e08144954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d52babbfb088781df1d8ec6fdb3f74955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f212ad4c80909c5727407be768644956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580a04bb0da9537337ab1c622d5b529957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6534bc7f6e926a8bf6f24982187598958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a84b09d98dbc0b1c7fc0e9a70db7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab409cec47e3249eda93263df7a420960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236596351b85cf4bf2ce5559185f2635961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc7ce7d0f68634108fd413d5a9ada962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0005924ccab3ecff7cfb8a6a394244963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006af3d7016d15bb3138fdfe2328b9d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5379af5d18bf54a7d1c946993a23965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fac504f582eb57d3f12398875db07966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bf7dca98163b01cd3d3dae2c07e4a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d8c55f3cc71a3bf2990b64dac045f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67b04df824dd04bbe0c49ce521c3e0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b18743ebb86633a2e4b886637a70970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22182c7959b2cde621788ecb2abc99971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc233c611cbad84e73a4df2e9e04836972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174935c449e79dbbdf0ec48a91400d9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199e4486a7955d6ee54961704ca697974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cd830bd79fa7dbd7d5368657cd9fd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abb02c3d90f737da814fa845eabd81976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180363080ece02b80c2a9923fa32e84b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e804dd8d66dfbfa72e6887a17545978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a42f5d9ba263995684c2db1a74551979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3dc8d8acb4921fd54a045cfb8fab1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693743e358cf25e2106666c52033b8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bb4fb8a9e26a1ba9c12f3edcd94b7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7cfe97083b96db4907e58635d3822983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4100de0f7315c9abdc048db9daa2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddda30c74f0289cd538e3f82d70cc6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c755b8e14cf8552aa4692df505171986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab32a5c342e2aae799225951c01a3ed987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0583b11262852207f308e6facc04a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7aec616c3c02ff7632140d203dfa1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c662881305f0a3fa9e980bf6652b0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501241fe0508b2f47821107552d51365991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1f60bc8c119f1d014984549c0c1b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d10818d80b684b77bdd59363a12e4a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412f5ce1444bface8c4a506ff7aaf8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082557641f675a7b9cb5b3ca2905d67995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a710451d1085c58f33ae985cd3429ff996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75164c8c749e7d918582ad0ac15f9445997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>