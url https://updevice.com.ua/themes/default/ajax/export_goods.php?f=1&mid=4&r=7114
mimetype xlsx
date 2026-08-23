--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb961ed5e92b66126f6a45c34e94f861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d784e758329f78cbb74f08558da94d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467eac3823a8022d2c4d4456ec95f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe811edb687313293878e8e30a63544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dbbaf12ae781c66a9a260cf8ffb595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb66b86e1bfb66136ce66b4bccbce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe247fea5edd470835483f9071737897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385307f43d96ab9617f9d9052e68731f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b6f565e9c5a1020dd59b56b733f7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c10b785d8d6ac38f77e8cbc79683c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f9d2abb1ab0e4b6ea9e68e5cab08b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ad17fb848fe5545079bc944955da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd32409a4a4e0cbdc20578702db762013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7250610692b329730ec1838ee176edf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978901aa30b8ebf3510689a21690bba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed81814e7e49e1a2ffd6dfd886067a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7cb479d7512a605dfbfced0559bc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18567c5e87c80f57cf6bb439302eb2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5945d09b4d9a09e5475c0720d216f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4690cff587447755ff521282d6853220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8688c6c32b820237f38f0562f53f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5d0f3950d7b641de6bedc9634e9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa0106557b7e9351fd75ddd42ab0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c7b4baa906e192886bb35dbe879a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd059736111340381d2fb701673fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08c9338deb91e3b700094b03ff868c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30148e45339f20cd9bf1c0627ce36927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f6a8dc776a7506ebc97b63fc6c3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282d5c2d43e8f2ee8c1d63673402c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de925c69f6925ddf0ffec94f5794ecbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284b357026b7b52fa491a92fddc3dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3bf5b057d3435c2b2f1331fddff6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b900e0afaf2c9181b861a020c9dc9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b07c8f6f2ae5ca3d75bce986aebbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2ea2f4970bb5b95ae2e1ba7581d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9548fb383ba565df887e62da73d33de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6111ec81adaef41c24115457b24f33937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aa2b58403c68310f9b732c96a204c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87db18045ea4220b0ac7b33b0fe53639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a48b324a3d7ba5b1dab9d8ebc1ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8d4473ee776ec85d91687dc5c06d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9dffdab79073f00b99090bd50bd9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b6d611ba6153abb96895fe9d598e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae3a8ea9eb3278ea6366de7f67e4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7a5d903e53c9567f792089023cc0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d873ee1fe8094c8695f70e5290512d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465612dcb261ceae79bb1744956e012347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10341ea69261c8738b92d1904592eba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa1a74c1d8c2a617ee04fe08bcabd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19c3a078c2b9895d1f83681f212f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3329ab4018c2d2148ca2cc8cd04f3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef244a85a1a96a6bcd9384627b820252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7425cc5dac96b961a86935d6bdec5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa333e2d54c9ae4b99c5850598d3dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28105b045f2506ce9a909fc9e7b4cf7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544855c408f21368aff6bc1cb5241b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf730141f653a4e5896da38f87d14b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f5ecd1d421224cd220480e917c1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aaf1c30191fe465f027396d6aa37659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f952c21d40c58e81608b72aeddfc13a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e0b0bff9976603eadf90effbc1da361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e90e23639af58b13473a9a62a763d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4044b950b023135b90f295ef5d2cca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cdf7b56c43758e0370f63c51d8f6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cae3ffff5b369c9590047c3c2a37665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d5040de58c6c644bb3d4eec79ada66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4817c7a26399ad4ef028578026cd4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17cf25da98e5a12fc1c6ae89c91d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41c3fabff6060cc8c71676be532d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490eaca46d96e81fe0747c090c7897470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf1009a6ceabc32648d60a050a45d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef5c9adf7e41f5492dfd7ea8a2e35c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe526f47560eba7a1b3aa919040de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1d822f0d8b51a8b073606e4885c4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995f48c5fc028b838eefd58c6f485875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de446a7704655cd1a348dde73426976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f0615f31d5759ee9a0a97736feeae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b45416d98f09660ccedccced3b7f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be51e79bc0607ec5d23c91ff6a160479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a85b5618b56a8afaf0127b71e26480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a23d2366693287e0472d994cd0a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5fdd5dabe3691f4532a5a24afb55f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c48c9ad2b6c6ed6552fdf459f7325c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87357111d2369f2e4b775c10a4ecee0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b099ef688fe72873bc2f4163d907985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f484dedc270557566c3e7271b218ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f61b202bc4be71370662e20c498e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197bc497ef15f6578a4d6412b186f4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7c98d1fcf460ec257ed81c0c982e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c2888c9aae75a7f16b13e3f73ae2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42f8041cad54526a7c064a38b823f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f8a12c8a33dc746bc7c2fec5e9ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e68cc211727c12c78d244476154793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f0579d018832c89cfb73a4f593c0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7377b74e5b1da0965bdfdf943480f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccef78bb51afbd27401e23887e2db996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f3e97d43a9ee91f552d3645ed75f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bcef3e08aaf468bef0690fcd5a10698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbbe6613a377d3e815a606a8fac20b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade0dec2148ebc0d2cf3301855b2e0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca21af56d5a86a36ecd89c72a791e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d16bd241f2abc42f9258ed150c5fda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1edbcefcfd5cf068b03b6a70ab78a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00195c91738913924f3ba6db1d332494104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cec84c8fc649bcf526513a2fea8ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd9a641c515722385dbc0c3a19fd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d35a8e3bd31e920c215db2d9352f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841508009c8e896136fa8ece8ac58e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed0e0c30ec17204261da9e3ac19a0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947ff3e8903ceb621004f380383e80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e137c904c2269a6c3afda8f28876a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe53e20b03b76e93dbf18c4ca69fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b99f51b37f86c30a547e131a03ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f89baf8ceec178d27782266be24cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce945ebe3a60a005aa28ce9343ad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec003ee14fce34b3779a36f7cf2251116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e1861778fc0b24eee55f346a91bf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186f76b3973439823349bcacf06e33c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f796ea4946d591b2cc927e62a59430119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae4ad5c12dcd6db1080dd02a9417bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c586e9d8fb6658ec4ccdcef07a25fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a466b76e5d80c4650b4346d136678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab51dc0e20ac18c170a0421f4aad0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d06a687df90d8cc57a00d0f11e63d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5bcdfebf066a627817d7a6d2ae15e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac6ec542a295cfd5ede4e14731225126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913997d89d61056f1160622b55d6ad3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b04bc0ea07c305cde96728f27d5e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166be2a35f3d0ce8d8494fb0f227e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd4801202a17010b011766836f3dc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9601c576ebd6504794cf14ebf1f8411131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77360126015826c303e753f31afd3631132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33493b44c87994342223783aeb2ca4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41227e95ee022415028b0f39af70a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df74537db84a9ad65085b6352171c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2077cc3bc3913bfb5ee9865d80d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4825d184f14d1982bebc01b8669c4a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3114e69346f632f69d8e162bf16d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318f8e83bc86da16103fc6b42dcef7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c05d3b8dbdacf791c91030f2eaf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7def8ad3487b5feab8a4c6eac68916f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b4bca5a122af9838794c5f4dc089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46674de1ccb070d08eb0faa9a36cce81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e696006230129f332e200bcaaf429e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf944b82f61673d708e39158887b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c64f5141f4f4d25935826a13c621e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea15cc1ada05b0f4a69ba2cdb4a4fda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac132393c41f160d386e540ae4985aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b39164b3e1d9891427a9f21f45d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5ac99d968ef7a444fa52153a0ec8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65442f89a7205c5d145035ac74bc2d9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b0bd02e5aef8469cc21a5498cdb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5334bfe2f2b6afb57c7a5fbd43fc4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d313e735a055e81bdd7bceeacae9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b8d91dedebcca3abfd8841831e949155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dad1465c4559a71b9ec9d54744948156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5ac7f2404f59583fb3ca54e8f30b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7a815297edd708930f8c3bb56e9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9d94f93f75d25e1be06cf8cc5c8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d0744122305b52b04f9a8b3f3c0cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56119b66d9e5dbe64b8dfe8e4fe1bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c20de18d3d5bd25d32b943f8a8a16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235920f8f02b1df6edd1ccae49040ef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e28981a3523cff8fb9153f12da6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7428439037f93eb60eb62edb48715d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc5d6633834ffeb57ed161d64bea3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d4cb0f74cb4bbeb1961ae3c1cecd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47057c31e609c263c964d79ac552ce39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659de45d27d3d271e24142ba24ab4c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99a2acf8663c9f124313261e3512a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca8d09d898f77f81d9869414d46a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4ac74b4897c0f9160cdea9c717f0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b97e4640004e81169d46f765c921173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad052f5d82f816623d5e3565b9d30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16bf104afad8ee32e80fb32c3e49ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb80ad8029de36137a30fbc4242fe84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b04fd7cefd346252a3fb233529762177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7aebec581c047b0f1891546681f2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e4856a7577fa6f9a55f31fba8bcf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2701f4d6019a1b71de2e470546bd47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b07a16ac88eb847363cb10ae6e1be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f1adf35f539a83894494b9f029e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f15662e958a9e5f24f4c730990edf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1905573e7229f56ef7d3300c96253af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9a63a42573682e753b0287f382fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737baa1bd0da4dd0d88264c371177907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd0f32b63f5633afe50e8dc7d7064187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed85df2e46368c3c312c84593f417e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063225ac1510a76ad7fd88a921dee9c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6190ac49408026b537d7e14c0d4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d7d7b2b1d6083d7c0c8e827a984f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f91687e3d482f17d99b4d2c68c4e88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a50d382bed0d792ee043b7d44a285c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558896f3312665b83dacc5f1241dd66e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e2f76b244f545f130c18da88460a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804e3b90acd79776ce47432c0afd82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8404877df6daad92c90d0df0d1d86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d6c8ff2c2b75dd0f2bd740a5ba63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b060c6376f16510b734ef4775872199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbafd0cad959a71c7067fcfe7eb48a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc574df8f68830a3c218cdeb740f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d1e4bbdf5fb4a6f198dc6309f503a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841404bf1492be37887ce71b3c0046203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e98ec80ac3be6a86655a0c7eca3cec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9325077458c0d0da57b36ced0d921205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf003542ffa79fb014a197f01a2dde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a79cb878b8a45099066fc24048eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445949aa2f1a7acad771e09dc7982054208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ab8d514bbb894fd8eaf4c52e1655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b92fa617d7239f855e6571c93900c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd059d66e76ad2b0c7bc211fd98d5773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c44cea62f91a20957ec428a42c38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5a560f1384b93a6bba3bca913b7bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c2a7750d590bfd1595b733dfed322214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790bba1917c090b7c8db11bd0b8a892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b66ff6eae254514ebf47c03bf16c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d549cc031f1a7cb57d1f1f0f66d206217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc486d141347a42b046cce9e804bcb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ecf6c0dac134878b81c523dbf2c30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48324f283e8b85cf8347b1d8b1c58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62156325cd3fa87f0710343171e6dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f834f5da86bb8ecce3ead9867bf09b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2034f8323aec3e3317779d79bcdac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f832977cc52cc38e1de3cd079984224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e25c2814bf25560bdfd108be67d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c94ddf9cff193da57370fd7143f02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeb39c9a1086ce5d715c9291339040227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77697ec5ef0ff0c73cc09f920f5efcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6e175399e54949b08caec95db00c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f78ad68175c69bf883160531b586230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d0f83da9ceaccb6038ebb1cf78b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04ffb830ca2f68913614d6ccbd4c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4bb836f4f7dfed39cb8d6964ad78c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a69f72e310f54b61dfef2400871e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ae2fd0e8180e792567b6979a694fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ed5a359c76257169d274f90fc5f2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef2f082a413618f4e83929ba7a7fda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed77096e316b9d53fa001ffbd6106c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b5b08b21adec1bf75a4a2d03ad532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae49757b17ce5a5ded606bea357e054240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94950f7104eed51196c06976fdef8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f55453664ea6ad0a675a71d84a7b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8a84240ba4b79050273b70b7e27f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa357e0cbebe992e478a23936d47bf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc41e4e1d1475dd4516bba30a9683a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81da2a0bd491e4b08bb1a2f350e62a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84f33910f35e67715652e45686c0b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d4cfcc79c3c1790894af0d471399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac745bdeb778b7db8e8bb8d1c808539249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03725d7c3efbefa6e2846099833faf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffba083179794f83fd7f7b71ea625c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b07536c1806a385f74d6999878ee38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e54058e7403128c0d4eb9029da757253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefce8d25271224e0236b292b622c07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5ae8465b54821a5136a766eab5ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e69c192e963fc12d7c9a70cd1abbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8286f69eac9d24e5d5d32ead4b8c7b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076604e8607ed564ca37dfef8e05d11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcea2337079ba7e8a4e88766f28a82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cac1cea59f519c236d03d1ff7f725260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acdceb8523335bd91b8686a41c97e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb950b788df21aa568df2df17190392262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3ed798338a2fbc7a6e4d3f517ccf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd20996379d7d12e674c03431398c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee761de544f8097875e33acf1211184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a87160e0147365cef2206211c4875a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f1ba3c8c12cf62ed4d158a0062ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be82b0b672c07f01b2b34d6e230bf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a9dcbfcdf9b43b52398c5929fcc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ea77d9cc382d967250010f91ec68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4e9822ef6d7bc91cdcd669ed808b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dffbf720d1555ffb26e669ead2f595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455b17f880423ddb726e52db796213273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c419a27068cd2abafc2da809cc31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e31177cf334128986613a775d2df5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f6743e7c95af8541b965533a8b853276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec26cd3bd450a391a59fd7aeccfd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d0207e6c9179c8c1cf3ac1a82f8be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c547b8651232bf6028b744cfa299279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d28657cbc18d5b132ef976d04fca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af60df223291f6122f48282353ca83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e35dee2b73cb078526cb4f890da66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b72a5c95ab087a0ebcdcbef03b6ce1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a947642e86785887cdf1e1a69009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945d6ff830156febecb9e7b55a60b65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295c73f558a6de603098748615c8cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3bc1ca1606d5d999c437d7df0504287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a55ceec17c2fd2597dbe5e10d5240288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd478280b55ba1196f2c20f8175462289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147ef4e07e65fef0ffaca512fc6658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6715c1701972fa5684b76b9951a371291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde2fd0e6fcdde2fd6c5b53fd70ea1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b45b5cfbe13a5687ff3bf38e332a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728f1f8f403ee4463f10012b169183294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479aea74399d0f2a9824e727d223a02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7b92b3c2b91da1d13e3c62c11bc6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49083bdaf4eb1783243e49db06b4902297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f095519a6b42efbb2a1bfc2a3749298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e761acc61fde30584e8fdb114603c3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2499feb1b2fa57e25427751d55cc74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f55ef23cde2b35ead285bdb186fc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440092c230328a70364e8612a8dfc85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ac329afc441dba8652fd37a187bd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17c361205db5f77857aa3e6b10feb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad2bcb6bc2dd40100d13f25c858ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75644f259924f1dccd5dec3c2ab69ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4357558cda3b33238b4ee38725682307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bc0d5fa673d1a838707a74b48699308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475fdc2e7d8deb55c75969f18fe8647309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceddbaa7abaa7be93b3369e34bc6cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c355ec4fc82b041df4a9c2bf768a301311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b7967907d219c426662e2bf1d13e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44d783e04b4aa4ff871a3e0c96a31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4abef41914930cf18ac6bb5ba3c46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bca10709d61423d076ffbfb9da1bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec38621cd7ea88324d43002198cc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68353c4b13460855f043046d6d7189f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4e10bfcd7911415438bb43b93030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7555a187b88967e159d3f4fb616fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e8fbf79feddf35a8f405cf1d57ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dafea641f99da23e51a48ccfc94b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4dccddf28af456821dd461f910586322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c023a17b21a2e708027e1ffecc91cdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2e97e430ad4896d6b82db84c02ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcf845d99f36c367c282f8ca292a5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcffc11110a4bf10dea36b6af084175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8cce40dc9d819dbe2af552defb37a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81039f2532abd7cd4eb903e3f43299328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c1ee7940a6cf5d9316d168cb06d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eef4b4db5ac72e52572c6675f413a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e2a2911220df860b748ca5c884cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7411a587b88aade8998798ddf72adc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa20198915f2db2d1bfe3043c1ea02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a724ca6b5c25b85df14132ab81c04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b74302c948dfe892ec7bb6129ca51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4337eeb7fa4879038569c41cfa494f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224068468fde8eb50071a8536cbb67d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422224441ad71cd85adfa5b3051f27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755979db2b5a43ca4bcbf85e37594ed9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8dc18abf6da78ffdd4476dc960e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975acfe89544631ff2ca58ccaf3e696f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8ac250868d6c1e49b2873e6dcc5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff826eaea797aa350001a03854c65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e25a1d5cddd983929d46d19d820d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d559acebc04c18a5ea87e1046193345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c4a576930d0a397cdec227e48b75b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba59dfb5bc08a24b9b7c3bfdc34c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231f538c8d814140b0d3444531976a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b3b3fcf6e42412bd9a21a46ce746c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24b4bef28f476966133234523b71b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8de4a028cac00c5dcee37577d3ab2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bc03d86758f1257265ff351c8677352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a921309b09744781b764a6b314ea90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bf5fccd2be49ba86ea3cb944e24a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea74af9f02a62f53540e89c7bb670d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7445b13baf8982225baf5a821c6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f604ff003a3e7f5a9e78e67f3f77b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e082321b53b2d7e05474d58210f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e497bab23837d89b0d051336d27d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd7ce8e9fa12db074756282d865d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe147387eae94071052d65f0c71f1bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9205466dc30c43d63ca7c7dd9343362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260591a1849f120034c7cbb3c69d2c09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab70158739de4dcb82f9c95b2093bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071782ee1511a9c8721f1dca0647889365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ebfc35920fda2acf4bad5e1eabd16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99249286ab3a5a7ab73ab0793250adea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a320a13f38c116cf366fb3374283c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef6b361c4918f9a21a722f006cbb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79c06b01e072fa34e1584de79aa05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6016b877f22d734030e77c819a71f39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3693f050c05a4378014b2512bd120c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4fecb0e627f8e2e9f2ce056a9ca27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec705ac453b56930635b2b508479c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f0ebf16e9d2f7967b1409cb6ed789375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c9d06b56939a229656c51993fa9fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c448ca1b03be2e13dbea2ad9c350377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e02cef32f5aaa6650c7202881fe30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21aeeed03af703dfa0a7ee9ce06b74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d851b4d541e0f8223387c76a7f6e2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4789607fcab2685c8199c5a5857e71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5f3af742551cb7ea39694b9e48a96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760990b01a9f556bd1b1c5e80cde731c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11c52c8ea7d5b992fce69065290ad1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee4ee990882e4814ae597db23ae02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f906ba97d8f9b95660e7c2d7f203b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8c3fd3f2145f62e25047cf4c7034387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1008b87f7d96a397d2235fd9752042388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72960574a56fd4025f0ff085c38819389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ecc8c8c661ad85460f2c938cad64a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69d626ba405430657eb4ec613f77c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7f4726602b13cf232d0dcf0dfe5db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adfb3e242e78f4083adeaf7cd86a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5735f50ee3bd7278a04589d4c9585394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec947f6090036ed2ba43fea04dc2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7db548ae329393ea9589625155aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5a42f14e9c50e21c8630083484873397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2ca61b1f7dc32d3e0aafb196ff66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463fa62f8f071b439fe020667dc2f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105e446bafc5b5351c87fb7ea8a7efe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9242130b411622d27e8b7c569f2fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502185c302d36d6351b968cc77f9146402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d1e3b84e23f33397c90b28cc1ccf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d36d9e9104963a466d947561b7fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641792c3ddc0b8bd923eb1c601408c1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081b4de2d3baa8fe12d2330a1cf732406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d4173e18b86fd03dfd2d20c8cd8ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b74a373a5332306ae9c80431407b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbf2d3049f747b1ace38eb17f9fe7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993452f044817f7d6de0aba046c4355410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1729b548a7fe35193e385994eb9626411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa74e58b4511d3b05f2f5aa3cc239e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359e70ae757d617c08747a70b8d3fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418a2bcaa64ebb2357844995b92d82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613579fe42db71c59b0532367ed854415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93740da710bcba7e5a066162ac99e57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b46005a3f663fb93911d4116815f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af86a041f14080fe01367983788bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1186073b456716e4edc45ac0afb340419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780b114b1e28c5ce0a5b23105f00f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800da33d2302b23fde590ff670e45e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f221eb0d87b17d6b0fca8605538e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a21c13018194c59208714d0f515ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce97b55d806f7320de2db3657b904e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5160c494ca477e3273c0918ba382d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18849eec593de96ff3b431c38bced18d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26656719b13eebdc532c6eb1102fe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d86caddfc1babfd59689532511f3bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3b2914a818ab179e18ee8e3d670cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc5cd891cb5b026658cd277a3cd5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801122c08224dc855de745dea54d69e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397312671035560fa0f51e8ea1edd2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce20708fd8e10a328e07523a1704e86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f7409292ea299d1e416a2fdd1350434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f8772dfa3c016e6f8bff74d515f4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478231945f313c1fd9c2dbaadb30b25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8acb81b3cbee119875ad10a8dfe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f8018091ec9e2cdfa82980820e5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe6b06804fc12b0245c1b2535ed8cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21af898db0ceb35c567b032b9f9c40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad912836c141f1bdc03b7609e360ab3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd6f109764a14694df718d0ef995f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c86eb672bae5cfb088d03b81d8d048443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de05ff37a21dd2649265241fc01bef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027457639f7b42f3ec3cdffb7bdaf03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f1f89e34075325e151ee08b168d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52cb150f60f82a537d25615268691447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea67f86ac8ac3828a1fbcacbe54dcf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5d4e65ac3db886441d7b7187af4c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedd8de4f62dd95f52ed59f0297db72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd9143a94dee93160d329268b16e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f1a3c0c922baf233ea0602b887ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09990006059e3ddee2dc9115cb69ac9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b944dedcc5fa09569894f8e7ced1ffe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59add5d7f7bf7a1faebdff724b3e730455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1b6542daef109f5a9a484715b47bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b98d645884aaa0a4d12180a104807b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195006689388fa22c9ce66e50a8606d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd572447cf8c9ca8846d9531b9309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1d061590a6a5d8f729fc61939c9b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ebf6e5dbc4e0e7ce1467227ea1ca8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d4a701f2156e0a6e3c5e6f2c8943f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8021abd4746b1a5fc9bef4829a7b03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a29594fd6e05e0b883c65bf4e6643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eeed3025a14cfd34836a4f462d5d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59f912cd870317865ede43934aa59a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d1b5eb3e7154285c9023af855a352467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a14b52127a03b6de321273140635b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3ff1b9ddb439f3482e4814ceaa98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c0f162e53eebce6a3494fd1e6ca3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144a65d55c7fd8e679447d39c56674d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65206cee0139590a948d99c73cef0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5eae055111a72d7e36e6f0d66950473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8cc11e5c0dbc50c231ee6b4a9355a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fe3611e0cc8973903676345b3139d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8114cb50ba7f0d866b00fcc0f8279476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6236745d81d0cce6bf52802f2122477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8e0b1a41d22a5dda23b5120562a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524fc39b224755f3e12643b5292e0af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611cf911faae815837cee7ddf96afc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26b2da039475933cde437d624c85d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf2e5ceca679ea661858934b569e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9ceea6ab91e1bd3d8d87c1851243483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea2f737929c2892897602491fe87f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0845faf591ad6d2eeadc9d510b874485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1631b23a9504b2d3068be99e049734486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee334e01396535180092ba3a3b469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f185fffb16fbc184835ae02670e6ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c0d5f1697bf971d0607810f59b4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884da5bdde32f56003b625df4a33600490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322010fb448e71977b0cfd12295cef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b12e5dcf4e63a38067ad7480b46f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2d402283d68d1d4afa3d909431550493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da4903e9e0aab9ef34e3b348d02a1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5dddfe562be62d4335d7d075be61a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f122434a324e03f922af6e316defd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb704ed57192e99ae50fe91ad6c99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae028342389ebf1d0825856bd8de5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4fba7eaff2497b84a62e052ffcda3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d8fd42280cb0d58fc740a500dd690500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a84cd939bbbed82d3c73f5793f8a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3977caee95cdbda674beb5fb7658502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ce1c142a17ae9887b7ac77abd09d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a6891ca1c1d9aec2ab55474e55eb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368a3957f6eec6c08e08e89bd8ba8cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f144807a41618ca657db2e0f0c92c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda18b8a4af39a646efb69f74bb0d9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e04648d854a31a67c857ded9c0bf6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df96b198cf2bfcfbefdfd0f8d213a9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ddafbf8c3701354e96012d9f3b08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170ec03ceaba8a71ab9a1ea16bb852511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64768b578478690d19e04cf99fae37dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd977a121e19b22683f2766329ecd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad6a2928103d5d8edecff5f1eca6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5317e0b6ed538fc5d426d5b6f04355515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be756c78b369dc2e2da8eb6db479172516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d33f4553842223796e2f03e60da03b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e291c9cfbdba236938d8acb502e59ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37461769a1e92a172a040ee79e10f44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc4e127d322cf7ba21c9f0e8f20944520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb2441c42bd108d701ebcf151fa14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaacd423ed07cbaa12b089273e01585522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb77c8360ddbe8e9070a3c6c3d144523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ea64db9e11401c1f2ed6b52183a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3851a94aa1b3b1eb36a716bef2999d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52c2d5bd5a3f7778ea8640902e7ced526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b5a2a55758b9779942237f269732527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16799d24ec73fc057bd225af71416528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dae3c4f7bf93edb0145cca8f93c6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515b8c3c622b25f74fff6b0b2811d27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae190f788c99cfa86ff1054bda62b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10d60eb4ddc45781c01acd7e35d72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09e0ba169bff08d9ca88bea8f1beda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6698d07b467749bd3e9e4982230d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98807eedf2856919573879286370ae51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b315413e8188b6e0d1b7df3b4157d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73301456ffacb537c00954946effd03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcce79b86a635b40f55094f150c0b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25225a3804aeb1f4c27d96745dcc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbdbadc2f7adb946f00963b370bacf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67131ed9e555f6734e007463e6658541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e212253c4f0399f86d1086ebd8665542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042e752b741255f9c6231e398bf1922543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987e65e06cec69f14c01b519f79ac64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c983136beb505161779be20654674f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61cc6ab6760b157bedd657ad4f5a71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dadb4e4eec6782c7ece5f80602c98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7c3c9688e53d2e7d6b8dad234f4c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5340144f7e71afe5346d069dadfda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1226578f421418e48f45467fde681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607648df17d97ff55e839244417ec1db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa2948c28477c65a140e7108927dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4040dce095254cd168a63d02c7925c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f282db3ff06b0b8d25f942545dc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a621dc273c26c3e301d793934538555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c4d2db4bca583560610024b2928c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796994d1f280aa5e8609e45998864ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95b74b3dd7b7e097a5caceb75f3cf4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c14949e1f6bb1351e29b15fe09c12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a313c5a5348a9d7dcd0243c3767bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844aeb36e3591c4f72bc78458f4773e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb77eaa314c3e2edd15e25917c5095562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df20542d3bbf626e4f73eba5610ed4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9d9d090eb59c90da5683a69d17c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4562abdf7d6f1a27717db51c801740d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018561e8f2239fe40387095443b4eb4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721772ebcb8c18f00362868bdb7cc3e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062a8556ecf295279abae2e9abe76a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8f4f6b5c6c11719ea15d75dd3c5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e963e9913a44ea419b0095fd7d87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848431f83979378e458bca6a3124131571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148498a4389ea889d542f1648ae59e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000197a113f2578c63c6d28039363318573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2564c9febfff513ea84f27d076239fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c3127402fce9755f257b33c0e31e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e7e9ac192f1b8e9ab83bb018b3b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b4d4183eb73650bdb9a8b72a9963577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccc3720f2cc5ae0920517a4a5bf7bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e445cfbea6d21153bf96932d2e7550579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddf937744f0083601fcc6c9884da22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e22148c18b0076a041a74bdf654ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9bcf45f502c6677a151eb208cee8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f8ded4ea52fa051abf8ae58c2045583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a3cd4d94b11612bef0d1ef2ebd41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a1e7b805048e75670fe831a323db4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ae1b8167e1d8788eb7aadf1b3030586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbbd50e3d1acbfca5e85d761fa2908587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c0a5ec8f2537ff6b4f72a0d46cbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09996339b5b55d8a5ae712ca60f8329a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a48ed0f70cd0d61fe40b710d168f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77500bcf9a2493d35a1d1dfafc6019e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40661f7b38886ec3928f45dce0e85a50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdcab3aec0177dec3d290ff0e69b3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa3d5cb684e8e87220637078f9a447594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c955de10ee5f46e0bde74cc0564c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b351d26c6f50b7f3362e40ec5b4d903596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d97ffa3a30563ff712c37da2e62cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b60c4c7e4a54eb2b920c510b519d54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec64d2b7aa85e0df3e3f0ee76dcaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c38fd00937cfc17497209542014c54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0024403db6b65b9b288b01c6f8ac08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb4190707bc75a1474adac9d394e65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383328ed368dcfd886259c710bbbb32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090038f0f040d5b6a9b1916f82083cf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5853042087a667f6f60646c25175c24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b3c9f2d164cc35ecf99ebd6037681606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f20c63318c53a149c578a5beaa783607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a304361227d09116e5634c6044b265608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7455e43e8664692994945aad29bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da0e4eeac91032cf3ec51aded222a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d93ab6273700b3f5b60f6f8dae3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e421e4532a84571061edadeadb509612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ff9f22a84e7134db2961939096a17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658635fd664ee7d4df2853cb2dcdf4cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce296acb93d864cb88b4727d6bc820615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc319ec173af455411f9531eb91654df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8f175289ee0df1f87f45bef06596617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d082818fd4fa9d7e309909bf889bc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed7d8f01b8ecb6ccf711f73e4eceb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e099d06cb58fefe6a47d559f781911e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a121c3a1d8be4c4ccb1e928c60dcaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d8d362e9c47a415b33cb4ca9a338622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9281769564c93403e7ac73a35e22c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de0ef41bd8206e7683e4a9a1f0e59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6e1d8c6e7cae642ee4c4bb0cb3fce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45face96c168f53ea31a7b5bc8758b11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00410de74182609d8db56a72025f8aec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f281b0bb60fee59f7cc21de9d4ad4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07eebbdf426900c066b3ca3a304976629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662e894cccbf9d683481ac66d83f58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905477d49868a9398dbde17ae768c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfba4be0b585cb891ccd6d68e66fc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb02c295d43a1eaaf2626ba1885add633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3dc93a659dc14d1becf4fba741593634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657a1b6091d19ad019f170c20ef43ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0da2964406e9da6c4b34ad813f241636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad60a90cfeab8088fa720658e24dbc7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec57d15ef76ddbf0087a3986cd821638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c187b8db2ad311a0a021e3612be565639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a4b096c35bf0b7f35a6e47696de5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d435d52e106b28cc3c82183d5a180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5a8d454d99631d978af8619424b4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf327189b7e077d4444250f97c1acf6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe82077e2594628b2ecaae1d4ab36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77659dcbafc22c35bb0bd6a5e4c7aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf38902e958f6b45c6891e553980c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204fa49b53efea595f06c5aad7f41a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376361c5be0ee7597b7d5b8bf0ea92ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7130c7d06e201b44ced30b7819a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb802d4facbde6ed876f0b6b64bcda650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ae8266925106816b3b7f2e75720a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dc6931140ed87252ae48753209720652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb8a1ae41222ee4f1a6fa75b331cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7474d2cc57a4fa5c2023f9c032bbc5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247533a708e30d42ed334f2e757dbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d3b89e41b2085f0ee19d0ac198678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a8b7e5d7216eb7d60378e878ab51d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ed292e3238f94d2f71101de316275658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a80ddd4bd04fc4911c1cb586266db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46fe54efff5873d851e7ad8d655b07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514f63944ce68410c023c8f6260f94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dbb7192ad347843bd4a2cfaad5de6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09b7ec8bc6b5c23400fde4d529ad4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a2a85d61847268728e5fb26397e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd0ae9ab36da22ba40ac876445e5d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae2841a919e97ccc7f24a3fdcaa47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618616b0ce8f464610036e6468b6321667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0814fb7125d80900142351d28dd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920ef0a7755b57a94809ad77b279c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9594d68125c3052ff68b4dd1f40b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1e7c509f68abfa765a40c7630ded671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515303f80ea6f9851dad0b9154ebb21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a09fd441f8120f8de58b12abbcc84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b68e81e6ff7b3bca43b8a3d07b04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816568057a6e507b708d86d36ff68a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c62abf279c87c3c50a4da18eca051676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4c33e1af546d0e0d9cd220a155d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147dde2ce7162d55edf662f81fbcdfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a38678cf19f55eff988f92578f41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173078a5c6d9bf75adcfa6a3eac8873680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b614b925b47cdd24d016fa92b7817681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97eee25fdc204642e0b107c4272c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa75dc9a5d38ed41cae4a90c52e17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dbdcef028429eb6072138c252bd04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b686aa2aa206b3443399a5e021ba0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03f2e1bb7dd9032abcd084e298d4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285575560237943ccaf3fb5907c48b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6834ad9108ec357171e9c1bfeac9b1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a787b6ac4df2a8dbf86dc85ee2f2a71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24818bf08168b212ac78e80289a46d11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35980c89433e997a653cc8ded7911691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e26b2d244cb11091277febf05c4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35fe6e75b1f90518e6a3cdf84fdde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748544e06aa97d3a967c0c0518fe44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54f896e90cafbaf523bf805bf1344695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82de3e356e2a851adc632b5567280696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b2a1b0bfde4deb5f6057b62d8118697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0bf2b762e7faa2887234bf7a3823698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b23be4f11df3ad2b1accce396053699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7256bb0a45731879281c8abee63edb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d983e6f4855596bcbf6e41207635701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0f24231cdef9498b29138e25f2dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddab1ccc3b81a5a858a9d5c8695dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295efa6759a76f6e7bfa103a2022eea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aaac64cc5aaeac0fbc1ea03aaf106705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453184324a059399d20f7eda82395d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b715a08863b712cf35b83bb9deb0f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fcb97002545c9ff6aa227937be0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f63d4bd7721a9327b04808af0b87f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b500ab0914922765849f572fdfa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3525278ca3761715b26e20bf3fef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a89def87a6a8e251742e0b4d9df1a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11a359f5e68002a7fa14e0fa98d234713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26648bc4ea2c20d33cbab370eacf18e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850073d851a8a75a51a9c2526bb25ac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bb2236421e059459ccc5e6b9102a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae6bdaf60a512be0c3584ee7c2b5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd350c29f532ad1c7aa2aaebb5f99834718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805be925947d8f48136d0112b51f89e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fcfae9989f0660cd2ce91552f3e4a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a197b3131e1faa98fe5d879f3098d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084202e09bb20beb081eec8fb2ee3e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d35aec8f875ec695bd685a9124179723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a29f47f25cba149ea913b62c5bf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38ecf77de16a8e9107bdc862608d77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9ec66662ac99b4a384be556de81a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550e1883f18736995b1bf5b4f404f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170110cdf1ebdfc7bc9cee9ae7dd6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bd0eb5077f89fc99df35abbfbcb80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbdcba54e78d5b8b434ea28aeb8d0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784b921088af0e36331a1796fc16a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0819cefe2c980d39c944a322ee7639732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca4ce24fd98268072b9d943bb2d84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f7708fa9d1fcc4640bae5d749de8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e37b48c53b9527bc2a9af8e76b98b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156dc45f3eaae8c6da9f4f6aba8a78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df6090ad702cb872e1bb05274d95a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec3a579a808889fdbbcee2be6e535738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2906f58b735d50fff69f6ad8195742739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3100f1cc87aeebff7645f1efca26f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352b7736daf6d15cdd0b9074fcca40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1966a2f5ab7eb86d1d02e962a3966742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0131e3e608bf12822a5ca4971e8dc9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2ff6da22c76f81008c373b0ef2f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ea86b8ccf82d871d8f4c4f862b22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5f1b0827162ba71d8646c81f215b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ce63ebff680aa508488a7aa8ca5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6206a236e2a16778cbde097e904cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00416e685e5690dbae0486607ced3b90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada2f90cb59a7c2c670ab09ebfa12a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43d36b4cac968cb082a4fcd5eb9045751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f6850d04821a0d4e08088eb93a93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554522b3d84e88b752e7b82bf6e5f48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2f4414d676d2dcd5f43f2cc729063754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e997bff879636ee6997cf7e8ba87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099914ac517872bfd0e483b25752b46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0c191c9cb13f11303db211b32c77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180068d76cacf138c3be93ec86e1b35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950aa36cc8364aef7c863ef1fef1703759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca99ff406e86da3c14646dc5de52b40760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2898ee793055a7f5adb6aacc2f519d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782be290683f00b917c7a7b8d43aeb9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6bb58415a6781b11aaacc28de99d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc6f86f026f61b1814ba4046f0d97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb608e44104f9d79cd83bcd30f2775765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b5a14a72d072c6ec40de764fdbe3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba368fe1f7cb7a31bad7867539a21767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c75db458c07de7c3454907c09e6a20768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc421a092322f49914b197c145142cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eee748581f9e3d8a22884cbd180bd9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade93c0b7314dc9dd9160c5c1fbceb9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d147852d867233660c6533d7a3b8c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442eba365e0de40ecd6f4eb9b1aace9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5701157c18d63338ecf34ee1da7f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818070748825909ee26ccd6c6621a30f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40302ba72d338499ab5f1311b9ab312d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f4f01c32627f566b60858ec29ce59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818acf80bcf4c696bf65f4a1afc1888778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d307dddf4691c8f6540b37daaddb0c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592287d2512032ad63f2ef9b9dd7468780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daf3a56ce1966428b4fbaaf71bfc66781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc19996a0d9998c0dcb395422fcc7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ffbb7d2415a7c32476f060d8008a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3b4f1acd1d92b961970b2dcc9a7b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92220151cbbe9793a208824e39882d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117810055b9b273f44913f8ef10721f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141de3170494bc514e8795d1beca856787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bbeefbb2a26727cba3ad9225f43f6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8ffe47fc30973fef3b30292ea2d2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597fc9b3a2c993766b664992571808790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aecd05766bf3e5d69a3157e3b677f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86718f998dc2fda1ec9148d06af513f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd012a007a3ec576cd0c57c83ded6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f4ebe83c30280882592f91cac2ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fc5d8342d0368539e5434f8b666f4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419842a579b6b14fdf4ccc1b001988e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8ca2ebb2313c4287ac70bdd5726c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7916b86e285d7555c406d6554c5b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd864d1bd454cff08f86770a7b5bbd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac11abd0d7fa1cf9cb96a895f29c42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776c7896925d6d0a548c095d69f65a4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa080452d54b1c4000164809341119802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feade64ed3b336ee039a3fd185d8e71803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17ef5f80ada4b7e3fb6e5a547e3ca9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb04a477472e9d22266ad3741d01c1d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687469e1d1e99d15ad7ba88b36de56f0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087db4a19764bf7139fd8161c1b778807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b9e53e341fd935a9d0f3bc03c4e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad145812d7f9f9bea46c6b24da1aa0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc468e74278f67df4d4b563cbacfb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edade566b8ace66cc44f0868305770e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c60fe0d16bed9948ec63168f5cca7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ed035fa0811347dadfc0b55f6e524813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86327a7745802382425bd3d36c92a28b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1002da3ddfe5649ac3cb3bd7b60c2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b89417dee2df02e8c6e6d42833c84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e64f33305f48579c1c1d33a703a72817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f084fe19af16da8ae2f361ad62b587818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b7045b25198e0834e59ec7b26d0f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15df9640fb66bcf71750403f1877378820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916149738cc6e5152cde46857a9c29e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e7588c6bb3fda8de589a0c592050822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c042f75e6352f5d6d9ca978a03461c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405e015978eadf44de9b7355f3ea9c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93aad2c7bfd3bf64945a61ea9a0ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb01a5e394ebca35a70ad456bf8f72826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340eb95a4cb2c56fe363680715d3dee827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ae9a6fd8a61e1fb836f8f8d1f56b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d363ffdb6223faad8eafc7c4917a8c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33447034cef083bd1fc2691967b2d2c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260352e62e1293c4019016d493994c0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17b50a04bb4a43d0eb0d7af49ae04832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38219b90b7b4691d3ebe87afcb5c2ceb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c454a8f3caeef8f6adedc2d15aa11834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24123b6434ad8199ac2cda655e7fa5c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4bed2e378ada5e091fb2887f8530c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b275a1a8df165813d868a76e242b5c6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a5d28d83dc8e0ac754baf09e5b26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2eb98a19d6e3a0faa84e4d1912f35839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8da87b8484281f7d446f65f1badfe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c12851b3b28be4d64efada12e93a3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a128b3fc1642a1efc11cf691f41249842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd14ed191eb532a9f31d3acb0d3f57843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd99d3763e4251ee3e86658c31d4117844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10342618d904b26ff61416cc66da217845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8208342bef0111174bcf138326b03fb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f5057e58d254a1aad0f31bb735c9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929c3914701e00a18cfaa360ec47894848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd734ad9f802b7d47603ca7eeeba1c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba250f07be8457b8c92b4fb85f33c038850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d3476adb09a831eb5fc669d919ef851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82061d861c5af5ddd29d0a0be27df852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01010376b5dbb9bed9e2a20ab8547853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc387ba91598cead8aee54fb1b1c43854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b99493a27da990d9186bda9a7b1ab1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f18498f00635d57a746a42cbb8dbb6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635ffeeced607249535871ef604c2a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cbf267de0f82f1893b5cf086042ab858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb924fc29302efdbea818bae18013859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e3e6c1afa341f56ea6eea8079ac82860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291d991afdc0780b94e73a576282fd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36872c3a98e6810f00bd9a0ce4c4ed0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2fbeb28b344663c192f06f0b0164e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2726b1bed88f8e6a3ae5e988efd6d1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3857b43d2b050c4547c6027d9f786a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467faf51e497f5f14ad8c907fa0feb5c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce3094f8c04011b206644b4d439ec867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119dad6c1eafd7da1edf56beece81d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d3dc3b0529dfe521b35448be2e90869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caceeb4a01505455cfc7048ba0525b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f19dfd2a65ab18582a7dfde205be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e1350a459c98749bcf00d6b46536872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a79fe72f056731ac3d6bbe09738d2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ec08e0f057fab8b9c89db183b394874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa6958669ac52b1a73b2533b1957c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcc28c3014b5d9f9d99479045fec56876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c06f4c1eacee62e13001b9f023994877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1aa17cdf8f52fc93e53d22ad46c37878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c7a1ce47713ce7e7966f46169a783879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81dbf752795ee3fb434b3918b1e6cf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da5473df6bc316b844169b6f591e7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d31ca46cca8f0eae149993fcc3a1df882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e5b48ac196e9465e47895625152b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f59777d48c8c7cf8809a16841cd775884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0825b943872a51034416971e22649885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d846e0dfb6d32079bf750049a4c83886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6cf110d59831aa048b17743d1d3d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0692fe688bbf8cb0f321973b77e41e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b52c5c95cb50c6b1b0750468ec35889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edc4acebca9e7fbedc0c1d856b352f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d1fcc6c2be785d59acf58d42863b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb1b074340d51b0bebf81dcace3014892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984242e311429db411811ebccfc868ec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e8c9aa4bf5e254b9c81cafe8ccc6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf92d2643ee73d6a38e5029cda0f57895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b23089f403308e99fecfc3e4e5a01896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582976cef29386d362b64a82396a3ef897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c8ddb761cdccc25d82b97fbca2de898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea857b787970db84edfd100c4228993899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebfafaba4d0cfac92c5a45ca7f144e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558852f0fb80a4fbe76b102887063a1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b90f54babd1b9f0d8135aa3187d7b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500e2e9a77c755f3125265b896379a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c3be9b83dec2798acf28383157df904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f15b356427a4d735d01ad0ecd58c0d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7626ddfdcbbbff43db8008d8e96b2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd02f2efb295b1aafebdad762db7f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5bb8a0d305c266a71f9e3fabc653908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b18f96fcfe339c864468cbc5d676c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b1d9a5b8d62bc4fa985819ae6145910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2b0e991f957db677b0b56c90c080911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c63f6fd8f46ea7bc055874309f79912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b669bbe7fc7c41578546e01321eec5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350ebbc0dfef3cba84a2e6045206ab7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a97144ff88908d2ea57a49deadf4c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21554b32f1329ea4168f4b0f992b4f4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadfeccac002ed541a213c41ca2fe85917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d5c5823120cbb7e68438f9bd39430918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8760aae3c8931f4c86919a338683919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287c971f160caed8b52267c405a89f4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f9e35de13a43da6dc1bdffe73029f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d681f4fd8c2589220b63d8a4c3f62922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4a0fba5d6340c41f9238717c50201923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257b93a641bf599756b5273c5d30ca924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f81a8af95b6eb96b13d5b42fe9192925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c6bdd94fd9ef1ed814bacb6ff05b7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c87273fe7876689ca5cbf8f6b809d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c48ba0369ca86ed471e0ed77e7af4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98c525c8386dd5e6e3a6cb40f8688d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baea48bf650d8dbbc1b3bc91c712c2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6c6fbd5967013283237f353f0896931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f2486875fbd1731202aabb5fb109b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1acb72c070c8e9966b6e79afbc4d0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756b3ae921bc644b64b9d79b7d0371934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcda59f0084e3936fc8cdfd8557223935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28df4090bf8e5111b8d598affe22f88936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe655600f9675b00feabb4194fbdd73937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94805b32470cfd2c90bdbea7be70171938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21901f9e3eae09ed875bf892b769719939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027894dc2a99b9fd6b333b5d5a116f69940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b1425979229bbc1e82d1dcdf2373941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe5dfbc387cb5c364d69de11186e9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa34df83d56f3a68f812686d390f89943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0941e4ee08c4d7b75e3a6059693bf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cef60675ce7592ce32daa71d03e7d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012cb181abb0342c60982b96b6ac92946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588d9ac4da1b14528c86a70343832a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9e53e82d05c555bb2f139b7fd611948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984122d82468ef0a467f78aae4d4e843949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f8e7e98e54f981d4234d7da0a174950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869f5e4b150f3ea9afd998c40162cb7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290f23a1c542bbc13743ce5121a1b9a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e6f6acbe7e0c7994e2febc049a99953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372dbe79f08c87b151fe43380daa0a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd451d65a49270809d4ef629b6e863c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90345ccea4b2dbab80db6416fa1dbf6e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378702a9c357dd1cbd9edba02664d7e0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499892bb0443b86ebe004c2f2b187ee5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db858653838a04069acd66275bb26625959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcb209b0fc294b8c8b3401e0a42f65960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4507f7aadc2b145583130ad4cb50bab961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805265f3e697840dcd713bfcd962449d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4bd12d2b250198ddd804e8ea93929963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ebf80dbec41a16ca6529dad301af5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f3599374bbdbfdc14c88fea3fa89965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d758068a1b326e2bd97b967a6107966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c1d38a8253d91b4bd2af7f3ec99c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12297496e6a2bdebbfa72aaa186a778a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bc0e8dc01a105943ab1a109187b46969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddbbdb2d4af00ec00e29a733bd8605970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e1232e2f25f71b4f88f4a826f756971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65912e107308380fdbe90f90fa7f1ad3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ee01192df0b391ab0ace0e88bfcc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462863a1328708a291b6bcb21107ef85974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c2b131b0c7a139d5c053a49497af975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3007bacb44cc36934283a77e7d10f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f841249533e73ebeaca65faff4fd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c71dcd40ba91375d6c0005074f277978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b20b31775c0238f41b96560b390844979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62891c7a73f2e105790179a606f2546b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ae9374a76364f37046fafff262d0e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d6e87f32b5baa8258d93205b3664982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e67185c50485d22bb2afd487b510983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e505b52bca0a2e1aed42c929be2629d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321dcc9b5eb57d828e1a79c2577d8c9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01483568f8a878f34f1a265a603afa2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407124d13136ea3e0a1d5087e823cb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3c690e5f8c4d1e5cceb6b6545b009988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26687fdca5753cec41b5841b5b9e6c92989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049644f8e964f10a5f7f188e5c3c5c3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f88003cacba11c73b41da58d6735991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34f3939c8f5975af5cd232ca4d6f2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9f0b60287a33a579c9e72740f293993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221cf1863af4aec4205e8c9a0cb02e8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9387e35f35dfd183b56e148ff21ca995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81ec16eef6006951550a817390d32996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a4107fe490fbf4c18b28b8b94277a997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955aa6b275c8ca516d8ab30419236b2998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba76a28c3705593e336c118bc9ef2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed6106466923ac3d089354204c3cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7caa7b96a6fc3dabd7338de2d840003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea957797e6e61c47be068996b724f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7341b6d3a6fe857fc5552d47620e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a0ff9571d345efcd1346882444b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858fa79ac5ccc5b16ceb0c41a0ca9987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6793623df8a96f037009bd7bff54e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200de6f60f8caa6d004c79c3607e8269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f159aa929a3527cf931e144d7515b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e378d71a372951dc12f1fc98e483aae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c6a4a435b0992999a6865fc3c12e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014ec49b43e1dd6f2a2087a6e6f8ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d11129e7deb2d9e11f9efc994df3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc893892a6a82787cd3fc24c0753a1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea64ed730e438b4ef6b55a76761f1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c56feff1d1bcf15d8820df4b678feb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be68cc61989402da4341dc3dadb9a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7819c0b83cea98a568c17c1547d5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977143216273b254347c66aa12319c9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6459f13a4e217412ecbf9d52a3cc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61d0ed1b526b1b4b608123eac2328f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339435be55f12152fcc490db6a7af1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4951282e846d43e25d72e548ca1c8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf4b2b4a7f88a80b719541ba14bf0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211fdb9bf0c33a96a0bd3c386c0475526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf942d8556e4abf6036333720fd9e84f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83746c5ff729b0ff1f2da4020c8fa5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba6d8547d4ad16499676fc00f27b7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226da5edaeea5a1007086d649279747b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae028c07282cab600e1b0fafb68410c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebd3141411b4cebf703c5a08f4bbe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b38a78e03603a8da81b360ce5e1c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f3e90c8ea4de01dcabadc503b7d9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d62a087f2b8c470e168b0335e63435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c724c7551e069a85ce8f44a66f9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a5b90916983fea0761ab042283cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d00a48add0ae74fed3d91f78568b5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c786be7138d2272b1e4e6fde15af739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc84a345d14d62185f032ee35197c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b5dd2a464a5b19980961b5b4248d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097b461d181466d0d2c36743dc319f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c665447250065145a198d4e1eba0ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61879da9209b406c493df9d201573e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a918ff61e40220468614cafc0a0ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d61114798437f7ebb6a572b7bd7fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bafdbf0781da8e222a9ef9b37bb7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a024ca66e793f74dc51fd3eedf2ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1885a5e5b89568e4502f5da1807a19c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f4687dbab4e6f9d31a78e097cffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45312c091231c916f6e3a090c144e7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01217a61cc3614ce5f4ecf130a74152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b3d963bfef027108919eacfca6e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044d7c09ebc5c5c8d03bde77fda2c3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bf938c630b1cfc3b51e2441647f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6835404016c0be21f8dcb47e336556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a826c48f601b9c63304aa6061a1fa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8581a98954314603dd033ec5cc7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdd465d0273df639ee5b5269994c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b8b4f0a31ea6999d4e4c7d964f9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a42fb4d65e1c5011f653735d25176f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d849afcfc85fc904f1ee70875be0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97e457d7c170fc784cafc1a9add1a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44413c55cb4dd8717b237d87e79f04264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549813385c2dae0d8c1b1012eceff3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318e8b86f9f16049836632437bc30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66e154361787a07a0fc1223cf434e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff28dcb23ff894267f4ff9ee893cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b30f16d76eb076b4855bcf4007f1c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d441447148b51fd15bdf3c5da3b0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46f9f8bf9d65196a38faeb3b2b7da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b730919908dc1b799886c99ff2df1a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4015aa7cb3301fabb2c5fd0d99edf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64fbe5a3089c6dda7f8b95ee4adfc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0611991f28f560f32ca9da5ced9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd999ac87c3ccc96cd66a8e35e74b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82840cf686b5d0cc69c65243503a9c6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9045d5b390fe356ad78215ed9bc1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5437981042091ab6a33104a4e31a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69219e79b74d6332bc8f84e38aee380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbde4a8046ade3b7821c15dc292d8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d156e96a770f3f0b65b5e0aaacc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b15917b0c4f2d170d83727ccba149383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777182612f25041d608990d781a81a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa1aac4462616342b374be982417285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb8c8e12b51c00c18c39dbab1dd2f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb503c5864abe4797a071eaf5ef38b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d6675128cbda2ad1dc53a7dcd4f8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445008b2bc33ba6074ecf85276bdbc0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e77b9e65d421e233b39c7802b6e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bbaba2465cd96cfa4826c58da1c3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ad3026d3ccab3621fc9e9b4850b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b526f735e63d2c75bf140058f0ded93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd1e71b02bfc54ec45132f22c9d7dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542cbed182e0835322e55ec93f7dd5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c16ee9c7d5fa7548c805ea76096896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666bbb684423443c27c0269bd83ddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd2ec6c10fdb19d18d66855a0e37ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a44fbe0d83c725b65caad85877dd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60e574c462e11542e164467e454f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d5a1034a57592359ab570d8d7d300101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7e1845fd9f1c96dadb530776cf50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f41a1ca7b9fd98533a2480d33db0bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25414009ab126866fa77dbfaec0cbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6dcb5e8371384505e199ee14c12a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e6a274ca19608ad71a3ee7db7b1bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33cfd959b2153be0e037ec70d8e547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60874cd340ccc5ec78e038c42576687108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d954b5d32bedcf2e88ac261d82c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3798ef25d7aef2d980358ebd9d17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbace238662929dd7c603c6b9f5ea8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50adc783f72b20a40d290dce34d9d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4948566eb0538c1fb2e30b9a6f9f6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f40cd136ddeb5c345d20c24d7a30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb472b7905957c4c5acccb84774417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a30b778cc741e992fd7ee6a022a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ecb4d9b4b5f29357240f5f7f4eb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf3623b7d97819a0257e8993ce355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc41f6caf3b60e518f179fc7d18c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dec04772801a35e56954b8010bbb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b02ac283385f7493b288a4c1ce49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd2e6e513093fa389cea1a6db15244122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cceebb99d432bd9a064e27192b70f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63a394eb914e507ba2ebd77104ec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb82900dbaf8f70b095b4b2d90de76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efd3d943333d7e74dc7af7a82aa1ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d86d6b0e5b9bae434fad63cc159007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f038afad539ad8d1ca33384044ebe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc006f6c51ca41615c083bc80df9c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f039f3811617c6defc6f0f08eccaf14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c6e7a63307bf89e08c2e3fcaf883131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa584c025b5f7b5da59bcbf12d9184f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605a6c703d584072dab8c9616af0e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc39d1a08c609d273cb263d9f0fa62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810ef5924745c0d8e795dbfbdb3361f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc09915e29d74513a33c81b86e3d5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0874e3f14894d0d2f85b2f02f13c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3397e64f74ec46ef28d063f1ef3bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54151314fcbfbd1d90273a931300f6b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d9dc7fe72dc3e0a2abe5507aa6ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d61dbae63fc863e05a625f5e74b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb570112a75b7fb3ae6e1e6b01eeae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0074b623dcb110d25c8c899483fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a39fde38543d6820942666de9bbb8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c42da5ead8a14626a8887832156aac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc5ba9f9c1553324cff328fbad1800146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edce3c7e2855006f9b0a38cb65e360147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06da99b766c8ee5a41f811b7a7af7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d234beadfd0f683a4e24dbc8447d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06076d8a5966fed78de334d3e7142ccf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92bfc5d11f1f720296daba0a74cef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f1467a60f81006bffc6640e25ca33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ced2251d05f279c694dfee27ee1ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07fa2c31ee7d50e1e7d76ec3b3ba2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34732cb66af5d70b291e4442e371f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75e21b39e9487eb54c1bb6eb92ad1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abf2f9147fc259e4c6fe7aa1f32566157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0a677df84e96ffbc7d42e196529d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175081adf8040f0e642391df71a1c96a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458de0a69e5d3dcd9f497b9659e959e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753cbd2e6d79af5fea72b5fae99d80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15378a108a95e541e5653d986d370162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82adbedcd17de2b25127d55d6bf6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b5a78254af91bad03289ebddfe2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5637e73abb3cee1530ce08faf04a1be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b4c046485e67ee58d3c52dbb1469166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986add93f784c5641c60b657db3e4db1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26693ce450dc42760f8ed7c6d8bc7b42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec56a1412fb86cfd5a8193f98396f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bed8f5d80d289ece7fe6c2627004170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33157e1ad6c31bb7d1494b115344e017171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eade19de0dc49053e0643845e7da02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36cfade848b5543b8222b09acf623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ce08cce31b274d3dd19a76105fe7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d0667303fbffe7f960de8523dd14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6645c4688a080c9309076510bfb90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20fdcb009f9859c78317c708ad3800177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf180562796328d2b1ccccc5d33c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a411c927d390c5255867ec1dd207179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99353b6189810c431190d424d48946e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c20ec9ca92c3550c9e8a8454ebc69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19df782dfc15b85b83b64de4d55ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3522dce96fec413353653722b00ce2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b96961eb72dbcf7adf4da5d32acddd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0ec661442fb8f3f8688fbd991b26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e7e52cbd10b6a5d3ce07715f6602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36252e4154d731acf9717e8ab157772187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4863d758e0fd9bcf5ff20e54a66df9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45908e57aae39c0379b9cdfe172adf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4f57789034231d4e87615931174f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c53f4cae9537e9a66db22c7b7036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e29b4599c72c2b191f19d5753b8c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1d1ce192faa5aa5638853e5c3248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9db21c1b21117fa741b4f0f754395b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feb84a27bb8845e881d5fd1d6453ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857c1b4f26c6cfd6a914f8e4a47e14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ccd396318ae1cc865978301e595a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b8a4deebc0b7d05472cdf88c4bb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267191b0ebd65665aa66215e89f2888199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb076772182987dfbef59fb1aa852ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895200cc3625dd2efecba195b913237201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1283b30575c986004f14318e945c205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ff7669bc25157ba08edc376500b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8fb73c947d88c6db650d08931a33a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab742a7be1983c09e15fc34c0468da2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d6517db85c9a679b73ddd0e5c1b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c6619d53f7af31b872f7d2a68f8fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30969a752e2f7ef9c8648f6ec6afb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134de281f4f4e613eced5ece2e84613209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b0497ecc8845a360012072b92be7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1674e2f343da3487c36526d6ee16bf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067c1f3c1968c7d72b2927210e690d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0e284d5cf8ed2c73dea875de32527213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb47012ae1ba41b3294ef00213d74c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944d63890491b3199128bae2231757215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe92c8926ad6758d2c889314b46db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0035872ec523bc6312496428e73e81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51994c2003d87c660e48b0c04e213714218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ea96f1b7454a063c0966db4f69c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f752644b35622be9928c393aea088220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc4ffb5ec3e470135e6cc73d656a46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05771dbf051e1809e2f10562d8e258222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4fd337917eaa85a99733ddc702635223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d53f78093453b9154fb96a23d649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada7db222f6218f9034343f83e0480225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c3a0d75043e108fdfa53926e103e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6856399f52a2fe4efc6c808f8b6183227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f5b14f2897228319cdfd4458f39cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00775538a7ece52418bbcd19310aa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c23b4cbb6afadbc04ebb1f956c28f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee35199a7b8aa5b10ad6b3505e415d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee72f030d89a1af085d15db70e8f673232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a368517c8ec377815b7d53364cf43a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ae8b6d0826f9d5d2af22f48ddea49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995c9ed10e6e7f1a7214c0f6966574235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada7754bcecdc3877f28683b0d6512d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c4e0774ec233e2eb0a245c65bba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f99a95fce45b36a1be92f63bdcab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add21241e7bd51953f947a18092cb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479499cae20c8cd4361a905f311e0e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac8b70acb82fcdaf2b16584ea00525241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94924c7702654ccd75bf9846238581242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614254a29474e865035fc6f0618369c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0462ae04eea9378b4e51d235d0113244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9eed57a96df91551b1b193578d563245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5373b70089718cca7ded755370d6af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329efd1ffdfdcfc449ae6af69af5b109247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa685c8df4e7f4b25b18581e7f94e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc8e7df38f308f1cffc25042cc2a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95214b3445a71fad1efa45580162d2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c85f38a7be05f4371a6f8529aaee7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda0d7bd1f00b7bfecbdde70028d04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32eb0d2f0ff848f22d9b958cd39fd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c073c7461be71ae0b2a7d4fbff119254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a830ef2e21809c5952339594e52f58e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4779beaf19d5f64c152af65994fa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243c64d7e64ef7c905dcf693b7bbe2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88aa4e4fd36c2396861209f58238a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced722759ad263874b6511052f2dc7d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ceb246c3051aa266725e58535c022260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcbe2e085bb94c641b20a12ac55c3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea108f102997070f035184e959b2a61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c6203b69afefc18868b591e9d1fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076792b1b180c5bbe0ebe513db74b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29853402c22eaa1ed2c960c5836fde8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e14366c39963b6f48f36e51f82f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1296d7bb0e53bca5a3af033307059b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5838867fe1a1f9e8a12fe0ed15d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d17138c2b5675472de2bab273c5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67382b13f4b6a2586f7d65915667da62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57815be5b5e02d1c6618d736faa5d94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f71bf9289dc6530ef1870e1dbb711272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d88005c10f3f56dc8f24d1346bafa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348b6fd7d031280e154a4005f0ea03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf3f947f67c33428658d326dcb396275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e9a569cd9def7cac230cab9db7133276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68770983642668581f4c0584acd39c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee8697b6585727ce08260b2457c871278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a808b5d2926c56cc956d29755fbefe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619812aca95763236b22699c361628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ca2ac0090d56028f08b8942b7605281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb96bd8766bdff4253dbd9d5f96742282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283918d406f00c279f64092f3a3d6150283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675aed5893a3dc5a37956c62081c009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf819c9cc329fd4dfb7baf74c6902c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7c9ee5d265a43f116239b8c9b47d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d332f6ffc7cb5fc9ae7506819f8e43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc84d23f93443fada9de5761ce947288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d8d99d047c635a6cbe0729021e1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b35a538e572b63eb32c66c032bcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec03f49a4c0bc3c4409dc8e015ac8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287714b6f32598bc3164558ded1be3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae491e2c65ff9e7714c6430d3b4bb937293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a9ac990a6c2bce37b9a0772d6a909294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dfecbcc0455a430c25ec1188b7dbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c29513b5bffcf0e93cbc81f885a205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06bec5f25b1c228d513780a4a0c7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d05a872fe735e06a34fd80c588759298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182315d46cbbd90cefb48a02e8fae676299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1bced8837899925360e6cc9148377300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c20eefcfef071453a358a074cd05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f980a07476c221fe020818349a990a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b50a1f3e9425fd2f9de8d586bd5d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa8db268cb6aec34d4014ea017956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69ec86876c3157832e9f55b5e3fe1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413899be22974ab602a8603fad2cdab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601c58b34a68e9a63bfa945289f8d2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7868c6f09a78816ad2d40f6f4adf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0016c540d486456626c22bda3941309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef44e2660c4a1f258ef5263588bea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e69bf358c7a1b8b42ca397dae261f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6dab4a3433308a197cadf03df3eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c49d715c6b368d271233f94e6a2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcca62b83edfb68473f4ce8c50f559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3258674e1b7b1ff0ee348b6818c573d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c4d597ff9bd8e727acfbde8ea809b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476423fee317fa196cd5a41a53e44e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe1a00716dc10bcba77d059b9ad62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55face9fcc6c52361b77cb7d9ee47c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1225a9f8c331d141ff905e6ab304320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea1e82fe1bac5106f24a929d34007321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66854f1c53b00f9a06dc10f23179ea4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df60501dfd847a6a397d3b4cfb760a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa95c50ffda7ed679cf7bababb554a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1127ab32099d94dd2ee032ae057a75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440b8deb911ad0626cec72e5e6fca1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f638575de65bec558e7f8381034a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a773003cab49b3dfb7396b13dd6fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576443e416a338c052c0ea50e9d4b882329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eeb76bb8f6b5ca1d17176a0cb1b74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f5048aae29b1a9fbfb898ccb7298331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42bfde0497d20db6616e29181ff10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7c4b27a12c097992d55781b0ad78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25ae4b21390566a22ceca6bb47a8ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff472047537485535238afd0f5720335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba2a58f390b10dd7a46c33f722b19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3051664c4b8e0b5002d5b1df549192337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b5adf50b853a9cfeced2892124d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f6be60086b5adc7f584c652dc4b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255b9db12b7e236ccc117da3125612b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1235ad260ee348c2458c1ab3605a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f378500f503602fc676a16f4685d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b560a5fef78deea53cb7cebb6ae021343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ae89f74dcf536a7585f35322965b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216baadb7eda35a994711ca9faee62ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07210fb538776b5a37a880ef049fa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863213fdf552580f62c263d534dfcaeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d86aff92d8652e3a5333eb9e0a4b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03120f9823aeb8f57aaf7d90c20f3705349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382857c9cee8c6df3acd15f6c83699e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019820c0d50c67caa63fd2ff217e16a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59948bf3302fe05c1437d1690e6c0778352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0720718a34be06f9a55c024c43300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b6178effbcb25264852e569a4196c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa435fc59e05aafa3b01355d43d992355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4639ac4e91fee5b9b33e0f2784d43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab7dab94e4789f465701bab20586fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dc10dd13d010dba019a5f16f74f63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a262447b1368890baa6c031a9270359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76229c576c655ad118fc64b820e71b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0370e39a95b9c2e864a12b60f58dd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea13cbb67b437a9e4c4c575a592a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ea7fc3164dc6a3fa1e36942c03a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9ee4d72b2872adb148ab22e6f1e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e31da3621daba8540863a388147ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fb04dd4b589868dec8cd0e193c37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d63f51c2fa503306bb703d29863d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc81f6439167935068977cd24bcfa8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c1d55587c56a3eb2b7de31e5b712a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce7758032942bb844fe22504b6cbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ffe92cda3f35638c9b233f4c371a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83368d178ab6e605e0af650b43fd18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6143ea43301c9970f47937592a162c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185eea5c94b64f76f953081df19135374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1e0c3d00efa4b31ebbaac46c25e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7890726fa80392e6a39985ccc5ac84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a096d8d6f0f0dde044c534c981dd23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb9d3ce39796af86b7ad2f488eeadc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d663d2728149df38d40d8c8652cfb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9facdaf4910e9fbb78df9311af625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc25cfcc6c1ef0bdca120baf30ff0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54496be7316dea6d932234ae104d4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaa1f3d809d1099348f4f943a80c33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd71c5acf1ddc2bf956735f73430af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bac2ab5afe2bfa3c9d9b52ec33d2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2df773a3aaed7f5ce51ac0b84baa32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82e7ddcb13058bcbb3501ff3e4772387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe9efcaaf97f74b22fa95ce6f9c2e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbbdac0cf783afd8399d66be4d8e04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db35b478a582a22b9e74b6f0a1c7d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6b45e72a7686093329463f59208e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c11e5e8094f0ebd04f737aab27ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462bde39aff209e6f03953595702b4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7671b9cff94976a574ba4a5f802077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f40e15a75dc5f6157613d8d82ec93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e53e667b0f0c56d40ed5e03b1db41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4fc0b34f76b526846d9506e90098397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87dc2e50c2d59a94cffa76d55ca3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06fb5e0931e567e9f9a60d8660265b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9006f78fb2f4e6fbb53e7703994bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da2052357e6dfdeabbf5315a2bf50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e06f52ec327385d794359124204f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b0b80565bc33bd9f86b667394df6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5f996f9f7af2c061dc5cf1b6afe0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e79ed09ffcaa95cd9940bef774fd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d2053727c919676c23f9a030e9cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa530bc76e24725f3d6f359995b68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278946975d348263024de384c922461408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c2f99520ab21489e502672754d9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73798356f2e3e2c8c564c61d85edf1bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78d28cc47f8e589dd3aec302fa6615411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa752cd95b41e9204134b9de4b4fa3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed427146460c2a28f23fefc4ee2e54f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895df743443246dbade93aba274aa48f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae07d83b9e225077f5b4ea7917d606f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adfdded4a289bf0398b9e0638c14e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552be7f1b15bf9af561fa5030a31021417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb36aedb6f102475e9bcc3063c15ec6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f939f521f72664f48f5385180a54188419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f47da09c730b66e68ef808940de9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb2a590a94a9836311435e211cafa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1873a39d1368ed2304720df03720422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eded8f7e9da72eeb78dd3a350a6dd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143785971c6802499219513c50e446424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a0fdec135c5fa876e59089cdbeec1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af289a5c488bce4f02a98d019c26b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8550b77d8eaa7463a60457c0367f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c36836016bd4302df38f80c7f783428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f0e541058cba6eb7c04cab4fd2af0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f434c9d91d91bd3302c1cb0b25f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed3740245d2073c37a381babfe307b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c6f8021807f79ac7f219cfd9eda5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc859515c20ce00b164fd4fa958345f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074f7790a869cfbc470cdeae5003a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ffba086be6ae77b06b49fbb9d93fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba6b6daf77f9e5d04f5969cd5d1876436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0fbf12ecab14c7e93d682f6d4ba5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d4b51bbaa3361d38c390fb0d0dae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d4d2fa664ca4bf636bd26836cf85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08a51d39af629ca2c7c56397aa412440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eded307c71af34fc183284f75cd8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3001546efc144a4b17b773a739f1c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0e3690dfd1e198abdf9c5cf14c3ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14ca5b6e24b285020d00ad41cc81e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def18428bbeb8f6063ee0be5fea9a8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f776a2178ec4acd498d9d9c1e18b2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1de65f9bc0ba5c3d7ff7dbf4f89b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45521f892e29190b3f327bf47be925e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c08ff72e9696ddb77c02d1c4a2762449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226cd80f0b9c7ec813880dbfd3c50cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b787ae2efca66de8ae7c627cffbd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263382f514d9f8c94230d755001e40a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa23668d50daf0aa463e3f4fb64ae4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0a38b0d8d30b297c436161e652a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f514bb512031154909a71ccb0b1a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052e582cbf83ab9baf7f832206334c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34b603e7ad32d5685d9975baeffb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88901513e1394c5a619625b84bd376a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48a4c7929ed48cd7eb06961ac3a6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b5d8a07d79399bd58571aaae323f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd96dae5cb081ea9b430dc4b5c091fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc0ca0f59947d4eb6af978ea0e825a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5323791f2f143aa13741a9ff98b731463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfcd0320e2e5555a9de1cca78db20d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a5a63627f0a7771cc0026724cc11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323a4d76231dde4dc5ed3b8527fed44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ceca9ff4d51c41b63078ed5e97f9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a1de37a7b661c88be13ba9d7e9d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddab735b3e480a79bdfd131458f08a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c966460dc5144e4c3b977fab07d7bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf334dc72064a90b8c5f05ba044c78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3d99022fb31c935903534f7e94de4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2c2f957c461211be460b2f6fd88c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14235bd60712d9a59b7e7bddda5bbfa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e1b52c45c2599b9256fd6ae7f078475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba03869e645736a5f47a8d95222195476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79777d6d362fad9c2a7522fd1e9c5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56301d54e154a2e9733e45b97f70a2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdfb17ede1cc06183aa9981a6a3ea9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338ba6afd1ebd2c8c91486ab36d399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab7f53247b42c730ec762dc2a7c495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549117b2e73cdb6c923de50390403d24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1eb6eecc6e1948dbcbe1130d8617483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc3df17267ef8227332dc4d665eec5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58ceb7ccfbddfa135bc4584a41f930485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fa6eded4b9327528fae2faba431af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cb8b8552ed9b5283c1fd20a66752d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eca61a4c546759607e5ee7dc44e38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3003082a45fbdf319d5ba2ccbc1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b91dd5b70a868c32bff17a9b0092c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f81b9ab3e31c2713b111c6e56baa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057b0632c970a63fe420dea92f7563a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc345d2769b12c0f2c296173e65203f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429db64e0f29129edce628dba2551f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d34dbc3841aff5985b1f47cc610d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d071c3c06c2104d37c2b3972703e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9802e359f6d4e09cfcdeeefb4d1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359344f3ceb65c131d7df59508ac025b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360cf57544cf3dcb4af8f1a698e53ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ef2411f66acc40c487451fee8cd01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1771c9937efb0c8430bd4fdfb0cf1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86316bf71c6e24a1756f1fc797ba3e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a0ea5005329d14943d8a6797facb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079aee96959f2e8a9dbb7299c7467e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685d8ea8d0203103ac9fa3332d1d952505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011ac9fd682a7dda861026d7d9884bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef470e8de7e8d3816e50c314d6b34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c83777b115ff55b488c6c4d31178508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830cbdd41b65d28c7406145c04ddbcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c310b6b7db7a8f32a49a6e97a819510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dba3eb055b88a5a2c4e65061f2efe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294189dd51e6462e138d0e74dc848eee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384a697b8b794dad4be973936bc64ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274225e2b12228fbe782c1835645a524514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a3e8b7d0cd0fb11e8dc11abdb84c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7399c1306bff99e3f9a6d353bc7390516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3155b49af3fc9f79defe7bc6bbf15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31463e57e171c5d4bc1562e2993257e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f4fc84cb4f4491b2d0cef487fba3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550ac4e0e02153fc277738b48f0855520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a7f6cea5da58dd0cf4a1dc23b6ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec0525e580e9b57c596a63627cb21e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa8650759dc0d71ad25cb9b77f1cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f5c9f35b64aaa86b05c2e6990f71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1897266acbc16c8f5151346898676ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b203e1251f568bab53e87d99150a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddffbebd29860048ad92f9fab045850527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a1457f4290c283f12f5d700ca22d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5048b580348b3de1bffee58c454f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb14eef6634afece2612fec637b23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627858bcf8f58b9785424a654a28eb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410d14e776efd73c9d7024a4a0d92f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89c70f3f4669d001bda6feac2ed13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65c07687db3e6b8713427da1a93a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedaebfe4ef2c6a5c97aa6870e0c304535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71774019debe0522e0f73db37002435f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274325c188667abc5791cf51ac0baec4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9faf5fa1428ba8c98e7bb0a7bc3678538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e0d80330ef5e2b2f6fc7b66188db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275aef9c3bf46c6e1f2e7a1a604ce64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6170aa7a987980cb031fbd8011bfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc054b13aafdeda388583294ec292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ce9d41199f88d58d38b8007e6df3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1643232adcb198ab757e1d90f3ea2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1bcf66ce661b793e7b0ffb4dbb9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19aca0ea06fb84944e97752ccb072c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bbb1eb1b3783b2a642fcbe13b5d36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cedce9dd0a77726b419d851454db3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c5703f6b4e08906badd1f80dd2c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8bef2da263c2023b14156136cbda7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f0356e9bd338744741cd8cd92d3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f10d81db85c569505a83e00656eb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b30670373cf15d182605729bfdaa7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896940d0e6e6bf0c615bce2d72a1af2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc60d1617475f96d9e982d2c3d53c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba9a1ec6761e307623ff1cd727d059556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184edb6f2438a240f4507863aed81753557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a95e754d56dd6b05769be7add68f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd69eab07dae10f60ea3a2f4143102559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960395b7cabd542ba65feb2323e043560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621372243844274001513c3a588f28b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19652c13894a536fd2d0075d185165a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f617a07d7ade1fbc42f212bd7c9b7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e1c40174b5b8c80e48abc78c35c8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c1f39182d49981a974a22dbe0cc3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130e4223774f3361527e3887055bb54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acffd28276725b65d9c79b25f3fb3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2bb4b957a63235bf2f0c2be6b54bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf0a889e8568d69aadce767f3176a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d904802739051c58af2486f52413f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8168c07d7b97098929a41c42d73b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20d99360b198415b2e96c760f6d0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5629071eebfab99f7c25408479e92b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e7c4e03bf8ae61984a4ea50e9d1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b2b9a3e4ef441dbc88aa1a6a267af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d612252ca77a26a1598db779209d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036ce071e76a4579fea4240c090f67f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb24e624fb1e6e154534d425cfd417578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df5d2972c39d6cb66c615bac1d09d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b357dab1e45e6432068e6262746c05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5405c776e2980781901d52759b829581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea81cfd9f3ac0344ba6ecbf6271e4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca981e15c124ac7a5f41bd613b5570583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f9be83dcfcdf0b2dc41c07d103459584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df16cbd25eb7ed098c0637e351ca3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07582ecb0dc39f0c0a4100c35ae9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd56443d7786986c5063a58a606345587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fa799963ad1de85ba81ed3fe1bf6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc97542c0b49fe987ade3bdb31e8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a93cdccff83a4f246ac0c7a81764f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6cace768112164382a9985811ee05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b8a7f94665411a88eedb3aebe89fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826f726a9d115873001c8b0feacdaa8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d89ad4e9e9d2bfb369b77ae7479120594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b10e19186861ee467d38ed6d0b1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f86243a798a9ef857b8adbd0174b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f5fe0f56d6975b0ff4082ff521197597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cacea926c4bf050226683fcca254d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc2dcb515e0ef93dcad28ca014816c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f877cebb3d4fe1b77b633c7275d5bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f89aa61f0d54712242487d9e6ec1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefea3b5476b61a0d1b747502ce7ed6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663abc993af8291cde7d359bc6f64de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faa389ed824a0b95e0cfca2281a7aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c074f9170f51c6ca853b023b40b2c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e36e0fe5e5ed5084cb32acb1e14e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12705189b32793b0213f7189ab4a5a2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca45373b1bc4d12c6eb6984a6f0bf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48b815ffc26af2b63b51c413d9292609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c349fc503cbfd065af5efa8a766dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1941f7d218337eeb092848fdcd269d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d464351a75f3d73630dd213484b774d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21c0d0111a2c77c7d0f45fd7a776fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea37f3e332102ec7206770a5328f74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaaee4b399a421197b7185eec1cb3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716fc9578597d4961b4191da7ab3fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a67336a60cd9afe951ae9984ec49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740429aa91e44b5281b2dee845a3816618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314fb9c83237dee47904dc0f17fbca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8429879a10229203af8632c9ae425620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535fa1b2da87c2cbacab310c0bb247621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a34ae9ac9d1f33e57e62fd9660abb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2270be958252b7bc15866b4e11b303623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20204ba535e7a729f08fdface87bc7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95796e93bb80484448da8d76c6fbe7ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c95e0830f558ab65e661ebd39331626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827291a40a3805d487f48dc77230f8cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738c2782bb8d7fab0f5a861749136d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0547c84136ff7fd1029ce479fe8f00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb874ed0dce44527284bc41fedc066630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68febb0f1490e3391e0e0dce5f33927631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c1bfcf74a0badff51e31dcb2f4e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5e42e5d334fb8de92464499f4fa3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f16d086629fecc63a444349f6cce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9eba4fec20cbe0f6aff07fc72d046635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15598bbf5d6473e3b3caf14c7bbf423c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a77c7b12f25074a28179ef85e236637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976daebb9ca43cb3e618a8db2069fc7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31ba81c480b5d21eaff6a612cf226f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a3d0ed2a25b9e4416d26b846d31e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb55c64376271ee1a2e918b32dd3b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1a6f99575a17909b8c65af2212d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f607bf511c12ddcc47ec987493df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd004b1caa28012e5f49772e6910dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cffbefdbcd1b2c6e25e56dfeed8415645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91fb24476311b6f120f66a63a7bca6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ec45de7b9e528ef9cdd91514c9419647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c0778f83c2956008059269768e276648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb5040e41ff446625bf5c71875634649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608c6b92e93dc5859cde8098fad1cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d25860c646869738ab463b3d3ca067651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0c06f47f54d964e15cbb061b79eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01a7601fdf8643912403d3482e8a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf45d1de37649d03f54437c2c5ea052654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85539cdf4c6489aa169b2286b03142655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747d4f23dc63eeb5fc155abcabf366656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335752d0fb208a14a87730bcd46e7b1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d8d321dfa195ed588e59c21865872658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a78ce830fef9b85e408691db47b413659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106495d457f16a58e1cdbd6a77b77f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a9bff535d124b86993020e2d1299d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa9bff2a3be86be3546405722a9b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2e56c487c82c96c7397440cb1b1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320b865d4f819cbfda19c4f31c374b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83e8097e8c5065688d2c683cb50b42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e8ee78024e18d87b214e14e62f4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0864269380d9f2ac2c2adb4be6d64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ccc5f256a2f10e8d65b346a841d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3e8edfa87247a6aadefd2b4570e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4c650055b56595b8881834195133670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080e7b12059ba3d8e4bc1d90722903f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5412330020be78ec0bc6d0f8f8b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722218b5beb2438bb0661c8fc85270673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872dbda26208eed24d75d6fe17110cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde7b566cd34539b981f55fa85101be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2c644cd3ee430568abc76d0571e71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b292307d3f92399ae9960eaa4542a8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dee1dabfeecbc01d4bb77f7d342e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10760f84cdd9f686aa187aab38895679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db88845ead461b0aefa31038158bc30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc8c12a599c565101cb0c62a6abb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fa3c81b90c025d8b921eaa83e74b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fddd5acd2b7dacedce0aed452dcba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356525612f0a4c086656bdb46362064684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123797f9dbdd2b1d1a58b144cf3dc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3898afc7b9404ffe0565a8094464d92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2bbdc8f38a208a1f1b7e2a1904f0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942aaceec99213677008f1d7d3b19d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c598c15513e4825428b6d3752f61f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0174f731c1230a101e000994d7411f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177bb4b6a209a5d71702ff85a99a0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93081b11bf6ac3328c77341b5f461a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c815c79e726518ce73e8d7253e06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f35066e619856dc780c3721ca4143694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823215ee974272057c0fad5c53f08aae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471819bc6f3b34ba71706d3b9bb7902696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e957fbf1460cce14d896118c36114697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd3a933e99dcf473920d9f9ac2012698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbafeeb5e1cf92d2b60552365c32849699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515b4070fb38722a9518dba80e5fba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe195c2b3b58c7b781eaffdbc2d071701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f5b4a3dd9b377d55be7f3d7700b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9a5117a70483eebcef528232e7bf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b75fffe2bf9ee72ed69624529e09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c61edf142803601ce12315efb7fdf0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1ea2ec7836ff87dd32c9c241ff4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e2bf08ce4f0df02a47ceacf877af4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6d5060cb32cd76611774342d1342708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb95e9cb44345894f56651d5adf5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cda2023a027751fb60061a9aebdc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddb11da9dd488565cbeb1900971923711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af9b4c60d7772813e302191f6aec5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7991624cd3446fcc784c4897b20408713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba6f4a9fa5a7e42c3adcf5060f97fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fc3553350459a2ecc9e824449e7aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482098e0e606795fed8b46c51cd85ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd39c41b821b1976f9f59ca8d2bcd90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272654764c3ce16baeab5ff96c55497d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c434530a9a666b3b6481b47ca780719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51fe1c1e024d1e9b672fa8d54c2f28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47c88bbc0fc7dcc7ea8ca23db47d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952e4e77da10fd0f1d73093af632283722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4f66107449867036f026aa16b05f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e2067d6bc19dc8e06ba661e212a64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe5a2db8b5d4c77596d62413b48fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171816763b9e247f1970f13382d5c89c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9be067486759f1d2e36d644395ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b5e0fab5e312801eb57cb5039118728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02933db3847486f188ecd026779b56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baeb09f10a8ff6fdb5b386f3590e27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a40d19a0963209238ce7cc432043b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8708076507c2673a6328f4da03f92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685e6ebb5c3e783b4b0d79aa0a0f76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6310d7bd593d886a65addec6d688585734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec3022b6487b7ea98b995f06d25cc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7f6c8b5509e0c8ad5d7d769f09f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e751b32af6d5ea110fe993b7908c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b03caec59e694680288517e4bfa9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15154063f0fe8cc6912d1020893ba237739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b681c13298c797f87acaafd4c019740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e45763fee2265233eeabb7dfb9ae2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d7a4fcdb3871f80fb0b85c1a773d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa10d263f48ba501b12d0a82c9afc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60decca5e76cf0dd78c80a3ffdf7ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491be2fe276db6fbe3fab7b6206f5da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd7a671ee5373b048b4c85eda6071746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe098671ae444b34eb6030099fba32e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824805c8d046822e94006831543d41b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a402988f1f36d0d3ce403b5c7bab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963eadb2372639320ac85fefb62824c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d2c917d108c672ef0f4c200f48b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c54ca60528a4c930fbd20f9c421aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df23f04cff66ef9ca946408d306f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c30fff3941c2ec1a256b65456fb31b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224e0c85ad55680bba173455ef9841755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b47787f6d02706791c18ab54011b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347ac800359d699f00750d33c23468757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd84f7f7fa1f1e6442a9d3c8bc0b7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc0b9a30ad50ec91f9fd99b59f941759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217e39f857e1d7277654b3e841b4d13760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2026afb286223ad0c9e0032c2ce78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637eb429fc744df2e2e8de32d0dcb8c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c2611a8ba1f8891dce7faf51dcd9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5961a6030d1e06ec1ad2b3d615bda764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e7b3cfa01f9f6e5c4f44da81d982765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4302dc4930364416215107e78463766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce15447ae478fa33cf4ae67af6f28b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7db286ef44d17d12c8603e446095768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006781d112ed5838a7e9677e0f0c2c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdeafe31146dbdeb3687c270f286aa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647d23570955109046da015326ff59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ce98cc2381790463881a458841cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9b1bef1338def139935687b12b78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8d983eccce6ebdf136cd9c3c4cef774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091aaa5d3656cdf68e8d8023c25ca67775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60d257ac20956890b7d9dc0c4bcfa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578450ddd36f52235dc0a55b756eb59a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce19a38ca0873741bb90a7e48eaac4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de63dd73969c3b97e996da6744c54f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c95dd72d217ae7e5d9a0c44c578cc7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8740ba815c953e78fbe6c5ac47c3c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c07f76f63b8a39e3037d9341093c56782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726f4ee03741b861ffb1748a871518a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab9a3e36c508ddc30124a355c695f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230472c074d942bdc5f3f6baff83d9d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf122b516fdb93bbba00c2c5d2f51f43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657880fe187f17532888573f6e9c64b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d879f059672b327c0737b5eb189af0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac25884cd33c01316aa4fa817772a0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c41181076fa08f245241ce19884a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d1f3274c566efc75d1c46cb1ca977791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7914c48add880e6eb31854c52f0b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6af75b3a4f078b828daf91eb473fc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af6193055781df2ac73e9b5a8656d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c24485f665ed567b6ccd96231f6a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107383c0bf6efd6265ae898059ce286796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a514a8abb00e1555877cad9e96c6a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4909b6422e9f7ca1e6bacb582c59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce9e60adc62dd5ce20e44105ad25ba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b0d65d3bc930cf26f960774c8f81800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87be4dd5f4dc550562aa9244ab7c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b503c936ab7cffc43827a814074682802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a48d7d2d073b7ae4daa5f6b7f12d93803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641212550f600b03906c74f19bacd11e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ae3ac55ecd605b091f970d44e5cca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27140724327df8cae646ce94b6ce4c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27afb8f2123d380e4073c4a2a3cbed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a6c05456cb986fa36ba4c04e5f98808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a213fe4761e6ccfbf698df05603be7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c8d7fa87d1a9c9bd2a7c3b8a4ce07810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f13c9ac33bf57490594e675a9c13811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eccaf142a795420aa45e8a28bee7a4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4abfb1936c8bf5243aa17ddc3eb2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676924a65fb5ed556931f903bb566fa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc43b695eca656863a602c24ffee3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281733aae79664bea7d351555ccfd0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521be4895fc454af6471cd42d5879f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498ddf4d3bc3f5e00e0565fc7d9e34818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb48f4b784f0a5d567ada6867547b56819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8539d15b3ee15a96fc1a680c303320e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e40f3fe9e9e12c63b01429b932a1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8480d5e588d3c4ef5623b5a8a36a93822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee34ec92b8d12ae0b1f269e1b92c12823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d3346c5bcbc6eb32f1191cf67ab6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cca536a20c8075d3a696a2d58c335825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337a932ed5f9cfa8d0a2c97aee68f08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e5f84c77d2ec04e632687d3a546ba827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c6dceeee6767bb392be1f4ae3739828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef498167e8d8ad22b92fae6cd9ac4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8ec4cdc3634780c326494dc4ccb4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3cae7a156d90c4ecccad684fc56f7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f1ddcef4961e38f129658cf4e4b4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece8b217f5d4baddb8536cb00633ed0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ed82d8fff09aa17385dbad0eb53f7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976798f507305a3a374273be2bd966835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033af9b0182d47565cf05a6c0e76cd2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45671170c89a13584c324bf563f9667837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102b6f0c59932ba9d948e44557c752838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c08e4729fea48e3d549e72ec0c7c36839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a482d51afedb7015ed79e37a3ee34840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bca107b401939be1e3e386e000bd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e3f0fffebac7ceadf03954c19c78d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63dfd5c8b9dae67d455da36f1f6e76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a78ff951350daaf8f73ac806dae885844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f640f905e880db356cae9cddbdbbe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44438d9bd8f1f895b1482bfca75cef4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707051ed4476cb81a05ee6ddd4d40c7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf47a3fc8698c0fa3dda1c7a73f57848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00816021e6bbe79818921a19988689b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf834cba25e1aa5cd60999c46a8bb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2d773486433a155ef7737ba3a10f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52975ca0284ea694430eba28ebf9db852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e655336488391c51894cc642a8b87a5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127d08f3edc4c752d6ff1c0af17b38854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd17f152fe2410ac13616da2551d6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829a05cec2657e420d5f610a389058856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a602e7a68fa1c3de78178457b535b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a974d9e25a19ab858d80e797d9677858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927218b3c188af433df8b7d1899b254859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39217c92f0629f03fc86ce11c0a3bd5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254f541351db663ea5e62d894105a1d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdedce3400fa829f76b37af4c8b4b14862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f573d67bef29f691fa547b7b081461863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e26460a64df4dda8ef06e51263c1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f624143349c1a54deb1dc33a254e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cab9ec0e6998e4737731579d52b78866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc6aba5cf3a2159de191a4cc539fd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd9bcd38b13de80c896e772d06f218868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5504590e877ed23da200d06d55b085869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caabac57431f31f084195288733ee81870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb604e730710f0c6348be94e3dc75470871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef280efca46dfbfd6716ff51a1e040872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef0936262eb831aaba1542459b86bd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4da188c930248964abffa7cae5c6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b5a78f8651e3914830a42507a607875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cc3492014e9695d80b5eb2eef231876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa83df361ed7c9910cadc8c2e8c07877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baccc62a8465db9962e164e88e7cfb7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2be97c7e5d2e0557e7dd83087d60879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a3d4758b7adb5e8922dbee2283bd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c97b0cd608d48052543f0ce0d2bbe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adeb65065cf91ddafa48f10492f9aa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6503c39435f69974b05f2a0fc77875883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055aaef27ec1c22fb02dc026f6e419884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b44693ccb24defa7daab992fbc57885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbecfc08660efc14e70f30981a61b36886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb00bc714993d24097e2b2a842d9b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26d155804a73447a815d62e1360edc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379325e049e4b5508503e3973390b76889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e23c8be297d1c54339b4b60d8de779890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f5d898ac9e646dda37e31a494d9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54ce9365e6bfc56672550f4c3001b0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446385f5e82e6328acdf0eb8dc17501893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fce6cc7b7370e56abd2bdf5ea750894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291640df31901de9042e59ba8801657895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c8eeda2a941ea4a9893099e0de168896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05105c3562dc1c1e72b9d10e338ab2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d77a618fcc43865b433366d9d0099898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13420c221d82818f9f03c95c48895899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400804e7ab25cde847cf7f5981b92d45900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ecd511d293baf784bfcc18f236cde901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69052e926bff6dc1a67fe769aa3eec3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a951c86e228b247ca75ea05a33bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca37f6f74e68b42f6ef3656d00fa0b8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245a098d9a6b830f86369ad6e312fe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c448f08b9084ecff6fcc81d9ba7a6c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05c5133f761f788237216bf1dbfd77907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1924822d451105d8364ea6676589908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059fb5ffb428da8d00b41f0e35efc66909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ed5cd42df9b95df3d4aa09b158c3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43929e67ff1659c09e7147182c2176911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4548a1f5f9603eda3c4a464fa0127e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd14317fbe99072a5836f77eb3f7b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b9b9e278e5fa4fc19a96c0b66e3e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878e32a26ddda83299cdbe04ce71be3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba21e92b75955a736ec4366cacd7db5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cab9f7b6eff57f2c76ccfa7d7f56a2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0307386fe4b537dedb21a08dea6fdc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252ad930e75b6bcc1930a6906eb7436919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d193c36a10346a0785ddddb139b896920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326525ab028fadbf52b356ced210e1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5ccf83f4143c1acdd40ce23e9fa4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44da694b3dd085e9f51312deae078c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e254f195688e746ad27916968a4b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad460c475bf0aaefb5598b6d435a21f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0d6756865a6cdc0cbe237459253b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926f044e2e759ff9ff978b31d53561927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cdcb18d0b208b2ca0e9abb25c9f6d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b73518afeafebb56523b2ab38876929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54e840439de305c65880d387b44201930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368c4529b0eb0212d2042acd45c38c9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f38477eeafdc176833b55e0b8286c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3934ac9eca304c9b73c27411930a1c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f2b34f364e0c7bc3d8f83fe1a491a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a779d1bda15f4f6da796307ea2209935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2497f879ce704461f6261ef30fae3c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d31c6f4aa112adba6b30604acf78937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5c0934200ea8dd246d901d8ec6bb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2569f01026e1580be01891532ff47939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7507f509eba147f3a9f487c07584f3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14ae7bbf3933c488ba0ba3b17ac3a4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88ecd71a561587a38864462766edc0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c39b9caa2db86b5a959e5694e03f4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6dbc36293abf8cdf51ebff57532e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc0370a77a5fce97a5ee0611eb4c7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed60a7fe04d59f4ed6b1826aac47e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b0f1598f659ed9efad2536d2825b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e489977dff811484ae4ff5343f7583948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad6a2427e3893ca1bd39eb5ea57c5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a90fdf9486b2be995540c7b99d33950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c02f7f355ba17365a8201345afd1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccea71794d8a21ebd75f023549df82952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824413c266b8fe71cecbfa2e0daeb40953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9860f150b0267874907c2a67ace75954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780443e572a69e8ca9d8507ffc528c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc06d26c5d5696915817f3ad7d25d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedad34b43b6a54c9fdb9829b1e7a73957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd37b61fdb25ad1b6efd0e064011d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce32ba04f1ea59c771944ea887fdf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f3da07f877e4cb4ae673ee700c84b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321391d8c4b4c6513c70ec761881da03961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b945182578e9daf0b05d7ee94b9ceb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afd3db7d0963ec41db13de14b369e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1ff485965c5386a262b50181b9f3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923353294297c0010735446be23a6923965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d27c5dc540de01c6569647eb2d0f8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e497d68ad451c4ed548b4c555a3abab967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e6e347296ba1e1095f6da3acc870968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096d9627f575fc193929bb4a056ccb1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa52755d21f23faac8ccd384b89e8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c1a9c91bcf3b0eadfae49126fa3d4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f6f8bb9ca0254480d26e299a0113c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7291f01a9cab92ce30cf7cd4be28b0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfce37f6881931c9d8cf8e83fe091974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a9dc706d22a83cf8942328d9fe19975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be78ce1d968f1132c986b2ccdd3ecb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669d64c864074dcf1245219a7b16337977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca8d07af69cd869406b2038ca0b629978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23f724f45652d5aedb677040c9c39979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d58c3e4ad8ed63337273517d3833980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b8f63d98ad1465b3cc598e54235b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0dc6f2795c4b3ea06b80479be5957982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125bc7a17b6a5e48a2fe4788919923e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303cfe20bbe1fc3b0202ae1fcabbe5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd112e32278144fe4b210fb50cf39ca985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4bf5a0f9bb0a412c49015d76cf766986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4835d47c2702c54b262248faddc88987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60eb18a1a36f5e7dec72cf9aaa0e5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765449e799f9df9cfcd4829454cea3a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65448071d3d5907506fb653212dc4c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdada25a7780a77d8b5d701b2ebac0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3424f2f0aca6e24a9b58c9f02075f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b766c9e7c241061d93993f270bcd83993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b22b5b8d6ee3f222f89188c1456bb0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae74a79adbe56d90f3ad264d627421995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5388babfbdb52ad4cc6985a81e92cb7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a88330c72a3aba5a8968bd5a7967997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed18793bdc519a5fdbd7aeaf181689998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>