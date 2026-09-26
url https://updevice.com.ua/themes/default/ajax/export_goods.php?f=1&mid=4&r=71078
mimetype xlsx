--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68db4902edba284429c48ceaa7be1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f660624cb45e890aa23d682489f2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0524448dd750b5ff385799088068e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514c6ac3289d299452e38cc527727864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ad5445dbdc624de099e9963730cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f87d658136c2a36d93a325b9b40dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f0047f12156114193da9a06199277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9955df48ebe0871f3349fe2322d6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f390b89385b72a1844d0991ff85f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915845200af365c7318a00efe91500c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093de4a2f7c24a4697e1e9a72dd864411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a6fba2b2ab7d6b80af7d8e3baba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2843e2ed6cbaeda2431eba225e5c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f94d780416299682f86a84190613f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6aa4f707e5f3bf52ce0630f9d786615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b359b6d924937d9cc60bf13f011716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bb17e82933d1e8c0606a2afe072617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298663c23f965d90db438420481882018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0895b24e4f933f68574fb0c53991019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10386900d67e637ca4e9dac406f061c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be543d73d7fe83e762e49e4dfda54f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297280d072cf19bb66f1b3ecf1f771722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b13cdb3ffa6e23241f1ffed3b7b1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e3d90d2c2beded05fd24f746282424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235eaf4d3774f2ecd57817ba3a0c40225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d82f03869245a6b12e6d66fbde4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fc0472a2d234856fc1a5043461ca827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1addb415a58f5806d80acab3800b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596ad03a24fcd4b500bf728bdfb60329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4cb1de53fe2f7472a44ede64993b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa0fe8c2d2ca85e4e87ea77fb2e8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c3079a0095f3af08ce1bf17232ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06702668b47fb6f73dd4f8d57abdbd9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9b377185cd9d2b67c81eeac75a7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ac0baf999a5cf974eba327b1712735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab89e4a7b8ef17d7b134a7d600029936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584257e1475ffb7ef51c280aac0279f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e4813e5eed26ba77eff832087d7f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23149ab3f040585d58fada23b8268cea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630755ddaa145005449163bb70def2fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd10046c8fd030f1c5acee69f4925441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342353f3d626d0d2b91b6577d175976b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57c0f8ac196c0ee4b41a844220a3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8729151ce2a3dc1582d7e613a0c94c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5548fa39cec77312b65fb27b51d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fcfd6adbc483d6d9f3303a6b19cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c871acd3fb186348aa19c1fe3e7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ab2133fa539f270c52706847415348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392da09195065b536f98eba5fccff349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65737065f721157ce74a3b27058ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e11d23a67ea59a7d66aea0facc54951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b64629b5205b0aed45d0229f2363052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff93cb2151e3c2dc46651e3d0f20d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b19b8a82c4e525a7ac11d9e35c91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321cd23ae46658cf997ffba387863955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90852c177366b9e2ead02b387547e9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8dd9d4c73505f7064bc2b851bb08257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a796e5806f28066d73e995e1802e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c5495d3f6294b67434b397b01e2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5a4c0cc79479585acf5abe4d412f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f022cacf30dc645b8ecc905ceab22961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5dde668120e355ca0cd91d93662bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca5eb7c754023a44da7e74872c3bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a515e13a56c559d0dfe8cb451a9556b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df92986fbc085f857be3aa6e29e558f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a3ef0ee57a94993c874a845fc2b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b4b65d26251b520704d6aaa194c8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d399096982ff4fa56e58a8aebe03d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a07020ae551a1b9b3f7de9dfc65969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157beda35aba51d4fafa1e30bec92f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3dd3b2d3b7b14f1c2b0605ead4e3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b73ff2d22e95642a7caada695ebba372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5cb7a75779d3f33b27b9e1869a3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104dee43bd1cc64fd4a33a7d478c7ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a60e150631590acb212495409ca96575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ad2b717eeff8546989f3d400cabf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc500fe7044bf7994a00dbb0a59de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b92f5237c4553e2477dd72a324fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb5497094286263a3da18be03d735a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2841937d5f4084c5cebd02a29111c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30dbf0f2705e14bb9d7cd6440bb56681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3d21e9397b641fe272441b5caaf0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beaea9a0cd30a7c3ccb58817384a2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c448de96e5742e7eb0af6c14f8543384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3744f6d59ea2a12db177a255be5ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767020e111fc75173fe492465ffc14886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98383dff4289ea5d9012fbaa6708ac7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d830e7a1b14e2d44ad9fd36e93b4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d0304f4f5cbe99295b0a8f0d77a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042fca81eaccedb600d66b968f5fa590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfa2780f24794313c534a591cece0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ca63271153509a6d1e54de1bf406b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e14c53923c25ae5d5c0f37ac6cc1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09b1e08f5cdffd6b7f1f6fc29dc0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd00335e26870dd240a9ab592daf5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f66d2f7a4f87c6dc3b4edaf5fd83596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb60c0e801a3637656d3fc4e843dc9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1f2553c29dd2214e6b419fe8133098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90cb5e8dee9fbdbc37b092b3854ae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553fb3c973b8f4d29ecae6ebf7a03a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbf0d9a91347b7f6002d5e24957fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b46def5bb45dfcbddd25ebc1e35db6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c896c3550c72d1b3076fc35658a52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688205446cfbe3e12584037bfd8d008104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d668164f96f6fcc1cf0df9286f0bc39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283e5a45db76e3a3453d6b71af331d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6ba2275e343883b815421991502ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9533fd0734786bb34af4dc62cf620e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf77117c96d9471d063da41c28ba536109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b578535bc890654b599634d2fa80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24337539d700387a05fa9859a06b35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ac3a2cf09f8ab74dada3fb689cde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2e70edfc1f039963803f2a815c5e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559dbadca09a7f67482080a67bb7f41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ac3fcf188fd6ce2077d02397a306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eab3e81b786f2c7efa2aa097b8e87a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96418d6be42501e5b57c1426a85b85b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb83ebffd5630ddac02b7934ca9f893118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd546ee9644bd624b74f2c5c4ffea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38b69617de18dc67c473618667104120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8a20a0b52f07671badb6fcb7290f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b01ee73f75094d03dfc0fef4c4c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ded5b0bea3a02928e05bfb0b222e0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b9d1b8a8c634c1c71705456041f1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6cf8f882eea85694e0ee67601640125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544a61831573d52ef6981a09564176126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932cf525583caa594103632cf1baa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550a021fbc78af65a9093afa107f8e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217611e9208085b69575f8f313a6cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecefa14b938c6ce7b07816a1dbf8cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174773901ece2fc940160d857e9e3b9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f0b52bc33e5f373b4096975b6e0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd0cd244b0a13a13cdd12e0693050133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926af5ffa9fd072fd65e47bbff0b8ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0a9fc5a0ae6cf6480705b006d068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98446bb423b96a28e7b53489e264b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c5fee37f6ebfc8b8636545d9d1f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ce4572671003c2b71e3bf4a5c3af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3b0dca43109ddc4b3a6089fd3b8f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc689b1e36fb98ef29888df7b2f0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d974ccf1ed16f34fa16aa8e02760f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f977ff8921e4bf9ce3215560a3a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2049692b958913422c403a3be66d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eccb459374a34687a64c3a1005e942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02841f5a37da6b63036662ad92621b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce37bcaacfdb57fa46821b4e98ae316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678534f24e55b90bfd06ff35e0f56c45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b823e87e33bf33a11c9ff06760da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a355aadffa16c3b90c91f429f3bb5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ef0f54cce4d745ed60f0fe721c28a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277b31132a0d56419feea7bcb3852a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2270d1539b43a5b7438c983dc9ff29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e411ab2b23c230c6ed7247bcb2cd87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530dec3727189d756318bf76e11a2d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb55962cebd908e570ec387709ca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e92d7f9c2c25b999c568f7af2fa83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7833994946285e7f1bb80c90f896056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d529595abf68ebd6795eb88bac825158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98518a5338b9aaa4afb225aa31e70e66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bdcfe4e226344cbeaddaa4671c78a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe926b6b1d62f576e09563b055a055f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff70ad942c66ffeff6088938d31c67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d236adb312e6299cf07e526e369e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5c938e194c3fe8f134247eecd986164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f458a868613f8e045e9518cae61b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fefb7ae702dd79dfd06b8d89759ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb780a347d30cdedbbe7d40c6b5d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfa4d4a2376855d52d3df6301084ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2c51d25f6d3f708944caadadd8795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd190cb09afec42fcd72d05565658170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0297417516e23b81e2d8df62a5830f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee749fd3f049b9ec13a79b441ebb4c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027c2f959cd6a13e777377f1137abb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d7e5d793b615274a85d3cf3215aee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae9844ccaf69ac21074e2dabfcc7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2ea22840d42f9bc788aa92c78a4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae4083660a8629371c37dc5de4667177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc9fdb7b3d6bcc5e037aaa7c2a574178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36c4fb5977a2e34e005b01403f469e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef089b015c92818f1ffeabddc83663180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2169741641e98ea1625588ba4cfcf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcdd7a0d8a988d766ca306aefe5cd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7641447228da33b2577a819efe304c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb875594a9792bfbd95cf75928440184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130dc247f595de69c0f5cf047bb1b5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a03cfc943f1973fa045cf80cc1bfd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f5301105486c417fc7741b2bcf76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90d6c98691f1e7d14629f08e14e65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adae0269a2071662d13f1a5d78b8c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c544e89823fd66b4e677c9eec515496190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451f020a01257a40c4e6b7a7abf61c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0656b0f04185126bb7d36c93d062192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30471cbfb9173d8a2e227ac243ac6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8b7f15e4df8c30f7e8f6167c6510194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e097a0c8287f2bdb48d08807f969a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1629a335e43e809d28052e2f6594a39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b71d770f5285ebce4b87ff4caf3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74513bd1c7bbbaa6b38c5892ee1753198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce496cc92c3d322a4d31fb8df15bee7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09b6e237c6d244ca52942390c269a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fa0da038730b655c0adb22e49022201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe4704a6e4a31811fdc12524275d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b83632d1395c62d87816bbfb5bd9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcfa569608d8b9e482bd3e044372e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f96d65a40f5cda54afa4d47e50613205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a747c8a6bf148a25cb08a798cfa805206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda7ad583dfc433b292ee3daf7d2af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf6370325d15e837adf4a444bec9a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdfd1e2b628530df91d6578df630d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775adafffa7f7f709ff8a9d4c5f20c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a92ec17fb0610b29072ebadc8e78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdd65bd171ca8028885fd8bd91749d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540380a07cc95a5712b3db7db76912a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e215e0f3ee54fbf66528899a62b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15e37ffac23306c3fe43ba968d95d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c95caff2809752d7f720569197a839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a30b2809d5d90630c8f96ed6029a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e851181533574e613a03052888523b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408f8a24bb0164a39e24450d625158f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b82c46dcd0dad04757bbc577e5b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff9f04301bcc39a98f23924c470c91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd38321f27975d58a92da60279307ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18eca51cb21f6cedd8f830ffb74cb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652f8df5c3918b941b3b84c3b5c01e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06046f567e776d618385ddf4ce734c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b077ee98ecb5fb392b38ee314b39f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dee841bd14a9caa86fe6e314928dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522bcdd52a93278383701cb15f1d97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314183d203371b84a75aed9f98d5974229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba25c61e5fc878cfc982fba4c216a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd454950a81a405fa4baba30387aca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69d7cca3b105b69213d957a777e90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6a79bc18be903f43987c4e847093233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90fbd3db6660935dbd770cab73d998234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b9d45c968a15c6219f80cbebeb98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe2fceffc3542275a4a72646fca2ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061759081b143190050db491791dbcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7ff5326581035050d7e4be1b1e45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd8acf692180ed02077934debac5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa220513c6791d9ce412e32e6c1a86a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bc6783e8312bcc6f408cb073fbeca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a988071958b0d3e6019e742ee2f889a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb2a7a2d6277d22e542f72c00cece243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2ed9b3e34ed33c705e11a1aaac57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7302ea3985a1419f666f89d42e3386245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f5a18d0ccb965350e6bd00ae1178246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9369a4464f403e5ad52c21b88ac179247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebb06e6a1988be8f86a3823491d66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9855ed4b4cf9a2a8db63672ba62441c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5865dec5bcc1af9f6051738b04c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b32f35f9fbb2f7ea6532c537c64889251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c7d5ed878e166f9aeef370e95708e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d59880ba9503bc141f495e6d26015253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8bfe1a5316616f53d885fe6e9f14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5281f990bf505607456ac69cabf4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbe3f371ab8d13b226ccbb43a9fa5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c0b1858d0650d2e671e344020b9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c3181f95f230b558b6eb073539cd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68276bdfb1e114094bf1957deae33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a5abb767418378bb1b58dceb6b3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66327d277a968d1daa55887e43fa3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e49ca3042edcc944bda319c88a572262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dabd032f43fd15f7279fe61a56aee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de994a80be7d41d0775b5861ced3ea3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c051951203c386bc93ee6341576a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdebc9c4dd9859e6a5497788bb1ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3331799484409049784a7903a41db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7619920f7c9531f4379932c56f6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fe4a69f910e99c4b4f19eb159214e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65f24cf3125cf57d18886db6a6ceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b64b7bb8baff76db9e03de52add7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc954547875380e1f4fb43a0a8148ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1db3be5d59502de4573fcc38ee55e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db34463781eb33a04c89c7a60f115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a172718b34e77b001fb3145a7136275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea820c9414a4bd75ff09c8d986b4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300027ec23afa73c7bb83ff493987ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f9d9913d3bea33ad293b4f7b26cf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da24aac1f9ab76b7b49af6318c431279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d2ac5afc0c9233dba37dbfaa5e2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548d3a6764ed9f2254de467b19d47de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7de786cc5289dfc1c316987d1565282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e880f0c9739d75acbbc47a6af36d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23462fa3e1a1f9c5cecbfdf72dd7495284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87c0fab96b777aa539857b33ed791285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a2335e11abc59c69f2fba917d26b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a2eac97596b0762a7238a73f813f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c471da8f21dd8e86c4d5ec3e7631a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2802c1ee335689272d047c1f8e3d5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8908161a5f3460ab96348cc5172300290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04761c6b7665ad3a8c1d732df52b1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc79058174a0cd43de8ea23ecbcd8cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8e45bb23874152cc135bf94a9513293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817a36188bf4feb38667320ace3b715294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8577ad68fd0a98b61faf1901af814295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003c034190376d618b31c28cfd73e48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73682d6bfa68545347107710b63d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e229ce2d05a584d0262c84fed79a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3074d446643fbd3cef4fbee156454b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e68bec0dcef77ac46139e9a3309c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de1de4a178be6678d5924c92b1a9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea866495d8013d1a9b605ebc2f8b82af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f228b822587eba622b1f663c9534dd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313886960b2a16c092fe7f28665badc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4420c9390763d5acf5cbb81e79c590305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac3244f31ae298b7cc7e30461b5ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092718f783736913328591ba0bc19ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db6cb70a018b09535b98e3cfc2caa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b22ba008ddc6b3d4172d0b054b8720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac3d5744d6796307e8d116815824d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59750674b5e973a5630865c4474a37fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77099c151aa67d838d576b6c06469b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d9f2408b8b2b3a9b913afc3a1dd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625790272a8d4c1197278050fa70e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ac9c1c234bcbdd8317fc827b4612315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e0b5801225f7f4d0c8c7589911b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd38515417e40b5334cbb4ee65ab9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f1a5a790de5e2fc09cd5858c0a528318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f695ce652f0376e10cbf1af8f240319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7518d7ff5497c20b6129e3063f92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38fafcdebcf15e19475568c20cb789321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8cbe1c160bdabe0865e7af88376e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427aebc9047dea1a0809ad21c0b9287323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dbdf5159eba5d49a93c85c1f4c09f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3dc8c1603a46ce2732f9443b3267e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b1c0910aa7a510b4e9dc2656297da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be9b1b53d60ef4d7481b21295b7067327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe9fe7ea93508ea5f3ef6075fc08c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80982b00ef53d73473241b2358d9c714329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1536ef80a32e795c472df18d1780a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4cf35b722127730a675ad2d1f1ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c99ecefec53a0f1b6a0ba7ff1a59e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d594f3f68557cb3b2c750032deb55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133f5081435da1151ba600a87c0f242334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212737aa8c1c3667441739b6cbde21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c36bb658e0f244bf99884662deb3c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78555c0131c572d9bb6ad1bfe266bab6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045204f88303dd7f4abe906d7e38bd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc99e8d82250d422717623451b9a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e8f64ea79ebc0b31ec3c5f107509b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ad6d108f5b3a7b6a3372b82633fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40c46599c2081352404e0b39ec16d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83339681bfd3d860d6dce67da88a0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e98b59c3d930a70328689bf35e927344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5f321e98e6b87cced8763a4d9119345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb41eec07d823fa34dd27152435d5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33e17af01177c566438d2f07066f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ba80dab00352805121b955297a82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93bb3c692e9651193f4f99a7583593349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b9926872a543119900f4c2ff71289350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570791ef2b65a56887455f06d21d77e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d622324be11f2cc6b3432401a246d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726146ae96f0d5a5e243b1b0e74f37e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f575cd65b874d2a5c456880ccb5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815407e5473db3a7025dfa75ceb8f9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ab5669c87200ebac0402dca01ed54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c333d8e93b6528e276cd14ac73f7fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd3b1db21e460778b8bc18081131bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eab9b5d5b1a63de3d2718e40df49f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133678f335afe3a51311c80925f034360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a485d0ffcfa7bb506b446b25cbfd90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab8353517b006565e4f0b0b9192da8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9b2a90c1b1eb0061397a3ab20c697363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630c36690e70bf4e94a8dfe4aad345364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36601396692e3fdd607c85a08b490ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d6189aaf50ed8df5fa551fdef7367366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7866c832151eb0ed93322a5aec252b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ea458010914802c65ddd29b4dc263368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539df4eb5e8b257aa81779a2f0f086e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d399b685a3f9e6c6fb7a1f2cfe9cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82efc7c160f28a434e46cc4ad7469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe5e00140a3194aa501fd2e6b3d91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4be0bc2ba670750527beedff1d67bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7ffd138a03b06002636cda39c5feb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44867e6f3fb7e7671ac37791dc5feb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb44e20f202874619e1fb54169fde0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd6e36349364c73a2dcb04d5c5fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ada6461b94af7a72d6f1d3ff4b287d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5be48916258da1e285ca6d1b859ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66b4b9c9d4b0731bd9f9f42c8e972380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25c5ab3a943ba2395abdaf356b3e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a50a92d966f8f4dd45010d955bfdd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aef84b1eb8250411d18a64152dbeab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e0b4627dcbcc452234b0396e77818384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a42b6a59a7afa79eefbe62648a199385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39ae61a29ba5ec58998a6f8424d771386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1139011fc68afaf2fb6417cb75a1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0099b46e4c1b2de3f93650e5a8a653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05416536a6f678a992975623b43a56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40159cd9b6186ba477cdd8181edb01dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2baece6676e2db8fabe77dfc7a2c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36ede8881d928e53fae6cfcfa0634392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e4b99b99d55b6a3a19214f0cff60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5216492cf4d7fa9b95cec5e9cd091e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdefeacf00f31dd13caa3dc8a13636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023275286d73c66362112717215606396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f4793bbf68a91b43b6e6cf3036433397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea5a55ee276159e6657ec3fd4b652398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601e8f15c68869fce5c41e1e0212cc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ced43a3bed4e93cf5f34c470b4c4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505fcd03cce093a38a58cb1c096782e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a16ca9bddaf2d5e07e7c9c0c0b6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b2ae4ecd9e604b4e4fe8d30b7008d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68e009466fcde57fa1a51b8a50c524404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc1556e4a6877d35f4884959bb1ad5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a528dc84cc87000de5db58cf6a2864a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc582f2443655f8b00e23cbc72a05daa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f13aeedecdbc3d42ffe8c584e5f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4d5a1dfed732906be4151d033d28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2377734cbb73517f04e3c40b7c302a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b44692c1331fe72f1df76aa05a9946411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bc299ba2a0b4de79e69404643fb94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901f2253bd122e03b8942003a968b3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1226d79b26f8e73027f8213bbd363bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340cdd81849a1c14e4ee83ef713a87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda599c80bfb79940675fe49a2f4fa6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b8642fbda1b5e8a6ece3bec0bb3c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafb1baecddef5d8e05888232db6eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d15081784e0ff446ad6ebbb5b1dd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7816733da981c04cf8fa3d281fb9d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd72a4ce88fd2a1641eae45025daa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c90dac469eb54feedcf2c8b542ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87507adaaea867000681921620904423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e9aaaccc08e141f8fa58138087a06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee507a91a81d4f2064105fb9bfc5d4a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba58ce191d1f584eaa846e611915be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6643afca892e98f64ac22a8a31802b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306338a1f197d3b35cd7c9a25f8fd07e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264655f8abea7b8df9fa299740782fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f0c474f9f906a0db8c56db8b4cae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5284688603e26d00f7a3c441a84400431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576e6d3ba83ab342c1ca09ae1ccaf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0ba714706005e2f65ec57fbdfa14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716fa881d1f027a59c7ba0f651bb14b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e013c5cb0f77e7562b65fb40224ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa4dc70e8117b812e96554593d9f83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ae73a6d1b7dc2e79a9069c958a581437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237875e975f6c7715b36522ec98cc34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b6fffce5f4228dd2c0cec03ca392439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c750d76d1a49f48da2ed44101fbc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de264068210867c5dcd84aca04d1d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a2dc3f2b3c5994c7b2940e3862ccd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f469a4444590a13a426d8960d46a8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27aa3cc5f8df9c20734548bfbf4458444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7ab4a8cc986463334c60be0b0ee6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e3d781a4bd4fdccb69324f182a689446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa1c22bcc95af78f6db25281de8503447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd9ac3378399b029c813ca66d3e9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170cbcd9ff8ebbfd3f08d459e59c8f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d40cce8b3158cc7602f99757b8f76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4975d5fc1a5761d57dd20c3deeb8ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224ea41bfb4d43ca273f12451223a23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3dd2f3a06a7f5d45b6b41d2fbe21f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335f316f5a6d16005290f80631960a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d639983aa2fbd8c5efef511aa30cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36408032682ba0adfc013000f7644dc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc36c48bb74432e09aa6cf36981118e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c8fc08ceb083976451bad43f3a4cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6150570c45512d975841e4b4070ed4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e387bf37e936d62f00e9f7365db1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a523f4a39013b01ca5e203408118cb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af5399c8d9c8a319fb49ac25ff02f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f019ed7f86eec0745398c069171b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b2a8b20bf7b320732d0f14b94346464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eeaa642484166d108f1868a7505c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43300aca80b683fb1379d62921bf9722466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4f7480c767289e1bda2e11394d78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149bbd539ad587dd2721cb7126a503e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2dded0d3f616ae09c75ab620eb8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20aa15df3c2e71baf59463378281af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131923aec1f5e41d96ddbba85f3beb0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead122289c36f7ac94f45ab7cdfac90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a2574c36eb92564ec25caeb34446f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fdddf31c419048a95a9dcd251999e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bcdedfbfdbb96fc08711910583b30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2412c0d694cf748db356367deaa7a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f0f08ceda27d497317fdf8161e3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb58aa483d92aab3ebfb066ff29c0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102eb33549365e24556fe8d6c0cb724479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4148d9fb78138195ad3914cfd5d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948fc7791169904fb4c9f5af44086dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab621f4198f3446b4733e15ae9ac40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb234d0fec4f981a55254df71e7dadf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3d741f8bebaae9ddda5075b8380f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910508fcc2bd8b3f46f9a96004292a9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09713e23496fb6d48cdf88bffbd3e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fc6a766ede0523b02b72dbe20f21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb715fa15aad02ce5eb76a1b581b840488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf69afaeca149c63d1560407dfc2345489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d3a35b1d59f65a706ca3b47627291490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcccd3abfea384b861b63a822b0994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab96c94cbba35369f84ca01fc359a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433768ef85ea018445a5f27fbf2bcc4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4ec64034792c81ae2fa36a865d0d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328869fe14b62abcff5b5e5c1ff7cb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61fe8fc33b546e90b6a04987720f05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868ec06cd3b92b471aae884077def1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6f60b95ce4f8b0e9f79b1b6f8114498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee0d3d228896d3157583932e855e34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c55906349aa7e4803903980e38d277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cb56d27e738e547e43bd422af8810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87741b3712211e0b608bc8b37e699b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2722f17008128846a8f13f0178cb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa322a773ff55052a6fc559c9b52a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b004f753a5ac1f84d2ad76ee444a41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfdde2c1de405f69b5d9370a41f49a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db06872026cb8e1fbd1ea4becd8b5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1a53ef26080b05a2e2c6bb68d984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3b58d2e7657f8d4d4f11a488071c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9696489b8e984bc6452ab1de11b390510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886fa45b7b6ba7583a7f1f2d674742511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d21d7ec1f11ea190760f1b87d1d6f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112c3d4947dae4f6ab8cd21a4ff714513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7a2b33113f6cb50c87380e1b7a66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415f71a4c608e825f893ef5eecf13f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79890ef56a7fb0d0461f35c4a66921d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c885c37b5cd34cd77c4a248fcbaae8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d2d2b5ce642b173a22a6e584837e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ae43b57d3da8360285ff6809c662519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca210fafad6114249ca17c1f2e7c2b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1520b9385d4f83aa3d4d9c0fdc38f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dbb81db3d326caf052654b14a8cc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff886fdff55f2a76639c7e6bd648ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebdc206fe0ada4120bf806620057e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cb784172d954c584c67a5b619ef90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ed188b9adab699a685f1c5dd2c9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef54c084960cedc1842a8f1a09660c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8a776af8ecca5c34e3f522a012eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347397c94dbca7d46c9b5111269387b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cca6ab3aeb20514260e609ef92650530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44054544975b095ee8432cbffa9b5813531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c9a4b17452dd3eb65adf395ae1066532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414526660ffea27543bb3205d6c28bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e513fd5b3f2167ba04ee6852a89ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0aebb157c57d0c6d9a1ebacf893d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440a18d39e60414c14fbd53fc1d9b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c55aadb6d63a8a3d2bc27b478d48d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499d3ba0c63b3922e603cfc36f7392538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a9077462932e5d9223ca8f381f400539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eabf73e2321eea4b147675eb3c4d6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd329864f0d5b482c3c4f2ac411f406541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1139d05ce939d1c21cf3b215e2c41b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d33798ea6e65a45531701e63aaf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb945a0d9776927db7cf6c764301f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb6ca3a9c64f5ee4f19f64714c256545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7e59f59e61fd4554effb309148e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1673cf0b72ffe4063219b06d61dee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0be426b49c166f46983e98a941d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba746c12777612a16364e829cbcddc94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383399e85d5d24acc9a34ab35a52e28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3521fb02ca463acf006c859031f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d98306b51ffa13560812701737cd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e0fcafb68eb75be5879812818860553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b562a9bb630f48b0284819889e361b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6108a9080c8f5ea487edc198892336555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a91c27096e24932c1aa0de02d8165556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548b684eae1a157106f1802b764c819557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b129dea6e61b8b40952c6c907ecd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee6ecf4503f1571298ccf705c7835559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bafaeac1855a9fa1920f9066305c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa5183cec3e75f0877283ab2e2148561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597fe5d5567ea11e90e099ad240d4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640a26d27d02a296b7d2e453c8eef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7964a932efd5efdc7791f9e3b099db7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca0f9916173eb2ae9e2b20015a2fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8b4e9c93819a78458596b5558784566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722452e8dea42128de2d4d1b1d59d9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af28018ae6b3f5475c3e5be1af850de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95499c9e30140b195fb38e2ef0df1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e80af1f1ee4e17e69072faaecb015570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ff9560fed84ec4f3542746c6f448571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701ec2cca5a9c9079c819f7f1ac8b27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca9457bb9ba43e37bb9b6146af302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fcd2873a0bf735be7e70a91ab7e79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4ce3111c729d4b5fbb587c7cb0f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb658b128a62edec1496830c0e7f42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed29ca9e6a127a7278be2417329384577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b901f333b1e122aa902542c3fa450578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4f6638589f48069ff0de6801d0f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909554780485856c56fa710cb0fb0eaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679166be64a652a6bacff4e7870cc8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87bae68bd236558ec950db52520b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e5d5e7dcec2809d84a3c1e0a71dc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e973335fdaee9aaa60d3e8f6cdc05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf131066693cd242e4dde91af1a25b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76e9d9835238c969ac55e2195de14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ae5fca330b7e1f66662d7994c890587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b203d5bf66f3f93b93b6ac6e980160f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972ebc8596f87df12ea9ed24b609fbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02460f44626d157a3a801a34f4ffe05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26dfc86f557cc899c533f89e7087f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd397bbf099f29ab28bd3178f89f2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3322796553e3a4ab85fb169d34e9bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8c61eb1e30f0a9f13e8fe8781192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012de09a820851075ff17a683cf0bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333fdc3c35c106ba327361c39a15e33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f7477cf657bf291225cd003fed54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45a2693d54dba0246bd2469e9a694598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dfd54d1900e0e03bcaa71d9f3c2c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d6395f90984f21e7dd2260752bea6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cbd25416890ca906cd0b11da209d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e0e1f94ee0ca59d318688d692ba9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb760682214d0993ca85b6df1dc6baa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147b2b252b81a6bd441aae7a3029a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e1949b429040d0278d31277aa1d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d45c98a2ddaca41eab0275ec8eb0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d94d26d10e1b5993ec12f0c829bda4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453236b92ebef262e392564b5d35860608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e2ec52a75f3b657c26e777962b4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb9784f52b7670e88cb6f7deba181610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf31f28f7766157a4e01e13632b73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c00d8fdc68563b764adea087af441612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa1a422212a2c2e912319c5c03c90d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005295c10fbe294cc710e372829dc8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3e947356c870d184ebb3f96f242dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ba4b5191eb07672de9f98e7a29e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00b2ce4ab7598b6b00509bd12d47d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f6c077d869b46abb5fbe1a3778c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a8a622401febcbd4e3e55180c5d4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb1aeef97a914ca2c9dc6bf40aa69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64464878226ce89318df71d08506665621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483fb30ec35503b5d27606d199a09c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f5b848ce3576d5fa588bfe5e0b34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9da058a57915450e701e9f6200a3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53caf657636a6c802596a218a20307f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213e2c31499bfd18000a0f6f82db861626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9877be69d828d517aed3d97814e34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c6274c0b9bf1775ab8a7abcc5109628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7037d1c9e63997c09d108f9f715a2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12334e6653a5b697f530447a1bcc6824630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb835bfcf15413a8c07a10f513cedb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02cfd5eef05a1768748f44453971f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70766f9ac94511fa06f5f45bbefca8d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2121470016be67350d423614f38e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b83d11b52ef0097e9666c52abca7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8ab5672cb453d6e17e4c8196996ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c294d6edd54865ca51db1eb7281cfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc3830a96b9319affb121043c9ccf9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c446637d12642f79fd12c061332b89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d01759a0586c79cfc55405bb42572640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e75708473fc468dd7540b57897e37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e03f4d20effcf04c254ed047c0a32c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98ee3fb18db534bb77191cd429361643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e59bffa10ea9a677c3172f6bc76e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb6558aa825138e336eadc4cdbb8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adda2d15bea0756a4c76b48d7979c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ca2a96571287104678b34fc31b58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131ffe09a7e77b4d8976c0e254ecd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65a1d6465677b611da784fe65f81b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ac826e95dd9892acf6245d1efc10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29d10fcb9f7692aa40961f69196bfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56e707a2506e06767599de7d526ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cb9ca3c34a6cb8886d6c335681648653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ba004eca9643a60fac3cc3233d6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b8cf102b65ed2e049358230e1f34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa39cec7b49a04f411e6e147d4ed3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f324ac49bfafe3b7e1d344ba8a996e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc26023753b5dbd1306aa52099f9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5bcbb540652a01788b7a88feffc87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c3b163137896694ee81ccf5873986660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aae78733da183c3aad207a8e53b655661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9868dc2cbad8e7578ee44ca43f4ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11136301d61ead318b79b43c00d9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e219baad02aa9f4014505296577836d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af44154ec3b0c148031e5f20d8df21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e730786e36ba3c8a80d0d9ba2996666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf676b8da83ead43b5f43ac7ea8ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27fb08b0d44ead211ed66faf715ca1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc79f44a2dc29c3f6e010791ba4bec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1cd65db31df7415a5f023d1fe2ffb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa059f9b5f01d6e2cb4410caeaed8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f9705d48d00ebaf3fb137164441ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e54444898a529b036e7f22d54aa9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f351f27737aac681233419c8a754f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391666a72c80227e6d79b99f6f0e295b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f77bb263c3875dcce05e14c41af0d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559353ab2e337e65e09c38e70404467677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e25b6df50cca242882f46343edac35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88e70d1a8f527205291712fbb64b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855215e393b8129b4570bb689db4bc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b24d8ec9a1f9ec0d72844790bdaf24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e191ad72627d290a6a3fe63fe72c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd8f75b512c0b3dcb96561ab4af4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b9e814d693557b7a533a948fb525f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bbc8e000b32ecdbc773bd45717b69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87dc336bf0a9033b7c9f2b3b67dfc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02faa8c9fcf3579548191206fdbe3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bceee1b05581831b269ea8ab5d36b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d3ab3c52559c546a787e184ddd48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ff73c9bcdbe867a2ff0f71d8e48e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a42772f45e62e22b44d8ed79d25fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b0656b538bb9d7df2fed652b03fcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f85ad9f28331b74fae903fe12b181693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59561c2248d490c9d0e4a095906e435694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110bfa8d582ee3b0c3cdd59933c7697695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec74cd4fe370e15335099661bf70b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02f5a7f3768307322553a1e04316b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4025d54f2a466e5c05ea4e324b6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf034407490e0bdd747d9e15c4f1c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bcc73183b1f06a1fb8a23ea5c3eaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac806fc7028d881d2c5df118f5be2653701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47280c5935f86493435d25ef8b4a0a14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2880c640ba6d8cdf14d76a844da7414703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f4c8cc7252f92c926fefe7f8672a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512f0579af3671eef4566d06194134705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f8aa0cf7e84f3392496441358e8ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65c3a22673d8032da492504dc5187707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e223fc00dd0dfcc2a70abf942a90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af42f45d9d1a1e45928d26fe4d6c2b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c15125aa63098e7ce5b620c17d0a00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ab2ca23d25ff51493e2353cbce48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7f1896b16ed4028bf1890239cc1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc0a9daa275e9185ac79cfbb5f1a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2736172b2dab942598a9452a3a91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4764fcdd6e89c0f4e4e2318200ee79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb773835148fc64716b682ba667dd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc88dd37562e1eede0e42149081b284717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cde28cbe59ec94fc1f9b9415dab736718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc788a16cfe2d441629dbc3f8ec74d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3cadee25b126f2c75d32975f47c86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77139b75fd2d5a48ac62cc7d9a521115721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d7e6d04e47301ec88a6e7c7679f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5768816fb841b384fbe91fd86be69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245129878824531efef2991eca7d7e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afffec4b9be9fe0ee8e7d3056ff61f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9464c85cc0c64db43544d4b79139726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e429699bc73396121c238ba952cfad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c7352d9e5e4eae8b2ab402aba95d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2addd254c312029a92d8fc100cad3a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740161aa1bd6fd6382a55361dc8f65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc951e2d6e0a9ce19e2a0e6423a271c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6c1fdabb4d68ed0cc2eee6ba59b36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec2e31d8dc555a11202dae2a24ac9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d00016332c558877e04638a2da3d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85b57cecea19bcadec6fcf70d45c2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84d9ba12d38be93565257134c04b8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539bba5ebc499b936154f0623f23619737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bdda8d0d7720d03aeb63c13bd35b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200802ed63d12490ea2beb81a6b1ec36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02792b19cb1a5141ae12d11c0e9874f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5bd7ad5c1bd0e0bc6ab3b18f1b8b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404cb98013e52788aa7a2e4079c0b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed15e0149248490accbbc3ed230aa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ccef888be6450f3d282203dcab740744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0086ba7438ffeb98d0471cbe79a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147921b2e328fe93d6625dd0b7ee8268746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611a2edd90845fa307c45d1aeaad5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de82f76f9211e920ff2f724dd0c3bd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612fbc57234c770a6c2c8378edfbd72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406124bb52d03581308c783f0e48147750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be562ae4b297e744e9850ce40ef2086751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906628fd17985e403be8312252bb084752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b471746fea5f1954cf22c323a4a208753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aec7bf7326b949e48811b9c8060d74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604948814ec9d4e2b73c6922edd95b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780daa91681e12342553a164ea4957756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5201b0f261990ba4503f016b72ea8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b1f486cca9f030337d53704202619758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e21f6e1ed2e4a15a123c2416467a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816abd2d6883473d708885a58ef1369a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ae323894f75cff44d9d1c538e8474761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af64a757bd31d8b739d9f268e4548d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040173f056746fda0ec08f864ac484a2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c580cb45db553bd9919c4c219b162ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909ebe5fc00e2a01c27b97a0ab1fa2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700d477cd24e042636e40e9ad01a34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d74fbdbe4d1efde7bb6ee3c8216aa2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3b5b9af3af7bc455810b4d732e22e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2204431d791ea760e4d7ac6010a1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615a565cf7f90c5cb37f3aefdfdae1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03850eb75a0159330e059665c3196df3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb9e94a430012e3e3715d2cd2a317e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b9786051761025707357c75fb13b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f014172164a59b93b000831b0a5e6d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e25a7c271ec80f1818a6c36d882c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f65fa6a6a3cec3d7c7a83ec02cfe8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbe648604ec00d82f0144cbf463f3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20184eff720f1ec1f24f7b6c67962cc6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604661c02ea9eb45f4d54115a23d39779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85009051c8facd9a47a5cf32671bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a674c48c82dea84115e027152297d2e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0a6c05627d5a6fd7fbfa857c5f80782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2ef933f898f2b8836859ab8b3de31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2531e65e00eb8571e5e0222edd8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ca20911a48acf56cb83afd5507c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f91c7a75052de79e0c92fefc5b871786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887b3bba3b696b763663003bcc8a70787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09476b45d8195277462c5868f3304a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b2339f2a90a5142348dadb45bcba789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e20b4a53405a628d76cadbf7280d3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038020e76eaedb63c88d467b8c050a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41007f5493e4e2c02984cfe95d50a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72547e38735cd015d6dbbdf31f7eda27793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90af057b451ee4703db84013476e0d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a9a379cabe1dc86b76422dc92cd74795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efac76f3098b3e7f2cc66095e18f404796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22b6a21128802900a7722b4e12b338797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99185c1cbec7c04e96a10251e97c9a9d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f7d29b68e3fd86d68004f9d7dff0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc41d67f8dc8998aa1512d10b80e26800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd259f0cc65c769165a86d6e83f85801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c1ef5b250660ea7f4649954648ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5c1404ffe3cf13e0cc76f6a285a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae363a589d9587128038a571fac997804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b24d68978fab99a6836c8e99075c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a4e954e4f6fa5df667e9f224eef67806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb834bac562916cca1eb2ef7a96114807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33150922269d69e42a8d17a5864e59c9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356339bc14083519b6b44934f519618809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac090c51492117c8c5679def5f4eb4e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410afed45c9c7fde1c561e604057c663811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a1e799c12c94a47398818a5390c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e038081f7ef14ce3793ee53e1f1b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69654cef3142e956d99bb8e1bc1b5db8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4210d6dcac6bc79904dee0f463cfb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f858f5fae73e07d0f2e56deb43a0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27f4c5a71fe617c9b839e317bf6d1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7917e16da77fd33b40b453aad93c52818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2f55852fac1dadb356bed6d2f4cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7e80375dd8de114016f572c85389f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc68be511a16489cc6b644ff1ea0e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d026d42991e2d41222519a10e62fd8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ca217693729c1ea26c74465b308a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5bc105719e122766bd6e0196714a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a06dd6fc18830ce66e29667c1ccb82825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4658e977048935f11fb5641b9214b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f099c4f8fecb0e0dfe730727bc02827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967bfd82581581e8a620cb6a3fd6e9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54b5a34d5c019d1e83137963a86e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c77d35f6de3d720c5490a95de96e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245df88cf10aebd09c6748aff19f811831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d72f201ba8868de21c6a4cc1ec3c3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62ff55464a3c8a3cafdffed823fe2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777829e4e20776e2424d05d53159af2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87472f81eba3d4b9fde917533d1b442835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146086e76db5b96065c0d8a58e83ae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4df18eb92dbb83205d4487b6329218837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9edd01d60988da9dde7981b04d24838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4c394dae9b466b3c8142f6c5b76e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de10ab26fb25183acbd41b32377aa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c94a7f8bc8e844998205783c295b4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbb86a318c3e3e6bac3982f7f68582842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870ec13e226f48b1c52837ad10dc39843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcefb8f470b1582f441a43f9140df9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258cf99aa72881e8dde8d4f45378424845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f42e9aaa4f455e3fb6811cc6515b49846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba9ea14ac09a0e369bf717140c95c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728361b186c7f81371be3022d8ca056848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2979336f270fc93dbc4275cb9ec03e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037cd53054a7861fc55a96d60fd766850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f5934864851d8c5faf7dc91d6d31851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cacf021b300f7a009b64a94f08b7d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3f47e37a2df15682734b60af9469853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4de4df76a001b907f8aae96c6a564854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098484eb85e92f4bfc47fad770f6b9c6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d369a96365f778d87587ceaf52077856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86bf8c5f5adb52e3219c7b815003c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bca5dad8af120e2b231c06999602a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e12caefdcd2dee193c7bee3c11a88859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec80e73241df56982e7a033b5a2ed2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab675044432069732279b94b0ee3f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa8593dcf63555d4a961a52f27f086862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38290492ddd71f94371f3792d4f49863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed30bc8818f6dda995f8958e536282864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755e4f7aa275ee3b720d41402d1af0f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19133bc398c6119f02b6b0391ec80d5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9446f21195c344a6fa01c6681d3aa32867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b51335b40cb05d3f07a24a4be8bf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d866b7fff242b41b66e9c0015578869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3902d7088ed1ab4e32dc9e348003812870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f6cd406f92bfabac5dc8bde91d931871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8fcf453eac5a37a98745ecdc39b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299609eb04274c3b5aefcec209f83b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de675dd531ab1d35adecc8e9fbba3525874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b2fa566162f333b6436b81d9ddd6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1fb8197a90fba9c43df3b0e33c62876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493503a8871a37594c467bb49f7ed34f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b20e3bd0fd88a9e7e9ea5013201b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c99ee5704f49da1893cf54260392d8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab68424225e738733677e236fae82880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db37a6a9744e9ed2299ff3b991f64881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37539d3f24ffe5b92fb5a243fa395e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1248c01663ceef010bc00be8e092f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e2f77653866fe29986804fe246b18884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8c89cea69428a744d1d572a540ee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f42c0468222bda0682c0e1ed2f428886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fba363dd5acd23cda939377eb8b1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ab8e3165ab66d215f1982ef02de6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcb5d1363a26d649d6bf2bcf466410889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf485e0fff956d2a4268c07db3895a5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6852b5ad3a89a8e5c4114c489504f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5fed24c246b83244e77f097e1b9f7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8bb8b8ebd5dd8ae40fe219a56cf8e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a873644a2ced053272117861fd0da894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4039570bbdb2459c3127dfc50a5138f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e42aaf5c944a93d3cba427b246265896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef362d7710f64ae62b9c283e059404897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089675fd99174983561cd1a84d367f5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c402500ece27e1d37e41b48fbbe8c40899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc96d2d6639f2157dd86841272b3ae0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fd297a0d128d5555805be62ee0f1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ed590ac9eb6715b3c4129433d5cd1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78b3318875fb3c1e39297b6e8d697d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edeee11a1e2b0541245ed77b97043a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4daf2ca488c93d310b33ab5f74291905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a895c39d70c52e3e55d5fdc97dabf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96002bbf77c9b2f4a1ff4bb7f74c275b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15c8b0226298f23fd1c0a3dd0340c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bac789b729cd364261ddb95005af9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866c5f915bd686715d63fe14560e8b1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b0ed9abb3b35938599f71e6532f9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216d519766676b95031d6f15f5224c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b222b9c3778699912f34845f27dc0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577ea4acde6c176830e7082df7475c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c685528c28343306903acfbcd778e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ac8bd7ee11cec2dfdb80df44e17b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f897a56e8d0bfec26e3ddc126aaba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6825e69ebddafd6c5cdf33ed57768c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8287f85675107351b2b29660d686ee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce4d2d53e2b716da2a1a6514e1c5c2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4819eed129087d98fe1f3521ace518e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02eb0452d00c5e206e5b3a4f0fbc57922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff10b1d916e108a91c3e40cdddccaa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074a37aba026aebb66456e9cb2302ac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf614bb6030d42b52ed715a36f710925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7fde4754c43ec5021b13f07369a47926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5700ea96c70e6af465026299f4952d3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f5069db8e6ffd54d80081a635716928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8e223a2c7f3fac1f7060a63925ea929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aebb47325f01ec1fa07ffccfda8ba930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01b3d0fd54f0ea10314824dfe7589931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e378835ce91e536a74c22842c01341932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f3b78b386f4c2bf2d6313d55359f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146116b7aea55e454a51cf381b896c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f623085f03f5a24d81c8a348e94b83f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a701d0bb5c86a667969d158ffd1419c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df606e0ae6bc6d4b64180dfe4c75c2d7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ff76c90ff17a7c5e60f33e5138aa8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18d9f5451af667b9c063fe2f972e29939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc8b0be2510404dc55fd64c140c1d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9a8a085be746feb501de0d44413cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308e99b41e018029fa5629f2a8c95f1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d713e99521c54af00f320b49b0d49943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486b97d2e7c235a10923da3ed867fee944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6fbff5c30b1335509e9fa0931fec945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2f81547a345ddd4d5ad938431616946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a43a1135dfca3a52d3e1c5f57f055d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb48eaa759880773d3cc3c22f1c6c4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db48fa0b7d6338b159ccb2cf57188949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb97243be5752e4aee5e19847a6fb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881e985a3b5271468e6f41e53b15691951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca95305df033ecb03d48ae670297cd6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba287e8a4414152146307c2dc9063953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d92eb1abed29efe1a859ec4652ce83954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c98abc361640dfdd49b01027b7f456955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb796e8f4e4c017ce9d5ba0295e0b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ec5a3ae23e6cc671fb524f2f0d97957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e067c94e29ec312277693bbbe422630958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db5854b29b5c9c1a45d01e5b1377bb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b9166a29b51b929fcf8f7de3e332e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b0ddd53121af132e567dcbbe7b33961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2be61b0eca8f1bad873bdaf8444b96962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2abd736635413eae13852a91caee23963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6781cd686e8ffef118812391895f4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a4645a59d206e0a27cacc75b8ea5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128828de255f8533d380b692e1ba80b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b457ccfad8511a407d4c06d9e67f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd4b7db9bf71f7fd1115a273d8f58968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f0795ea62a76241c60dcea624bce969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6185fcb564d214f32ae3ef198510a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3772fa8950cff033f643a8d4ee15975971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949835e0c90eb3287204c32b55ce98972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb52ba052e4583c52852234b322f90973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7a63cf0d7da79639c25fe9b410c8b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77306d636cec569faa9c00b14e9ae3e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e99b314184887fe16cb64b96bd050976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021331975fb8dab887ff4dd45ec0cef9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df383f5e38d80506267b563926ae371c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ef24e3261967e62fbf0f50ce83539979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abaa6d917e9347bc8255a0492fa69f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d619e32eb72ba0f66bdcff8a51c7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b223d7a59a525a03b65e7bd65b08b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149abcd3db8abba144791475c80b3a8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933471d8964ae70b106e198f108c1c19984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a849cd050eb682d14adf049c9a95e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d001d64ce70d0f9a80e3211d0745986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb18eb7560833378f0079824acd4d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0fa237594a33765ab58f9000006b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a7dfadb910b4b48ec6d302c24efd4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9fc89c92bdd4a4ae96bbe4b080f9b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bda9d747129f9c08fcba59859d505991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b71a1b1ddf3fe1b477a4c6c5564d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd1aab5bea44e71cfb33b6825213b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a2613efd2ff3b7e47f9084ba774e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd12e422d2577b7bcc8d1f3b292077995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75132f49748ea8e655e161bd2b7a74996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7075f25e00fd36f7483d84f627f7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c19a5b08b552cd1bfeb3f814684b531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d6fa6467bd86931e463919f241902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b80b862db122bb5d95fd45f1da993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12097d7d84b506b2dbda3565690e4dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4a00e08929fd41362a84745d47a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba0ea15297d24231e152bfa13d2806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a60bb8cb8c2c9f50316203971b0ba77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ed1e6591aac908a400e792d8941d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71606fcd327dc68e445e5bd1024ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35493483f8a81ef9683f512c04d42f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c169140ce64b31fceb3ebb41ed3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15ed0d6b0ec0502180d46640cd61b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e9dc28db57595837dfcf0120a239413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb61325f5c22d9fbf60be50a75529c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e190d939d04e90e8678df9a801cd2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1a64c6bc3e89a7ca63f18116268716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d67e965d6a436b1ce435f7973b6cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e3d095a317428eb4930b70af7d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228b1b0bd0c5a808e9f2cf97e6f5c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11266774a0f673d050fbdb888f53e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe73b92cc08dd12a48a551600142d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b3b5e07c60fab339c3bccc7cd93722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18176fc6d0e1b8a18a12a93d40a9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238822eb3e5c933fe7c6dee9c8d25f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a03e4b0ae03983e2491c57b309a0cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4585f12e43b3ea14908ec23a306b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c4da156ddac17877581cecface7b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7a7232562e9b3bca65f5d6bcf259128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f69bc16b30c45e221db9284befed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd9cb82264b9e727930c20ed94d6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b7bc5faed646e982e0d34eb1b0f1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94abdaa0e0a9ef1fda426501f3b34e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfe399467e1d0ec70d28ca450c16633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095423ff146680e4bafcafa2d3bad79934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79302690b5a048547042d4b2e53f67235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48ace0ca4e9201cb7f976ebcfccad836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40852a72237ba95fd22d271e9f32537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372766139b300ef1e7cbd36ec51fbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c1a2a92063245dece3183b79db5be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c99c9c716f50d10a8f5e88e2a390240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48852bdc7b313b6dfec128f8eb645a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff580554e7577163f06fcfd36f56dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc54a9f250b286f00c003454aaf4a6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfd018af6dea280a8c97ff37daff744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a91a1473b1aad5c01f853b7abf16445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabed24ebf76eb1d53ddf9a866511c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b55b6cac4fa3c34158cc2b2cf5f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef65f73e7e1d4f206297828e153a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf827cff7557f30d65787b4940f3434c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c6e82aff69887f1a29217dd4105da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c369f87ee12808785e1073a3976a4f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beae4848fd8782689bc8a098ca23a6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b592c6b6d8273b1f96d8faeaa3c6a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f5dde1a32fc87f9e09de6615cf8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950691ff5c5d3088115926e7a4cc8f9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ca577e99982848c77c63c4ed21fb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57be607bd5a93022c89f6a6fc261557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43045a16dd6afda2ce2a6ce3d6443758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a529d51665c5afad3ab0415aca3e39f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1504d844cc2209ef5079188d50c78ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d003c4a07836cbf77807e56d5ab3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9787761e22567527e65a30ae2934562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408f604e364f317ea1e7ab7861ead163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9cd43e44658d58d3b9e71b3ddb5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133553e4b90d0dd16c894f278786ba865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817df26aaa1452ade004763bce2723266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be245764dc7d96b1098d12b940f59f5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1857b5783a32e6abf0189d935197a6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60aa2cb6ef1e2bd39ff57a6d1573d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445b4e051e1a613b50427cf756e0ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a4ff8b768b4c7d206daa07ccb89571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff4f93ad5ea018b14e139db401fda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406eb0d6cee7deeb6723762d6964f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecfd219824275a6f610a34179ebcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826120cfb6aaf8305ca1dad6fdc24a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9bd06f2a4898faea19d354983cb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dcdcb53cba35e9a9a2b4359b9633877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9b83686a63e06d56e6e47a995c0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a870b494f477a73fd6170effa875979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b297e45ccf93df0d011908e396a9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b2e8c358755b5092fdc1cc30391b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be72408691779c9516b988d1aa9f73b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ddab4e5af22fb34678eca59af0cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f6f4d1a4c32e87b00e4d78aac4a3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fab7e60c884c09aa06148036f616385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717dee0be64612495aace9bf25b21186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138647d7479bc013ffb5ed5d42cc8eed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79914524d4502f8b3ad86ade035b9f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93477babe520108761dc85d19ec83389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341f893f034fc146314c4a707d8c88090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d937409deea5c2d97d415e642f080991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6104238ebc22ba0c67ad31d150b37792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2619b901f498de728f8fe44b1021893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349b54b03e757ce1e7438e6d51268194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5453b24de7fd3afa91119c08c54657395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c9dd27675d602e8f08e6e8d128dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51119f3bf2f6e341d8124bffcaae897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae397496fcb041065635dbe1bf6f17698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1618ed8d3ea9344fccce4687a6c7bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95355017b7c7469c05879b62b9d13a43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386565e1ee8391bc4975c5b21dcdebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfa2217ad6ed60aedb0d81b1e454db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7981290e60f100297e2bf58d06b2cbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921d8228d3f83fe3d302ec7ff52a142104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc23364dda2cda8c22affb105f60c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbbccad97037c79b848bf3779b63ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45809cd17e2f2825280c8f94ddc0e10b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c7cb620f1555a3214b85ab90c0fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaff346b2e472058937bef0bf117ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cb94c95fc267bcbd7a416bd07a0db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd3719b0fa303f88b130068f1d79f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856601f7b55fae2108be3bc6b386ae2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618993f3fcf05ef8475b4cfcdaeb14af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c9846e32883a0d93d3d87c1fed99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c148763303c90d044a598c0e119eb5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2138942c6b0e050ec7fb0f378d98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6abd05be82ed1172a77e6eb262fd7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2a4141abbe257583851664254fe3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dcee7233e756be4bb2000150fb843119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cb50b25befaf9f53c1e680fbaf48a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabacd51e67a5df1c6ce5088abd8bca5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602447238c22809dc364d3b42679703122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2049d8f52b22d7680304ffb4d38723123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685aafd439c0f4f8be2a1101c6d93ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685607c5eb51a75c5a826455ee92ef5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f586603059ab97ccb0a9dfd15852b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f00856847a0945d92c33ab96a0d975127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70066f24447534073c203c705b521a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78095f683f4a4d1d1068be59a3533d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f496f6b480a32e1705e7e66ab5e1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64cdfcc0ae09b7aa6c9a7e17df4bb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3830cc5e61e2866a5fff5f629f18c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f09b49d768f886ad38e7e92b52f40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7231893b768f469826c76ac68a66a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a956dd03ee9adec47e8f7dd61528c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818665b43bc949f1ddf34aa5def7d10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f530218fc03f88372fa4b65f1292a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb514fda244da744dba2fedfe4f10d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a6cdfbd97f74eff745cf38d6ee965139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a3cdfdeb760c744139e604bb71e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494006cb806f7b324b7e398e784a8b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1402610478f297ada9a6ee978bc5120142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d79af7be1af18b0c02ffa89a1dd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5c13acd76d2dfa2dfb50fb1a93ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94cccd2f10e6b0a85af894928aaac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc3404cb254a11f426e55c125d795146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0cda6d9bf8b9d3d9fbd374cca737147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abfee0da25088f49387cac38eec7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89bba5e1067fad75afd36fd282ee1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d405ca1f9909627385e3b57158ba4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5cc0406b1e828b8a654f602c8fe6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb18f433bf5d25aa18b584910a6a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4ccc8afe8a149b3074bd60028134153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584adb87f78b4efacc977bc505fca59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07d9308687ff886a4a4cf20bf0408155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afa586bcb740ba542aeaf4d0dd52c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638aea3df31916ad3412a91bebf9211157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db612cba7e6360cc4288433ffbf598cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b45b0043dcfed940319095c04148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca4061ab02dd791b1958560444cca8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb854967e9799a7094cde2c87fab792161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b075349d75c42dc8b079088a2ee8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f08bf7bced48e06aa01b3fc605ea0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2444eb15647f25070aac5c6f6d501e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3a0f822de5a4a1981f24902c41c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ebc7b6616c264f8d7e0ae1852fcb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae00201da4b99d316c247ffdf0fea82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee48b2a5f9eacb52570757105e51a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178f538eeae66017209a0367e630557169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e6705e1feb2996c67001a3b0e3bed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d76f017ea927885e25dd1b134999171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab85b56090495cf9763f2e4dc1b9a4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c46aa6b4916938fce4352f6764b22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583600044a4e1e6f58573ead7e8fcc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8b6757fd3adecfe1d8fe33c3c3e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b66d019f57ce30a3f757dc29186d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45f8f922ee4dda509269a6b7ca670e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04027cc526a76f2c559f7493dc07d031178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd0526fe6c33610de2b4862d2c50c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4c7aeb8afade7459ffef4d045b26d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcaf87526dcc4ec811a2c39c3cd68a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915e97b1dbc67251a704bc70f88d6a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d488e5fc2d481202c7ec58efb179e68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a39cdbed112d67e3465f5a5bfa3e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7a76cb433a1a6ada4a3e1402ad151185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb866f8e1198ce3af25b9ec0e243b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f6b7c1401c791e78223ae79c5f12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405ee5511920ba1b10fbf1ffe3f2b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19736b335a55d6589639b362597d786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf20e7bc86744397ea7efbfd5957c22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641565252ff7b412f22e2cf2787a72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca68a4b1906710647d99ee822b6731192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4f9adc4910dcf1d01aa86947d2128193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd910c5827bbb547c2b560fec142e77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b119c9a5a3504a87de54a3b80fdbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e503615dbf4ca312e93c82e3f35a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684bd3350e57307bef88352d3f394fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace63ca027a94b3ff51b486115f0e2c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c569edc7b90343b36edbc30c7323ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bfccc195469ca3549ce02b097e7bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699cfc5d44aeeaf9f89c4eae009bcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e9a3a38cb7512f18368892b0448b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ccb0670b8df23373689c2634d161a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228b939c41b947f32c9e56916cfcb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777f3802dd4e2cbc62e2afa96946b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa79c82945d9dae530e96ad38e209206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a6d29025b914123089b40d28cee6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abfc70af60476dc09623834b87fa83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294dae26de5c95d367349cb431e680209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dde01e7ddf44e4586755567955250210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a77a26d94b327c652971c64abbf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438363080e43681c8f85f00cd05066212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b738defa5fa3c208f94bac4c67c64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110163f0c34f522f5d88c79e75cb99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a00599da871a13bbe0cbb5ad4482f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e71ec043bda9c57ef68c5b23b40c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259753f61d5eacee7e5f6d24f39a1c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936e018b69eb56eabcaa2223c33dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c215ef39093a5f36fd7bdcba90bc41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f72f80ab2a594702b180ed70d791b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0b18479c49586337ddd03f6c5b67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284731863c31e129335a870f06c59ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd07042933f6b1a3b20cf5e4529b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2988edc69cbc120caa6f2b0a58953e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42f1d329e7d0d8394dda43658dfe12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225201d5d4e2b2a47c5531d0d1dfc9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed4115a6ae51ea9fa6f2668dea71ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a205a34241bb029848d4ba4710041228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c896b702577e7abe816bcee824d941229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b4cff28509aebb81d940994230305230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c460913e013b7b7f5c80d91710507231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d07b0232450ffd2c0632cc765d9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a9ca2c8ee1ec2982281b062bf56cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff5b74726886a458f14b96728e56bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9017e509e3c377b8c59095b5b71480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f54fb377d425111414e82c155d39e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd73fb46f5aded99923b5ac8d7436237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde98d45db3c0cdd5691707e5d1fd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95411431526340870806847bd6495de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19172a348b4732f4cc22bc9c01baae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adbb0c8118c3a3462a6ed474f03a0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85dd6a03dcb00adf2f6d4b92c3bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697ce693406a19008b7cd2184171d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80095beadac9394bb6038909c48a21a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a914fb1d05cf249488d8d5775953e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daedcf8dd2fb73dfff008e4db14225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1899656e11653254ab88772a192a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d627f18ce6848013d8fd11f370d20d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b9c4f4b121d1b5b2d58591dc5f57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943292c74e471f9472185be185d59d33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea270c72853d5e31c52f7b5d72a9742251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fe4b1fd3a5d66c2f40f6c385fe90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a1654f7295d2463c660f23359d1c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43a379d7c8547b9ab74f2dc255a9cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c0d5eb1db032137ad235943fa768255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a22efd172891149b6faa80236d5d3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f92df018afd8e3270f1b5d837676257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c3bb4d0da088cd08a6ae0c1c9d17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bf8d21472c52757aba2111c1046a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5da9135630d3ea5b0da3622a4a9d3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c27e587b48e7585504d443232e128261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dfe61794231dd2600e4be2036406c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d8323d9ec87d3caa83c9351719409263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ddf65b553253858ccb58242abfb7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584537204a574863f56c4a20514ee4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946e2971884882f4e303e1331e22da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7425dd99fd3a743ad31b0c60fc24ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada3574fdcb937a11fa55d2ef7ec794268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ed82ba6929031f1f59a24767939e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee630df06defc9658d61cb39e6205a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7e7199a6987377690a0b4f07220a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60855f7ca583f7d1b6cf3bdcfca4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb732ebfe081fefca138ead3a1f37e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db184b87760c120206a61ccb4d53f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79face1c58480e404e060ae89b8ab677275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067be183e33102db59fa547ea6a82a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceefd6fba6bdcc8546cc8df0d85426277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249a1c4e8a77c1558ba1afc77524d06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb928142985b648f915875aaa95909279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e25593378f9c6eb00da7f79aea6bb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251780655850ddd4d7e9000e28e419281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a40e34f72b0afb7722d65d02a930c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc91f909700506b2f9b2e04544d15f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23c316067aaeeda97af89ded4fe1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc280d2add05b3b0d7825d7c97e45a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de73c35d7392ec6a8b15951d40e0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c86f947e65ebed52920269dc61b51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17273eb47a2e51695eef22528a93f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264559f1d4c781064df49a4fc2b78d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20c54fd1e7ddb6469d388c3712817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a41eb23ff2a638d7ecf2b7aa936666291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d67a770f9d2926e18015fa62a583f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad3aacc9022f8c1030c6e67057a11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d193bb9d86e7bf447022241f70aa38d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9851b439d626c4ed60c4c27359cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb170d4be2d7a990279a6e14f99cbb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7130dfa0d0dcac11c3c0f2da58d196297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e96194ce4d04b5a80436cb176c441298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0707f030c2c302ceb8a129f78531d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba96a40797bdc75c802740db9b93b04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f91655ee98d6a11fd206d615adfc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dd63ba15352306d9917f7c61a7a42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be7dee4194ef1f7dd17a91e674beea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc16d499b5485ad658855abaf46d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a029a8d150c8108180a5001b5a8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69081c2312d3b6d2fb6e7cd629107c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153fe4ff2743a59e90c91de719f08e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425879616e7601861fc48de163ef512308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccddbfbfd5ecb8c971fe7c254eca541309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cdb6b9f7dea70290216625fe2a780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06198c035f1834e50cfa562cd26db61f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495366946a2950e8f3834235b5611ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ece90d704947d9be3807e14fc73e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce99a99e253d3d89be90d4f02bbb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfebd628e134aeae87266df38dcbe82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb36bf72062999020f497fd20c0b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944b74db9cceb78b99b2ef556541d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf94ac226d099755a6ab9b43a2850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4c1d4063ed8f6cd8e5848b0de9307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a12cb1014a81c14eb2fc79f753648320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af317a3bd884f9c71cc80c4c79eb2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001fa8a20a9c368e46bed377ec21528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623a0b008405fb7becbda7dc4ccbfef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e011e1e42e9ef8fc879834d766dd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b5287ecbf5c516b61163b070411a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c18f70a34c32febe744b42997c90ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee3e16a77cd1544a1b814e21c4ed1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264993d61a260cf2180349ea9035e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f06a3607a22f43bd66aeb2c4312d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e239e04960d8bca20083877ba3750f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b16fdd5761a81c3b276c696841c70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f95f8100d567b66be5f0cc49e3dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7535398c4f70bec18df211350954476333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c22b578fc2956d689c175325b42769334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d92c916e31796e6a173579437b0609335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871940eb757e18c081ca9072d3648fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576598199a3dd91b22e79112d1cb8055337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492463c28740437a399db7490664ec1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88fee1c8f1109f1620e178eee9c2b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dfb7e721e8e82ef5fc7441852ac94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e73660559a37a634311fbe594bf67c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa500dbbc9b654dfaf4a69cf02de3a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3939e65ca19b8bcccd9c4fdddae88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd32f53272f4947ea1c9f5fc0aa670344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e32e8fcb8f7dc054630c752365bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d56390b9ed19fabf8a7f85fc5a164346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9b5b479f631ea5fec762a726017b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efae80ed694e4a0aa8992769a8424a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e29f0f138bd13be097350fb7eb3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5598abc82562675c4d1d620af306350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c887e491d7f88f2f5d0b7b7621e0435351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415a8125443b76107980603ef99500352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494b2a0ff1c8dccea9fbe5ad2b3786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb915e4b09fa224670c3d4341c10b1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294d42bcf4497f249c8debc41fed0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f55808a38572390d0f1f02d5341d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0268f782e62114b292a47a8d0e233357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6551778d3da9e0eba6d6cc460d3a50f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea165f1e866006af18eaffe24224f87f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9fb89a9e63f12bbf557a24089536f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33d94edaa58f6eeb7ecace8251b3c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e626992b366e50510bec81c7f2d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0b08f4158b04c21ef7893da4c18b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8639809a3820ff681262f886f279364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b665c0816684ffbaed8ff32e5d9cf9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3445371c2c43b3513aff4e77be2e6c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858aca4e6587f3ec18ac5346c96efd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05168769a49b5c5d112fc3ca320d2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c533daa113bbbd0dfc104ea080171c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f9086936dcbc327c4eed83acc343370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e3c04d367c6beb74e84f3db85f101371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758f3cf7fe9f22f558d3384c179ed73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8c08e8d7c7e1268e38b477f6ace3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070715fb9fb1002cfb2ea1eec943dd85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd651679d021dc7eeea4207554de8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239f69f650d7c127b9aced9ee63192e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d2c3a1001add425fc4018f1fea2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb3eb205cd495b6ea8fd3b51745bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc52300366433efabaa6881dd6c34a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb3723a4f537bc3aab7e37a357306380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b64678c6589be7b96b910762b6ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d83e1f5fc32fa5158dc1cd9c34fcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f432e4a5d3c16cda4e9e5562fc3a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5f833f0bec8e717b9d47eefb8391384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81030404045efbf4029928df27e3c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57023a1c48e1d6f50ecf1211b5d0755386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082da324d708b4e57ab43b4ed08f527387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc63f2f163217b138670f450a9a028c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506e1f73798709011edfdba034b8db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925cd6dd1f0bdcaf64956f26dbb0cde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c096a8259520fe5cd79a1f1af69a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0dfa2a8333e8194fd2bb08fa6f15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e86cb2e4bf16d17848b51f4682031393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c56ac53288a915a60d2a972335e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707a2e84d7b8d8e3a35285831d3def395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bfab01cef0aace456747fe2d824d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c765c7a24b9db83cb956ff79912d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02679b8613d0560044a6c457a55cce09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f8db0c3e629f521f728e56ee2be3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21cbaecc2486a5cfec612866faf9de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653bdb07c0de82d249ea63670c1770d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c85d885b08f8f2583673888efc70d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9268d11dddabe4d5b273d50686b61e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870346e2e4d5a91b22329f9497b46387404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0aeeac92e7b2c82e351bfcafb79f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aef573cee0eab6ad4921e93317931406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba722e60a41ce9647268a06bfcbc983407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4626ef631d182c32d943e61019c8ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02bc46f7c8bd21ba51b69249ec1b7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691374da4971d0cb791fb9088c9d75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c17afa82e13bc638a17de456e2c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee59ff38fa649ed6b1a14aa59c432412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61d3e781e0f899f2862be211a3b95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85ab6b67fb170ecd929ec99cce2f26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef2051764a5392fa51c844aa0cb68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeeb02013c89266069fb9ce1226918416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8ad24433127baa677a7df0b4755ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157e3c21c255b2c5681cee4af19dc3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d1d502e3b617278b16c2cc4b430d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1314c8c1f4029e606bb8ea52edc2c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f5c46442c4ac149d344b4550ca68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac6aa7fb43647b1f8ae46bed438b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a23b917c9aee3b55d6b5de3b9cb7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1899597a16e536e3aa4d7b40bfd33ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298913414ef885ea2b40bf9a9a902f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc50ceb503275dec94deb3e11a1a9e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b933842a446b1194c6770f54db4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f9b5cc30f23f11886811d01e6040a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab5fadef7bfc20c38b22d1f35e03e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f79ec08fd49373aec36a2a057566ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcea3e584d969b27120c17e46dd6d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b635261ac5a8215b73f10f6dff57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d41f61540547e2fdc7850549e062d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6eff2b54109f03098c3ac1b97405434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a86b6fc5af9e7981adda8adb2c24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99f1518eff8201d11dd662149b5dd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5c573f976b01edd2bbabd6ef119f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd014ddf7b0e5bc7ce13a1679f71e18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ff23eba5713e70a4e58a64d16ac0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30fcfe9f1978c84269389e8d0ad5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf39b6a3e35b39953b703f275b41066441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1c612ab6a6d40f5045c5189d62d00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a879df205911b0d26a2dd0de0295443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d8d843f2392204bc90b0bbbe51a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffa6d68eee9f174d8b79847f4e15fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2859709eca4bb77b18d7fa3fec76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270703fea0b582fe5f4ceb0f79fa7043447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4064661a939be29a784028bb23feb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519853665b1db7211f1b72d63617d316449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac599bfdc1de22d1b072b6b6d85946d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b13a618a98e3bff235be958343ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9f9c3bdb59fea540874597c082353452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0671a5e3e3ef8a9bdeb9a7c24052a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef0a534ed20dddab775f4b72a00b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9331f58dfba663d1cf12d00bcd1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6694e0b59986cceabda89613e43c90b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60ab948023f25814aaa29ad2b0997a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6d5112dcb97ad4ea859b2470587d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4040cbc18f765670375d32eb97af2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b66d29e0f0353c6e5f1be89fbed1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c7ff2a68d65bebf1a5839e4e4951461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53992c52644b6b0da9521f14cb0b49e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd3cd0189168bab3daa67dde6dfda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b49355e3be7c11a7654fa8dfa4e6dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66c5c332dd042f9b8b8aeb9cecc9ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b8a991766a85c072efaad619813d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ebe0101acdb7242efa68ccf2b053467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a6a61d10fb34340af81b755af8412468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8f4a187212bcc90ce8d74ce143d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f34147409112c645f1a911e92d902470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634994a2a7d2cb89a573d2490ef26db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100d838697ff981677378841c36df8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795be13f648a4658dfce3a1cfb2316a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c607991a16ee93a7423ec64f167d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac2d5661f400377f4103bf600ef443475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634867597790d39151503312bdb89747476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee626ee90d2800dc13827dace3b7eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835733848c0923e9b3e7733c833a85ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4882980ee7d2bcd1cb7d3b9ff48ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16142b5c1cd59ea2b7f1642c6b19c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934c04a5cfc5ec3ef19bc568c893d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234b23a4853f331dbb799cabfd07ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ce75ce7f50ccac6503711f3a4a29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10bbf36f920d3008fb3130280efb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2e73bee634afe8e51e645b1a1d9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad750bb349519f1e88e07403272f184486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442fc0afbee0d8b25d21732ceb50a52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4338dae14ca98f19eea822ad9b455488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb013502fbde7efd8b7762513728ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41958aab2a14fccfd29d2e9a3ebaa0e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134d171563b5c884e9b2285ee92388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829c8fd507e1356538905ae216bf17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b2dbb447acf186bc0b6aff439867493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835d5f3ff890c9bab8882f75951048c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06116689e64c910edb5103497bd71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d01635d4a8eaff363e91b01686b0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708595fc3578aff3553277942e492ad0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167afb3f552425e271204172cb451b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4afe99b60873c97d97568fedaff3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009db76e1c0e3da6927fed62ead8a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea97e252e5f7adc1524970609bbe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681cb5d8bef271b5ea5f56e6e5619ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c08363755d6a765af6f6c2b924fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb91f45ba95332cde56be036d9798504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551cb3f2029be961a51b5f7d291fe1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebec219ea14888be8b31979e5df8f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f0278e8ed8972e8807d19b1b441d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab70a092a22d90c5d8306d079a35ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08bd0d2e0016b6b5b121c4cd8450ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20629c0285695110fdf31cb4b0573510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631df4aa367e385dc019e2a55f4e76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac23e438e89e6f067195f88a36bc0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116646e44ae5bebfafc46649a4464fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac794d40f4fd8896b72fbddf22140514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211b14170f10d2ea7195f622c6f981a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15175b0e9b5a28712892b74f8a49b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574c473cceef71e52df963db1c60b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d81bb640a6b4578581c9d86d8ae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ae24c3c6d6f816d19f29787ee1d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40626e455e8447d1d58894879d28af58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e8d8df132667bdc217ef4a39867fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966b08bbeb0222bfd14f6a746c29848522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d754e7d4769942ddb50d3f4b136c41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb177bbdc9c4362c7b3b7eec1b4d418c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e870833d0f636d38389a090e1840d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312209cba12a6416a90e978ea7bd8c38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0df20637bf39c38e5815e4cb045c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca253ce672f53d217252d34579d80172528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40ba8bf16e231997309a90f92d400529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b496088d769f77fa184df2f8a1bc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7be2ef1655d296256c686936fb0ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf766e8751c28bdf79038d19dc3c0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3aa8b31ac1407ee6f4d201baee4f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ee80b0048a466665840c849331ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500749aaf03cb42b1e4eb54f9f48a873535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304d49713c68f5253c57253e371294536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce7999d92e341cd42c8b52fa47d8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90710e3a7a1fc725d63ad7f60e106f22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783fc53b811f54e4d346c5d8dbe5983539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75981f53b8e3ca89a6b59c31572382540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882154757784feeefa0c36a6165636d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd898faba118da9f65c658a6d5dbf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5b2f8c4dfae9ed516e993b763fce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e59f33818e3b703a7c73f777ab7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16260a8fe995c92f70f63926fbdeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb105cc3a2ee56ec8753612f16161457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a5d0b897346d44fc1f32f42c8778547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc456601e62b0791785448cddecae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168a4300275da3aa919034c6e03392549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5659da9bb067d8f2cd73678a07c3e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9d46397fbc21e7e18344ce873177551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551644f8923e0b2ae3c60ff22aa1e4be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d393a4a29062f60c6436717c936c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9425b5b1ff9a80f5d92412892734da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2af1c89abbe109691a368514f5992555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238673d78f15a4527d61ea097cab21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a071d05733fb395b51e4819f4d472b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f96e033346f33b36fba13122f44f5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b526603c17272a79489f3c59d8fed5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4081aeb42532b5d5d47930319811404560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e267c9950d01733b95bf4b682091561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fd3ed0d13525d3eab34a49109d36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb9474c5e6088e817b7bda5d691d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacddada7160d30216173b4a99e1a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613232ecde08cbf5d70f08a44448e225565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b0e55dd5fc94a67f039325d0cc4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57976e3aed21a3a3dedec425634d43d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1fbed3b2373185f889dcda52df35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16907a2ae9e88ecdd183f65e18f954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9d32cec78e1704cbaa581a7dafe1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d6732b01873ad213086c33902b85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe52f454c3deef869b99011059677572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56423593b2d948e92f12c1e75adbddca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871686a6b47a5c8994a3713365df387a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce64447ced864d73b364342077090575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039083c789988b7ed9ba3ac7516477c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51d7882626a63c14feea307cc352d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2731d029b41fb5a893fc648e67c7691578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54e659b8de00528b650d802c8109a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f1ced12efafc46da0967f14b584c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658317e7b4b41d1844dbf9c4f783e6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe6ef48b292cb66e9ff6c71dd18034582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a78c0bf2d70ad572540645b1186c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff888dfb2d3c9b135802a67d35004e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f453e2333f747e6f6ab432e557af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef35fd9c2d5a3ff1b076d80b376f265586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff260dc98fb63c295d0a4929b4d418587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb47c646938416debd839d689eac20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384fad76b76216201c721b7ce4092ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef21600d20dca0538975bdf508a8f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b0b41691494a664699c0a9cd89d65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12364ccd93d823cda8041f67e60ac623592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607c1f65c6ae01afd1ceda60db903e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c05c5e39be1c49a3d0430cbd80e67e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c3914d08ec4e94d716189eba7071a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c19bbc5241472eb4f6f5f2af5393596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e57a8457ff0c45bfc7426317ea7a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c626f9e5882cd0d78af1677d58fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3036cb8726aee5d73612a2d6c5b983599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f217c09b05f114c68d8e647ec67f73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6f75ddbf18bc873fd1c7a97a2ae83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73c06d33d0ae7926447dbdbc834b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4964f26c4b308313f3ce69168ae68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f3a098146b5567b26643a204093e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aad78ceefd16ccd2968369ac5a6a46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cebe70754a5c1776ed46dfe40d06d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1445ae341001a54a2aa134e130c5366607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e4a2e95f5f5e8fa402cf469d63dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc321928ee65721243b83a772c7eea67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698d589d3ba602569b311c363984b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea6519b9302f663300acbad3c93acc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d150d689a580098807e2ac8b8ebb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef195e5b85a164c53bc2decf90324da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe8b6fac4d9748d70cb43298d8f77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f53aaf9bc65e18a0e89fe78e77d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080aa321cc29b73267a85d98f86df0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130c002f69534df3236c0e1071db01c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cc5859eb7a78f8aa191dc0f1b734a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188eaba91b898b40910ef69ab970f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f859ea94fcae82eb19d253a45d50137620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f69e9e2865929caa452750e85313c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac14bd25b73ff25b3882bf117b9b50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f7a9d0f233a6aad08913c9e8d91e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526319fba43135c096a5cfc36579462624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4e40f4e3a1dd8987202327962130625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08025bd7eb56a89d274cc81d649118f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b524a507bc0216a17f97f87cba6a5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb35442c37a4555979cb24b02672526628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9ad855099dd141c9708af3536087a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55cf81ac9917aebf6fe9625ff9e7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104404dd60428ed46f5ef0a9150fd5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bad5daf782d23d4965a7506b7bdc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cfd133235ecb2ae134932ffe0915f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ecbd81f7d747b2c802e495363baf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca78f6b4954db9191c5d09e8c1c545635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5c0bd654e2b132d686a05987413b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5ffefa16391f927f28d38f01890b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9a69fb76f5b8fbd1f25b849232d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3568d5744f5286ec9e02053a849e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e99d416c550be8bb514be354dd44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b318b57053eaa363cf03249490002641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3e2aa069818e99b1b7889608ebe17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca761369e5775ccbee5d4462daebb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284158c92506758c0cf5d572c6795edb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9b522841c406acf2a18fe1c5f6ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef4340d746bf187770c19648889dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c39d1f431077e474622194e1b8de5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218c42c533b96102ed9bf6aa46b13f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c24da61893fbc402fa57150c8063e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac68592b69f48b7a1204e0184d967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba62293c2b81f5e73488ef0ac34961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875943458d1a4d86f7444064dbd9637a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b8bd60172dc73936a67f2ec4d701653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46386c13e15e9e0f7844e088ba4ca54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd020c7af7e4ab796516403263827655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe8cb57f6181bc090fd3ddc83dbcff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794ccab810d0464e55d400fd09b189f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db38aaad7d252ad8153da3bbce4df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d771f4497bc869b555bbed88f4324a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340d8ca7b8bacefcbcf9d6e84f74cce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e338ca1227c2e07276afe73ad447f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77323cab89476707615f081491091ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391576e37b2cbe58e90b53c8d9560de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b000b5dd065e5e934730cd88022dac2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ac2498d1bd8f54de8349d78d08da3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1915b6a5c44346366afb690ad5bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e761c69a7490facd8e64ec0f91ffd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee932cab5127af999941efaf24962668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e7666d7f37639c4e304b9f1fed617669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92c4b58acce39dfeccc46734bf379670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed709dec4d58d43494cabbffb4bf6424671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426add881c391ca8877853930c4ca0ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb05d28adb62da2daffbb05e6d4ae28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532db5aeadd056b8ecee845f18649f90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2dfcbe25d356c0d29b40b93ec53be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a55da83361817e2ff38dda766b2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd6b96b47ed54ec6f1d4052d35f5c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60485153a28c1ebb482e6c71681de8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f62997c371da4031187149c9693c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba7391212b1a61ea33b7de81e807c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531a1e5b92eb9642e85851455652118681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea724be6d1795157cf22b503999b66e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f693d80cca3adc05a463906c99aec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eabe6f49722624053514ec83f66d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd864e5cfa7ae0c819e2025091fe655685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287cb914cca791e1fd32bec1510b281686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1d5f1f62d9ea29ea7feb35ca71a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51d7c7f0483b86c1144813480a86c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701cc094eff01f8b882aa3076ccb67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad2601ee9e2bf8a4e86d962d88437690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab10ec7bb0267c47225944d1f21f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2481a591e6a566deb21c48db7ee667f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ef9ce2d29bbd35686c6ab94624367693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca1518fee0dc7c11fa598664c5f7df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a2bda5f01fcef4cfaf8527e8fff91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9dc7e15a07cfd5b9b4cf714967c99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24160057f4a5160e9f98af975eb1fcbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec1ad3ff4622f17c08e2bab48867cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d164d5578c31d6796e4f41f74778f5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d418ce049151d54fe200c4af0b0215700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6938197833b05eb35ea12e50a468e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22b4eb3ede05486a04d1cd2af557b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b02796a31b2979379f7adde4de5d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e40fc31778092c36ac066bbd3ef304704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7089c1492a10c8d49e5fd58a17e93b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5137bcef04398a9aae9a76d5fb2c1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66f83fef6b2d84f25bbbdb770e5c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682dd793458aebba702f2426b6835e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ba2a0b97aae4aa2c831fef93d535b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec603ec58b8f512c2332dac56550b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f49211cadab7414d4f04fdfe02da60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492303ffc495b7f62ff760f4db5c942712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312457f47d847603a3d37ba4ef1dcd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a3e6c12661541f9e9c13bcceed05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b02c6ac557e48cc3f41c13e1372477715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a17ad3dcad7dd22690faac09820c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf849c727b5660b91cecab03eb359d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369290542fcb701e5712532803207d42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d850816f73cbd43e5e5fc835204de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e2bca0df593c93663b6799faa599720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aaed41fabe2c189bed7b212e579bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e84952551b969d7f06725ef84345c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8403f0555dd3a4606708484539f6b55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1430e8ce06d722d51bdf3f9c5508724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c1b5eb8ae264c6bc0fc8568f7d794725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382691cfcada8a7046e8c9c3355de3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a4d054b9a5f742c1ced3f86969229727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45d6acea1a0c94b058020e3a61925728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46893f93d27bf5daa2e6d1c47cf6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8763d1b6250ee79175b90cf8efb115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f15c914b123f0937425cc4f04b24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8f41ee97492174c0a0135cd44c7a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade033764812fe511ee7f0f46c2887733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32822b9754145fdafd22b10c7b52e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b1909973353e47d30b9d3f7f97a72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32d0f85405db890e14604365fbedf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1e36e934668b6a93a8c10d8f2314737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101ce3301b7300add560aa67dddb5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297b0f7330aa845238dd7c9260cc7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209723918fec7b23020cec4a91f75646740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b255d0e64a81be86d4e3be0f11aaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae416e102fafc6f2d5356532ca3201c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b274f516b1f89a983f9405b75e49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7303f11016bb2ba3fe2cc26a93b6da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd72fa2096f413d84e51a3d81ddd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbb9dbea2d0abe23403e21c12db74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c61f217fa0049eae0fdb35b9bbec8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae1dea00285367fac612457658b21c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2017140d5a8d968dfb49395225fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af7433da8336e5c00b91a46e6b2b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f791275509b4dc69d78b8bcaf4095e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62562d9e2c6701dfcf2fd4b45b87fc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddde3d0eb7b65c1b4809a82393df20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653795fd1eb00d0d1dc457a976d2804754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae75f52b2272490fd5d674f9848e057755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8e43328243a354b4d52c238b6c83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d7d13e96c9d45835bf00badf3092757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af7a6aa957acee4d434cf3b0ab608758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671299d5a3ee103f034bbad5b580bef3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5eb9853b183641b59aeac9a6f65bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9caaef48db7620ae013b879d52d8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3b49bac09f76923b4f75c421b8bbb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf49a28a2b04e9869df0a1641b0cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1091b654f32ea2fa05de46f6736d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236fad9f81b1de60c2b68c52c70e035765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449525dafa7119155883f2f36aa37e0b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df90ad1a7e7c3ce0365dc015db7400767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc706619cc01d91bd127bc9d2961b43768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610198288e9de862f94998b017d82a5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca677f030211857a7f6be61f0b433770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d94bb85529116e08b0fdba2c46f8e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d818695eac30f5a6f94e593fc981c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60b58736ccdf0774dfa2c1e34f580a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd03481d6f2285f942ef3563a23a19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eed64c2c1f842508cd5bee99e13223775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422665dea75329894c151cb3b352f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b883a5d2c4b1a7a757be56b1ea9ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db5f6c30272a5aa60859a968eff95778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7b5f8440644cc8f0bf14c59ec195a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adf3d9c32a027beaeb1d0fd79a9d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f626acb11eac5ce20a61fa1eb271781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71598a177bcb03af80cbca7d9a238a8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb492e52e330fbc5f4e871639b7b3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb1d3869ba5d5cc74f54954ef21f8d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bae5919441d48991bf011ff2d9cf8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003c5dbc704caf104f27f801df813d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cf422a1526bb4702f5b9d51eea7b6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e8395fb4b5ebef71c00b816c8310d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33272daf12d441ab33cc7d10d311c95f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ff00ed776bc63ca06f1872ab7fae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b01cb33032829574ed4e4b3aae274791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a938c79481779fd4f1320e20b8b93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35641a101469ad4f51ef452d0b865a55793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f444ca77f9c4c63e4153f471a70b71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3bf426262db453be41170cb1c988a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105f56398278757b883f44a601ef53a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd5df86148f82a0131bf1ebd4d1bb1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66148424825871feabcfbb234b5f0666798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c11428f9b65c67853d944ce3e5e91799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c219051117f6d890d43f3e38887d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e55d9f0d1dd09bf2a8f814195e84f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8854866cd64a58a9211d6080e75a6c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce70620b0674554a56ce6aa40193c0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8cdb196139138ac0e0f1e16a2fe7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7127b97d60971f7513ae8f7424bf19805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aae64aa3fb154fd6a4ad63f75ee4d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e2b63164b2d19335a7af0393abbb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657abe966f44394eb18d419fef2ec79808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf69f9af63a65f825e2d49a2ca1605809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83dbcc963eb9d1a8d5ce1e891924b3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f220565f2df9b757a7c0f13ed2150d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5759e6602bd1a7a17223e6b16af3c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4782ff48cb55918e46b4ca12fdece813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd318dfe9746906b577f75dcd77446e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f01c3afb761dbe7c4f0532efc916815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769264774609a5ae28baba26c3b324816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a42da448522a090eb9d8ccf0c33d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c115501a95e33a07ae0eb59c16235818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c84d276649129644be836204e584b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615fb3fb4513d47524f63a6e08580e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f8bfa57e0133e49897ae7f9dacceb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d94a5eaab99c7d9fbf262ca66046822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee539c120363c4484c242ed62fddf0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415a57ffa97a5fd12888cda21d471a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f600327e2e2af196245648bb957e7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721dd73480386ff95c7d25d1ef9486826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6021c403aee250b0cabeb200cb379bb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d409d799fdf79791d6c4f2c774aad828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78221d9af8872a02cee3d3a397a098829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1935f2dbb6fe03d9bfd740cb9462664830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e15230dc77cb752c93070bb465577831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bb12167450a6d6e38f3421740c89d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8f2070a94988ab9ca72a7a4b6546833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb10ac53e3c4ae64dfc1554b1b0400834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be657cb80fff118e12235e20dda18f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638874a8b9d001d2fb40962b9c6d68f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f253ae271d978498ff83e674c011b6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d73d14e011188df1b51ffbc9fa520838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae98b19381c7657199aa43ddba10d9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18412de433f968219c43a2ddc7c8b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ed3725ed7ea1ff1d36d35d133d2d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a9af36f9440037657f3f11c098465842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad2592932d09f16eedf35e41ef30d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f6fc45d74095cbcd6c99c3104c54844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f977c7a753d47146d8c99e3ede4ccde845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f196d95525a34ba9de66732983a47846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f808bdf0d151a1aa144022d8d9148847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8a2fc3fefeecef902b055e72b99a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06cfb2ce4f181b6f6ae7ea3ec82391849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92949a277297c8faa6e20bb4c10ce0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb54024f114ee23929e882d155047851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e7c70668da9c22c6da13df7b0086d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938fa518305e83c5401e8ad229bd95f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcce5f848ce207e41d30a1f83fe408854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa732a787e182f90f959ceedb3215855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908481527faa275e2a85beb0f4fa857856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9727cc2e16c23e97209ed50042f41fb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7ad6cca021efacb025a7947eb468858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5982bd176610e1d9eb84bc493f7723859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7412446312f90cf911953d6c31721bb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db58b8d2a5c4252953226eb93888f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf6d38086ab2ea02453e6167ade381862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354751a43cbb05679a57d211d0e29cf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3168991affa3431ae403ef88d5313e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac26215e9052e9136643c8b93b4c5df865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f328a2c7448ed13196b078920d8f2b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90fd806a9189a9e166ec36347d666867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d02b7757ccfeb2aa1e7a7d835636868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246901ad51bbe7d599c275dc0b4b7e7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89b3e89b04c98823d2a2b8d5fa8f2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd022f2057ba25d1ea88a954038e486871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48a7a63ecb526abb9610924016e75e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188721cb4c8cc3766a5697709263869d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d7d668d555120a1acacdd5169b39874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f8e26232a6ddf63bbbc8c729a763875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada4aa693a352ca9314a7da9d718a17876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb6edc86a7cc70da3fa25298d2611877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779bfd7a392d0e2121f5e7c4c75573a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68921441fafd2941d07d294d846ea5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c547289124d2eca409d9a0808f17d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab16cb7be25e196718a9228ec5877881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571489eb7b02174f551ccab41d69ac5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ecc4ae4ee3e7cd49a5a96bbb3e109883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf37c9774560054d83cc3807327a306884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d5c4016faa302898ca0ea34b7bb6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b387c2cd266ea79aa2b1b2a51f1db3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5ff3d609dc3a310edbdf7a691449f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc8fada3b1578e5144a85b101d852d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b337b5200940dc786f25ed0b449f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a0435c749025af71e9c1d81f958f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b131a5c12082212053316ea7be90891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f039c74600fff90a5d2ddcc3a50265892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511863ec6774342d01fc1d2822193b2a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f694e0c7710d6c9761e2743e97b44894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc459ed0a40450fb44b130346931d12895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af432e68a32aa62dacb75caaf655b94a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9931169c6f79f5fd319b8217d6c1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb2fe99af8f3064b875209d38a8b2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f76a1830813370f3e6abcd957a43a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22285a9b0938eadb2d678dce5ac1355e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf528c5044d86d4240d7ec855d59c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4457516b761ac68d7182e543eeb2dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9283c097abfe919e9793b40e7c611f7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b312d50ac60409530e46548e574a8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174a77b0f5a2e95a98aaae26a151bd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9289efa06ce3769963b24b6cfe67cc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa3dd8e6c67c749df3097788ecca04907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d323432d3a29740b680a2ba5c05eab1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a428b47c75f4f551e6f22bdbcf31875909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e8e63091fffe7baf0a8ebfeb3e2d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166c0b506bcc033ab7a29c74085675911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61545407a11750bbec96ba340724a05a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d818a1b937a6b54950ca4f844a2081d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be9515656da5099f90c7da9f3aaf4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14236a81061299dbeb0be8ba71e08c6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea80b0083a2027bf08dd12c7889de1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8040d6bd2a5bb127aeaa345570537917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ef5a7bd03db73ea8afafd45f0286918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04515f45829ad7b6fd7d7b1f6fa6761919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0326ad0cf6c74dd9da17b2aea9b3e0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06234ef0be870dbf7319703b18389d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6d0d8247f87bd72b7fc1bf84a94f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d12497b5bca6039b28da6313e569923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06baed8b37163b7b2cee4a4ec2f78c6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0e6132e51c0ee037b212dca49737b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70eb16d309e341a4111dd1cd7c4125926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e28c2785c7f09d17307d962190438927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd164fdb13fab0ab10f9909048a82ff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd6ce9f8cd4efd36820d3ecb115bf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb247e0ccfd231cbbeec308eec7eae33930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5836e0e5ccf04c26ab9895f46121b50931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb070afeddcaf01ae2585c8e348a82932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc9015eaefbc4074176c67373e8ae2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad945458e6653eb80e80d61051d5b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae8a3d174ed5eaebe322b16d891461935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce6fb7f83c88e19f824b2a1e2a23b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8164a056491b888fa24e9bac41ffcf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5b10b6778635b96bcccd77f9fe38f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672463985f34401e9b538b02a48553939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36575d3f12e3fa5f28c8b31fc71645eb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96958cf5c642b6366e677f5fed3c62941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822bad80c60b05f3af9b707f17024c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea7bb5c8be8abbb2ef3f726d03898943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d9f3e3d2eb2455c2eb1acf97505ab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb6565efe727dde1a28395cc34b4d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81e17b4f26e645c7f8b2d92d579db946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a605929eb57221ddc48f4ce719ae947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ab06a232aa0c5ac5d31e626edc835948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f226bab9798da7dd0e05c59ae34641949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ead845fe78cac0ea0c86dc564957e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd758d975b4ab5e8362a193949a6db951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969c1dc0467f92bfa6c22d2a9d277a8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524112d8f517074bd3c34f7c3834f24953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ddc6416f638e0991d85b24c184914954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9575137eaa2022e091b144e0790b9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f80e6f005d6d22783b3efd6adcc6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb1c081cac6c8adc7138add18d6ae957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ac58c291c90fa98a6588ac877b232958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685bcb431b5e64b745b9090613ee418959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1bfb83115a38ad7b65de36754cbb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19cb52acd862fb39b2ad1d9ce4a42d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d54fa56b02f98ea1717fbecbe882962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88477a9d1043ef8cd459540bc1562b4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952127419c01bc1d7e20dd99631afee5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a554fa9b7d36f05cd50082ce3a4e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964019582acb098a4d600163655cb1f3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307340e8de8ec8e85816b839428c6e5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bb9dac18318c8ae22631ddc4dbf54968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa6a5fabfc0ac48bd17a486bef6ac969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5994e0d6f62e037b7c93e52a4ac7b9a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a540d3765587fc044152970ec58e86971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287122b857eeb7445bf240008fb3c9db972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bdbd5d2399c6b3b044aedee7168be973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c8cc9caa11462af697fb201b6f878974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c050bb0f2f6c62c5f48da0181823975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81c0b7398b02fa6798a3cb02c5b7d7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ee6c1f0e5f6adf7559ca444bd3c4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d3ef0fb68ee61635989a6519b05ff978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afff85c825d33a80fdca6f125c07fce979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa059b8e70d2315af9a115f4065f4ab8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375578bc7ea2c7c7bcbceb57d98438d0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2d5c3455163eaad4a3014396b0a9c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706dfb235c331ba80337971e34b426983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731d125fb0e1f21359331d180ddc5e2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc127854f9a22d57f377d1a657af9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6c98074e220cb3d87cc29b68e2cc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b152bfc1a5ee86a63886d846e3391987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f304e6b37bc204400cc923467ce114d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1936ffc2d343cd2229f26d29df24611989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5edbcc66c669f74d9f2782ffb6087990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3edd6c3078f8dd3c9d242afcdad5ef991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049d0f78d58baf9f9ffa167fdbbafe1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46740ccd8a9707384018c850bcb6bcf1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249c65be1e9966ce60ac7b0a2ee8e60994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e21d90a3f7b7c94bc0ad42201dec995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b97e8dec099df240a6d86157cb3f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da408c9c98c34511ffda693594e9eb8997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>